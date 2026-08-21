--- v0 (2026-03-22)
+++ v1 (2026-08-21)
@@ -955,59 +955,51 @@
       </w:r>
       <w:r w:rsidR="0051053A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051053A" w:rsidRPr="001A213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Education Review</w:t>
       </w:r>
       <w:r w:rsidR="00302F5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t>Arizona State University, Mary Lou Fulton College for Teaching and Learning Innovation</w:t>
+        <w:t>, Arizona State University, Mary Lou Fulton College for Teaching and Learning Innovation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587886D2" w14:textId="77777777" w:rsidR="007642B0" w:rsidRDefault="007642B0" w:rsidP="00A22940">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307DCD50" w14:textId="7181A8A4" w:rsidR="001A213F" w:rsidRDefault="00507664" w:rsidP="000B0BF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1173,67 +1165,51 @@
         <w:t>-201</w:t>
       </w:r>
       <w:r w:rsidR="000102E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Adjunct Instructor, Northland Pioneer College</w:t>
       </w:r>
       <w:r w:rsidR="005B0C4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (Fort Defiance and Steamboat, AZ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0081166D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of College and Career Preparation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5DCEEE" w14:textId="77777777" w:rsidR="00471B10" w:rsidRDefault="00471B10" w:rsidP="000B0BF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1367,201 +1343,233 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB47EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESEARCH INTERESTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288BA106" w14:textId="77777777" w:rsidR="00FB47EF" w:rsidRDefault="00FB47EF" w:rsidP="000B0BF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BF27BB" w14:textId="1E746874" w:rsidR="001A43B8" w:rsidRPr="001A43B8" w:rsidRDefault="00715FDE" w:rsidP="001A43B8">
-[...105 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="22D5AADB" w14:textId="763AC267" w:rsidR="00D35C9F" w:rsidRDefault="00D35C9F" w:rsidP="00674F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The privatization of public education, including school choice and school vouchers (and voucher-type funding schemes); framing theory and news media coverage of education policy (and their effects on public opinion and the policymaking process); mixed-methods research; and theories of social inequality.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0FF1D2C2" w14:textId="77777777" w:rsidR="00DC5EA7" w:rsidRDefault="00DC5EA7" w:rsidP="00674F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51AE68FB" w14:textId="72E3CCFE" w:rsidR="008C4A5C" w:rsidRPr="00CA5239" w:rsidRDefault="00CA5239" w:rsidP="00674F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5239">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266962BE" w14:textId="77777777" w:rsidR="00CA5239" w:rsidRDefault="00CA5239" w:rsidP="00674F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="650763F5" w14:textId="403AA76F" w:rsidR="001248FF" w:rsidRDefault="007E4102" w:rsidP="004B5047">
+    <w:p w14:paraId="60625A85" w14:textId="77777777" w:rsidR="002D2D78" w:rsidRPr="002D2D78" w:rsidRDefault="002D2D78" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yuhas, B. J., Reed, E., Spengler, L., Ayirah, F., Baillie, K., Croy, S., Gutiérrez Carreras,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3837901C" w14:textId="77777777" w:rsidR="002D2D78" w:rsidRPr="002D2D78" w:rsidRDefault="002D2D78" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E., Johnson, A. (2026). Editorial introduction: Critical commitments in educational</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A05C4F" w14:textId="77777777" w:rsidR="002D2D78" w:rsidRPr="002D2D78" w:rsidRDefault="002D2D78" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research and practice and reflecting on the life of David C. Berliner. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Issues in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4449ADC2" w14:textId="1102303F" w:rsidR="002D2D78" w:rsidRDefault="002D2D78" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2). https://doi.org/10.14507/cie.vol27iss2.2567</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D90FFC" w14:textId="77777777" w:rsidR="002D2D78" w:rsidRDefault="002D2D78" w:rsidP="004B5047">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650763F5" w14:textId="62933449" w:rsidR="001248FF" w:rsidRDefault="007E4102" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernstein, K. A., Brown, L., Kaveh, Y. M., </w:t>
       </w:r>
       <w:r w:rsidR="00E76966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yuhas, B. J., &amp; Pazhou</w:t>
       </w:r>
       <w:r w:rsidR="00373957">
@@ -2795,61 +2803,61 @@
       <w:r w:rsidR="00792ACC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ProQuest Dissertations and Theses</w:t>
       </w:r>
       <w:r w:rsidR="001A76FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Global</w:t>
       </w:r>
       <w:r w:rsidR="00792ACC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315382EE" w14:textId="77777777" w:rsidR="00CD49C3" w:rsidRDefault="00CD49C3" w:rsidP="004B5047">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="69A31CDE" w14:textId="77777777" w:rsidR="00DC5EA7" w:rsidRDefault="00DC5EA7" w:rsidP="004B5047">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9D32C9" w14:textId="77777777" w:rsidR="00A91672" w:rsidRDefault="00A91672" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB34EF8" w14:textId="1846EB39" w:rsidR="00CD49C3" w:rsidRPr="00411D4A" w:rsidRDefault="00CD49C3" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00411D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2862,50 +2870,51 @@
     <w:p w14:paraId="3E1B658F" w14:textId="77777777" w:rsidR="00411D4A" w:rsidRDefault="00411D4A" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CFD069" w14:textId="41DB8204" w:rsidR="000B3688" w:rsidRDefault="00DB340C" w:rsidP="00C66CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Yuhas, B. J.,</w:t>
       </w:r>
       <w:r w:rsidR="003D6A04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kim, M., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0059499D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biduaya, G. (2024). </w:t>
       </w:r>
       <w:r w:rsidR="00C66CDA" w:rsidRPr="00005FE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2933,100 +2942,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ation</w:t>
       </w:r>
       <w:r w:rsidR="00BB12BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B722C0C" w14:textId="77777777" w:rsidR="000E7895" w:rsidRDefault="000E7895" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="180261B1" w14:textId="77777777" w:rsidR="00DC5EA7" w:rsidRDefault="00DC5EA7" w:rsidP="004B5047">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="38E96067" w14:textId="77777777" w:rsidR="005B0931" w:rsidRDefault="005B0931" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64DE0AB6" w14:textId="6802B1A6" w:rsidR="000E7895" w:rsidRPr="005931AC" w:rsidRDefault="005931AC" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005931AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AWARDS AND HONORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5D17E0" w14:textId="77777777" w:rsidR="005931AC" w:rsidRDefault="005931AC" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7022F4" w14:textId="37BB73B9" w:rsidR="005931AC" w:rsidRDefault="00C757AB" w:rsidP="00870298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3126,97 +3114,277 @@
         <w:t>FELLOWSHIPS</w:t>
       </w:r>
       <w:r w:rsidR="00E624AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, AND SCHOLARSHIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67BC84" w14:textId="77777777" w:rsidR="00307D32" w:rsidRPr="00C34D43" w:rsidRDefault="00307D32" w:rsidP="004B5047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DB876D" w14:textId="0B2B29EA" w:rsidR="00366BB5" w:rsidRDefault="00366BB5" w:rsidP="00345787">
+    <w:p w14:paraId="3C309D2C" w14:textId="3BFFBE8E" w:rsidR="00440FB3" w:rsidRDefault="00440FB3" w:rsidP="00345787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E718A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="002230E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel Award, </w:t>
+      </w:r>
+      <w:r w:rsidR="0097048A" w:rsidRPr="0097048A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division L - Educational Policy &amp; Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="0097048A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, American Educational Research Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9AD0DE" w14:textId="77777777" w:rsidR="00440FB3" w:rsidRDefault="00440FB3" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27ED3744" w14:textId="1AED9617" w:rsidR="007C0771" w:rsidRDefault="005931EB" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Graduate College </w:t>
+      </w:r>
+      <w:r w:rsidR="00440FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel Award</w:t>
+      </w:r>
+      <w:r w:rsidR="00042ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B5243A" w14:textId="77777777" w:rsidR="007C0771" w:rsidRDefault="007C0771" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DB876D" w14:textId="3C2692B1" w:rsidR="00366BB5" w:rsidRDefault="00366BB5" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00D83568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ASU Graduate Student Government Travel Grant</w:t>
+        <w:t>Graduate Student Government Travel Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00042ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173C0B9A" w14:textId="77777777" w:rsidR="00366BB5" w:rsidRDefault="00366BB5" w:rsidP="00345787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7886DA63" w14:textId="17E715CD" w:rsidR="00C34D43" w:rsidRDefault="001103D3" w:rsidP="00345787">
+    <w:p w14:paraId="080E4DC8" w14:textId="115E9665" w:rsidR="002A6223" w:rsidRDefault="002A6223" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Sponsored Annual Meeting Registration, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6223">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division L - Educational Policy &amp; Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="005E15A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, American Educational Research Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B4F4F2" w14:textId="77777777" w:rsidR="002A6223" w:rsidRDefault="002A6223" w:rsidP="00345787">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7886DA63" w14:textId="27CAA8A8" w:rsidR="00C34D43" w:rsidRDefault="001103D3" w:rsidP="00345787">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Travel Grant, Arizona State University, Mary Lou Fulton College for Teaching and Learning Innovation</w:t>
@@ -3296,51 +3464,97 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Graduate Student Government Graduate Support Award</w:t>
       </w:r>
       <w:r w:rsidR="00DB1EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584833A7" w14:textId="77777777" w:rsidR="00D65E28" w:rsidRDefault="00D65E28" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527EC0D4" w14:textId="38FAB9F2" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="003D170B">
+    <w:p w14:paraId="2750E637" w14:textId="63F9464A" w:rsidR="00B04293" w:rsidRDefault="00B04293" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B04293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sponsored Annual Meeting Registration, Division L - Educational Policy &amp; Politics, American Educational Research Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453BFED7" w14:textId="77777777" w:rsidR="00B04293" w:rsidRDefault="00B04293" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527EC0D4" w14:textId="659CA392" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Travel Grant, Arizona State University, </w:t>
@@ -3531,50 +3745,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3926FACF" w14:textId="6795960C" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2023-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Travel Grant, Arizona State University, </w:t>
       </w:r>
       <w:r w:rsidR="001A75D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mary Lou Fulton College for Teaching and Learning Innovation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A361371" w14:textId="77777777" w:rsidR="00D92785" w:rsidRDefault="00D92785" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
@@ -3812,51 +4027,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A79E5F4" w14:textId="2C1FFEF2" w:rsidR="00C34D43" w:rsidRDefault="0027432B" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2020-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E0BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Peace Corps Coverdell Fellowship</w:t>
       </w:r>
       <w:r w:rsidR="006279C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, A</w:t>
@@ -3909,4940 +4123,4994 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50BB5C22" w14:textId="38019AF7" w:rsidR="00636F99" w:rsidRPr="00636F99" w:rsidRDefault="00636F99" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFERENCE ACTIVITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D00651" w14:textId="77777777" w:rsidR="001E3F56" w:rsidRPr="00025920" w:rsidRDefault="001E3F56" w:rsidP="003D170B">
-[...13 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:p w14:paraId="2894FE2E" w14:textId="77777777" w:rsidR="003D6CF2" w:rsidRDefault="003D6CF2" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4B1A8F" w14:textId="77777777" w:rsidR="006E113E" w:rsidRPr="00713E0E" w:rsidRDefault="006E113E" w:rsidP="006E113E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00713E0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Paper</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C2258">
+        <w:t>Papers Under Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2246D630" w14:textId="77777777" w:rsidR="006E113E" w:rsidRDefault="006E113E" w:rsidP="006E113E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1293BB31" w14:textId="77777777" w:rsidR="006E113E" w:rsidRDefault="006E113E" w:rsidP="006E113E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00713E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yuhas, B. J., Amrein-Beardsley, A., Pivovarova, M., Sampson, C., &amp;  White, R. S. (2027, under review). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessing Texas superintendents' perceptions of the Lone Star Governance (LSG) model: Evidence from a statewide survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Paper under review for presentation at the Annual Meeting of the American Educational Research Association (AERA), Toronto, ON, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1E0FA5" w14:textId="77777777" w:rsidR="006E113E" w:rsidRDefault="006E113E" w:rsidP="002D2D78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E7CEED" w14:textId="5F78B455" w:rsidR="00636F99" w:rsidRPr="002C02BA" w:rsidRDefault="002C02BA" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s Accepted</w:t>
-[...115 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C02BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002C02BA">
+        <w:t>Papers Presented</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B03575" w14:textId="77777777" w:rsidR="0044526A" w:rsidRDefault="0044526A" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFB3E9F" w14:textId="1C757B72" w:rsidR="006B41FB" w:rsidRPr="006B41FB" w:rsidRDefault="006B41FB" w:rsidP="006B41FB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B41FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yuhas, B. J., Amrein-Beardsley, A., Pivovarova, M., &amp; Beall, G. L. “Validating a survey instrument to assess school board members’ perceptions of Texas’s Lone Star Governance (LSG) model” [Paper presentation]. American Educational Research Association (AERA), Los Angeles, CA.</w:t>
+      </w:r>
+      <w:r w:rsidR="006453C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F01C49" w14:textId="063BDA4E" w:rsidR="00B012F8" w:rsidRPr="00B012F8" w:rsidRDefault="00B012F8" w:rsidP="00B012F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Yuhas, B. J., Amrein-Beardsley, A., Pivovarova, M., &amp; Beall, G. L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F610AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oard </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erceptions of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roprietary </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overnance </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odel: Developing and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iloting a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urvey </w:t>
+      </w:r>
+      <w:r w:rsidR="00A150C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nstrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00F610AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008346A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paper presentation]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College (DCTC), Tempe, AZ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA28C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EDCC10" w14:textId="4BE3C9C3" w:rsidR="001640FE" w:rsidRPr="001E24A3" w:rsidRDefault="001640FE" w:rsidP="009A3953">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yuhas, B. J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96606" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eally the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ay to </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducating </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ur English </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earners?” Expressing </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anguage </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deologies in Arizona’s </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estrictive </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anguage </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olicy </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontext </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrough </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hifts in </w:t>
+      </w:r>
+      <w:r w:rsidR="006F17EB" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00811217" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ooting</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4564" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="008346A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Roundtable presentation]. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4564" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Educational Research Association (AERA). </w:t>
+      </w:r>
+      <w:r w:rsidR="005110F9" w:rsidRPr="001E24A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Denver, CO. April 23-27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ADCCA5" w14:textId="04A5083E" w:rsidR="009A3953" w:rsidRPr="0063773C" w:rsidRDefault="0030607A" w:rsidP="009A3953">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A3953" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>YPAR Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidR="00740B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3953" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cultivating </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earning </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunities: Reflexive </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsights from a </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">articipatory </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5979">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ourse</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04A64" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C616C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Paper presentation]</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3953" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DCTC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3953" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tempe, AZ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04A64" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346D01" w:rsidRPr="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February </w:t>
+      </w:r>
+      <w:r w:rsidR="0063773C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5179F6" w14:textId="3577B35C" w:rsidR="00F40452" w:rsidRDefault="00F40452" w:rsidP="005B749B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001640FE" w:rsidRPr="004F4321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yuhas, B. J. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45E38" w:rsidRPr="005B749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Standard American English and the Common Core State Standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A review of the literature”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE72A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Roundtable presentation].</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Educational Research Association </w:t>
+      </w:r>
+      <w:r w:rsidR="006F26EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001640FE" w:rsidRPr="004F4321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AERA</w:t>
+      </w:r>
+      <w:r w:rsidR="006F26EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Philadelphia, PA. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 11-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1263C7E9" w14:textId="77777777" w:rsidR="00F40452" w:rsidRDefault="00F40452" w:rsidP="005B749B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E554EA0" w14:textId="251F6BEC" w:rsidR="00CB585C" w:rsidRDefault="00CB585C" w:rsidP="005B749B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003702F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003702F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00335583" w:rsidRPr="00335583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernstein, B., Brown, L., Kaveh, Y. M., Yuhas, B., Pazhouhi, S., Cervantes-Soon, C. </w:t>
+      </w:r>
+      <w:r w:rsidR="007717BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00335583" w:rsidRPr="00335583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The perils of relying on benevolent policy arbiters: Arizona’s return to 2000s-era English-only enforcement</w:t>
+      </w:r>
+      <w:r w:rsidR="007717BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2600">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Paper presentation].</w:t>
+      </w:r>
+      <w:r w:rsidR="00335583" w:rsidRPr="00335583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Association for Applied Linguistics (</w:t>
+      </w:r>
+      <w:r w:rsidR="00335583" w:rsidRPr="00335583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AAAL</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E11D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00335583" w:rsidRPr="00335583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Houston, TX.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March </w:t>
+      </w:r>
+      <w:r w:rsidR="005405CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16-</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005405CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308B0B54" w14:textId="77777777" w:rsidR="00CB585C" w:rsidRDefault="00CB585C" w:rsidP="005B749B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59888402" w14:textId="5C11FDBB" w:rsidR="008D118E" w:rsidRDefault="008D118E" w:rsidP="005B749B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F3A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yuhas, B. J. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005B749B" w:rsidRPr="005B749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Standard American English and the Common Core State Standards</w:t>
+      </w:r>
+      <w:r w:rsidR="005B749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A review of the literature</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2600">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Paper presentation].</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DCTC</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tempe, AZ. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7356882C" w14:textId="77777777" w:rsidR="008D118E" w:rsidRDefault="008D118E" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067A675F" w14:textId="4AADB481" w:rsidR="00C36AB8" w:rsidRDefault="00C36AB8" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00740E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yuhas, B. J., &amp; Buckband, C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B435B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“New State Superintendent, </w:t>
+      </w:r>
+      <w:r w:rsidR="005719FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>old policy agenda? Advocating for ELLs in troubling times</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Workshop]. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona Teachers of English to Speakers of Other Languages</w:t>
+      </w:r>
+      <w:r w:rsidR="00546B09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AZTESOL). Tempe, AZ. October 20-21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429DF66F" w14:textId="77777777" w:rsidR="00C36AB8" w:rsidRDefault="00C36AB8" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6DB1C0" w14:textId="4645EFF5" w:rsidR="0044526A" w:rsidRDefault="00D22390" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00584197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buckband, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="007E54E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaveh, Y. M., </w:t>
+      </w:r>
+      <w:r w:rsidR="006376CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ozbek-Damar, S., &amp; Yuhas, B. J.</w:t>
+      </w:r>
+      <w:r w:rsidR="008579F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Bi/Multilingual children in dual language kindergarten: Perspectives on FLP</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00207E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>family language policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00207E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Paper presentation].</w:t>
+      </w:r>
+      <w:r w:rsidR="00F713E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Association for Applied Linguistics (AAAL). </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portland</w:t>
+      </w:r>
+      <w:r w:rsidR="00347854">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, OR. </w:t>
+      </w:r>
+      <w:r w:rsidR="00585F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March 18-21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4722A85D" w14:textId="77777777" w:rsidR="00D22390" w:rsidRDefault="00D22390" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF0387B" w14:textId="57968EB4" w:rsidR="002C02BA" w:rsidRDefault="002C02BA" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005257B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stein, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="003828BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yuhas, B. J., &amp; Mishra, P. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B332EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Reimagining </w:t>
+      </w:r>
+      <w:r w:rsidR="0055109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school post COVID: The design and implementation of an online collaborative design studio”</w:t>
+      </w:r>
+      <w:r w:rsidR="00207E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Paper presentation].</w:t>
+      </w:r>
+      <w:r w:rsidR="00D866EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Society for Information Technology and Teacher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="0099475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SITE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Diego, CA. April 11-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C1E4FA" w14:textId="77777777" w:rsidR="00A560F1" w:rsidRDefault="00A560F1" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772AECF5" w14:textId="77777777" w:rsidR="00DF4077" w:rsidRDefault="00DF4077" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF9753F" w14:textId="06C84471" w:rsidR="00A560F1" w:rsidRDefault="008752B1" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Papers Presented</w:t>
-[...1707 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008752B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008752B1">
+        <w:t>TEACHING EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB0B2AF" w14:textId="77777777" w:rsidR="00D23031" w:rsidRDefault="00D23031" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TEACHING EXPERIENCE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DB0B2AF" w14:textId="77777777" w:rsidR="00D23031" w:rsidRDefault="00D23031" w:rsidP="003D170B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D5BFB2" w14:textId="6BD06308" w:rsidR="00D23031" w:rsidRDefault="00D23031" w:rsidP="003D170B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Under</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35739">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Under</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E35739">
+        <w:t>graduate/Graduate Level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A2EFF3" w14:textId="77777777" w:rsidR="00E35739" w:rsidRPr="00E35739" w:rsidRDefault="00E35739" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0104A252" w14:textId="392076C2" w:rsidR="00E35739" w:rsidRDefault="00B47893" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00153E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, AZ. </w:t>
+      </w:r>
+      <w:r w:rsidR="008833D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humanities Lab, The College of Liberal Arts and Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4E928B" w14:textId="77777777" w:rsidR="003C1222" w:rsidRDefault="00DE1AA4" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4A35E1" w14:textId="44B46625" w:rsidR="00DE1AA4" w:rsidRDefault="00717BE3" w:rsidP="003C1222">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003C67EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EDU/</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HUL/JUS 494 / EDU/HUL/JUS </w:t>
+      </w:r>
+      <w:r w:rsidR="0069074E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">598: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educating for Democracy?”</w:t>
+      </w:r>
+      <w:r w:rsidR="00436EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Fall 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2296D1DD" w14:textId="0EFDCE33" w:rsidR="00DE1AA4" w:rsidRPr="00153E09" w:rsidRDefault="00DE1AA4" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA6478" w14:textId="7A648AC2" w:rsidR="00107B45" w:rsidRPr="00FC4746" w:rsidRDefault="00FC4746" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>graduate/Graduate Level</w:t>
-[...173 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FC4746">
+        <w:t>Undergraduate</w:t>
+      </w:r>
+      <w:r w:rsidR="00543249">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Undergraduate</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543249">
+        <w:t>/English as a Second Language/Developmental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/English as a Second Language/Developmental</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC4746">
+        <w:t xml:space="preserve"> Level</w:t>
+      </w:r>
+      <w:r w:rsidR="00543249">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Level</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543249">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72992AD6" w14:textId="77777777" w:rsidR="00FC4746" w:rsidRDefault="00FC4746" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2F4A1D" w14:textId="4945C0C1" w:rsidR="00FC4746" w:rsidRDefault="004E0375" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED671F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>015-2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Glendale Community College</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00525D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Instructor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00924292">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of English, Reading, Journalism, and Creative Writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67944F74" w14:textId="0A4BE88F" w:rsidR="00EA44DF" w:rsidRDefault="00EA44DF" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t>Courses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFFBB24" w14:textId="27D46B6A" w:rsidR="00EA44DF" w:rsidRDefault="00EA44DF" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4E5BEF" w14:textId="4F5BD756" w:rsidR="004673EB" w:rsidRDefault="00FB322F" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B113C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“ENG 101: First Year Composition.” (Fall 2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6B4A7D" w14:textId="77777777" w:rsidR="00B113C4" w:rsidRDefault="00B113C4" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6856EAC2" w14:textId="1C323B59" w:rsidR="009C11CA" w:rsidRDefault="009C11CA" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000165B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“ENG 091: Preparatory Academic Writing III.” (Spring 2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F47B450" w14:textId="77777777" w:rsidR="002412A9" w:rsidRDefault="002412A9" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD201C" w14:textId="77777777" w:rsidR="002412A9" w:rsidRDefault="002412A9" w:rsidP="002412A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“ENG 071: Preparatory Academic Writing I.” (Fall 2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2254CBFD" w14:textId="77777777" w:rsidR="00437161" w:rsidRDefault="00437161" w:rsidP="002412A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27574E05" w14:textId="77777777" w:rsidR="00437161" w:rsidRDefault="00437161" w:rsidP="00437161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“ESL 020: English as a Second Language II—Grammar.” (Spring &amp; Fall 2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F726BF1" w14:textId="77777777" w:rsidR="0058197B" w:rsidRDefault="0058197B" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B43C7A8" w14:textId="77777777" w:rsidR="00E97D4E" w:rsidRDefault="00E97D4E" w:rsidP="00E97D4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“ESL 012: English as a Second Language I—Writing with Oral Practice.” (Fall 2015-Spring 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DA5D8D" w14:textId="77777777" w:rsidR="00E97D4E" w:rsidRDefault="00E97D4E" w:rsidP="0058197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5093BC04" w14:textId="7D11EDBD" w:rsidR="0058197B" w:rsidRDefault="0058197B" w:rsidP="0058197B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“ESL 032: English as a Second Language III—Writing with Oral Practice.” (Spring 2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12158AEC" w14:textId="77777777" w:rsidR="000165B5" w:rsidRDefault="000165B5" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E946803" w14:textId="3F2762CA" w:rsidR="000165B5" w:rsidRDefault="00294EDF" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Phoenix College, AZ. Instructor, Department of </w:t>
+      </w:r>
+      <w:r w:rsidR="008219AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED09A82" w14:textId="77777777" w:rsidR="00C9165E" w:rsidRDefault="00C9165E" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769DA097" w14:textId="3E9CC69D" w:rsidR="00C9165E" w:rsidRDefault="00C9165E" w:rsidP="00C9165E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“ENG 107: First Year Composition for English as a Second Language Learners.” (Fall 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400059A5" w14:textId="1826C149" w:rsidR="00C9165E" w:rsidRDefault="00C9165E" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634CA886" w14:textId="7FEF661B" w:rsidR="0076110E" w:rsidRDefault="0076110E" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“ENG 108: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4147A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Year Composition for English as a Second Language Learners.” (Fall 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BBA648" w14:textId="77777777" w:rsidR="00E4147A" w:rsidRDefault="00E4147A" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52489981" w14:textId="43B1B1DA" w:rsidR="00E4147A" w:rsidRDefault="00486F7A" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="000616D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12-201</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5200E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000616D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Northland Pioneer College, AZ. Instructor, Department of College and Career Preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DFF92D" w14:textId="26469E0D" w:rsidR="000616D6" w:rsidRDefault="000616D6" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31954A7F" w14:textId="2EE1EFA2" w:rsidR="000616D6" w:rsidRDefault="00B003E9" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Adult Basic Education </w:t>
+      </w:r>
+      <w:r w:rsidR="009C19EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">courses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009137BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparatory courses for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF29FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>High School Equivalency credential</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervised and taught </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all levels of reading, writing, and math</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ematics</w:t>
+      </w:r>
+      <w:r w:rsidR="005333F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offered at off-campus instructional sites</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB5790" w14:textId="77777777" w:rsidR="00EF29FE" w:rsidRDefault="00EF29FE" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E381F86" w14:textId="23923957" w:rsidR="00EF29FE" w:rsidRDefault="00EF29FE" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005077AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opportunities Through Education</w:t>
+      </w:r>
+      <w:r w:rsidR="005077AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A281F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation Sessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A6B32C" w14:textId="77777777" w:rsidR="00BE14F7" w:rsidRDefault="00BE14F7" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4DF9D6" w14:textId="01C2825C" w:rsidR="00BE14F7" w:rsidRDefault="00BE14F7" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2010-2012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Colorado State University, CO. Gra</w:t>
+      </w:r>
+      <w:r w:rsidR="000F048B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duate Teaching Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3903">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Teacher of Record), </w:t>
+      </w:r>
+      <w:r w:rsidR="00863E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>College of Liberal Arts, Department of English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505AA099" w14:textId="77777777" w:rsidR="00863E61" w:rsidRDefault="00863E61" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3796BA" w14:textId="0750B1F5" w:rsidR="005B6C91" w:rsidRDefault="005B6C91" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0010454C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“CO 150</w:t>
+      </w:r>
+      <w:r w:rsidR="00591F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-I</w:t>
+      </w:r>
+      <w:r w:rsidR="0010454C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: College</w:t>
+      </w:r>
+      <w:r w:rsidR="00591F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Composition for International Students.” (Fall 2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B79B9E3" w14:textId="77777777" w:rsidR="00105F60" w:rsidRDefault="00105F60" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0CF616" w14:textId="77777777" w:rsidR="00105F60" w:rsidRDefault="00105F60" w:rsidP="00105F60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“CO 150: College Composition.” (Fall 2010, Spring 2011, Spring 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6AD548" w14:textId="77777777" w:rsidR="00F55B24" w:rsidRDefault="00F55B24" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C819BD" w14:textId="111FFC64" w:rsidR="00F55B24" w:rsidRPr="006545B8" w:rsidRDefault="00DC0B78" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...840 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006545B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006545B8">
+        <w:t>Elementary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B82404" w14:textId="77777777" w:rsidR="006545B8" w:rsidRDefault="006545B8" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778E0A65" w14:textId="7CDD823D" w:rsidR="006545B8" w:rsidRDefault="002C2ABA" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2014-2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005527C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructional Assistant, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osborn </w:t>
+      </w:r>
+      <w:r w:rsidR="00287CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School District</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Phoenix, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A82DD0E" w14:textId="77777777" w:rsidR="001C1DF7" w:rsidRDefault="001C1DF7" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2808698E" w14:textId="2FAFA1C8" w:rsidR="001C1DF7" w:rsidRDefault="0039274B" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1999-2001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Elementary English as a Foreign Language teache</w:t>
+      </w:r>
+      <w:r w:rsidR="003F02C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r (Peace Corps Volunteer), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C879C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School #9, School #5, School #24, Chirchiq, Uzbekistan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368ACDAF" w14:textId="77777777" w:rsidR="00C879C1" w:rsidRDefault="00C879C1" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E36A6C3" w14:textId="77777777" w:rsidR="00E90705" w:rsidRDefault="00E90705" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A05C49" w14:textId="05F5D119" w:rsidR="00C879C1" w:rsidRPr="00E90705" w:rsidRDefault="00AA23A1" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Elementary</w:t>
-[...152 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E90705">
+        <w:t>SERVICE TO PROFESSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787B4C72" w14:textId="77777777" w:rsidR="00AA23A1" w:rsidRDefault="00AA23A1" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF7EFDA" w14:textId="403F2C42" w:rsidR="003251AD" w:rsidRDefault="000A5F10" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Managing Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Issues in Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA53151" w14:textId="77777777" w:rsidR="003251AD" w:rsidRDefault="003251AD" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EE9288" w14:textId="4C985601" w:rsidR="00972383" w:rsidRDefault="00972383" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Educational Policy and Evaluation Program Representative, Doctoral Council at the Teachers College (DCTC</w:t>
+      </w:r>
+      <w:r w:rsidR="004E420E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9F8797" w14:textId="77777777" w:rsidR="00972383" w:rsidRDefault="00972383" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469A096E" w14:textId="77777777" w:rsidR="00D45992" w:rsidRDefault="00D45992" w:rsidP="00D45992">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Proposal Reviewer, 2026 Doctoral Council at the Teachers College (DCTC) Research Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F5F3E3" w14:textId="77777777" w:rsidR="00D45992" w:rsidRDefault="00D45992" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D3018C" w14:textId="75B3E21A" w:rsidR="00C82D21" w:rsidRDefault="00F628C0" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E65F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Copyeditor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65F55" w:rsidRPr="00E74FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Issues in Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218174B1" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRDefault="00C82D21" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03950A4E" w14:textId="2747C31C" w:rsidR="00F8747A" w:rsidRDefault="00F8747A" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0080799E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="0019277F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference Planning Committee for the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0019277F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0080799E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College (DCTC) Research Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D68292D" w14:textId="77777777" w:rsidR="002B11BE" w:rsidRDefault="002B11BE" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA4C028" w14:textId="422EBEFB" w:rsidR="00C435E1" w:rsidRDefault="00112A87" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Educational </w:t>
+      </w:r>
+      <w:r w:rsidR="006825B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policy and Evaluation Program Representative, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College</w:t>
+      </w:r>
+      <w:r w:rsidR="006825B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD693C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DCTC</w:t>
+      </w:r>
+      <w:r w:rsidR="006825B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341A111" w14:textId="77777777" w:rsidR="00657BC5" w:rsidRDefault="00657BC5" w:rsidP="00F424CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C92D1CE" w14:textId="31CB9608" w:rsidR="0024275E" w:rsidRDefault="0024275E" w:rsidP="00777BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A16EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal reviewer, Arizona Teachers of English to Speakers of Other Languages (AZTESOL) State Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494AB6C3" w14:textId="77777777" w:rsidR="0024275E" w:rsidRDefault="0024275E" w:rsidP="00777BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD6C07F" w14:textId="1787A17B" w:rsidR="00777BD6" w:rsidRDefault="00777BD6" w:rsidP="00777BD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Member, Teachers of English to Speakers of Other Languages (TESOL </w:t>
+      </w:r>
+      <w:r w:rsidR="008829A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Advocacy and Policy Summit, Washington, D.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F71615" w14:textId="32A3BD8D" w:rsidR="00777BD6" w:rsidRDefault="00777BD6" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6463E1D0" w14:textId="77777777" w:rsidR="001A16EF" w:rsidRPr="00BA2A87" w:rsidRDefault="001A16EF" w:rsidP="001A16EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Student volunteer, Incoming PhD Student Orientation, Mary Lou Fulton College for Teaching and Learning Innovation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148A4282" w14:textId="77777777" w:rsidR="001A16EF" w:rsidRDefault="001A16EF" w:rsidP="00CA5645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4991D043" w14:textId="546D9D91" w:rsidR="000E5168" w:rsidRDefault="000E5168" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B0653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roposal reviewer, Arizona Teachers of English to Speakers of Other Languages (AZTESOL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2036C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712C472F" w14:textId="77777777" w:rsidR="000E5168" w:rsidRDefault="000E5168" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4A4553" w14:textId="7F642736" w:rsidR="00A25E3B" w:rsidRDefault="00A31FFA" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00886714">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers of English to Speakers of Other Languages </w:t>
+      </w:r>
+      <w:r w:rsidR="00886714">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(TESOL</w:t>
+      </w:r>
+      <w:r w:rsidR="008829A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International</w:t>
+      </w:r>
+      <w:r w:rsidR="00886714">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0078278B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advocacy and Policy Summit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Washington, D.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2104A46C" w14:textId="77777777" w:rsidR="00F569C7" w:rsidRDefault="00F569C7" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0369D9DB" w14:textId="77777777" w:rsidR="00F569C7" w:rsidRDefault="00F569C7" w:rsidP="00F569C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022-2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Advocacy Chair, Arizona Teachers of English to Speakers of Other Languages (AZTESOL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0789B4AF" w14:textId="77777777" w:rsidR="008E7804" w:rsidRDefault="008E7804" w:rsidP="001029CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E43BE22" w14:textId="15D78157" w:rsidR="00070EAA" w:rsidRDefault="00070EAA" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Member, Advocacy Committee, Arizona Teachers of English to Speakers of Other Languages (AZTESOL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CC0ADC" w14:textId="77777777" w:rsidR="00070EAA" w:rsidRDefault="00070EAA" w:rsidP="003D170B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D673EB" w14:textId="5BE33FD5" w:rsidR="00BD5F0D" w:rsidRDefault="00BD5F0D" w:rsidP="009D4A76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C65DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00162368">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual Forum and Festival Planning Committee, Local to Global Justice</w:t>
+      </w:r>
+      <w:r w:rsidR="008829A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4906DFED" w14:textId="77777777" w:rsidR="00BD5F0D" w:rsidRDefault="00BD5F0D" w:rsidP="00090EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7021666F" w14:textId="4E7C122A" w:rsidR="00070EAA" w:rsidRDefault="00070EAA" w:rsidP="00070EAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32813">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Scholarships, Grants, &amp; Awards Chair, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk116635175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona Teachers of English to Speakers of Other Languages (AZTESOL)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="16A124B2" w14:textId="77777777" w:rsidR="00AC23C8" w:rsidRDefault="00AC23C8" w:rsidP="007B7C7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7651EC12" w14:textId="550AC842" w:rsidR="00AF2476" w:rsidRDefault="00AF2476" w:rsidP="00E1753B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00090EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One2One@Glendale Community College faculty mentor</w:t>
+      </w:r>
+      <w:r w:rsidR="00010401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>first-generation college students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2393C32D" w14:textId="77777777" w:rsidR="00AF2476" w:rsidRDefault="00AF2476" w:rsidP="00DF7374">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC25078" w14:textId="6B793283" w:rsidR="00B879A3" w:rsidRDefault="00B879A3" w:rsidP="00DF7374">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2011-2012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Member, Treasury Committee, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colorado State University Teaching English as a Foreign/Second Language (CSU TEFL/TESL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B879A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547D87BC" w14:textId="77777777" w:rsidR="00B879A3" w:rsidRDefault="00B879A3" w:rsidP="00090EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B160FED" w14:textId="0CD06148" w:rsidR="00B879A3" w:rsidRDefault="00B879A3" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2010-2012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Member, Planning Committee, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>olorado State University</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A44F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching English as a Foreign/Second Language (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSU </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TEFL/TESL</w:t>
+      </w:r>
+      <w:r w:rsidR="006A44F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE312F" w:rsidRPr="00DE312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Student Association</w:t>
+      </w:r>
+      <w:r w:rsidR="002D17A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE312F" w:rsidRPr="00DE312F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual Advocacy Week and Family</w:t>
+      </w:r>
+      <w:r w:rsidR="002D17A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literacy Night</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9544FA" w14:textId="77777777" w:rsidR="00D80D1C" w:rsidRDefault="00D80D1C" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EF9F7B" w14:textId="4A895E05" w:rsidR="00D80D1C" w:rsidRDefault="003B449D" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2010-2011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00500131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversation Partner, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CSU Intensive English Progra</w:t>
+      </w:r>
+      <w:r w:rsidR="00500131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C15C96" w14:textId="77777777" w:rsidR="00500131" w:rsidRDefault="00500131" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B915E21" w14:textId="5C05972E" w:rsidR="00500131" w:rsidRDefault="00500131" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2010-2011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Volunteer</w:t>
+      </w:r>
+      <w:r w:rsidR="004170AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tutor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, CSU Grammar Consultation Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57908AF1" w14:textId="77777777" w:rsidR="00E90705" w:rsidRDefault="00E90705" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C302B89" w14:textId="77777777" w:rsidR="00E90705" w:rsidRDefault="00E90705" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B20AC02" w14:textId="17F636EC" w:rsidR="007B7C7C" w:rsidRPr="00C3059A" w:rsidRDefault="007B7C7C" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SERVICE TO PROFESSION</w:t>
-[...1176 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3059A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C3059A">
+        <w:t>COMMUNITY INVOLVEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEB4C47" w14:textId="77777777" w:rsidR="00C3059A" w:rsidRDefault="00C3059A" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C58367" w14:textId="1702F15B" w:rsidR="00F424CC" w:rsidRDefault="00F424CC" w:rsidP="00F424CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D57575">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker, </w:t>
+      </w:r>
+      <w:r w:rsidR="005853B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003734CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>After School Program Parent Orientation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8294A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005853B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8294A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00632DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escalante Multi-Generational </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2023B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Tempe</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2023B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0046387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one of the</w:t>
+      </w:r>
+      <w:r w:rsidR="0046387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> author</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0046387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a recent program evaluation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="0046387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>spoke with parents about the evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00996750">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results</w:t>
+      </w:r>
+      <w:r w:rsidR="0046387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE0FFE2" w14:textId="77777777" w:rsidR="00F424CC" w:rsidRDefault="00F424CC" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B60DBA" w14:textId="5A92C851" w:rsidR="00B0445A" w:rsidRDefault="00B0445A" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0050329D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member-</w:t>
+      </w:r>
+      <w:r w:rsidR="0050329D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57575">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005476A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer </w:t>
+      </w:r>
+      <w:r w:rsidR="00655967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Day,</w:t>
+      </w:r>
+      <w:r w:rsidR="005476A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00655967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Council at the Teachers College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9D403D" w14:textId="77777777" w:rsidR="00B0445A" w:rsidRDefault="00B0445A" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612A3DC1" w14:textId="2FA2F682" w:rsidR="00C3059A" w:rsidRDefault="00C3059A" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Volunteer </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English as a Second Language </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA40B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Literacy Volunteers of Maricopa County</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C916883" w14:textId="77777777" w:rsidR="00A12CD6" w:rsidRDefault="00A12CD6" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EAE6F5" w14:textId="77777777" w:rsidR="00A12CD6" w:rsidRDefault="00A12CD6" w:rsidP="00C3059A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AE2D2C" w14:textId="7E5F7659" w:rsidR="00E90705" w:rsidRPr="00E90705" w:rsidRDefault="00E90705" w:rsidP="006F2B97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>COMMUNITY INVOLVEMENT</w:t>
-[...407 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17719593" w14:textId="77777777" w:rsidR="00E90705" w:rsidRDefault="00E90705" w:rsidP="006F2B97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DBCC902" w14:textId="06D01607" w:rsidR="008C3DF7" w:rsidRDefault="00F85E74" w:rsidP="006F2B97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Educational Research Association (AERA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A33B6F" w14:textId="57C5525E" w:rsidR="00AE0128" w:rsidRDefault="005C430A" w:rsidP="005C430A">
-[...18 lines deleted...]
-    <w:sectPr w:rsidR="00AE0128">
+    <w:sectPr w:rsidR="008C3DF7">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="498795E3" w14:textId="77777777" w:rsidR="002D65CD" w:rsidRDefault="002D65CD" w:rsidP="00850E72">
+    <w:p w14:paraId="1B66D77E" w14:textId="77777777" w:rsidR="009A47A2" w:rsidRDefault="009A47A2" w:rsidP="00850E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E4073C0" w14:textId="77777777" w:rsidR="002D65CD" w:rsidRDefault="002D65CD" w:rsidP="00850E72">
+    <w:p w14:paraId="7F24790C" w14:textId="77777777" w:rsidR="009A47A2" w:rsidRDefault="009A47A2" w:rsidP="00850E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8902,654 +9170,708 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00850E72">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1FE60149" w14:textId="77777777" w:rsidR="00850E72" w:rsidRDefault="00850E72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="398AC5F2" w14:textId="77777777" w:rsidR="002D65CD" w:rsidRDefault="002D65CD" w:rsidP="00850E72">
+    <w:p w14:paraId="4C8F49D7" w14:textId="77777777" w:rsidR="009A47A2" w:rsidRDefault="009A47A2" w:rsidP="00850E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="632DAE5A" w14:textId="77777777" w:rsidR="002D65CD" w:rsidRDefault="002D65CD" w:rsidP="00850E72">
+    <w:p w14:paraId="09C31956" w14:textId="77777777" w:rsidR="009A47A2" w:rsidRDefault="009A47A2" w:rsidP="00850E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C3E1A"/>
     <w:rsid w:val="00005FE2"/>
     <w:rsid w:val="000102E9"/>
     <w:rsid w:val="00010401"/>
     <w:rsid w:val="00010D38"/>
     <w:rsid w:val="000165B5"/>
     <w:rsid w:val="0002153C"/>
     <w:rsid w:val="00025920"/>
     <w:rsid w:val="00027A12"/>
     <w:rsid w:val="00031B48"/>
     <w:rsid w:val="00042883"/>
+    <w:rsid w:val="00042ABD"/>
     <w:rsid w:val="00056726"/>
     <w:rsid w:val="000616D6"/>
     <w:rsid w:val="000667D6"/>
     <w:rsid w:val="00070EAA"/>
     <w:rsid w:val="00081CE7"/>
     <w:rsid w:val="000876C6"/>
     <w:rsid w:val="00090EFB"/>
     <w:rsid w:val="00092FE2"/>
     <w:rsid w:val="00095D06"/>
     <w:rsid w:val="000A1B04"/>
+    <w:rsid w:val="000A5F10"/>
     <w:rsid w:val="000B0BF9"/>
     <w:rsid w:val="000B2876"/>
     <w:rsid w:val="000B3688"/>
     <w:rsid w:val="000B37EF"/>
     <w:rsid w:val="000B4D5C"/>
     <w:rsid w:val="000B6C89"/>
     <w:rsid w:val="000E4199"/>
     <w:rsid w:val="000E5168"/>
     <w:rsid w:val="000E7895"/>
     <w:rsid w:val="000F00CD"/>
     <w:rsid w:val="000F048B"/>
     <w:rsid w:val="000F3C72"/>
     <w:rsid w:val="00101094"/>
     <w:rsid w:val="001029CF"/>
     <w:rsid w:val="0010454C"/>
     <w:rsid w:val="00105F60"/>
     <w:rsid w:val="00107B45"/>
     <w:rsid w:val="001103D3"/>
     <w:rsid w:val="00112A87"/>
     <w:rsid w:val="00121E73"/>
     <w:rsid w:val="001248FF"/>
     <w:rsid w:val="00127833"/>
     <w:rsid w:val="0012798B"/>
     <w:rsid w:val="00131F88"/>
+    <w:rsid w:val="001406E6"/>
     <w:rsid w:val="00140BC9"/>
     <w:rsid w:val="00153E09"/>
     <w:rsid w:val="00162368"/>
     <w:rsid w:val="001640FE"/>
     <w:rsid w:val="00166C62"/>
     <w:rsid w:val="00172C73"/>
     <w:rsid w:val="00174E23"/>
+    <w:rsid w:val="001878FA"/>
     <w:rsid w:val="0019277F"/>
     <w:rsid w:val="00197BE5"/>
     <w:rsid w:val="001A16EF"/>
     <w:rsid w:val="001A213F"/>
     <w:rsid w:val="001A43B8"/>
     <w:rsid w:val="001A75D9"/>
     <w:rsid w:val="001A76FE"/>
     <w:rsid w:val="001C1DF7"/>
     <w:rsid w:val="001C7AE0"/>
     <w:rsid w:val="001D1D16"/>
     <w:rsid w:val="001D7134"/>
     <w:rsid w:val="001E24A3"/>
     <w:rsid w:val="001E3F56"/>
     <w:rsid w:val="001E7700"/>
     <w:rsid w:val="001F214F"/>
     <w:rsid w:val="001F69D8"/>
     <w:rsid w:val="00207E46"/>
     <w:rsid w:val="00214DAB"/>
     <w:rsid w:val="0022030D"/>
     <w:rsid w:val="002213FD"/>
     <w:rsid w:val="00222877"/>
+    <w:rsid w:val="002230E1"/>
     <w:rsid w:val="00224A88"/>
     <w:rsid w:val="002303F3"/>
     <w:rsid w:val="0023208F"/>
+    <w:rsid w:val="00236476"/>
     <w:rsid w:val="0024044E"/>
     <w:rsid w:val="002412A9"/>
     <w:rsid w:val="002419C7"/>
     <w:rsid w:val="0024275E"/>
     <w:rsid w:val="00243D9D"/>
     <w:rsid w:val="002456D6"/>
     <w:rsid w:val="002530F0"/>
     <w:rsid w:val="002554DF"/>
     <w:rsid w:val="0027432B"/>
     <w:rsid w:val="00280C07"/>
     <w:rsid w:val="00287509"/>
     <w:rsid w:val="00287CF5"/>
     <w:rsid w:val="00290C3F"/>
     <w:rsid w:val="00292FDE"/>
     <w:rsid w:val="00294EDF"/>
     <w:rsid w:val="002A1A46"/>
     <w:rsid w:val="002A5513"/>
+    <w:rsid w:val="002A55CD"/>
     <w:rsid w:val="002A5AE9"/>
+    <w:rsid w:val="002A6223"/>
     <w:rsid w:val="002B0EED"/>
     <w:rsid w:val="002B11BE"/>
     <w:rsid w:val="002B5C41"/>
     <w:rsid w:val="002B7FBF"/>
     <w:rsid w:val="002C02BA"/>
     <w:rsid w:val="002C2258"/>
     <w:rsid w:val="002C2ABA"/>
     <w:rsid w:val="002C2E1D"/>
+    <w:rsid w:val="002C3889"/>
     <w:rsid w:val="002D17A5"/>
+    <w:rsid w:val="002D2D78"/>
     <w:rsid w:val="002D3CB8"/>
     <w:rsid w:val="002D3F0A"/>
     <w:rsid w:val="002D65CD"/>
     <w:rsid w:val="002E00B9"/>
     <w:rsid w:val="002F1679"/>
     <w:rsid w:val="002F16B4"/>
     <w:rsid w:val="00300632"/>
     <w:rsid w:val="00301F81"/>
     <w:rsid w:val="00302F5F"/>
     <w:rsid w:val="0030607A"/>
     <w:rsid w:val="00307D32"/>
     <w:rsid w:val="003123C4"/>
+    <w:rsid w:val="003251AD"/>
     <w:rsid w:val="00325F7E"/>
     <w:rsid w:val="003261BE"/>
     <w:rsid w:val="00330AF6"/>
     <w:rsid w:val="00334B0A"/>
     <w:rsid w:val="00335583"/>
     <w:rsid w:val="00341191"/>
     <w:rsid w:val="00345521"/>
     <w:rsid w:val="00345787"/>
     <w:rsid w:val="00346D01"/>
     <w:rsid w:val="00347854"/>
     <w:rsid w:val="00353972"/>
     <w:rsid w:val="003546B5"/>
+    <w:rsid w:val="00356363"/>
     <w:rsid w:val="003641F5"/>
     <w:rsid w:val="00366BB5"/>
     <w:rsid w:val="00367B17"/>
     <w:rsid w:val="003702F0"/>
+    <w:rsid w:val="00371883"/>
     <w:rsid w:val="003734CB"/>
     <w:rsid w:val="00373957"/>
     <w:rsid w:val="003754E7"/>
     <w:rsid w:val="003809F6"/>
     <w:rsid w:val="003828BE"/>
     <w:rsid w:val="0039274B"/>
     <w:rsid w:val="00392F7E"/>
     <w:rsid w:val="003A4555"/>
     <w:rsid w:val="003A4845"/>
+    <w:rsid w:val="003A6CD7"/>
     <w:rsid w:val="003B3866"/>
     <w:rsid w:val="003B449D"/>
     <w:rsid w:val="003B4C8E"/>
     <w:rsid w:val="003C0119"/>
     <w:rsid w:val="003C1222"/>
     <w:rsid w:val="003C67EF"/>
     <w:rsid w:val="003C7EDC"/>
     <w:rsid w:val="003D170B"/>
     <w:rsid w:val="003D18D5"/>
     <w:rsid w:val="003D2FC8"/>
     <w:rsid w:val="003D33FC"/>
     <w:rsid w:val="003D3903"/>
     <w:rsid w:val="003D5ECC"/>
     <w:rsid w:val="003D6A04"/>
+    <w:rsid w:val="003D6CF2"/>
     <w:rsid w:val="003E2A01"/>
     <w:rsid w:val="003E3D1C"/>
     <w:rsid w:val="003F0137"/>
     <w:rsid w:val="003F02C2"/>
     <w:rsid w:val="003F129A"/>
     <w:rsid w:val="004001AA"/>
     <w:rsid w:val="00411D4A"/>
     <w:rsid w:val="00411D7A"/>
     <w:rsid w:val="004125BB"/>
     <w:rsid w:val="00415548"/>
     <w:rsid w:val="00415A7D"/>
     <w:rsid w:val="004170AF"/>
     <w:rsid w:val="00420747"/>
     <w:rsid w:val="00422429"/>
     <w:rsid w:val="00434BCE"/>
     <w:rsid w:val="00436EDB"/>
     <w:rsid w:val="00437161"/>
     <w:rsid w:val="004404E1"/>
+    <w:rsid w:val="00440FB3"/>
     <w:rsid w:val="0044526A"/>
     <w:rsid w:val="0044691D"/>
     <w:rsid w:val="00447036"/>
     <w:rsid w:val="00462604"/>
     <w:rsid w:val="00463871"/>
     <w:rsid w:val="0046387B"/>
     <w:rsid w:val="004673EB"/>
     <w:rsid w:val="00471B10"/>
     <w:rsid w:val="0047292E"/>
     <w:rsid w:val="00486075"/>
     <w:rsid w:val="00486F7A"/>
     <w:rsid w:val="004946EC"/>
     <w:rsid w:val="0049772B"/>
     <w:rsid w:val="004A6E15"/>
     <w:rsid w:val="004B1054"/>
     <w:rsid w:val="004B13CE"/>
     <w:rsid w:val="004B5047"/>
     <w:rsid w:val="004D3249"/>
     <w:rsid w:val="004D4956"/>
     <w:rsid w:val="004E0375"/>
+    <w:rsid w:val="004E420E"/>
     <w:rsid w:val="004F130F"/>
     <w:rsid w:val="004F2250"/>
     <w:rsid w:val="004F4321"/>
     <w:rsid w:val="004F5979"/>
     <w:rsid w:val="00500131"/>
     <w:rsid w:val="0050329D"/>
     <w:rsid w:val="00507664"/>
     <w:rsid w:val="005077AE"/>
     <w:rsid w:val="0051053A"/>
+    <w:rsid w:val="00510C11"/>
     <w:rsid w:val="005110F9"/>
     <w:rsid w:val="005155D3"/>
     <w:rsid w:val="00523C57"/>
     <w:rsid w:val="005257B7"/>
     <w:rsid w:val="00525D9B"/>
     <w:rsid w:val="005333F6"/>
     <w:rsid w:val="00536DCD"/>
     <w:rsid w:val="005405CE"/>
     <w:rsid w:val="00543249"/>
     <w:rsid w:val="00546B09"/>
     <w:rsid w:val="005476A7"/>
     <w:rsid w:val="0055109E"/>
     <w:rsid w:val="005527C0"/>
     <w:rsid w:val="00566C9F"/>
     <w:rsid w:val="00570F9D"/>
     <w:rsid w:val="005719FB"/>
+    <w:rsid w:val="00576105"/>
     <w:rsid w:val="00580AEE"/>
     <w:rsid w:val="0058197B"/>
     <w:rsid w:val="00584197"/>
     <w:rsid w:val="005853B5"/>
     <w:rsid w:val="00585F25"/>
     <w:rsid w:val="00591F78"/>
     <w:rsid w:val="005931AC"/>
+    <w:rsid w:val="005931EB"/>
     <w:rsid w:val="0059499D"/>
     <w:rsid w:val="005A6A50"/>
     <w:rsid w:val="005B0931"/>
     <w:rsid w:val="005B0C4B"/>
     <w:rsid w:val="005B6C91"/>
     <w:rsid w:val="005B749B"/>
     <w:rsid w:val="005C430A"/>
     <w:rsid w:val="005D2A0B"/>
     <w:rsid w:val="005D4CF9"/>
+    <w:rsid w:val="005E15A8"/>
     <w:rsid w:val="005F3A2C"/>
+    <w:rsid w:val="006060DF"/>
     <w:rsid w:val="00606FC9"/>
     <w:rsid w:val="00621042"/>
     <w:rsid w:val="00621C53"/>
     <w:rsid w:val="006279C6"/>
     <w:rsid w:val="00627FE6"/>
     <w:rsid w:val="00632DD3"/>
     <w:rsid w:val="006334B9"/>
     <w:rsid w:val="0063689F"/>
     <w:rsid w:val="00636A16"/>
     <w:rsid w:val="00636F99"/>
     <w:rsid w:val="006376CF"/>
     <w:rsid w:val="0063773C"/>
     <w:rsid w:val="00642754"/>
     <w:rsid w:val="00644ED3"/>
+    <w:rsid w:val="006453C6"/>
     <w:rsid w:val="006545B8"/>
     <w:rsid w:val="00655967"/>
     <w:rsid w:val="00657BC5"/>
     <w:rsid w:val="00661303"/>
     <w:rsid w:val="00667483"/>
     <w:rsid w:val="00674F48"/>
     <w:rsid w:val="006752D2"/>
     <w:rsid w:val="00681FD7"/>
     <w:rsid w:val="006825B7"/>
     <w:rsid w:val="00684C4A"/>
     <w:rsid w:val="0069074E"/>
     <w:rsid w:val="00697230"/>
     <w:rsid w:val="006A281F"/>
     <w:rsid w:val="006A44F6"/>
     <w:rsid w:val="006B30AC"/>
+    <w:rsid w:val="006B41FB"/>
     <w:rsid w:val="006B7883"/>
     <w:rsid w:val="006C3E1A"/>
     <w:rsid w:val="006C4564"/>
     <w:rsid w:val="006C59A9"/>
     <w:rsid w:val="006D1DAE"/>
     <w:rsid w:val="006D5444"/>
     <w:rsid w:val="006E06FB"/>
+    <w:rsid w:val="006E113E"/>
     <w:rsid w:val="006E3DBE"/>
     <w:rsid w:val="006E7B18"/>
     <w:rsid w:val="006F1294"/>
     <w:rsid w:val="006F17EB"/>
     <w:rsid w:val="006F2282"/>
     <w:rsid w:val="006F23E4"/>
     <w:rsid w:val="006F26EA"/>
     <w:rsid w:val="006F2B97"/>
     <w:rsid w:val="006F4507"/>
+    <w:rsid w:val="00700062"/>
     <w:rsid w:val="00707CC4"/>
+    <w:rsid w:val="00713E0E"/>
     <w:rsid w:val="00715FDE"/>
     <w:rsid w:val="00717BE3"/>
     <w:rsid w:val="00724BB0"/>
     <w:rsid w:val="0072622C"/>
     <w:rsid w:val="007317C5"/>
     <w:rsid w:val="00736679"/>
     <w:rsid w:val="00740B13"/>
     <w:rsid w:val="00740E21"/>
     <w:rsid w:val="0074612C"/>
     <w:rsid w:val="00746DDF"/>
+    <w:rsid w:val="007564A5"/>
     <w:rsid w:val="0076110E"/>
+    <w:rsid w:val="0076155F"/>
     <w:rsid w:val="00762C93"/>
     <w:rsid w:val="007642B0"/>
     <w:rsid w:val="007717BA"/>
     <w:rsid w:val="0077623D"/>
     <w:rsid w:val="0077653F"/>
     <w:rsid w:val="00777BD6"/>
     <w:rsid w:val="0078278B"/>
     <w:rsid w:val="00784691"/>
     <w:rsid w:val="00787088"/>
     <w:rsid w:val="00792ACC"/>
     <w:rsid w:val="00794D35"/>
     <w:rsid w:val="007A0D42"/>
     <w:rsid w:val="007A33E0"/>
     <w:rsid w:val="007A493D"/>
     <w:rsid w:val="007A5F30"/>
     <w:rsid w:val="007B3A1D"/>
     <w:rsid w:val="007B7C7C"/>
+    <w:rsid w:val="007C0771"/>
     <w:rsid w:val="007C6E06"/>
     <w:rsid w:val="007D3931"/>
     <w:rsid w:val="007D76B6"/>
     <w:rsid w:val="007E0BBE"/>
     <w:rsid w:val="007E11D7"/>
     <w:rsid w:val="007E4102"/>
     <w:rsid w:val="007E54E6"/>
     <w:rsid w:val="007F4AF6"/>
     <w:rsid w:val="008021AA"/>
     <w:rsid w:val="0080799E"/>
     <w:rsid w:val="00811217"/>
     <w:rsid w:val="0081166D"/>
     <w:rsid w:val="00814413"/>
     <w:rsid w:val="0081756B"/>
     <w:rsid w:val="008219AB"/>
     <w:rsid w:val="00824703"/>
     <w:rsid w:val="00827DF1"/>
     <w:rsid w:val="008346A1"/>
     <w:rsid w:val="00850E72"/>
     <w:rsid w:val="008579F9"/>
     <w:rsid w:val="00857C1A"/>
     <w:rsid w:val="00863E61"/>
     <w:rsid w:val="00870298"/>
     <w:rsid w:val="008752B1"/>
     <w:rsid w:val="00880438"/>
     <w:rsid w:val="008829A7"/>
     <w:rsid w:val="008830F2"/>
     <w:rsid w:val="008833D1"/>
     <w:rsid w:val="00886714"/>
     <w:rsid w:val="00887ADB"/>
     <w:rsid w:val="00887FEA"/>
     <w:rsid w:val="00896887"/>
     <w:rsid w:val="008A343B"/>
     <w:rsid w:val="008A370F"/>
     <w:rsid w:val="008B2F51"/>
+    <w:rsid w:val="008B5EA5"/>
     <w:rsid w:val="008C3DF7"/>
     <w:rsid w:val="008C4A5C"/>
     <w:rsid w:val="008D0505"/>
     <w:rsid w:val="008D118E"/>
     <w:rsid w:val="008D269A"/>
     <w:rsid w:val="008D3CA6"/>
     <w:rsid w:val="008D6CEF"/>
     <w:rsid w:val="008E7804"/>
     <w:rsid w:val="008F1192"/>
     <w:rsid w:val="00906030"/>
     <w:rsid w:val="00907CE0"/>
     <w:rsid w:val="009137BA"/>
     <w:rsid w:val="009201C1"/>
     <w:rsid w:val="009222F4"/>
     <w:rsid w:val="00923E40"/>
     <w:rsid w:val="00924292"/>
     <w:rsid w:val="009257A1"/>
     <w:rsid w:val="00927E57"/>
     <w:rsid w:val="0093480A"/>
     <w:rsid w:val="00942512"/>
     <w:rsid w:val="00947220"/>
     <w:rsid w:val="00951ACB"/>
     <w:rsid w:val="00955445"/>
+    <w:rsid w:val="00956762"/>
+    <w:rsid w:val="00956B52"/>
     <w:rsid w:val="00960038"/>
     <w:rsid w:val="0097041D"/>
+    <w:rsid w:val="0097048A"/>
+    <w:rsid w:val="00972383"/>
     <w:rsid w:val="0097344F"/>
     <w:rsid w:val="00973AA2"/>
     <w:rsid w:val="009743F1"/>
+    <w:rsid w:val="00981A49"/>
     <w:rsid w:val="0098469C"/>
     <w:rsid w:val="0099475B"/>
     <w:rsid w:val="00996750"/>
     <w:rsid w:val="009A1175"/>
     <w:rsid w:val="009A139E"/>
     <w:rsid w:val="009A1C95"/>
     <w:rsid w:val="009A3953"/>
+    <w:rsid w:val="009A47A2"/>
     <w:rsid w:val="009A672F"/>
     <w:rsid w:val="009B08EF"/>
     <w:rsid w:val="009B0E07"/>
     <w:rsid w:val="009B5AF0"/>
     <w:rsid w:val="009C11CA"/>
     <w:rsid w:val="009C19EF"/>
     <w:rsid w:val="009D2600"/>
     <w:rsid w:val="009D3093"/>
     <w:rsid w:val="009D41BD"/>
     <w:rsid w:val="009D4A76"/>
     <w:rsid w:val="009E4523"/>
     <w:rsid w:val="009E4B05"/>
     <w:rsid w:val="009F7CB6"/>
     <w:rsid w:val="00A01C2D"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A150C1"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A22689"/>
     <w:rsid w:val="00A22940"/>
     <w:rsid w:val="00A22952"/>
     <w:rsid w:val="00A22D8B"/>
     <w:rsid w:val="00A23843"/>
+    <w:rsid w:val="00A2538D"/>
     <w:rsid w:val="00A25E3B"/>
     <w:rsid w:val="00A26550"/>
     <w:rsid w:val="00A31FFA"/>
     <w:rsid w:val="00A328B0"/>
+    <w:rsid w:val="00A437F5"/>
     <w:rsid w:val="00A5200E"/>
     <w:rsid w:val="00A560F1"/>
     <w:rsid w:val="00A603A1"/>
     <w:rsid w:val="00A62A90"/>
+    <w:rsid w:val="00A673E2"/>
     <w:rsid w:val="00A67C5E"/>
+    <w:rsid w:val="00A81B47"/>
     <w:rsid w:val="00A86410"/>
+    <w:rsid w:val="00A91672"/>
     <w:rsid w:val="00A93C51"/>
     <w:rsid w:val="00AA23A1"/>
     <w:rsid w:val="00AA2885"/>
     <w:rsid w:val="00AC23C8"/>
     <w:rsid w:val="00AC4ED3"/>
     <w:rsid w:val="00AC67CF"/>
     <w:rsid w:val="00AD2A01"/>
     <w:rsid w:val="00AD4974"/>
     <w:rsid w:val="00AD693C"/>
     <w:rsid w:val="00AE0128"/>
     <w:rsid w:val="00AE121E"/>
     <w:rsid w:val="00AE5247"/>
     <w:rsid w:val="00AE5DD1"/>
     <w:rsid w:val="00AE72A0"/>
     <w:rsid w:val="00AF0A74"/>
     <w:rsid w:val="00AF0EC1"/>
     <w:rsid w:val="00AF18F2"/>
     <w:rsid w:val="00AF2476"/>
     <w:rsid w:val="00AF459B"/>
     <w:rsid w:val="00B003E9"/>
     <w:rsid w:val="00B012F8"/>
+    <w:rsid w:val="00B04293"/>
     <w:rsid w:val="00B0445A"/>
     <w:rsid w:val="00B0653D"/>
     <w:rsid w:val="00B1071F"/>
     <w:rsid w:val="00B113C4"/>
     <w:rsid w:val="00B31815"/>
     <w:rsid w:val="00B332EC"/>
     <w:rsid w:val="00B33817"/>
     <w:rsid w:val="00B435B5"/>
     <w:rsid w:val="00B47893"/>
     <w:rsid w:val="00B51789"/>
     <w:rsid w:val="00B62F6A"/>
+    <w:rsid w:val="00B71045"/>
     <w:rsid w:val="00B71AFA"/>
     <w:rsid w:val="00B77A4A"/>
     <w:rsid w:val="00B879A3"/>
     <w:rsid w:val="00B963D7"/>
     <w:rsid w:val="00BA2A87"/>
     <w:rsid w:val="00BA4129"/>
     <w:rsid w:val="00BA5681"/>
     <w:rsid w:val="00BA5F6D"/>
     <w:rsid w:val="00BB12BB"/>
     <w:rsid w:val="00BB1392"/>
     <w:rsid w:val="00BB1526"/>
+    <w:rsid w:val="00BB4321"/>
+    <w:rsid w:val="00BC4EE7"/>
     <w:rsid w:val="00BD5F0D"/>
     <w:rsid w:val="00BE14F7"/>
     <w:rsid w:val="00BE6844"/>
     <w:rsid w:val="00BF2AAC"/>
     <w:rsid w:val="00C01EB2"/>
     <w:rsid w:val="00C02AD9"/>
     <w:rsid w:val="00C07009"/>
     <w:rsid w:val="00C14EBA"/>
     <w:rsid w:val="00C2023B"/>
+    <w:rsid w:val="00C21A65"/>
     <w:rsid w:val="00C235D1"/>
     <w:rsid w:val="00C3059A"/>
+    <w:rsid w:val="00C3370A"/>
     <w:rsid w:val="00C34D43"/>
     <w:rsid w:val="00C36AB8"/>
     <w:rsid w:val="00C435E1"/>
     <w:rsid w:val="00C45E38"/>
     <w:rsid w:val="00C5195D"/>
     <w:rsid w:val="00C5244C"/>
     <w:rsid w:val="00C53538"/>
     <w:rsid w:val="00C54ACD"/>
     <w:rsid w:val="00C616C0"/>
     <w:rsid w:val="00C62449"/>
     <w:rsid w:val="00C65DF7"/>
     <w:rsid w:val="00C66722"/>
     <w:rsid w:val="00C66CDA"/>
     <w:rsid w:val="00C757AB"/>
     <w:rsid w:val="00C80AC0"/>
     <w:rsid w:val="00C81C35"/>
     <w:rsid w:val="00C82D21"/>
     <w:rsid w:val="00C879C1"/>
     <w:rsid w:val="00C9099F"/>
     <w:rsid w:val="00C9165E"/>
     <w:rsid w:val="00CA13BD"/>
     <w:rsid w:val="00CA40B1"/>
     <w:rsid w:val="00CA5239"/>
     <w:rsid w:val="00CA5645"/>
     <w:rsid w:val="00CA684B"/>
     <w:rsid w:val="00CB4337"/>
     <w:rsid w:val="00CB585C"/>
     <w:rsid w:val="00CC0B50"/>
     <w:rsid w:val="00CC7D9F"/>
     <w:rsid w:val="00CD1159"/>
     <w:rsid w:val="00CD49C3"/>
     <w:rsid w:val="00CD7BF1"/>
     <w:rsid w:val="00CE2271"/>
     <w:rsid w:val="00CE31AB"/>
     <w:rsid w:val="00CE6DAC"/>
     <w:rsid w:val="00CE7F19"/>
     <w:rsid w:val="00CF72DA"/>
     <w:rsid w:val="00D02D70"/>
     <w:rsid w:val="00D12C1C"/>
+    <w:rsid w:val="00D1366E"/>
     <w:rsid w:val="00D13C70"/>
     <w:rsid w:val="00D2036C"/>
     <w:rsid w:val="00D2041A"/>
     <w:rsid w:val="00D21EB1"/>
     <w:rsid w:val="00D22390"/>
     <w:rsid w:val="00D22ECF"/>
     <w:rsid w:val="00D23031"/>
     <w:rsid w:val="00D25937"/>
+    <w:rsid w:val="00D35C9F"/>
     <w:rsid w:val="00D416F5"/>
     <w:rsid w:val="00D45992"/>
     <w:rsid w:val="00D54B76"/>
+    <w:rsid w:val="00D5561C"/>
     <w:rsid w:val="00D573CD"/>
     <w:rsid w:val="00D57575"/>
     <w:rsid w:val="00D65E28"/>
     <w:rsid w:val="00D80D1C"/>
     <w:rsid w:val="00D8294A"/>
     <w:rsid w:val="00D83568"/>
     <w:rsid w:val="00D866EB"/>
     <w:rsid w:val="00D92785"/>
+    <w:rsid w:val="00D92885"/>
     <w:rsid w:val="00D96243"/>
     <w:rsid w:val="00DA41BE"/>
     <w:rsid w:val="00DB1EB0"/>
     <w:rsid w:val="00DB2B67"/>
     <w:rsid w:val="00DB340C"/>
     <w:rsid w:val="00DB3472"/>
     <w:rsid w:val="00DB7817"/>
     <w:rsid w:val="00DC0B78"/>
     <w:rsid w:val="00DC2299"/>
     <w:rsid w:val="00DC276C"/>
     <w:rsid w:val="00DC5EA7"/>
     <w:rsid w:val="00DC7652"/>
     <w:rsid w:val="00DD12AE"/>
+    <w:rsid w:val="00DD7BB2"/>
     <w:rsid w:val="00DE1AA4"/>
     <w:rsid w:val="00DE312F"/>
     <w:rsid w:val="00DE3870"/>
     <w:rsid w:val="00DE4DCB"/>
     <w:rsid w:val="00DE5E09"/>
     <w:rsid w:val="00DF4077"/>
     <w:rsid w:val="00DF7374"/>
     <w:rsid w:val="00E042C0"/>
     <w:rsid w:val="00E04A64"/>
     <w:rsid w:val="00E10A17"/>
     <w:rsid w:val="00E1753B"/>
     <w:rsid w:val="00E279D8"/>
     <w:rsid w:val="00E32813"/>
     <w:rsid w:val="00E34602"/>
     <w:rsid w:val="00E35739"/>
     <w:rsid w:val="00E3590E"/>
     <w:rsid w:val="00E4147A"/>
     <w:rsid w:val="00E45AE6"/>
     <w:rsid w:val="00E57ED6"/>
     <w:rsid w:val="00E6035D"/>
     <w:rsid w:val="00E624AC"/>
     <w:rsid w:val="00E63E48"/>
     <w:rsid w:val="00E65F55"/>
     <w:rsid w:val="00E6641F"/>
     <w:rsid w:val="00E66FE3"/>
+    <w:rsid w:val="00E718A5"/>
     <w:rsid w:val="00E731A4"/>
     <w:rsid w:val="00E74FD0"/>
     <w:rsid w:val="00E76966"/>
     <w:rsid w:val="00E84C97"/>
     <w:rsid w:val="00E90705"/>
     <w:rsid w:val="00E91E8D"/>
     <w:rsid w:val="00E9355E"/>
     <w:rsid w:val="00E97D4E"/>
     <w:rsid w:val="00EA28C5"/>
     <w:rsid w:val="00EA44DF"/>
     <w:rsid w:val="00EA5823"/>
     <w:rsid w:val="00EA7766"/>
     <w:rsid w:val="00EB1C8D"/>
     <w:rsid w:val="00EB3D20"/>
     <w:rsid w:val="00EB4A1F"/>
     <w:rsid w:val="00ED671F"/>
     <w:rsid w:val="00ED68D6"/>
     <w:rsid w:val="00ED7CCF"/>
     <w:rsid w:val="00EE05DF"/>
     <w:rsid w:val="00EF022B"/>
     <w:rsid w:val="00EF2869"/>
     <w:rsid w:val="00EF29FE"/>
     <w:rsid w:val="00F10A53"/>
     <w:rsid w:val="00F11346"/>
     <w:rsid w:val="00F1159C"/>
@@ -9559,50 +9881,51 @@
     <w:rsid w:val="00F22C12"/>
     <w:rsid w:val="00F30A6A"/>
     <w:rsid w:val="00F3214F"/>
     <w:rsid w:val="00F35FC9"/>
     <w:rsid w:val="00F40452"/>
     <w:rsid w:val="00F424CC"/>
     <w:rsid w:val="00F45374"/>
     <w:rsid w:val="00F55B24"/>
     <w:rsid w:val="00F569C7"/>
     <w:rsid w:val="00F57869"/>
     <w:rsid w:val="00F60EA4"/>
     <w:rsid w:val="00F610AA"/>
     <w:rsid w:val="00F628C0"/>
     <w:rsid w:val="00F663E3"/>
     <w:rsid w:val="00F713E8"/>
     <w:rsid w:val="00F71CCF"/>
     <w:rsid w:val="00F723B8"/>
     <w:rsid w:val="00F7745B"/>
     <w:rsid w:val="00F83396"/>
     <w:rsid w:val="00F85E74"/>
     <w:rsid w:val="00F8747A"/>
     <w:rsid w:val="00F96606"/>
     <w:rsid w:val="00FA77C4"/>
     <w:rsid w:val="00FB322F"/>
     <w:rsid w:val="00FB47EF"/>
+    <w:rsid w:val="00FB512A"/>
     <w:rsid w:val="00FC4746"/>
     <w:rsid w:val="00FD1412"/>
     <w:rsid w:val="00FD6EA8"/>
     <w:rsid w:val="00FE1347"/>
     <w:rsid w:val="00FF35C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -10020,51 +10343,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00811217"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -10616,60 +10938,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1756</Words>
-  <Characters>11451</Characters>
+  <Words>1931</Words>
+  <Characters>12671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>357</Lines>
-  <Paragraphs>143</Paragraphs>
+  <Lines>362</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13064</CharactersWithSpaces>
+  <CharactersWithSpaces>14458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brandon Yuhas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>19a85c37-3984-4d32-8298-c498acd42204</vt:lpwstr>
   </property>