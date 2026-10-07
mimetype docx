--- v1 (2026-07-22)
+++ v2 (2026-10-07)
@@ -3,21287 +3,20018 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E195AD7" w14:textId="00C80FF7" w:rsidR="006E5B47" w:rsidRPr="00CA70B6" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
+    <w:p w14:paraId="6E195AD7" w14:textId="00C80FF7" w:rsidR="006E5B47" w:rsidRPr="005B050D" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA70B6">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Kelly F</w:t>
       </w:r>
-      <w:r w:rsidR="00202F13">
+      <w:r w:rsidR="00202F13" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>aye</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA70B6">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson</w:t>
       </w:r>
-      <w:r w:rsidR="00976894" w:rsidRPr="00CA70B6">
+      <w:r w:rsidR="00976894" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, PhD, MSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBED7F3" w14:textId="77777777" w:rsidR="006E02C2" w:rsidRDefault="006E02C2" w:rsidP="00667D6E">
+    <w:p w14:paraId="5DBED7F3" w14:textId="77777777" w:rsidR="006E02C2" w:rsidRPr="005B050D" w:rsidRDefault="006E02C2" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6F6A34" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="00B86CA9" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
+    <w:p w14:paraId="7D6F6A34" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="005B050D" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59969965" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="00B86CA9" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
+    <w:p w14:paraId="59969965" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="005B050D" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>School of Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D2833C" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="00B86CA9" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
+    <w:p w14:paraId="70D2833C" w14:textId="77777777" w:rsidR="00667D6E" w:rsidRPr="005B050D" w:rsidRDefault="00667D6E" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>kelly.f.jackson@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57018783" w14:textId="77777777" w:rsidR="00AC7E93" w:rsidRPr="00B86CA9" w:rsidRDefault="00AC7E93" w:rsidP="00667D6E">
+    <w:p w14:paraId="57018783" w14:textId="77777777" w:rsidR="00AC7E93" w:rsidRPr="005B050D" w:rsidRDefault="00AC7E93" w:rsidP="00667D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://kellyfjackson.wordpress.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B88A06" w14:textId="77777777" w:rsidR="00475A2A" w:rsidRPr="00B86CA9" w:rsidRDefault="00475A2A" w:rsidP="001A3367">
+    <w:p w14:paraId="70B88A06" w14:textId="77777777" w:rsidR="00475A2A" w:rsidRPr="005B050D" w:rsidRDefault="00475A2A" w:rsidP="001A3367">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7293F56C" w14:textId="77777777" w:rsidR="002D5B50" w:rsidRPr="00B86CA9" w:rsidRDefault="003F34FC" w:rsidP="001A3367">
+    <w:p w14:paraId="7293F56C" w14:textId="77777777" w:rsidR="002D5B50" w:rsidRPr="005B050D" w:rsidRDefault="003F34FC" w:rsidP="001A3367">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
-      <w:r w:rsidR="00B1011D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00B1011D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CC954C" w14:textId="77777777" w:rsidR="003F34FC" w:rsidRPr="00B86CA9" w:rsidRDefault="00BA515D" w:rsidP="00B8326B">
+    <w:p w14:paraId="45CC954C" w14:textId="77777777" w:rsidR="003F34FC" w:rsidRPr="005B050D" w:rsidRDefault="00BA515D" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2002 – </w:t>
       </w:r>
-      <w:r w:rsidR="00B37025" w:rsidRPr="00B86CA9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B37025" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D5B50" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="002D5B50" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00466573" w:rsidRPr="00B86CA9">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00466573" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Docto</w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>r of Philosophy</w:t>
       </w:r>
-      <w:r w:rsidR="007B672A" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="007B672A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> in Social Welfare</w:t>
       </w:r>
-      <w:r w:rsidR="0045201F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="0045201F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>University at Buffalo, S</w:t>
       </w:r>
-      <w:r w:rsidR="00BB377D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00BB377D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00BB377D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00BB377D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">niversity of </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00BB377D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00BB377D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00BB377D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00BB377D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003F34FC" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="003F34FC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> School of Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548865DE" w14:textId="77777777" w:rsidR="00D83AF2" w:rsidRPr="00B86CA9" w:rsidRDefault="003F34FC">
+    <w:p w14:paraId="548865DE" w14:textId="77777777" w:rsidR="00D83AF2" w:rsidRPr="005B050D" w:rsidRDefault="003F34FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D69044" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRDefault="00BA515D" w:rsidP="00B8326B">
+    <w:p w14:paraId="53D69044" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00BA515D" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1998 – </w:t>
       </w:r>
-      <w:r w:rsidR="00B37025" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00B37025" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F34FC" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="003F34FC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00466573" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00466573" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aster of </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00466573" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00466573" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00466573" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00466573" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidR="0045201F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="0045201F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003912B3" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="003912B3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">University at Albany, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB377D" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00BB377D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>State University of New York</w:t>
       </w:r>
-      <w:r w:rsidR="003F34FC" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="003F34FC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, School of Social Welfare</w:t>
       </w:r>
-      <w:r w:rsidR="00747C86">
+      <w:r w:rsidR="00747C86" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00747C86">
+      <w:r w:rsidR="00747C86" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Advanced Standing</w:t>
       </w:r>
-      <w:r w:rsidR="0045201F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="0045201F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA98F58" w14:textId="11D2821F" w:rsidR="003F34FC" w:rsidRPr="00B86CA9" w:rsidRDefault="003F34FC" w:rsidP="00B8326B">
+    <w:p w14:paraId="3EA98F58" w14:textId="11D2821F" w:rsidR="003F34FC" w:rsidRPr="005B050D" w:rsidRDefault="003F34FC" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004852E9" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="004852E9" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09ECEFEC" w14:textId="77777777" w:rsidR="003F34FC" w:rsidRPr="00B86CA9" w:rsidRDefault="00BA515D" w:rsidP="0045201F">
+    <w:p w14:paraId="09ECEFEC" w14:textId="77777777" w:rsidR="003F34FC" w:rsidRPr="005B050D" w:rsidRDefault="00BA515D" w:rsidP="0045201F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2448"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1994 – </w:t>
       </w:r>
-      <w:r w:rsidR="00B37025" w:rsidRPr="00B86CA9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B37025" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>1998</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D83AF2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00D83AF2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00466573" w:rsidRPr="00B86CA9">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00466573" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bachelor of Social Work, Bachelor of Science</w:t>
       </w:r>
-      <w:r w:rsidR="0045201F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="0045201F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B37025" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00B37025" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cornell University</w:t>
       </w:r>
-      <w:r w:rsidR="00863D59" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00863D59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, College of Human Ecology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BCF91D" w14:textId="77777777" w:rsidR="00475A2A" w:rsidRPr="00B86CA9" w:rsidRDefault="00475A2A" w:rsidP="00370EC2">
+    <w:p w14:paraId="61BCF91D" w14:textId="77777777" w:rsidR="00475A2A" w:rsidRPr="005B050D" w:rsidRDefault="00475A2A" w:rsidP="00370EC2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29ADB935" w14:textId="77777777" w:rsidR="002D5B50" w:rsidRPr="00B86CA9" w:rsidRDefault="00FF136A" w:rsidP="00370EC2">
+    <w:p w14:paraId="29ADB935" w14:textId="77777777" w:rsidR="002D5B50" w:rsidRPr="005B050D" w:rsidRDefault="00FF136A" w:rsidP="00370EC2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>ACADEMIC APPOINTMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D5493B" w14:textId="5EC1208D" w:rsidR="006D3C6F" w:rsidRDefault="00B37025" w:rsidP="00B8326B">
+    <w:p w14:paraId="09D5493B" w14:textId="5EC1208D" w:rsidR="006D3C6F" w:rsidRPr="005B050D" w:rsidRDefault="00B37025" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidR="00F437ED" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00F437ED" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Present </w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A2444A">
+      <w:r w:rsidR="00A2444A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Professor</w:t>
       </w:r>
-      <w:r w:rsidR="00FF136A" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00FF136A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5E32">
+      <w:r w:rsidR="00AB5E32" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Watts </w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Public</w:t>
       </w:r>
-      <w:r w:rsidR="00FF136A" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00FF136A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00747C86">
+      <w:r w:rsidR="00747C86" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Service and Community Solutions</w:t>
       </w:r>
-      <w:r w:rsidR="00FF136A" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00FF136A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006D3C6F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D3C6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>School of Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E91E7F6" w14:textId="15D295E9" w:rsidR="00B834C1" w:rsidRPr="00B834C1" w:rsidRDefault="00B834C1" w:rsidP="00B8326B">
+    <w:p w14:paraId="5E91E7F6" w14:textId="15D295E9" w:rsidR="00B834C1" w:rsidRPr="005B050D" w:rsidRDefault="00B834C1" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2007 – 2014</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Assistant Professor</w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-    <w:p w14:paraId="566710BC" w14:textId="77777777" w:rsidR="00FF136A" w:rsidRPr="00B86CA9" w:rsidRDefault="00FF136A" w:rsidP="00BD5097">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Arizona State University, Watts College of Public Service and Community Solutions, School of Social Work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566710BC" w14:textId="77777777" w:rsidR="00FF136A" w:rsidRPr="005B050D" w:rsidRDefault="00FF136A" w:rsidP="00BD5097">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A2F65E" w14:textId="491FD7F4" w:rsidR="007C2816" w:rsidRPr="00B86CA9" w:rsidRDefault="001B422E" w:rsidP="007C2816">
+    <w:p w14:paraId="11A2F65E" w14:textId="491FD7F4" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="001B422E" w:rsidP="007C2816">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RECENT </w:t>
       </w:r>
-      <w:r w:rsidR="007C2816">
+      <w:r w:rsidR="007C2816" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>AWARDS &amp; HONORS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B3362" w14:textId="5AF5144D" w:rsidR="007C2816" w:rsidRPr="0060619D" w:rsidRDefault="00725320">
+    <w:p w14:paraId="603B3362" w14:textId="5AF5144D" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="00725320">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Outstanding Mentor of Doctoral Students </w:t>
       </w:r>
-      <w:r w:rsidR="0060619D">
+      <w:r w:rsidR="0060619D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>ward (2025)</w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>, ASU Graduate College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11270EFB" w14:textId="7DD31730" w:rsidR="0060619D" w:rsidRDefault="0060619D">
+    <w:p w14:paraId="11270EFB" w14:textId="7DD31730" w:rsidR="0060619D" w:rsidRPr="005B050D" w:rsidRDefault="0060619D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Distinguished PhD in Social Welfare Alumni Award</w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, University at Buffalo, School of Social Work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A7DAC8" w14:textId="32E04190" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="64A7DAC8" w14:textId="32E04190" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Best Qualitative Research Article in 2024, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33157F5B" w14:textId="5F613070" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="33157F5B" w14:textId="5F613070" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogbonnaya, I. N., Carver, A., Crudup, C., Mackey, C., &amp; Mitchell, F. (2024). Anti-Blackness in Schools of Social Work: A Black Feminist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Polyethnography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Education, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>60(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>3), 419–432.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00B8326B">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10437797.2024.2338233</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5488F7A8" w14:textId="173EF0C8" w:rsidR="001B422E" w:rsidRPr="00B8326B" w:rsidRDefault="001B422E">
+    <w:p w14:paraId="5488F7A8" w14:textId="173EF0C8" w:rsidR="001B422E" w:rsidRPr="005B050D" w:rsidRDefault="001B422E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B422E">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Distinguished Feminist Scholarship and Practice in Social Work Award (2023)</w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B" w:rsidRPr="001B422E">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia: Feminist Inquiry in Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1948AB6E" w14:textId="154D3BA7" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="1948AB6E" w14:textId="154D3BA7" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Jackson, K.F.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mitchell, F. M., Ogbonnaya, I. N., Mackey, C., Crudup, C., &amp; Carver, A. T. (2022). Taking Back the Narrative: Gendered Anti-Blackness in Predominantly White Schools of Social Work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Affilia, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 565–584. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00B8326B">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/08861099221099322</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A6CC3D2" w14:textId="5C257CE4" w:rsidR="00E04629" w:rsidRDefault="00243754">
+    <w:p w14:paraId="1A6CC3D2" w14:textId="5C257CE4" w:rsidR="00E04629" w:rsidRPr="005B050D" w:rsidRDefault="00243754">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Researcher of the Year</w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00243754">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, awarded in recognition of the book </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1904">
+      <w:r w:rsidR="00EC1904" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Multiracial Cultural Attunement</w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>(Jackson &amp; Samuels, 2019)</w:t>
       </w:r>
-      <w:r w:rsidR="00E04629" w:rsidRPr="0060619D">
+      <w:r w:rsidR="00E04629" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0060619D" w:rsidRPr="0060619D">
+      <w:r w:rsidR="0060619D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>American</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0060619D">
+        <w:t xml:space="preserve">American College Personnel Association, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04629" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> College Personnel Association, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E04629" w:rsidRPr="00E04629">
+        <w:t xml:space="preserve">Multiracial </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multiracial </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B8326B">
+        <w:t xml:space="preserve">&amp; Transracial Adoptee </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04629" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; Transracial Adoptee </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Network </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0D70DF" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="0060619D" w:rsidRDefault="00CA70B6" w:rsidP="00CA70B6">
+    <w:p w14:paraId="0D0D70DF" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="005B050D" w:rsidRDefault="00CA70B6" w:rsidP="00CA70B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D21BA0" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="00B86CA9" w:rsidRDefault="00CA70B6" w:rsidP="00CA70B6">
+    <w:p w14:paraId="54D21BA0" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="005B050D" w:rsidRDefault="00CA70B6" w:rsidP="00CA70B6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>RESEARCH INTERESTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF7FF4B" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="00B86CA9" w:rsidRDefault="00CA70B6">
+    <w:p w14:paraId="4EF7FF4B" w14:textId="77777777" w:rsidR="00CA70B6" w:rsidRPr="005B050D" w:rsidRDefault="00CA70B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Multiracial identity development and wellbeing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E21A694" w14:textId="77777777" w:rsidR="007938A6" w:rsidRPr="007938A6" w:rsidRDefault="007938A6">
+    <w:p w14:paraId="1E21A694" w14:textId="77777777" w:rsidR="007938A6" w:rsidRPr="005B050D" w:rsidRDefault="007938A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007938A6">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Black Feminist and critical qualitative inquiry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A864580" w14:textId="60A408D7" w:rsidR="007938A6" w:rsidRDefault="00CA70B6">
+    <w:p w14:paraId="5A864580" w14:textId="60A408D7" w:rsidR="007938A6" w:rsidRPr="005B050D" w:rsidRDefault="00CA70B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Culturally attuned </w:t>
       </w:r>
-      <w:r w:rsidR="00163512">
+      <w:r w:rsidR="00163512" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">anti-racist </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>social work practice</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:t xml:space="preserve">social work practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B21B9C" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="005C2001">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68B11499" w14:textId="77777777" w:rsidR="007938A6" w:rsidRDefault="007938A6" w:rsidP="00FC1546">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598E74E6" w14:textId="740C0D4A" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="005C2001">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6192"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="617E890B" w14:textId="6C25295F" w:rsidR="00475A2A" w:rsidRPr="00B86CA9" w:rsidRDefault="00475A2A" w:rsidP="00FC1546">
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SCHOLARLY IMPACT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7D01F2" w14:textId="13658E64" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="005C2001">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Google Scholar: 2,292 citations; h-index: 26; i10-index: 33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Scopus: 977 citations; h-index: 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Metrics current as of August 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D2B7CA" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00FC1546">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617E890B" w14:textId="4F4ABA1D" w:rsidR="00475A2A" w:rsidRPr="005B050D" w:rsidRDefault="00475A2A" w:rsidP="00FC1546">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D2584D" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="00B86CA9" w:rsidRDefault="24757164" w:rsidP="0050639C">
+    <w:p w14:paraId="54D2584D" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="005B050D" w:rsidRDefault="24757164" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="24757164">
-[...7 lines deleted...]
-      <w:r w:rsidR="0050639C" w:rsidRPr="24757164">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Refereed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publications </w:t>
+      </w:r>
+      <w:r w:rsidR="0050639C" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0050639C" w:rsidRPr="00A75D7A">
+      <w:r w:rsidR="0050639C" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Authorship order reflects relative contributions; * student authors; + early-career scholars</w:t>
       </w:r>
-      <w:r w:rsidR="0050639C" w:rsidRPr="24757164">
+      <w:r w:rsidR="0050639C" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4628034A" w14:textId="77777777" w:rsidR="00C23855" w:rsidRDefault="00C23855" w:rsidP="00C23855">
+    <w:p w14:paraId="4628034A" w14:textId="77777777" w:rsidR="00C23855" w:rsidRPr="005B050D" w:rsidRDefault="00C23855" w:rsidP="00C23855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2CCD69" w14:textId="77777777" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+    <w:p w14:paraId="28F64636" w14:textId="77777777" w:rsidR="00192C0F" w:rsidRPr="005B050D" w:rsidRDefault="00192C0F" w:rsidP="00192C0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
-        <w:ind w:left="630" w:hanging="630"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AbiNadar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M.*, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pallivalapil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Karerat, S., Lawler, S. M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, &amp; Messing, J. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:r>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Intimate Partner Violence among Multiracial Individuals: An Exploratory Study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>accepted</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D7300">
+        <w:t>Violence &amp; Victims</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7300">
-[...23 lines deleted...]
-    <w:p w14:paraId="2062D5A3" w14:textId="478E3DA5" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+    </w:p>
+    <w:p w14:paraId="1BB61E9F" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="004D4697">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2CCD69" w14:textId="2EE17E46" w:rsidR="004D4697" w:rsidRPr="005B050D" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Black Women’s Health and Epistemic Injustice in Social Work: A Critical Scoping Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Health &amp; Social Work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Health and Social Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B5EBB" w14:textId="77777777" w:rsidR="00192C0F" w:rsidRPr="005B050D" w:rsidRDefault="00192C0F" w:rsidP="004D4697">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00912E67">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00912E67">
+    </w:p>
+    <w:p w14:paraId="2062D5A3" w14:textId="4311D4BE" w:rsidR="004D4697" w:rsidRPr="005B050D" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kawaii-Bogue, B.+, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="ArialUnicodeMS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bataya, D. R.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912E67">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="ArialUnicodeMS"/>
         </w:rPr>
-        <w:t>Bataya, D. R.</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00912E67">
+        <w:t>Marzette, D.*, &amp; Gutiérrez, L. M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912E67">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00912E67">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">accepted). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Multiracial Young Adults’ Coping Strategies for Racial Discrimination. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00912E67">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of the Society of Social Work Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00912E67">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00D84077">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.journals.uchicago.edu/doi/10.1086/741077</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00542F38">
+      <w:r w:rsidR="00542F38" w:rsidRPr="005B050D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22432300" w14:textId="77777777" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+    <w:p w14:paraId="797C4D56" w14:textId="77777777" w:rsidR="009F20B7" w:rsidRPr="005B050D" w:rsidRDefault="009F20B7" w:rsidP="004D4697">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC651CB" w14:textId="5B43D93A" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+    <w:p w14:paraId="6FC651CB" w14:textId="4EAA61F2" w:rsidR="004D4697" w:rsidRPr="005B050D" w:rsidRDefault="004D4697" w:rsidP="004D4697">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in press</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="005701DD">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Black Cyberfeminist AI</w:t>
+      </w:r>
+      <w:r w:rsidR="005701DD" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> as Praxis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB332D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00DF7D1B">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Navigating White Professional Logics in Social Work Licensure. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Catalyst: Feminism, Theory, Technoscience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727D97FD" w14:textId="77777777" w:rsidR="002652C2" w:rsidRDefault="002652C2" w:rsidP="00C23855">
+    <w:p w14:paraId="727D97FD" w14:textId="77777777" w:rsidR="002652C2" w:rsidRPr="005B050D" w:rsidRDefault="002652C2" w:rsidP="00C23855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2225F0F4" w14:textId="3A46EB7E" w:rsidR="00F6449B" w:rsidRPr="00CA17DC" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
+    <w:p w14:paraId="2225F0F4" w14:textId="3A46EB7E" w:rsidR="00F6449B" w:rsidRPr="005B050D" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FE7101">
+      <w:r w:rsidR="00FE7101" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Colonization is Not a Metaphor: Confronting Epistemic Gatekeeping of Critical inquiry in Social Work. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Abolitionist Perspectives in Social Work</w:t>
       </w:r>
-      <w:r w:rsidR="00FE7101">
+      <w:r w:rsidR="00FE7101" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 4(1). Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00FE7101" w:rsidRPr="002C3F09">
+        <w:r w:rsidR="00FE7101" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://apsw-ojs-uh.tdl.org/apsw/article/view/74/51</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE7101">
+      <w:r w:rsidR="00FE7101" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6001450B" w14:textId="24998C8C" w:rsidR="00F6449B" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
+    <w:p w14:paraId="6001450B" w14:textId="24998C8C" w:rsidR="00F6449B" w:rsidRPr="005B050D" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79606EDA" w14:textId="0F66FA32" w:rsidR="00ED3698" w:rsidRPr="00ED3698" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
+    <w:p w14:paraId="79606EDA" w14:textId="0F66FA32" w:rsidR="00ED3698" w:rsidRPr="005B050D" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="4A3E6EC3" w14:textId="560198CC" w:rsidR="00ED3698" w:rsidRPr="009B7CDB" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Stop &amp; Rest: Black Women, Refusal, and Rest as Praxis in Social Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3E6EC3" w14:textId="560198CC" w:rsidR="00ED3698" w:rsidRPr="005B050D" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">[In brief]. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Affilia</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00AC2384" w:rsidRPr="003404E6">
+        <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/08861099251400329</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC2384">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A2FBF7" w14:textId="582BFA24" w:rsidR="00ED3698" w:rsidRPr="00ED3698" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
+    <w:p w14:paraId="21A2FBF7" w14:textId="582BFA24" w:rsidR="00ED3698" w:rsidRPr="005B050D" w:rsidRDefault="00ED3698" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B626459" w14:textId="233EB884" w:rsidR="00A95430" w:rsidRDefault="00C60A8B" w:rsidP="00F374E1">
+    <w:p w14:paraId="5B626459" w14:textId="233EB884" w:rsidR="00A95430" w:rsidRPr="005B050D" w:rsidRDefault="00C60A8B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C60A8B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ackson, K. F</w:t>
       </w:r>
-      <w:r w:rsidR="00A95430" w:rsidRPr="00762275">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A95430" w:rsidRPr="00762275">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ogbonnaya, I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> N.</w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
-[...13 lines deleted...]
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Carver, A.*, Crudup, C., Mackey, C.*, &amp; Mitchell, F. (2024). Anti-Blackness in Schools of Social Work: A Black Feminist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Polyethnography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Education</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384" w:rsidRPr="00AC2384">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384" w:rsidRPr="00F05907">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2384" w:rsidRPr="00AC2384">
+      <w:r w:rsidR="00AC2384" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>3), 419–432.</w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00A95430" w:rsidRPr="00A95430">
+        <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10437797.2024.2338233</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8B79E6" w14:textId="033BFC36" w:rsidR="00D74426" w:rsidRPr="00417874" w:rsidRDefault="00D74426" w:rsidP="00F374E1">
+    <w:p w14:paraId="1C8B79E6" w14:textId="033BFC36" w:rsidR="00D74426" w:rsidRPr="005B050D" w:rsidRDefault="00D74426" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00417874">
+      <w:r w:rsidR="00417874" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A1409">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00626445">
+      <w:r w:rsidR="00626445" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Best Qualitative Research Article of 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00C96610">
+      <w:r w:rsidR="00C96610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C96610" w:rsidRPr="00C96610">
+      <w:r w:rsidR="00C96610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Social Work Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9BD5BC" w14:textId="77777777" w:rsidR="00EE137A" w:rsidRDefault="00EE137A" w:rsidP="00F374E1">
+    <w:p w14:paraId="7C9BD5BC" w14:textId="77777777" w:rsidR="00EE137A" w:rsidRPr="005B050D" w:rsidRDefault="00EE137A" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5927027F" w14:textId="517F1EA0" w:rsidR="00A95430" w:rsidRPr="0010439E" w:rsidRDefault="009F140D" w:rsidP="00F374E1">
+    <w:p w14:paraId="5927027F" w14:textId="517F1EA0" w:rsidR="00A95430" w:rsidRPr="005B050D" w:rsidRDefault="009F140D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk187922179"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00842E33">
+      <w:r w:rsidR="00842E33" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1908">
+      <w:r w:rsidR="00FF1908" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      <w:r w:rsidR="00FF1908" w:rsidRPr="00FF1908">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A Critical Scoping Review of Mental Health and Wellbeing Research with Multiracial Subsamples, 2012-2022. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1908" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Racial and Ethnic Health Disparities 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1908" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 3584–3605. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00FF1908" w:rsidRPr="005D0E1C">
+        <w:r w:rsidR="00FF1908" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s40615-023-01811-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00FF1908">
+      <w:r w:rsidR="00FF1908" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00842E33" w:rsidRPr="00FF1908">
+      <w:r w:rsidR="00842E33" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A95430">
+      <w:r w:rsidR="00A95430" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A3242E" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
+    <w:p w14:paraId="18A3242E" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRPr="005B050D" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2488F166" w14:textId="14C6D22B" w:rsidR="00DE20F0" w:rsidRPr="00380057" w:rsidRDefault="00DE20F0" w:rsidP="00F374E1">
+    <w:p w14:paraId="2488F166" w14:textId="14C6D22B" w:rsidR="00DE20F0" w:rsidRPr="005B050D" w:rsidRDefault="00DE20F0" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K.F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00380057">
+      <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A Critical Content Analysis of Multiracial Content at SSWR, 2009-2022. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Social Work Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05907" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0091498F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091498F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidR="0091498F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3), 220–225</w:t>
+      </w:r>
+      <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00380057" w:rsidRPr="00D578BC">
+        <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/swr/svad007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00380057">
+      <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEFBF94" w14:textId="77777777" w:rsidR="00E008B9" w:rsidRDefault="00E008B9" w:rsidP="00F374E1">
+    <w:p w14:paraId="6BEFBF94" w14:textId="77777777" w:rsidR="00E008B9" w:rsidRPr="005B050D" w:rsidRDefault="00E008B9" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A048B84" w14:textId="2A7980A2" w:rsidR="002F5506" w:rsidRPr="00A76F6A" w:rsidRDefault="002F5506" w:rsidP="00F374E1">
+    <w:p w14:paraId="2A048B84" w14:textId="2A7980A2" w:rsidR="002F5506" w:rsidRPr="005B050D" w:rsidRDefault="002F5506" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Yang Mumma, S.* (202</w:t>
       </w:r>
-      <w:r w:rsidR="00F07EC6">
+      <w:r w:rsidR="00F07EC6" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Visualizing Multiracial Identity Development. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Qualitative </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:tab/>
         <w:t>Social Work</w:t>
       </w:r>
-      <w:r w:rsidR="00F05907">
+      <w:r w:rsidR="00F05907" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F07EC6" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00F07EC6" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
-      <w:r w:rsidR="00F07EC6">
+      <w:r w:rsidR="00F07EC6" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(3), 411-430</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A76F6A">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/14733250221087877</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E782929" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
+    <w:p w14:paraId="7E782929" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRPr="005B050D" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5063A208" w14:textId="31106222" w:rsidR="00D62F24" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
+    <w:p w14:paraId="5063A208" w14:textId="31106222" w:rsidR="00D62F24" w:rsidRPr="005B050D" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K.F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Mitchell, F. M., Ogbonnaya, I. N.</w:t>
       </w:r>
-      <w:r w:rsidR="00C60A8B">
+      <w:r w:rsidR="00C60A8B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A75D7A">
+      <w:r w:rsidR="00A75D7A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ackey, C.</w:t>
       </w:r>
-      <w:r w:rsidR="00A75D7A">
+      <w:r w:rsidR="00A75D7A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Crudup, C., &amp; Carver, A. T.</w:t>
       </w:r>
-      <w:r w:rsidR="00A75D7A">
+      <w:r w:rsidR="00A75D7A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="007C42DF">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022). Taking Back the Narrative: Gendered Anti-Blackness in Predominantly White Schools of Social Work. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Affilia, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F05907">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C42DF">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 565–584. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="007C42DF">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/08861099221099322</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A6FBE61" w14:textId="701605ED" w:rsidR="001B422E" w:rsidRPr="001B422E" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="6A6FBE61" w14:textId="701605ED" w:rsidR="001B422E" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B422E" w:rsidRPr="001B422E">
+      <w:r w:rsidR="001B422E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">*Recipient of </w:t>
       </w:r>
-      <w:r w:rsidR="001B422E" w:rsidRPr="001B422E">
+      <w:r w:rsidR="001B422E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia: Feminist Inquiry in Social Work’s</w:t>
       </w:r>
-      <w:r w:rsidR="001B422E" w:rsidRPr="001B422E">
+      <w:r w:rsidR="001B422E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Distinguished Feminist Scholarship &amp; Practice in Social Work Award (2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194BE241" w14:textId="00F1D8A1" w:rsidR="00D62F24" w:rsidRDefault="001B422E" w:rsidP="00F374E1">
+    <w:p w14:paraId="194BE241" w14:textId="00F1D8A1" w:rsidR="00D62F24" w:rsidRPr="005B050D" w:rsidRDefault="001B422E" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAAC373" w14:textId="033606EC" w:rsidR="001264B9" w:rsidRPr="00A76F6A" w:rsidRDefault="001264B9" w:rsidP="00F374E1">
+    <w:p w14:paraId="3BAAC373" w14:textId="033606EC" w:rsidR="001264B9" w:rsidRPr="005B050D" w:rsidRDefault="001264B9" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gabriel, A. K.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Yoo, H. C., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Guevarra Jr, R. P.</w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00CC36A7" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00CC36A7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perceived </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>monoracism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76F6A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">psychological adjustment of multiracial adults: The roles of racially diverse contexts and creating third space. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>American Journal of Community Psychology</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>69</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(3-4),</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00C73F93">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">484-502. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00C73F93" w:rsidRPr="002A74F8">
+        <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/ajcp.12564</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6845DA" w14:textId="77777777" w:rsidR="00DD7DAC" w:rsidRDefault="00DD7DAC" w:rsidP="00F374E1">
+    <w:p w14:paraId="7B6845DA" w14:textId="77777777" w:rsidR="00DD7DAC" w:rsidRPr="005B050D" w:rsidRDefault="00DD7DAC" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CAC8360" w14:textId="20FB4578" w:rsidR="00473B46" w:rsidRPr="00A76F6A" w:rsidRDefault="00473B46" w:rsidP="00F374E1">
+    <w:p w14:paraId="6CAC8360" w14:textId="20FB4578" w:rsidR="00473B46" w:rsidRPr="005B050D" w:rsidRDefault="00473B46" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Atkin, A.L.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K.F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Yoo, H.C., White, R.M.B., </w:t>
       </w:r>
-      <w:r w:rsidR="00CC36A7" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00CC36A7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CC36A7" w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tran, A.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>G.T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.T. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC36A7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000F1B05">
+      <w:r w:rsidR="000F1B05" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). A qualitative examination of familial-racial-ethnic socialization experiences among diverse Multiracial emerging adults. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Family Psychology</w:t>
       </w:r>
-      <w:r w:rsidR="00CC36A7" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00CC36A7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00C73F93">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">190. </w:t>
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 179-190. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00C73F93" w:rsidRPr="002A74F8">
+        <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/fam0000918</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C73F93">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E2663B" w14:textId="67073196" w:rsidR="00C73F93" w:rsidRPr="005B050D" w:rsidRDefault="00C73F93" w:rsidP="00F374E1">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
-        <w:ind w:hanging="720"/>
-[...14 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Atkin, A. L.*, Yoo, H. C., White, R. M. B., Tran, A. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>G. T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. T., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...13 lines deleted...]
-      <w:r w:rsidR="000F1B05">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1B05" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Validation of the Multiracial Youth Socialization (MY-Soc) Scale among racially diverse Multiracial emerging adults. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Family Psychology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73F93">
+      <w:r w:rsidRPr="005B050D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B834C1">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73F93">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 13-22. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00A76F6A">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://psycnet.apa.org/doi/10.1037/fam0000879</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C96A287" w14:textId="77777777" w:rsidR="00C60A8B" w:rsidRDefault="00C60A8B" w:rsidP="00F374E1">
+    <w:p w14:paraId="0C96A287" w14:textId="77777777" w:rsidR="00C60A8B" w:rsidRPr="005B050D" w:rsidRDefault="00C60A8B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk137193143"/>
     </w:p>
-    <w:p w14:paraId="55823B85" w14:textId="2395E37B" w:rsidR="00E40280" w:rsidRDefault="00E40280" w:rsidP="00F374E1">
+    <w:p w14:paraId="55823B85" w14:textId="2395E37B" w:rsidR="00E40280" w:rsidRPr="005B050D" w:rsidRDefault="00E40280" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000C369F" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="000C369F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00E7475A">
+      <w:r w:rsidR="00E7475A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="000C369F" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="000C369F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching note - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challenging </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>monocentricity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in social work education: Creating critical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>counterspaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>multiraciality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Education</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
-      <w:r w:rsidR="00C73F93">
-[...34 lines deleted...]
-      <w:r w:rsidR="001264B9" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="00C73F93" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3), 593-602.</w:t>
+      </w:r>
+      <w:r w:rsidR="001264B9" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="001264B9" w:rsidRPr="00A76F6A">
+        <w:r w:rsidR="001264B9" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10437797.2021.1895928</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="000C369F" w:rsidRPr="00A76F6A">
+      <w:r w:rsidR="000C369F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B2C896" w14:textId="2CC6180E" w:rsidR="0027748D" w:rsidRDefault="0027748D" w:rsidP="00F374E1">
+    <w:p w14:paraId="73B2C896" w14:textId="2CC6180E" w:rsidR="0027748D" w:rsidRPr="005B050D" w:rsidRDefault="0027748D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C55806" w14:textId="4D7F1475" w:rsidR="0027748D" w:rsidRPr="00A76F6A" w:rsidRDefault="0027748D" w:rsidP="00F374E1">
+    <w:p w14:paraId="76C55806" w14:textId="4D7F1475" w:rsidR="0027748D" w:rsidRPr="005B050D" w:rsidRDefault="0027748D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76F6A">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Mendoza, T. S., Mackey, C.*, Harner, V.</w:t>
       </w:r>
-      <w:r w:rsidR="00C60A8B">
+      <w:r w:rsidR="00C60A8B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2021</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Queering and Attuning SAMHSA’s Strategic Prevention Framework.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A76F6A">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B834C1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Work Research, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73F93">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), 187-197. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00A76F6A">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/swr/svab012</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A76F6A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A72F3A" w14:textId="77777777" w:rsidR="000711BA" w:rsidRDefault="000711BA" w:rsidP="00F374E1">
+    <w:p w14:paraId="50A72F3A" w14:textId="77777777" w:rsidR="000711BA" w:rsidRPr="005B050D" w:rsidRDefault="000711BA" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E3321C1" w14:textId="3776EDC5" w:rsidR="00CC36A7" w:rsidRPr="00DC2E1F" w:rsidRDefault="00984D12" w:rsidP="00F374E1">
+    <w:p w14:paraId="7E3321C1" w14:textId="3776EDC5" w:rsidR="00CC36A7" w:rsidRPr="005B050D" w:rsidRDefault="00984D12" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2E1F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2E1F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Stone, D. E., Chilungu, E. N., &amp; Ford, J. C. (</w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2E1F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). “Complicating My Place:” </w:t>
       </w:r>
-      <w:r w:rsidR="00372A08" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="00372A08" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Multiracial w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2E1F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DC2E1F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">omen of color faculty navigating </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>monocentricity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in higher education--A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>polyethnography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Race Ethnicity and Education</w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidR="00746D84" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="00746D84" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 167-185. </w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="006B50A4" w:rsidRPr="00DC2E1F">
+        <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.tandfonline.com/doi/abs/10.1080/13613324.2020.1753679</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="00DC2E1F">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E70E1BE" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRDefault="00FB117A" w:rsidP="00F374E1">
+    <w:p w14:paraId="5E70E1BE" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRPr="005B050D" w:rsidRDefault="00FB117A" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06A7AC7A" w14:textId="688C5FFA" w:rsidR="006D44E8" w:rsidRPr="009F78AC" w:rsidRDefault="001A25FC" w:rsidP="00F374E1">
+    <w:p w14:paraId="06A7AC7A" w14:textId="688C5FFA" w:rsidR="006D44E8" w:rsidRPr="005B050D" w:rsidRDefault="001A25FC" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Atkin, A. L.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021). “Mom, You Don’t Get It”: A Critical Examination of Multiracial Emerging Adults’ Perceptions of Parental Support. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk172099649"/>
-      <w:r w:rsidRPr="00365F6D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Emerging Adulthood</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B834C1">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 305–319. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="009F78AC">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/2167696820914091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="689CE9D3" w14:textId="77777777" w:rsidR="00F6449B" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
+    <w:p w14:paraId="689CE9D3" w14:textId="77777777" w:rsidR="00F6449B" w:rsidRPr="005B050D" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20461A1A" w14:textId="6C4AE99C" w:rsidR="008C0AE0" w:rsidRPr="009F78AC" w:rsidRDefault="008C0AE0" w:rsidP="00F374E1">
+    <w:p w14:paraId="20461A1A" w14:textId="6C4AE99C" w:rsidR="008C0AE0" w:rsidRPr="005B050D" w:rsidRDefault="008C0AE0" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidR="004D7D11" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004D7D11" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Mitchell, F.,</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69EC" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00EA69EC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Snyder, C.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="004D7D11" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004D7D11" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, &amp; Samuels, G. M.</w:t>
       </w:r>
-      <w:r w:rsidR="006D44E8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006D44E8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
-      <w:r w:rsidR="006D44E8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006D44E8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00104D59" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00104D59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Salience of Ethnic Minority Grandparents in the Ethnic-Racial Socialization and Identity Development of Multiracial Grandchildren</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD45EC" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00FD45EC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Identity</w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 20(2)</w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 73-91. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00AF3299" w:rsidRPr="009F78AC">
+        <w:r w:rsidR="00AF3299" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/15283488.2020.1728535</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF3299" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00AF3299" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5218C8D5" w14:textId="77777777" w:rsidR="00445B9E" w:rsidRDefault="00445B9E" w:rsidP="00F374E1">
+    <w:p w14:paraId="5218C8D5" w14:textId="77777777" w:rsidR="00445B9E" w:rsidRPr="005B050D" w:rsidRDefault="00445B9E" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0031C923" w14:textId="5ED0E6B5" w:rsidR="007C42DF" w:rsidRPr="00B070C7" w:rsidRDefault="006722AE" w:rsidP="00F374E1">
+    <w:p w14:paraId="0031C923" w14:textId="5ED0E6B5" w:rsidR="007C42DF" w:rsidRPr="005B050D" w:rsidRDefault="006722AE" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>Mendoza, T.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>S., Lechuga-Peña, S.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>, Lopez, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>, &amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1C81" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="00AC1C81" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="005C7724" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="005C7724" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>“Mi'jita, what for?” Exploring bicultural identity of Latina/Chicana faculty and implications for supporting Latinx students in social work</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B070C7">
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C7724" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mi'jita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C7724" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, what for?” Exploring bicultural identity of Latina/Chicana faculty and implications for supporting Latinx students in social work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005C7724" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="005C7724" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia</w:t>
       </w:r>
-      <w:r w:rsidR="005712CB" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="005712CB" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B070C7">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC1C81" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="00AC1C81" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1C81" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="00AC1C81" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>(2), 259-276</w:t>
       </w:r>
-      <w:r w:rsidR="006B50A4" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="006B50A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C42DF" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="007C42DF" w:rsidRPr="00B070C7">
+        <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0886109918806278</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C42DF" w:rsidRPr="00B070C7">
+      <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8C8C5E" w14:textId="77777777" w:rsidR="005B407D" w:rsidRDefault="005B407D" w:rsidP="00F374E1">
+    <w:p w14:paraId="4F8C8C5E" w14:textId="77777777" w:rsidR="005B407D" w:rsidRPr="005B050D" w:rsidRDefault="005B407D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361C00BF" w14:textId="0986B39C" w:rsidR="000812FA" w:rsidRPr="009F78AC" w:rsidRDefault="000812FA" w:rsidP="00F374E1">
+    <w:p w14:paraId="361C00BF" w14:textId="0986B39C" w:rsidR="000812FA" w:rsidRPr="005B050D" w:rsidRDefault="000812FA" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K.F., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wolven, T.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, &amp; Crudup, C. (2019). Parental Ethnic-Racial Socialization in Multiracial Mexican Families. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Ethnic &amp; Cultural Diversity in Social Work,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(2), 165-190.</w:t>
       </w:r>
-      <w:r w:rsidR="007C42DF">
+      <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="007C42DF" w:rsidRPr="002A74F8">
+        <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/15313204.2017.1344899</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C42DF">
+      <w:r w:rsidR="007C42DF" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C8D45F" w14:textId="77777777" w:rsidR="007F401F" w:rsidRDefault="007F401F" w:rsidP="00F374E1">
+    <w:p w14:paraId="56C8D45F" w14:textId="77777777" w:rsidR="007F401F" w:rsidRPr="005B050D" w:rsidRDefault="007F401F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D6B1367" w14:textId="174C840C" w:rsidR="003D5610" w:rsidRPr="009F78AC" w:rsidRDefault="003D5610" w:rsidP="00F374E1">
+    <w:p w14:paraId="1D6B1367" w14:textId="174C840C" w:rsidR="003D5610" w:rsidRPr="005B050D" w:rsidRDefault="003D5610" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Yoo, H. C., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00EA02E8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00EA02E8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> F.</w:t>
       </w:r>
-      <w:r w:rsidR="004A4564" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004A4564" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Guevarra, R., Jr., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Miller, M. J., Harrington, B.</w:t>
       </w:r>
-      <w:r w:rsidR="00672650" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00672650" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="009A1755" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="009A1755" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Construction and initial validation of the Multiracial Experiences Measure (MEM). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology</w:t>
       </w:r>
-      <w:r w:rsidR="009A1755" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="009A1755" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 63</w:t>
       </w:r>
-      <w:r w:rsidR="009A1755" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="009A1755" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(2), 198-209</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="0022001A">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/cou0000117</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FC324C" w14:textId="77777777" w:rsidR="00645663" w:rsidRDefault="00645663" w:rsidP="00F374E1">
+    <w:p w14:paraId="00FC324C" w14:textId="77777777" w:rsidR="00645663" w:rsidRPr="005B050D" w:rsidRDefault="00645663" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51A1687D" w14:textId="77777777" w:rsidR="00CA17DC" w:rsidRPr="00CA17DC" w:rsidRDefault="00B64FF1" w:rsidP="00CA17DC">
+    <w:p w14:paraId="51A1687D" w14:textId="77777777" w:rsidR="00CA17DC" w:rsidRPr="005B050D" w:rsidRDefault="00B64FF1" w:rsidP="00CA17DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rinfrette, E. S., Maccio, E., Hartinger-Saunders, R. M., Rine, C. M., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Coyle, J. P., &amp; Shulman, L. (</w:t>
       </w:r>
-      <w:r w:rsidR="003D5610" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="003D5610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Content and process in a teaching workshop for faculty and PhD students. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Teaching in Social Work</w:t>
       </w:r>
-      <w:r w:rsidR="003D5610" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="003D5610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>, 35</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5610" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>35</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D5610" w:rsidRPr="009F78AC">
+        <w:t>, 65-81.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, 65-81.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="00CA17DC">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/08841233.2014.990077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758C3C5A" w14:textId="77777777" w:rsidR="004F51FA" w:rsidRPr="00B86CA9" w:rsidRDefault="004F51FA" w:rsidP="00F374E1">
+    <w:p w14:paraId="758C3C5A" w14:textId="77777777" w:rsidR="004F51FA" w:rsidRPr="005B050D" w:rsidRDefault="004F51FA" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FF432F2" w14:textId="42BC74AB" w:rsidR="00091D6F" w:rsidRPr="009F78AC" w:rsidRDefault="00091D6F" w:rsidP="00F374E1">
+    <w:p w14:paraId="1FF432F2" w14:textId="42BC74AB" w:rsidR="00091D6F" w:rsidRPr="005B050D" w:rsidRDefault="00091D6F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2013).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Participatory diagramming in social work research: Utilizing visual timelines to interpret the complexities of the lived multiracial experience. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Qualitative Social Work, 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 414-432. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="00CA17DC">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1473325011435258</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76533744" w14:textId="77777777" w:rsidR="00091D6F" w:rsidRDefault="00091D6F" w:rsidP="00F374E1">
+    <w:p w14:paraId="76533744" w14:textId="77777777" w:rsidR="00091D6F" w:rsidRPr="005B050D" w:rsidRDefault="00091D6F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717C253C" w14:textId="743A4E2C" w:rsidR="00637C99" w:rsidRPr="009F78AC" w:rsidRDefault="009B658E" w:rsidP="00F374E1">
+    <w:p w14:paraId="717C253C" w14:textId="743A4E2C" w:rsidR="00637C99" w:rsidRPr="005B050D" w:rsidRDefault="009B658E" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Wolven, T.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7374" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00CF7374" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, &amp; Aguilera, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7374" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00CF7374" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00091D6F" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00091D6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Mixed Mexican </w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>identity risk and r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>esilience in Arizona.</w:t>
       </w:r>
-      <w:r w:rsidR="00A33648" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00A33648" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Family Relations</w:t>
       </w:r>
-      <w:r w:rsidR="00091D6F" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00091D6F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>, 62</w:t>
+      </w:r>
+      <w:r w:rsidR="00091D6F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>62</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>, 215-225</w:t>
       </w:r>
-      <w:r w:rsidR="004F51FA" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004F51FA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="00CA17DC">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1741-3729.2012.00755.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AE41788" w14:textId="77777777" w:rsidR="00F7000D" w:rsidRDefault="00F7000D" w:rsidP="00F374E1">
+    <w:p w14:paraId="7AE41788" w14:textId="77777777" w:rsidR="00F7000D" w:rsidRPr="005B050D" w:rsidRDefault="00F7000D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10603D95" w14:textId="7FD71F98" w:rsidR="000E1803" w:rsidRPr="009F78AC" w:rsidRDefault="000E1803" w:rsidP="00F374E1">
+    <w:p w14:paraId="10603D95" w14:textId="7FD71F98" w:rsidR="000E1803" w:rsidRPr="005B050D" w:rsidRDefault="000E1803" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hodge, D., &amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Vaughn, M. (</w:t>
       </w:r>
-      <w:r w:rsidR="00B16051" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B16051" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Culturally sensitive interventions and substance use: A meta-analytic review of outcomes among minority youth. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Social Work Research</w:t>
       </w:r>
-      <w:r w:rsidR="00B16051" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B16051" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B16051" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00B16051" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="00B16051" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B16051" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 11-19.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="0022001A">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://www.jstor.org/stable/42659811</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9B59D3" w14:textId="77777777" w:rsidR="00BB332D" w:rsidRDefault="00BB332D" w:rsidP="00F374E1">
+    <w:p w14:paraId="1452A990" w14:textId="610CDEF4" w:rsidR="000E1803" w:rsidRPr="005B050D" w:rsidRDefault="000E1803" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jackson, K. F., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yoo, H.C.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guevarra, R., Jr., &amp; Harrington, B.* (2012). Role of identity integration on the relationship between perceived racial discrimination and psychological adjustment of multiracial people. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Counseling Psychology, 59</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(2), 240-250.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA17DC">
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="00CA17DC">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/a0027639</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EF30144" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="2A9288C6" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215E6157" w14:textId="164D7064" w:rsidR="00643019" w:rsidRPr="00CA17DC" w:rsidRDefault="000E1803" w:rsidP="00F374E1">
+    <w:p w14:paraId="215E6157" w14:textId="3F794681" w:rsidR="00643019" w:rsidRPr="005B050D" w:rsidRDefault="000E1803" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Weaver, H., &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2012).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cancer risk factors for Native Americans: </w:t>
       </w:r>
-      <w:r w:rsidR="00835B64" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00835B64" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="00835B64" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00835B64" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Healthy Living in Two Worlds</w:t>
       </w:r>
-      <w:r w:rsidR="00835B64" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00835B64" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835B64" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00835B64" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00557605" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00557605" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Health Education Journal, 71</w:t>
       </w:r>
-      <w:r w:rsidR="00557605" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00557605" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(6), 688-698</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00CA17DC" w:rsidRPr="00CA17DC">
+        <w:r w:rsidR="00CA17DC" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0017896911422773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EDFAF75" w14:textId="77777777" w:rsidR="00C32AB4" w:rsidRPr="00C32AB4" w:rsidRDefault="00C32AB4" w:rsidP="00F374E1">
+    <w:p w14:paraId="5EDFAF75" w14:textId="77777777" w:rsidR="00C32AB4" w:rsidRPr="005B050D" w:rsidRDefault="00C32AB4" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BE5754" w14:textId="6CCB61B8" w:rsidR="008C26C5" w:rsidRPr="009F78AC" w:rsidRDefault="008C26C5" w:rsidP="00F374E1">
+    <w:p w14:paraId="06BE5754" w14:textId="6CCB61B8" w:rsidR="008C26C5" w:rsidRPr="005B050D" w:rsidRDefault="008C26C5" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003E02D3" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="003E02D3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Living the multiracial experience: Shifting racial expressions, resisting race, and seeking community. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Qualitative Social Work, 11</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 42-60.</w:t>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1473325010375646</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5375557D" w14:textId="77777777" w:rsidR="00EC1904" w:rsidRDefault="00EC1904" w:rsidP="00F374E1">
+    <w:p w14:paraId="5375557D" w14:textId="77777777" w:rsidR="00EC1904" w:rsidRPr="005B050D" w:rsidRDefault="00EC1904" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B7BDD21" w14:textId="64DD8B7B" w:rsidR="00667D6E" w:rsidRPr="009F78AC" w:rsidRDefault="00262B66" w:rsidP="00F374E1">
+    <w:p w14:paraId="7B7BDD21" w14:textId="64DD8B7B" w:rsidR="00667D6E" w:rsidRPr="005B050D" w:rsidRDefault="00262B66" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Samuels, G. M. (2011).</w:t>
       </w:r>
-      <w:r w:rsidR="00341A27" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00341A27" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiracial competence in social work: Recommendations for culturally attuned work with multiracial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Social Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2849" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00FD2849" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>235-245</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/sw/56.3.235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67C4EBA1" w14:textId="77777777" w:rsidR="00F6449B" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
+    <w:p w14:paraId="67C4EBA1" w14:textId="77777777" w:rsidR="00F6449B" w:rsidRPr="005B050D" w:rsidRDefault="00F6449B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221269A4" w14:textId="155BDE8E" w:rsidR="0074332E" w:rsidRPr="009F78AC" w:rsidRDefault="00932045" w:rsidP="00F374E1">
+    <w:p w14:paraId="221269A4" w14:textId="155BDE8E" w:rsidR="0074332E" w:rsidRPr="005B050D" w:rsidRDefault="00932045" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gerdes, K., Segal, E., </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mullins, J.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7374" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00CF7374" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011). Teaching empathy: A</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> model rooted in social cognitive neuroscience and social justice. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Education, 47</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 109-131.</w:t>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.5175/JSWE.2011.200900085</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5500E283" w14:textId="77777777" w:rsidR="00DE4892" w:rsidRDefault="00DE4892" w:rsidP="00F374E1">
+    <w:p w14:paraId="5500E283" w14:textId="77777777" w:rsidR="00DE4892" w:rsidRPr="005B050D" w:rsidRDefault="00DE4892" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DCC8159" w14:textId="6022E8F2" w:rsidR="00984D12" w:rsidRPr="0069001E" w:rsidRDefault="00CD143E" w:rsidP="00F374E1">
+    <w:p w14:paraId="5DCC8159" w14:textId="6022E8F2" w:rsidR="00984D12" w:rsidRPr="005B050D" w:rsidRDefault="00CD143E" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hodge, D.</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Vaughn, M. (2010</w:t>
       </w:r>
-      <w:r w:rsidR="00863D59" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00863D59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00341A27" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00341A27" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Culturally sensitive interventions for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>health related</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ehaviors among</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Latino Youth: A Meta-analytic r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eview. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Children and Youth Services Review, 32</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 1331-1337</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.childyouth.2010.05.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1777FABC" w14:textId="77777777" w:rsidR="00445B9E" w:rsidRDefault="00445B9E" w:rsidP="00F374E1">
+    <w:p w14:paraId="1777FABC" w14:textId="77777777" w:rsidR="00445B9E" w:rsidRPr="005B050D" w:rsidRDefault="00445B9E" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C485BDF" w14:textId="77777777" w:rsidR="0069001E" w:rsidRPr="0069001E" w:rsidRDefault="00BB15AC" w:rsidP="0069001E">
+    <w:p w14:paraId="5C485BDF" w14:textId="77777777" w:rsidR="0069001E" w:rsidRPr="005B050D" w:rsidRDefault="00BB15AC" w:rsidP="0069001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hodge, D.</w:t>
       </w:r>
-      <w:r w:rsidR="000A51BC" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000A51BC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, &amp; Vaughn, M. (</w:t>
       </w:r>
-      <w:r w:rsidR="006F0C04" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006F0C04" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r w:rsidR="00FA710B" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00FA710B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Culturally </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ensitive </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nterventions and </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth and </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ehavioral </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">outh </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">utcomes: A </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eta-analytic </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eview. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Social Work in Health Care</w:t>
       </w:r>
-      <w:r w:rsidR="006F0C04" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006F0C04" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, 49</w:t>
       </w:r>
-      <w:r w:rsidR="006F0C04" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="006F0C04" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(5), 401-423</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000E08BB" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000E08BB" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00981381003648398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60851BB3" w14:textId="77777777" w:rsidR="00B96E58" w:rsidRDefault="00B96E58" w:rsidP="00F374E1">
+    <w:p w14:paraId="60851BB3" w14:textId="77777777" w:rsidR="00B96E58" w:rsidRPr="005B050D" w:rsidRDefault="00B96E58" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EECE1B4" w14:textId="5ED88A05" w:rsidR="000E08BB" w:rsidRPr="009F78AC" w:rsidRDefault="000E08BB" w:rsidP="00F374E1">
+    <w:p w14:paraId="0EECE1B4" w14:textId="5ED88A05" w:rsidR="000E08BB" w:rsidRPr="005B050D" w:rsidRDefault="000E08BB" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Weaver, H., &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2010).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Healthy Living in Two Worlds: Testing a wellness curriculum for urban Native youth.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  Child &amp; Adolescent Social Work Journal, 27</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(3), 231-244.</w:t>
       </w:r>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0069001E">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10560-010-0197-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5128886C" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
+    <w:p w14:paraId="5128886C" w14:textId="77777777" w:rsidR="00D62F24" w:rsidRPr="005B050D" w:rsidRDefault="00D62F24" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D059A7" w14:textId="0AEEB040" w:rsidR="0040039A" w:rsidRPr="009F78AC" w:rsidRDefault="007332FE" w:rsidP="00F374E1">
+    <w:p w14:paraId="67D059A7" w14:textId="0AEEB040" w:rsidR="0040039A" w:rsidRPr="005B050D" w:rsidRDefault="007332FE" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Hodge, D., &amp; Vaughn, M. (2010).</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>A meta-analysis of culturally sensitive interventions designed to reduce high risk behaviors among</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>African American youth.</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Social Service Research, 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(3), 163-173</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidR="0069001E" w:rsidRPr="0022001A">
+        <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/01488371003697780</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0069001E">
+      <w:r w:rsidR="0069001E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0869F077" w14:textId="77777777" w:rsidR="007F401F" w:rsidRDefault="007F401F" w:rsidP="00F374E1">
+    <w:p w14:paraId="0869F077" w14:textId="77777777" w:rsidR="007F401F" w:rsidRPr="005B050D" w:rsidRDefault="007F401F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521831EA" w14:textId="489772E4" w:rsidR="005C7724" w:rsidRPr="009F78AC" w:rsidRDefault="00EB6C9C" w:rsidP="00F374E1">
+    <w:p w14:paraId="521831EA" w14:textId="489772E4" w:rsidR="005C7724" w:rsidRPr="005B050D" w:rsidRDefault="00EB6C9C" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3FB8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000C3FB8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Hodge, D. (</w:t>
       </w:r>
-      <w:r w:rsidR="00B14D86" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B14D86" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). Native American </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outh and </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ulturally </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ensitive </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nterventions: A </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ystematic </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eview. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Research on Social Work Practice</w:t>
       </w:r>
-      <w:r w:rsidR="00B14D86" w:rsidRPr="009F78AC">
-[...15 lines deleted...]
-      <w:r w:rsidR="00B14D86" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B14D86" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14D86" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(3), 260-270.</w:t>
       </w:r>
-      <w:r w:rsidR="0032264D">
+      <w:r w:rsidR="0032264D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="0032264D" w:rsidRPr="0032264D">
+        <w:r w:rsidR="0032264D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1049731509347862</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48FD91E6" w14:textId="77777777" w:rsidR="00251EAA" w:rsidRDefault="00251EAA" w:rsidP="00F374E1">
+    <w:p w14:paraId="48FD91E6" w14:textId="77777777" w:rsidR="00251EAA" w:rsidRPr="005B050D" w:rsidRDefault="00251EAA" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EA9914C" w14:textId="0AD0B81C" w:rsidR="00381DEF" w:rsidRPr="009F78AC" w:rsidRDefault="00CE6CD7" w:rsidP="00F374E1">
+    <w:p w14:paraId="1EA9914C" w14:textId="0AD0B81C" w:rsidR="00381DEF" w:rsidRPr="005B050D" w:rsidRDefault="00CE6CD7" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010). Ethical considerations in social work research with multiracial individuals. </w:t>
       </w:r>
-      <w:r w:rsidR="00C96FB7" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C96FB7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Social Work Values and Ethics, 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:r w:rsidR="0032264D" w:rsidRPr="0032264D">
+      <w:r w:rsidR="0032264D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>10-007-105-JSWVE-2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E06FAF5" w14:textId="77777777" w:rsidR="009F140D" w:rsidRDefault="009F140D" w:rsidP="00F374E1">
+    <w:p w14:paraId="6E06FAF5" w14:textId="77777777" w:rsidR="009F140D" w:rsidRPr="005B050D" w:rsidRDefault="009F140D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBA038C" w14:textId="06EBA85A" w:rsidR="005020A6" w:rsidRPr="009F78AC" w:rsidRDefault="005020A6" w:rsidP="00F374E1">
+    <w:p w14:paraId="3FBA038C" w14:textId="06EBA85A" w:rsidR="005020A6" w:rsidRPr="005B050D" w:rsidRDefault="005020A6" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3FB8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000C3FB8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001A75A3" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="001A75A3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
-      <w:r w:rsidR="00863D59" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00863D59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004A7206" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004A7206" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Beyond </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ace: Examining the facets of multiracial identity through a life-span developmental lens. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Ethnic and Cultural Diversity in Social Work</w:t>
       </w:r>
-      <w:r w:rsidR="001A75A3" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="001A75A3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, 18</w:t>
       </w:r>
-      <w:r w:rsidR="001A75A3" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="001A75A3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(4), 309-326</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="00370E8D" w:rsidRPr="0022001A">
+        <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/15313200903310759</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081172BC" w14:textId="77777777" w:rsidR="004A2833" w:rsidRDefault="004A2833" w:rsidP="00F7000D">
+    <w:p w14:paraId="081172BC" w14:textId="77777777" w:rsidR="004A2833" w:rsidRPr="005B050D" w:rsidRDefault="004A2833" w:rsidP="00F7000D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177A74B3" w14:textId="673F7251" w:rsidR="000810EA" w:rsidRPr="009F78AC" w:rsidRDefault="000810EA" w:rsidP="00F374E1">
+    <w:p w14:paraId="177A74B3" w14:textId="673F7251" w:rsidR="000810EA" w:rsidRPr="005B050D" w:rsidRDefault="000810EA" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3FB8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000C3FB8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="002000F4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="002000F4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
-      <w:r w:rsidR="00FA710B" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00FA710B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="004A7206" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004A7206" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Building cultural competence: A systematic evaluation of the effectiveness of culturally sensitive interventions with ethnic minority youth. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Children and Youth Services Review</w:t>
       </w:r>
-      <w:r w:rsidR="002000F4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="002000F4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, 31</w:t>
       </w:r>
-      <w:r w:rsidR="002000F4" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="002000F4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, 1192-1198</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004F51FA" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004F51FA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00342D20" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00342D20" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Special issue on cultural competency and evidence-based practices in child welfare]</w:t>
       </w:r>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00370E8D" w:rsidRPr="00370E8D">
+        <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.childyouth.2009.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EC54377" w14:textId="77777777" w:rsidR="00620F6F" w:rsidRPr="0062657A" w:rsidRDefault="00620F6F" w:rsidP="00F374E1">
+    <w:p w14:paraId="1EC54377" w14:textId="77777777" w:rsidR="00620F6F" w:rsidRPr="005B050D" w:rsidRDefault="00620F6F" w:rsidP="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C31059E" w14:textId="7A5FE839" w:rsidR="003D5610" w:rsidRPr="009F78AC" w:rsidRDefault="00DA4E59" w:rsidP="00F374E1">
+    <w:p w14:paraId="3C31059E" w14:textId="7A5FE839" w:rsidR="003D5610" w:rsidRPr="005B050D" w:rsidRDefault="00DA4E59" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="00FB0684">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; LeCroy, C. (2009</w:t>
       </w:r>
-      <w:r w:rsidR="004A7206" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="004A7206" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The influence of race on substance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and negative activity involvement among monoracial and multiracial adolescents of the Southwest. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Drug Education</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 39</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195-210. </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00370E8D" w:rsidRPr="0022001A">
+        <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.2190/DE.39.2.f</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A4AEA8" w14:textId="77777777" w:rsidR="00BB332D" w:rsidRDefault="00BB332D" w:rsidP="00F374E1">
+    <w:p w14:paraId="12A4AEA8" w14:textId="77777777" w:rsidR="00BB332D" w:rsidRPr="005B050D" w:rsidRDefault="00BB332D" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB157A3" w14:textId="04F3698B" w:rsidR="00284805" w:rsidRPr="009F78AC" w:rsidRDefault="00B972FF" w:rsidP="00F374E1">
+    <w:p w14:paraId="3FB157A3" w14:textId="04F3698B" w:rsidR="00284805" w:rsidRPr="005B050D" w:rsidRDefault="00B972FF" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Holley, L.</w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F5210D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00F5210D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Moya</w:t>
       </w:r>
-      <w:r w:rsidR="00833AB7" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00833AB7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Salas, L.</w:t>
       </w:r>
-      <w:r w:rsidR="00195E87">
+      <w:r w:rsidR="00195E87" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Marsiglia, F., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yabiku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Fitzharris, B., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K</w:t>
       </w:r>
-      <w:r w:rsidR="00D31E1D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00D31E1D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA4E59" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00DA4E59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidR="00D31E1D" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00D31E1D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000810EA" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000810EA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). Youth of Mexican </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">escent of the Southwest: Exploring </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ifferences in </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hnic </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">abels.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Children &amp; Schools</w:t>
       </w:r>
-      <w:r w:rsidR="000810EA" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000810EA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, 31</w:t>
       </w:r>
-      <w:r w:rsidR="00DA4E59" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00DA4E59" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, 15-</w:t>
       </w:r>
-      <w:r w:rsidR="000810EA" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000810EA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00370E8D" w:rsidRPr="00370E8D">
+        <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/cs/31.1.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46C21849" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="46C21849" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A878EA4" w14:textId="781CAF5C" w:rsidR="00851AF0" w:rsidRDefault="009B2CD7" w:rsidP="00F374E1">
+    <w:p w14:paraId="5A878EA4" w14:textId="781CAF5C" w:rsidR="00851AF0" w:rsidRPr="005B050D" w:rsidRDefault="009B2CD7" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F78AC">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Jackson, K.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32C18" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3FB8" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000C3FB8" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C53BC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C53BC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cameron, M. &amp; Staller, K. (2006).  “The </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ood, the </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ad and the </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">gly”: A doctoral student’s reflections on doing grounded theory research; In Henry’s </w:t>
       </w:r>
-      <w:r w:rsidR="00B80AA5" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00B80AA5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ight.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Reflections: Narratives of Professional Helping</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="000D461A" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="000D461A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F78AC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>99-115.</w:t>
       </w:r>
-      <w:r w:rsidR="00851AF0" w:rsidRPr="009F78AC">
+      <w:r w:rsidR="00851AF0" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00370E8D" w:rsidRPr="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Retrieved from</w:t>
       </w:r>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00370E8D" w:rsidRPr="0022001A">
+        <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://reflectionsnarrativesofprofessionalhelping.org/index.php/Reflections/article/view/1060</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00370E8D">
+      <w:r w:rsidR="00370E8D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9C0D2C" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="00F374E1">
+    <w:p w14:paraId="6F9C0D2C" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F46B9F" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="00B86CA9" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+    <w:p w14:paraId="61F46B9F" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="005B050D" w:rsidRDefault="0050639C" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445B9E">
-[...14 lines deleted...]
-    <w:p w14:paraId="78D1A52D" w14:textId="77777777" w:rsidR="0050639C" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuscripts Under Review </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D1A52D" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="005B050D" w:rsidRDefault="0050639C" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05B093CE" w14:textId="473DB469" w:rsidR="00D06CA6" w:rsidRPr="00D06CA6" w:rsidRDefault="00D06CA6" w:rsidP="00D06CA6">
+    <w:p w14:paraId="03D0DEB8" w14:textId="0195B498" w:rsidR="00192C0F" w:rsidRPr="005B050D" w:rsidRDefault="00192C0F" w:rsidP="00D06CA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>under review</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Zooming In on Black women’s labor for social work licensure. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journal of the Society of Social Work &amp; Research</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7580A42D" w14:textId="77777777" w:rsidR="00D06CA6" w:rsidRDefault="00D06CA6" w:rsidP="0050639C">
+        <w:t xml:space="preserve">Social Work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46032E7B" w14:textId="77777777" w:rsidR="00192C0F" w:rsidRPr="005B050D" w:rsidRDefault="00192C0F" w:rsidP="00D06CA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3DDAD33D" w14:textId="731B9F06" w:rsidR="0050639C" w:rsidRPr="00F20188" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7580A42D" w14:textId="4A3E99AC" w:rsidR="00D06CA6" w:rsidRPr="005B050D" w:rsidRDefault="00844D64" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...60 lines deleted...]
-          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2112">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060619D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>under review</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="0EE6914C" w14:textId="77777777" w:rsidR="0050639C" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Decoding the institutional logics of social work licensure: A Black feminist analysis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Advances in Social Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B519C" w14:textId="77777777" w:rsidR="00844D64" w:rsidRPr="005B050D" w:rsidRDefault="00844D64" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E60C4AF" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="00912E67" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+    <w:p w14:paraId="3DDAD33D" w14:textId="731B9F06" w:rsidR="0050639C" w:rsidRPr="005B050D" w:rsidRDefault="0050639C" w:rsidP="0050639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabb, K., Baer, R., Nidey N., Hsieh W.J., Gavin, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0055611A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>under review</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Perinatal Depression is higher among Multiracial Women Compared to Single Race Women in California. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>AJOG Global Reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE6914C" w14:textId="77777777" w:rsidR="0050639C" w:rsidRPr="005B050D" w:rsidRDefault="0050639C" w:rsidP="0050639C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05509F19" w14:textId="38A2425B" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Books</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk137193220"/>
+    </w:p>
+    <w:p w14:paraId="340DBCBE" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276FC986" w14:textId="00F437CF" w:rsidR="00243754" w:rsidRPr="005B050D" w:rsidRDefault="00D3139F" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>&amp; Samuels, G. M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00997D19" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00914C87" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055611A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:r w:rsidR="005C7724" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Multiracial Cultural Attunement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0074332E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Washington DC: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NASW Press. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAFD97C" w14:textId="6B4CFF2A" w:rsidR="00EC1904" w:rsidRPr="005B050D" w:rsidRDefault="000B5801" w:rsidP="00F374E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*W</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1904" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">inner, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1904" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Violence &amp; Victims</w:t>
-[...74 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:t>Researcher of the Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1904" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, American College Personnel Association, Multiracial Network, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FCE47B" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AE298C" w14:textId="0B854150" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Edited Volumes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF5C270" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027CAE3D" w14:textId="163449EB" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ed.). </w:t>
+      </w:r>
+      <w:r w:rsidR="00426118" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Mixed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00426118" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motherwork</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00426118" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legacy Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00426118" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005C7724" w:rsidRPr="000D7300">
-[...86 lines deleted...]
-    <w:p w14:paraId="26AE298C" w14:textId="0B854150" w:rsidR="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:r w:rsidR="003B1F27" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SUNY Press</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37AC1" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Advanced Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F63683" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="7FACA8CB" w14:textId="3640C7A7" w:rsidR="004B75F0" w:rsidRPr="005B050D" w:rsidRDefault="004B75F0" w:rsidP="001B001A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0FF5C270" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conference Proceeding</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1760D016" w14:textId="781B898C" w:rsidR="004B75F0" w:rsidRPr="005B050D" w:rsidRDefault="004B75F0" w:rsidP="001B001A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...121 lines deleted...]
-    <w:p w14:paraId="57311CCE" w14:textId="1FAAEE9C" w:rsidR="004B75F0" w:rsidRPr="00380057" w:rsidRDefault="004B75F0" w:rsidP="004B75F0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57311CCE" w14:textId="1FAAEE9C" w:rsidR="004B75F0" w:rsidRPr="005B050D" w:rsidRDefault="004B75F0" w:rsidP="004B75F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B75F0">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Guevarra, R. Jr., Agloro, A. (eds.) (2023, May). Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies 2022 Conference Proceedings Online Publication.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B75F0">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="00380057" w:rsidRPr="00380057">
+        <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://criticalmixedracestudies.com/2022-cmrs-conference-proceedings/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00380057" w:rsidRPr="00380057">
+      <w:r w:rsidR="00380057" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1331AB69" w14:textId="77777777" w:rsidR="004B75F0" w:rsidRDefault="004B75F0" w:rsidP="001B001A">
+    <w:p w14:paraId="1331AB69" w14:textId="77777777" w:rsidR="004B75F0" w:rsidRPr="005B050D" w:rsidRDefault="004B75F0" w:rsidP="001B001A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1905A3" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="0C1905A3" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F9FA88" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="36F9FA88" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0D15B7" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="2F0D15B7" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC1853">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019, March). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1853">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Student Voices Report</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. ASU SSW Ad Hoc Diversity Committee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2406CCF2" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="2406CCF2" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F133FC" w14:textId="68678739" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="33F133FC" w14:textId="68678739" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00755932">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pillar, A.*, Holtfreter, K., Price, S., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00755932">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(2018, October).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00755932">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00755932">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>High priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issues of diversity &amp; inclusion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Report from</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Watts Committee on Diversity and Inclusion. </w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B" w:rsidRPr="00B8326B">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Faculty lead and coordinating author)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0FCC2F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F566B0">
+    <w:p w14:paraId="2F0FCC2F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F566B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0139D7C3" w14:textId="598DC6C8" w:rsidR="00E008B9" w:rsidRDefault="00F374E1" w:rsidP="00F566B0">
+    <w:p w14:paraId="59C47349" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00F566B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="7AD3BC87" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00417874">
+    </w:p>
+    <w:p w14:paraId="4C72E17F" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00F566B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="33FE3C5D" w14:textId="4A3F5604" w:rsidR="005341DE" w:rsidRPr="001A1409" w:rsidRDefault="005341DE" w:rsidP="00417874">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696AECBC" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00F566B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:bCs/>
-[...79 lines deleted...]
-    <w:p w14:paraId="04B1CC7B" w14:textId="77777777" w:rsidR="005341DE" w:rsidRDefault="005341DE" w:rsidP="00FB117A">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0139D7C3" w14:textId="6E41B288" w:rsidR="00E008B9" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F566B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:tabs>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Book Chapters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD3BC87" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00417874">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FE3C5D" w14:textId="4A3F5604" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="00417874">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, &amp; Samuels, G. M. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Multiracial Cultural Attunement: Reimaging Anti-Mono/Racist Therapeutic Practice with Multiracial People and Families. In A. R. Nishina, S. Gaither, &amp; L. Kiang (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cambridge Handbook of Multiracial Youth and Families. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge University Press. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B1CC7B" w14:textId="77777777" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="00FB117A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C008AB4" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">). Reflections on multiracial opportunities and barriers in </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013). Reflections on multiracial opportunities and barriers in </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>J. B. Ashford</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>C. W. LeCroy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>K. L. Lortie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Human behavior in the social environment: A multidimensional perspective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ed.). Belmont, CA: Brooks/Cole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C54EC2" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="4AA0CF54" w14:textId="77777777" w:rsidR="00192C0F" w:rsidRPr="005B050D" w:rsidRDefault="00192C0F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="001289CF" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001289CF" w14:textId="673DD853" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2010). Reflections on multiracial opportunities and barriers in </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>J. B. Ashford</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>C. W. LeCroy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>K. L. Lortie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Human behavior in the social environment: A multidimensional perspective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ed.) (pp.174-175). Belmont, CA: Brooks/Cole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658D5C7A" w14:textId="77777777" w:rsidR="00802ACF" w:rsidRDefault="00802ACF" w:rsidP="00F374E1">
+    <w:p w14:paraId="658D5C7A" w14:textId="77777777" w:rsidR="00802ACF" w:rsidRPr="005B050D" w:rsidRDefault="00802ACF" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B5A489" w14:textId="04F27C0B" w:rsidR="00F374E1" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="32B5A489" w14:textId="04F27C0B" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Editorials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166EC62F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00FB117A">
+    <w:p w14:paraId="166EC62F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00FB117A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A806EB" w14:textId="0215744F" w:rsidR="00FB117A" w:rsidRPr="00FB117A" w:rsidRDefault="00FB117A" w:rsidP="00FB117A">
+    <w:p w14:paraId="78A806EB" w14:textId="0215744F" w:rsidR="00FB117A" w:rsidRPr="005B050D" w:rsidRDefault="00FB117A" w:rsidP="00FB117A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diaz, M., Alvarez, A. R. G.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Mountz, S., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Harrell, S.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Kim, M. E., &amp; Goldblatt Hyatt, E.</w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025). Condemning Genocide and Confronting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00086EE3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Affilia’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Palestine Exception</w:t>
       </w:r>
-      <w:r w:rsidR="00C73865">
+      <w:r w:rsidR="00C73865" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [Editorial]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Affilia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB117A">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(4), 529-538</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B834C1">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="00FB117A">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/08861099251366832</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57839D9C" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
+    <w:p w14:paraId="57839D9C" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRPr="005B050D" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C36481C" w14:textId="7781D791" w:rsidR="00FB117A" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
+    <w:p w14:paraId="7C36481C" w14:textId="7781D791" w:rsidR="00FB117A" w:rsidRPr="005B050D" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Goodkind, S., Diaz, M., Karandikar, S., Beltrán, R., Kim, M. E. et al. (2023). Positionality in Critical Feminist Scholarship: Situating Social Locations and Power within Knowledge Production [Editorial]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia</w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1" w:rsidRPr="00B834C1">
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
-      <w:r w:rsidR="00B834C1" w:rsidRPr="00B834C1">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B834C1" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(1), 5-11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="003A3C81">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/doi/10.1177/08861099231219848</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5030BF2D" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
+    <w:p w14:paraId="5030BF2D" w14:textId="77777777" w:rsidR="00FB117A" w:rsidRPr="005B050D" w:rsidRDefault="00FB117A" w:rsidP="00A95430">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7CD96F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00A95430" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="6B7CD96F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. (2020, February). “What are you?” - Navigating Mixed-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> challenges and opportunities in social work.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The New Social Worker.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00EB53AB">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.socialworker.com/feature-articles/practice/what-are-you-navigating-mixedish-challenges-opportunities-social-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FE249F1" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="1FE249F1" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0377A6" w14:textId="055B6FF2" w:rsidR="00037501" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="6F0377A6" w14:textId="055B6FF2" w:rsidR="00037501" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2007).  The biracial Black/White experience</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. Mixed Heritage Center: Information and resources for people of mixed heritage. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="00201C65">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>https://www.mixedheritagecenter.org/index_option_com_content_task_view_id_819_Itemid_1.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6473441F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00EC1853">
+    <w:p w14:paraId="6473441F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00EC1853">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490D32BE" w14:textId="6130AFCF" w:rsidR="005341DE" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1" w:rsidP="005341DE">
+    <w:p w14:paraId="490D32BE" w14:textId="6130AFCF" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="005341DE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GRANT </w:t>
       </w:r>
-      <w:r w:rsidR="005341DE" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="005341DE" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>FUNDING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3A3292" w14:textId="07B20C98" w:rsidR="00576F7C" w:rsidRDefault="00576F7C" w:rsidP="005341DE">
+    <w:p w14:paraId="7B3A3292" w14:textId="07B20C98" w:rsidR="00576F7C" w:rsidRPr="005B050D" w:rsidRDefault="00576F7C" w:rsidP="005341DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Funded</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053A8CEE" w14:textId="77777777" w:rsidR="00F03658" w:rsidRDefault="00F03658" w:rsidP="005341DE">
+    <w:p w14:paraId="053A8CEE" w14:textId="77777777" w:rsidR="00F03658" w:rsidRPr="005B050D" w:rsidRDefault="00F03658" w:rsidP="005341DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F05E76" w14:textId="704B37E3" w:rsidR="005341DE" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+    <w:p w14:paraId="33C677F4" w14:textId="54C0CEFE" w:rsidR="00E27821" w:rsidRPr="005B050D" w:rsidRDefault="00D37AC1" w:rsidP="00E27821">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Investigator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026 - 2027). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27821" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Psychosocial and Structural Syndemic Conditions Influencing Pregnancy-Related Death Among Black People in the Perinatal Period: Informing Intervention Development. School of Social Work Scholarly Opportunities for Advancing Research (SOAR)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27821" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27821" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">through seed grants in Health, Behavioral Health, and Workforce Development. $103,116 (PI: Ijeoma Ogbonnaya) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5AE751" w14:textId="77777777" w:rsidR="00D37AC1" w:rsidRPr="005B050D" w:rsidRDefault="00D37AC1" w:rsidP="005341DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F05E76" w14:textId="3FC24842" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4303A">
-[...144 lines deleted...]
-    <w:p w14:paraId="4E6493E2" w14:textId="77777777" w:rsidR="005341DE" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2021 - 2024). Pilot for multiracial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>families</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project examining racial-ethnic socialization and critical racial consciousness in multiracial families. Seed grant Arizona State University’s Institute for Social Science Research. $8,000. (PI: Dr. Annabelle Atkin) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6493E2" w14:textId="77777777" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038A15BA" w14:textId="77777777" w:rsidR="005341DE" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+    <w:p w14:paraId="038A15BA" w14:textId="77777777" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Co-Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4303A">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. Seed grant Arizona State University’s </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2020 - 2021). Pilot for intimate partner victimization among multiracial individuals: Understanding the intersections of abuse type, lethality risk, and identity-related abuse. Seed grant Arizona State University’s </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk60668329"/>
-      <w:r w:rsidRPr="00A4303A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. $2,500. </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute for Social Science Research. $2,500. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
-[...32 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PI: Dr. Millan AbiNader) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63704521" w14:textId="77777777" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6518E48B" w14:textId="77777777" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF302D">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(2018 - 2019). Visualizing Multiracial Identity Development. Category 2 Dissemination grant (peer reviewed) through Arizona State University’s Watt’s College of Public Service and Community Solutions Internal Grant and Funding Mechanism. $5,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0704955F" w14:textId="31775662" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Co-Mentor</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). Resilient Profiles and College Adjustment Among Biracial White/Hispanic Students. National Institutes of Health (NIH), U.S. Department of Health and Human Services. $15,627.90. (PI: Shannon Jewell)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4CAE52" w14:textId="4AC85D26" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F374E1">
+    <w:p w14:paraId="5A4CAE52" w14:textId="4AC85D26" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Consultant</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011). “Speak up. Be safe,” child sexual abuse prevention program, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ChildhelpPrimary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention Program Design –Phase 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:t>$9,637.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F05FB6" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E30E10" w14:textId="432FFC57" w:rsidR="005341DE" w:rsidRPr="005B050D" w:rsidRDefault="005341DE" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2010 - 2011). Ethnic Identity Development of Multiethnic Mexican Americans. Research seed grant (peer reviewed) through Arizona State University’s Office of the Vice President of Research and Economic Affairs (OVPREA). $19,943. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F149F" w14:textId="77777777" w:rsidR="000B5801" w:rsidRDefault="000B5801" w:rsidP="005341DE">
-[...22 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="245F149F" w14:textId="77777777" w:rsidR="000B5801" w:rsidRPr="005B050D" w:rsidRDefault="000B5801" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD86BA3" w14:textId="6836EE18" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Princip</w:t>
+      </w:r>
+      <w:r w:rsidR="00121759" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009). Construction and Initial Development of the Multiracial Experiences Measure. Southwest Interdisciplinary Research Center. $2,200</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BA663F" w14:textId="77777777" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="005341DE">
-[...6 lines deleted...]
-    <w:p w14:paraId="189FFE76" w14:textId="5499E022" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="007C2816">
+    <w:p w14:paraId="22BA663F" w14:textId="77777777" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189FFE76" w14:textId="5499E022" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="4CF1A93E" w14:textId="77777777" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="007C2816">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Unfunded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF1A93E" w14:textId="77777777" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DDD8E8A" w14:textId="7BC2F76F" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="5302F3F9" w14:textId="2B791F25" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...87 lines deleted...]
-      <w:r w:rsidRPr="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Co-Princip</w:t>
+      </w:r>
+      <w:r w:rsidR="00192C0F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(2020-2025). </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C421E">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>LGBTQ Youths in Arizona: An Intersectional Approach to the Strategic Planning Framework. Grant submitted to Substance Abuse and Mental Health Services Administration (SAMHSA). $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F374E1">
-[...24 lines deleted...]
-    <w:p w14:paraId="7B204C90" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="007C2816">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>366,005. (PI: Dr. Natasha Mendoza)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B204C90" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8607D4" w14:textId="12081603" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="007C2816">
+    <w:p w14:paraId="2A8607D4" w14:textId="12081603" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="006558E3">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(2018 - 2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006558E3">
-[...37 lines deleted...]
-    <w:p w14:paraId="2CCAD0A9" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="007C2816">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiracial Socialization: Racial Socialization Among Parents from Multiracial Backgrounds. Letter of intent Russell-Sage Foundation. $158,350. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCAD0A9" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2796FB3E" w14:textId="15AD19FE" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="007C2816">
+    <w:p w14:paraId="2796FB3E" w14:textId="15AD19FE" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="007C2816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2011- 2016). Identities, Vulnerabilities, and Strengths of Mixed-Heritage Adolescents. Research grant submitted through Wellesley College to the Department of Health and Human Services (DHHS) – NIH (prime sponsor). $220,000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1F522B" w14:textId="77777777" w:rsidR="007C2816" w:rsidRDefault="007C2816" w:rsidP="005341DE">
-[...6 lines deleted...]
-    <w:p w14:paraId="00706FE7" w14:textId="62061476" w:rsidR="000108CD" w:rsidRPr="00B86CA9" w:rsidRDefault="000108CD" w:rsidP="000108CD">
+    <w:p w14:paraId="3C1F522B" w14:textId="77777777" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="005341DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00706FE7" w14:textId="62061476" w:rsidR="000108CD" w:rsidRPr="005B050D" w:rsidRDefault="000108CD" w:rsidP="000108CD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>REFEREED CONFERENCE PRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6279782C" w14:textId="27C7BFDC" w:rsidR="00ED3698" w:rsidRPr="00ED3698" w:rsidRDefault="00445B9E" w:rsidP="00B8326B">
+    <w:p w14:paraId="6279782C" w14:textId="27C7BFDC" w:rsidR="00ED3698" w:rsidRPr="005B050D" w:rsidRDefault="00445B9E" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698" w:rsidRPr="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4892">
+      <w:r w:rsidR="00DE4892" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F20188">
+      <w:r w:rsidR="00F20188" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4892">
+      <w:r w:rsidR="00DE4892" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, February</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698" w:rsidRPr="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Multiracial Cultural Attunement: Empowering multiracial clients through Exploration and Collaborating in Action</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Workshop at the 8</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698" w:rsidRPr="00CB3BCE">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3698">
-[...6 lines deleted...]
-    <w:p w14:paraId="6904288B" w14:textId="77777777" w:rsidR="00ED3698" w:rsidRPr="00ED3698" w:rsidRDefault="00ED3698" w:rsidP="00ED3698">
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference at UCLA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6904288B" w14:textId="77777777" w:rsidR="00ED3698" w:rsidRPr="005B050D" w:rsidRDefault="00ED3698" w:rsidP="00ED3698">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3698">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACBFF5B" w14:textId="7B503DB4" w:rsidR="00AF7E0A" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
+    <w:p w14:paraId="7ACBFF5B" w14:textId="7B503DB4" w:rsidR="00AF7E0A" w:rsidRPr="005B050D" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7E0A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Tabb, K., Samuels, G. M., &amp; Crudup, C. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E008B9" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2024, June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dismantling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Monocentricity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Social Science Research with Multiracial Persons and Families. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Roundtable at the 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial Critical Mixed Race Studies Virtual Conference held at Ohio State University</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3698" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301376B0" w14:textId="77777777" w:rsidR="00AF7E0A" w:rsidRPr="005B050D" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58093520" w14:textId="048B8807" w:rsidR="00AF7E0A" w:rsidRPr="005B050D" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E008B9">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>&amp; Samuels, G. M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E008B9" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2024, June</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7E0A">
-[...9 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Multiracial Cultural Attunement: Critical Reflexivity in Practice with Multiracial Individuals and Families.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Workshop at the 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference held at Ohio State University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78158668" w14:textId="77777777" w:rsidR="00F03658" w:rsidRPr="005B050D" w:rsidRDefault="00F03658" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F2A75A" w14:textId="73895F2F" w:rsidR="008449AD" w:rsidRPr="005B050D" w:rsidRDefault="00B757CE" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M. (Moderator), Goodkind, S., Diaz, M., Kanuha, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Gibson, M. (2024, January 16). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Affilia Roundtable: Critical Feminist Scholarship in Times of Political Upheaval and Repression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. 27th Annual Conference of the Society for Social Work and Research (SSWR), Washington D.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A64801" w14:textId="77777777" w:rsidR="00B757CE" w:rsidRPr="005B050D" w:rsidRDefault="00B757CE" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7BA48E" w14:textId="0B2AD11C" w:rsidR="00F3742D" w:rsidRPr="005B050D" w:rsidRDefault="00F3742D" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, &amp; Samuels, G. M. (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7DAC" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>22, February 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disrupting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>monocentricity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>the helping</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professions: Toward critical multiracial cultural attunement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CB3BCE">
+      <w:r w:rsidR="00DD7DAC" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orkshop at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3BCE" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3BCE" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:r w:rsidR="00CB3BCE" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial Critical Mixed Race Studies </w:t>
+      </w:r>
+      <w:r w:rsidR="00943980" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virtual </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3BCE" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6FD63E" w14:textId="77777777" w:rsidR="00A241F0" w:rsidRPr="005B050D" w:rsidRDefault="00A241F0" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D92A54F" w14:textId="5ADC7C1F" w:rsidR="00E2016C" w:rsidRPr="005B050D" w:rsidRDefault="00D41FAE" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gabriel, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E87" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Yoo, H. C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Jager, J. (2021, July 10). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Understanding the Ecological Framework of Multiracial Identity using Latent Profile Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Paper presentation at the 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biennial APA Division 45 Research Conference held virtually. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0C63D6" w14:textId="77777777" w:rsidR="007C2816" w:rsidRPr="005B050D" w:rsidRDefault="007C2816" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081CC45D" w14:textId="3765236A" w:rsidR="007E5D91" w:rsidRPr="005B050D" w:rsidRDefault="007E5D91" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AbiNader, M., Messing, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, January 19-21). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Lethality Risk and Injury Among Multiracial Persons Experiencing Intimate Partner Violence: Evidence from Two Samples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  Accepted poster presentation at the 25th Annual Conference of the Society for Social Work and Research (SSWR) held virtually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613ABD96" w14:textId="77777777" w:rsidR="009E2BD0" w:rsidRPr="005B050D" w:rsidRDefault="009E2BD0" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF2823" w14:textId="4759F5E2" w:rsidR="00A96A21" w:rsidRPr="005B050D" w:rsidRDefault="00A96A21" w:rsidP="00A96A21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Brown, V. K. M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Stone, D., &amp; Pilgrim, H.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E87" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020, May 26-30). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>An Intergenerational and Interdisciplinary Conversation of Scholars on Multiracial Scholarship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Invited Panel at the 3</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> Annual National Conference on Race &amp; Ethnicity in American Higher Education (NCORE), New York, NY. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00472036" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accepted - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Conference cancelled</w:t>
+      </w:r>
+      <w:r w:rsidR="00472036" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due to COVID-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F79B84" w14:textId="77777777" w:rsidR="00047754" w:rsidRPr="005B050D" w:rsidRDefault="00047754" w:rsidP="00A94AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E675F6E" w14:textId="4A15F01E" w:rsidR="00FC5DD6" w:rsidRPr="005B050D" w:rsidRDefault="00BB2B07" w:rsidP="00A94AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jack</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5DD6" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5DD6" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>n, K. F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="301376B0" w14:textId="77777777" w:rsidR="00AF7E0A" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Samuels, G. M., &amp; Crudup, C. (2020, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96A21" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 14-17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disrupting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Monocentricity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Social Work: Toward Critical Multiracial Attunement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Accepted symposium at the annual National Association of Social Work Conference. Washington, DC. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96A21" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00472036" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accepted - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96A21" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Conference cancelled</w:t>
+      </w:r>
+      <w:r w:rsidR="00472036" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due to COVID-19</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96A21" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F9E50" w14:textId="77777777" w:rsidR="00121759" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="00A94AAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58093520" w14:textId="048B8807" w:rsidR="00AF7E0A" w:rsidRDefault="00AF7E0A" w:rsidP="00A96A21">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6011B477" w14:textId="7412637D" w:rsidR="00A94AAF" w:rsidRPr="005B050D" w:rsidRDefault="00A94AAF" w:rsidP="00A94AAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shippen, S. N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7E0A">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Gonzalez, L. (2019, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Creating Communities of Care: Multiracial Issues in Counseling and Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Invited panel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the 3</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual National Conference on Race &amp; Ethnicity in American Higher Education (NCORE), Portland, OR.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472036" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331F56FB" w14:textId="77777777" w:rsidR="00DE4892" w:rsidRPr="005B050D" w:rsidRDefault="00DE4892" w:rsidP="00EB4D92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546B8184" w14:textId="1E6C12F1" w:rsidR="00A94AAF" w:rsidRPr="005B050D" w:rsidRDefault="00A94AAF" w:rsidP="00EB4D92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mumma, S</w:t>
+      </w:r>
+      <w:r w:rsidR="007864E3" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y</w:t>
+      </w:r>
+      <w:r w:rsidR="007864E3" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C65" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2019, May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visualizing multiracial identity development: Participatory diagramming as visual expression of multiracial experiences. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Paper presented at the International Congress of Qualitative Inquiry, Urbana, IL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9E4FFB" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00A94AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E63E49D" w14:textId="759051C8" w:rsidR="00A94AAF" w:rsidRPr="005B050D" w:rsidRDefault="00A94AAF" w:rsidP="00A94AAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atkin, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="007864E3" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5CD0" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5CD0" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Yoo, H.</w:t>
+      </w:r>
+      <w:r w:rsidR="007864E3" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. (2019, April). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">A qualitative examination of multiracial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>individuals’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perceived support from parents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Paper presented at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the biennial meeting of the Society for Research on Child Development, Baltimore, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643348D" w14:textId="77777777" w:rsidR="00101916" w:rsidRPr="005B050D" w:rsidRDefault="00101916" w:rsidP="00EB4D92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA5DCB7" w14:textId="1DD01E58" w:rsidR="00EB4D92" w:rsidRPr="005B050D" w:rsidRDefault="00EB4D92" w:rsidP="00EB4D92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Stone, D.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jackson, K. F</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9210B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>., Waring, C., Chilungu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, N., Ford, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2018, March). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Multiracial Experience as People of Color in Academia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roundtable at the annual Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference, University of Maryland, MD.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028ECB2E" w14:textId="77777777" w:rsidR="00EB4D92" w:rsidRPr="005B050D" w:rsidRDefault="00EB4D92" w:rsidP="00906002">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFDA921" w14:textId="11609763" w:rsidR="003150F7" w:rsidRPr="005B050D" w:rsidRDefault="003150F7" w:rsidP="00906002">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017, May). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can White Family Members Ever Truly Get It? Biracial Individuals Navigating Racial Justice Conversations within Interracial Families. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Invited</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anel</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D5E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at the 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00906002" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>National Conference on Race &amp; Ethnicity in American Higher Education (NCORE</w:t>
+      </w:r>
+      <w:r w:rsidR="00906002" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Fort Worth, Texas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAB152C" w14:textId="77777777" w:rsidR="00EC1904" w:rsidRPr="005B050D" w:rsidRDefault="00EC1904" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6A60F0" w14:textId="7F828166" w:rsidR="00AF685D" w:rsidRPr="005B050D" w:rsidRDefault="00AF685D" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017, February). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ethnic-racial Socialization in Mixed Race Families</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roundtable at the biannual Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference, University of Southern California, LA.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E15A57D" w14:textId="77777777" w:rsidR="00AF685D" w:rsidRPr="005B050D" w:rsidRDefault="00AF685D" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7A7F22" w14:textId="2088496D" w:rsidR="00AF685D" w:rsidRPr="005B050D" w:rsidRDefault="00AF685D" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(chair), Chang, S., Stearns, J. C., Smith-Kang, S., Kina, L., McNeil, D., et al. (2017, February) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Transferring Race: Mixed Parents Reflect on Raising Mixed Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Roundtable at the biannual Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference, University of Southern California, LA.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096C0336" w14:textId="77777777" w:rsidR="00AF685D" w:rsidRPr="005B050D" w:rsidRDefault="00AF685D" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC3E984" w14:textId="2A8709AC" w:rsidR="00AF685D" w:rsidRPr="005B050D" w:rsidRDefault="00AF685D" w:rsidP="00AF685D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kenney, K., Kenney, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jackson, K. F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; John, B. (2017, February). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Competencies for Counseling and Advocating for Multiracial Populations: A Multi-Faceted Helping Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Roundtable at the biannual Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference, University of Southern California, LA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36345202" w14:textId="77777777" w:rsidR="00380057" w:rsidRPr="005B050D" w:rsidRDefault="00380057" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AFBCE5" w14:textId="189C1091" w:rsidR="00573C77" w:rsidRPr="005B050D" w:rsidRDefault="00573C77" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F., </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6B41" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Anthony, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF685D" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6B41" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Crudup, C., &amp; Wolven, T.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E87" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017, January). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Ethnic-Racial Socialization of Multiracial Mexican Americans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Oral paper presentation at the 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Conference of the Society for Social Work and Research, New Orleans, LA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A62755B" w14:textId="28583426" w:rsidR="005C7724" w:rsidRPr="005B050D" w:rsidRDefault="001931BF" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jackson, K. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoo, H. C., &amp; Guevarra, R., Jr. (2012, April). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiracial identity and discrimination. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Poster presentation at the 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Research Conference of the Southwest Interdisciplinary Research Center (SIRC), Phoenix, AZ</w:t>
+      </w:r>
+      <w:r w:rsidR="0088379C" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E874B46" w14:textId="77777777" w:rsidR="005C2001" w:rsidRPr="005B050D" w:rsidRDefault="005C2001" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F66B46A" w14:textId="4608E6B3" w:rsidR="0000586C" w:rsidRPr="005B050D" w:rsidRDefault="009F4655" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yoo, H. C., &amp; Guevarra, R.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Jr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012, January). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role of identity integration on the relationship </w:t>
+      </w:r>
+      <w:r w:rsidR="009B658E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">between perceived racial discrimination and psychological adjustment of multiracial people. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B658E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oral paper presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B658E" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Annual Conference of the Society for Social Work and Research, Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617071D1" w14:textId="77777777" w:rsidR="00A31811" w:rsidRPr="005B050D" w:rsidRDefault="00A31811" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02241DCE" w14:textId="2A96420B" w:rsidR="009B658E" w:rsidRPr="005B050D" w:rsidRDefault="009B658E" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anthony, E. K., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2012, January). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research with Mexican heritage youth and adults in a politically charged environment: Lessons from the field. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Oral paper presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the symposium entitled “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Promoting social justice for Latin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os in an anti-immigrant climate”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Annual Conference of the Society for Social Work and Research, Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5BB5BD" w14:textId="77777777" w:rsidR="00047754" w:rsidRPr="005B050D" w:rsidRDefault="00047754" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A209778" w14:textId="71CFC23E" w:rsidR="00A65D99" w:rsidRPr="005B050D" w:rsidRDefault="00A65D99" w:rsidP="00A65D99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Guevarra, R.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jr., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoo, H. C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Harrington, B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E87" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2010, November).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CB3BCE">
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Methodological challenges and o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pportunities i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">n research with multiracial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E846E7" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ersons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Roundtable presented at DePaul University’s Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Conference, Chicago, IL.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5784BD97" w14:textId="77777777" w:rsidR="00121759" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="000C3B61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8C641D" w14:textId="1E5900E9" w:rsidR="00DC7EC8" w:rsidRPr="005B050D" w:rsidRDefault="00DC7EC8" w:rsidP="000C3B61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6F25" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CEF" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(2009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, January).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Building cultural competence: A systematic evaluation of the effectiveness of culturally sensitive interventions with ethnic minority youth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Oral paper presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="78158668" w14:textId="77777777" w:rsidR="00F03658" w:rsidRDefault="00F03658" w:rsidP="00A96A21">
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Annual Conference of the Society for Social Work and Research, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E57AA7" w14:textId="77777777" w:rsidR="00047754" w:rsidRPr="005B050D" w:rsidRDefault="00047754" w:rsidP="000C3B61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15F2A75A" w14:textId="73895F2F" w:rsidR="008449AD" w:rsidRDefault="00B757CE" w:rsidP="00A96A21">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A229F0" w14:textId="3B57FF2F" w:rsidR="000E5DC5" w:rsidRPr="005B050D" w:rsidRDefault="00C04350" w:rsidP="000C3B61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...74 lines deleted...]
-    <w:p w14:paraId="43A64801" w14:textId="77777777" w:rsidR="00B757CE" w:rsidRPr="00B757CE" w:rsidRDefault="00B757CE" w:rsidP="00A96A21">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ackson, K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6F25" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2008, October).  </w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Utilizing narrative strategies in r</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>esearch</w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and practice with multiracial i</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ndividuals</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  Paper presentation at the 54</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Program Meeting of the Council on Social Work Education, Philadelphia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00244F6B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PA.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DC5" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50525739" w14:textId="77777777" w:rsidR="00BB332D" w:rsidRPr="005B050D" w:rsidRDefault="00BB332D" w:rsidP="001D724E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
-          <w:tab w:val="left" w:pos="6192"/>
-          <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E7BA48E" w14:textId="0B2AD11C" w:rsidR="00F3742D" w:rsidRDefault="00F3742D" w:rsidP="00A96A21">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1123BD68" w14:textId="2FB510CD" w:rsidR="005D25F0" w:rsidRPr="005B050D" w:rsidRDefault="00C20E57" w:rsidP="001D724E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
-          <w:tab w:val="left" w:pos="6192"/>
-          <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C18" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...148 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:r w:rsidR="00BF6F25" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2008, February).  </w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Utilizing narrative methods in multiracial identity r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>esearch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09B6" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aper presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the American College Personnel Association’s (ACPA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00725634" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inaugural </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference on Multiracial and Multiple Identities, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C117B" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>St. Louis</w:t>
+      </w:r>
+      <w:r w:rsidR="001917AB" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, MI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1721 lines deleted...]
-    <w:p w14:paraId="4E423639" w14:textId="77777777" w:rsidR="005B407D" w:rsidRDefault="005B407D" w:rsidP="00B63FE2">
+    </w:p>
+    <w:p w14:paraId="4E423639" w14:textId="77777777" w:rsidR="005B407D" w:rsidRPr="005B050D" w:rsidRDefault="005B407D" w:rsidP="00B63FE2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFB9787" w14:textId="4459301F" w:rsidR="00B63FE2" w:rsidRPr="00B86CA9" w:rsidRDefault="00B63FE2" w:rsidP="00B63FE2">
+    <w:p w14:paraId="2AFB9787" w14:textId="4459301F" w:rsidR="00B63FE2" w:rsidRPr="005B050D" w:rsidRDefault="00B63FE2" w:rsidP="00B63FE2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">INVITED </w:t>
       </w:r>
-      <w:r w:rsidR="0096413D">
+      <w:r w:rsidR="0096413D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>SCHOLARLY AND COMMUNITY ENGAGEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF29DEE" w14:textId="7DA07F2A" w:rsidR="0096413D" w:rsidRDefault="0096413D" w:rsidP="00B8326B">
+    <w:p w14:paraId="5BF29DEE" w14:textId="7DA07F2A" w:rsidR="0096413D" w:rsidRPr="005B050D" w:rsidRDefault="0096413D" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk156987604"/>
-      <w:r w:rsidRPr="00F374E1">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Invited Participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096413D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0096413D">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, October 24-27), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Roots &amp; Rhizomes: Black Feminist and Womanist Dialogues Across the U.S. Southwest</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096413D">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Mellon Foundation–supported regional colloquium convening a selective cohort of humanities and social science faculty across the U.S. Southwest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4875FD3A" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="4875FD3A" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk156987549"/>
     </w:p>
-    <w:p w14:paraId="42F59F0A" w14:textId="2F156882" w:rsidR="001C53BC" w:rsidRDefault="001C53BC" w:rsidP="00F374E1">
+    <w:p w14:paraId="42F59F0A" w14:textId="2F156882" w:rsidR="001C53BC" w:rsidRPr="005B050D" w:rsidRDefault="001C53BC" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001C53BC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C53BC">
+        <w:t>moderator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). (2024, April 29). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>oderator</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001C53BC">
+        <w:t>Positionality &amp; positioning ourselves in critical feminist social work research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Webinar]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Positionality &amp; positioning ourselves in critical feminist social work research</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Affilia: Feminist Inquiry in Social Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C53BC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Interpretive Research Institute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0419FEC2" w14:textId="77777777" w:rsidR="001C53BC" w:rsidRDefault="001C53BC" w:rsidP="00F374E1">
+    <w:p w14:paraId="0419FEC2" w14:textId="77777777" w:rsidR="001C53BC" w:rsidRPr="005B050D" w:rsidRDefault="001C53BC" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32129D4E" w14:textId="1F48B287" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="32129D4E" w14:textId="1F48B287" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1273">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">5]. Retrieved from </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Samuels, G. M. (Multiracial Mental Health Podcast). (2023, October 22). “Multiracial Cultural Attunement” [Audio Podcast Episode 5]. Retrieved from </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk156987394"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:instrText xml:space="preserve"> HYPERLINK "https://shows.acast.com/multiracial-mental-health" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="001A4A29">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>https://shows.acast.com/multiracial-mental-health</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="43D734D5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="003F11A2">
+    <w:p w14:paraId="43D734D5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="003F11A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CBB68FA" w14:textId="2F434C69" w:rsidR="003E3717" w:rsidRPr="003F11A2" w:rsidRDefault="003F11A2" w:rsidP="003F11A2">
+    <w:p w14:paraId="2CBB68FA" w14:textId="2F434C69" w:rsidR="003E3717" w:rsidRPr="005B050D" w:rsidRDefault="003F11A2" w:rsidP="003F11A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F11A2">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Walton, Q. L. (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11A2">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>moderator</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11A2">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), Corley, N., </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11A2">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11A2">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="003F11A2">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Yearwood C. (2022, November 30). Critical Feminism &amp; Anti-Blackness: Implications for Social Work Webinar. Invited Panelist. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia: Feminist Inquiry in Social Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F11A2">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00EB7696" w:rsidRPr="00174052">
+        <w:r w:rsidR="00EB7696" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=es9hIdY6yqo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB7696">
+      <w:r w:rsidR="00EB7696" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="02F86E16" w14:textId="77777777" w:rsidR="003E3717" w:rsidRDefault="003E3717" w:rsidP="001B5B60">
+    <w:p w14:paraId="02F86E16" w14:textId="77777777" w:rsidR="003E3717" w:rsidRPr="005B050D" w:rsidRDefault="003E3717" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A875FC" w14:textId="2CB6FC43" w:rsidR="000615DC" w:rsidRDefault="000615DC" w:rsidP="001B5B60">
+    <w:p w14:paraId="01A875FC" w14:textId="2CB6FC43" w:rsidR="000615DC" w:rsidRPr="005B050D" w:rsidRDefault="000615DC" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000615DC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2021, July</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE0A45">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>26 &amp; 27)</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0A45" w:rsidRPr="00BE0A45">
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0A45">
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0A45" w:rsidRPr="00BE0A45">
-[...23 lines deleted...]
-      <w:r w:rsidR="00BE0A45">
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualitative Research with Historically Oppressed Populations: Using Cultural Attunement Across the Research Lifecycle. 18th Annual Qualitative Research Summer Intensive, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Research Talk. </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidR="00BE0A45" w:rsidRPr="003C4F4C">
+        <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.researchtalk.com/qrsi-2021/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BE0A45">
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0A45">
+      <w:r w:rsidR="00BE0A45" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000615DC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7EEC6F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="1B7EEC6F" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk156987573"/>
     </w:p>
-    <w:p w14:paraId="7A43B42B" w14:textId="1263D8C0" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="7A43B42B" w14:textId="1263D8C0" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D41FAE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Samuels, G. M., &amp;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">]. Retrieved from </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(UChicago Crown Family School of Social Work Podcast). (2021, June 18). “Challenging Racism in Social Work through Multiracial Cultural Attunement” [Audio Podcast Episode 281]. Retrieved from </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk156987433"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:instrText xml:space="preserve"> HYPERLINK "https://crownschool.libsyn.com/challenging-racism-in-social-work-through-multiracial-attunement" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B14BDC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>https://crownschool.libsyn.com/challenging-racism-in-social-work-through-multiracial-attunement</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="31742FBA" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="001B5B60">
+    <w:p w14:paraId="31742FBA" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449711B0" w14:textId="68C039BE" w:rsidR="000615DC" w:rsidRDefault="000615DC" w:rsidP="001B5B60">
+    <w:p w14:paraId="449711B0" w14:textId="68C039BE" w:rsidR="000615DC" w:rsidRPr="005B050D" w:rsidRDefault="000615DC" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000615DC">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, May 19). Qualitative Research with Historically Oppressed Populations: Using Cultural Attunement Across the Research Lifecycle. Qualitative Inquiry for HBCS/MSI Researchers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Research talk. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F560A1" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="454692D4" w14:textId="3F7BAF00" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelletiere, N. (2021, February 19). Mom dresses 5-year-old as Black trailblazers so she’ll ‘learn to love all of herself.’ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">GMA. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00837507">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.goodmorningamerica.com/family/story/mom-dresses-year-black-trailblazers-shell-learn-love-75982841</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E70C23A" w14:textId="77777777" w:rsidR="00F03658" w:rsidRDefault="00F03658" w:rsidP="001B5B60">
+    <w:p w14:paraId="3E70C23A" w14:textId="77777777" w:rsidR="00F03658" w:rsidRPr="005B050D" w:rsidRDefault="00F03658" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52110A5C" w14:textId="695008DC" w:rsidR="001B5B60" w:rsidRDefault="001B5B60" w:rsidP="001B5B60">
+    <w:p w14:paraId="52110A5C" w14:textId="695008DC" w:rsidR="001B5B60" w:rsidRPr="005B050D" w:rsidRDefault="001B5B60" w:rsidP="001B5B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021, February 24). </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk92530041"/>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A83EB9">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February Black History Month - Book Dialogue with Kelly Faye Jackson. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Faculty Women of Color Caucus, Arizona State University</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Hlk156987232"/>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:instrText xml:space="preserve"> HYPERLINK "https://inclusion.asu.edu/fwocc/videos" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C71F55">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>https://inclusion.asu.edu/fwocc/videos</w:t>
       </w:r>
-      <w:r w:rsidR="00D62F24">
+      <w:r w:rsidR="00D62F24" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="2FCB6BE5" w14:textId="77777777" w:rsidR="00C96610" w:rsidRDefault="00C96610" w:rsidP="00F374E1">
+    <w:p w14:paraId="2FCB6BE5" w14:textId="77777777" w:rsidR="00C96610" w:rsidRPr="005B050D" w:rsidRDefault="00C96610" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E350F2F" w14:textId="53B3B249" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="1E350F2F" w14:textId="53B3B249" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00472036">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00787E27">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Malaney Brown, V., &amp; Runell Hall, M.  (2020, July 28). “Raising multiracial children, Part 2: Anti-Blackness in Multiracial Families.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Embrace Race</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="001C56CF">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.embracerace.org/resources/raising-multiracial-children-part-2-anti-blackness-in-multiracial-families</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749442C8" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="749442C8" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D2E226" w14:textId="48229D27" w:rsidR="00F374E1" w:rsidRPr="00472036" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="76D2E226" w14:textId="48229D27" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00472036">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Malaney Brown, V., &amp; Runell Hall, M.  (2020, July 28). “Raising multiracial children, Part 1: Examining multiracial identity.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Embrace Race. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325826">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> from </w:t>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
-        <w:r w:rsidRPr="001C56CF">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.embracerace.org/resources/raising-multiracial-children-part-1-examining-multiracial-identity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDA0623" w14:textId="77777777" w:rsidR="00C96610" w:rsidRDefault="00C96610" w:rsidP="00F374E1">
+    <w:p w14:paraId="6FDA0623" w14:textId="77777777" w:rsidR="00C96610" w:rsidRPr="005B050D" w:rsidRDefault="00C96610" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D8F6A11" w14:textId="09C1EE27" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="4D8F6A11" w14:textId="09C1EE27" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Samuels, G. M. (InSocialWork). (2020, February 25). “Multiracial Attunement: Shifting Social Work Towards a Culture of Inclusivity” [Audio Podcast Episode 281]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00094B93">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">etrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
-        <w:r w:rsidRPr="00094B93">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.insocialwork.org/episode.asp?ep=281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47045474" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="47045474" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B60011" w14:textId="28906877" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="43B60011" w14:textId="28906877" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kleinman, M. (2018, June 12). “Raising multiracial kids in a racially divided country.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Scary Mommy. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
-        <w:r w:rsidRPr="002A05D7">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.scarymommy.com/raising-multicultural-kids-racially-divided-country/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D5994" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="382D5994" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ED26599" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00253280" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="3ED26599" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleinman, M. (2018, June 12). “In celebration of Loving Day: Raising multiracial kids.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00253280">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>PBS Parents</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidRPr="002A05D7">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.pbs.org/parents/expert-tips-advice/2018/06/in-celebration-of-loving-day-raising-multiracial-kids/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628833B8" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00905687">
+    <w:p w14:paraId="628833B8" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00905687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9EA9E5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00FB5CD0" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="3B9EA9E5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253280">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00253280">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Polletta, M. (2017, September 21). “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Black lives matter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organizer brings street-dance activism to Phoenix.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>AZ Central</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
-        <w:r w:rsidRPr="002A05D7">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.azcentral.com/story/news/local/phoenix/2017/09/21/black-lives-matter-organizer-brings-street-dance-activism-phoenix/683405001/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="50E881A5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E881A5" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F14A156" w14:textId="3E66E146" w:rsidR="00905687" w:rsidRDefault="00905687" w:rsidP="00905687">
+    <w:p w14:paraId="2F14A156" w14:textId="3E66E146" w:rsidR="00905687" w:rsidRPr="005B050D" w:rsidRDefault="00905687" w:rsidP="00905687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2017, August</w:t>
       </w:r>
-      <w:r w:rsidR="0075504F">
+      <w:r w:rsidR="0075504F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). Invited panelist at “Diversity Dialogues: Media Coverage of Multiracial and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4795CBD4" w14:textId="7B533698" w:rsidR="00905687" w:rsidRPr="00905687" w:rsidRDefault="00905687" w:rsidP="00905687">
+    <w:p w14:paraId="4795CBD4" w14:textId="7B533698" w:rsidR="00905687" w:rsidRPr="005B050D" w:rsidRDefault="00905687" w:rsidP="00905687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Multiethnic Communities.” Hosted by the Arizona Republic’s Diversity Committee. Phoenix, AZ.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC45AE" w14:textId="2CA141CF" w:rsidR="00905687" w:rsidRDefault="00905687" w:rsidP="008B02DF">
+    <w:p w14:paraId="73DC45AE" w14:textId="2CA141CF" w:rsidR="00905687" w:rsidRPr="005B050D" w:rsidRDefault="00905687" w:rsidP="008B02DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE69A2F" w14:textId="2CB644AB" w:rsidR="00F46494" w:rsidRPr="00847A18" w:rsidRDefault="00847A18" w:rsidP="008B02DF">
+    <w:p w14:paraId="0BE69A2F" w14:textId="2CB644AB" w:rsidR="00F46494" w:rsidRPr="005B050D" w:rsidRDefault="00847A18" w:rsidP="008B02DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2017, March</w:t>
       </w:r>
-      <w:r w:rsidR="0075504F">
+      <w:r w:rsidR="0075504F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). “Wellness.” Invited panelist at “NAACP Get Hype Health Wellness &amp; Community Advocacy Event.” Tempe, AZ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19496545" w14:textId="77777777" w:rsidR="00A94AAF" w:rsidRDefault="00A94AAF" w:rsidP="00A61F64">
+    <w:p w14:paraId="19496545" w14:textId="77777777" w:rsidR="00A94AAF" w:rsidRPr="005B050D" w:rsidRDefault="00A94AAF" w:rsidP="00A61F64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2568275C" w14:textId="500C4094" w:rsidR="00A61F64" w:rsidRPr="00A61F64" w:rsidRDefault="00A61F64" w:rsidP="00A61F64">
+    <w:p w14:paraId="2568275C" w14:textId="500C4094" w:rsidR="00A61F64" w:rsidRPr="005B050D" w:rsidRDefault="00A61F64" w:rsidP="00A61F64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoo, H. C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...11 lines deleted...]
-      <w:r w:rsidR="0075504F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>&amp; Guevarra, R., Jr. (2017, March</w:t>
+      </w:r>
+      <w:r w:rsidR="0075504F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>). “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A61F64">
-[...42 lines deleted...]
-    <w:p w14:paraId="1867380D" w14:textId="77777777" w:rsidR="00A94AAF" w:rsidRDefault="00A94AAF" w:rsidP="00A61F64">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodological Challenges and Opportunities in Research with Multiracial Persons.” Guest panelist at ASU Counseling Psychology CPY 691 Professional Development “Brown Bag.” Tempe, AZ.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1867380D" w14:textId="77777777" w:rsidR="00A94AAF" w:rsidRPr="005B050D" w:rsidRDefault="00A94AAF" w:rsidP="00A61F64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DA0AE9" w14:textId="29FBC5BF" w:rsidR="00A61F64" w:rsidRPr="00F46494" w:rsidRDefault="00A61F64" w:rsidP="00A61F64">
+    <w:p w14:paraId="13DA0AE9" w14:textId="29FBC5BF" w:rsidR="00A61F64" w:rsidRPr="005B050D" w:rsidRDefault="00A61F64" w:rsidP="00A61F64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...151 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016, June 26). “Love Forward.” Presenter at “One Year of Love: Celebrating the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>one year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anniversary of the Supreme Court ruling on marriage equality.” Scottsdale Museum of Contemporary Art, Scottsdale, AZ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB4BF7B" w14:textId="77777777" w:rsidR="00E008B9" w:rsidRPr="005B050D" w:rsidRDefault="00E008B9" w:rsidP="00B63FE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B5AB89" w14:textId="03F8D725" w:rsidR="003D4359" w:rsidRPr="005B050D" w:rsidRDefault="003D4359" w:rsidP="00B63FE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016, February 20). “Raising Children in a Multi-racial Family.” Volunteer facilitator for the Healing Racism Series: Race and Family Symposium. Center for the Study of Race and Democracy and the Healing Racism Committee, Tempe, AZ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F74377" w14:textId="77777777" w:rsidR="00B8158D" w:rsidRPr="005B050D" w:rsidRDefault="00B8158D" w:rsidP="00472036">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110BAA3B" w14:textId="7D0962BF" w:rsidR="003D5610" w:rsidRPr="005B050D" w:rsidRDefault="003D5610" w:rsidP="00B63FE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stanton, T.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guevarra, R., Jr., DiGiovanni, F. C. (2014, October 30). “One Drop of Love: Commun</w:t>
+      </w:r>
+      <w:r w:rsidR="00774A24" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ity Dialogue.” Invited panelist. Presented by Mesa Center for the Arts, Mesa, AZ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D538D51" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00B63FE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF5C7C0" w14:textId="24E7D7EE" w:rsidR="0074332E" w:rsidRPr="005B050D" w:rsidRDefault="00733A8B" w:rsidP="00B63FE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>(2014, April 4). “The Blurred Lines of Race and Ethnicity.” Invited panelist at the 50</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733A8B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Anniversary of ASU School of Social Work Event: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733A8B">
+        <w:t xml:space="preserve"> Anniversary of ASU School of Social Work Event: Promoting Social Justice: Addressing Race and Ethnicity in a Changing World, Phoenix, AZ.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8C2EE0" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A93E9C0" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jackson, K. F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012, February 29). “Mixed Bag” [Episode 246]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Promoting Social Justice: Addressing Race and Ethnicity in a Changing World</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        <w:t xml:space="preserve">Invited guest and co-host on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Phoenix, AZ.   </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:t xml:space="preserve">Mixed Chicks Chat, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Invited guest and co-host on </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mixed Chicks Chat, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:t>award winning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>an award winning podcast on being racially and culturally mixed. R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:t xml:space="preserve"> podcast on being racially and culturally mixed. R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">etrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.talkshoe.com/talkshoe/web/talkCast.jsp?masterId=34257&amp;cmd=tc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E4FE86A" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="2E4FE86A" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C131A3" w14:textId="00A7540B" w:rsidR="00F374E1" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="65C131A3" w14:textId="00A7540B" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011, May 11). “Biracial, Black, White, or Other...” Invited guest on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversations with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cogee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, a radio show about current events and getting to the problem and seeking solutions. KLAV. Las Vegas, NV. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5079A524" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="00B63FE2">
+    <w:p w14:paraId="5079A524" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00B63FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C99F266" w14:textId="53ED44EA" w:rsidR="00B63FE2" w:rsidRPr="00B86CA9" w:rsidRDefault="00B63FE2" w:rsidP="00B63FE2">
+    <w:p w14:paraId="6C99F266" w14:textId="53ED44EA" w:rsidR="00B63FE2" w:rsidRPr="005B050D" w:rsidRDefault="00B63FE2" w:rsidP="00B63FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(2010, June 13). </w:t>
       </w:r>
-      <w:r w:rsidR="00251658" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00251658" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Exploring the Historical Context for Contemporary Stories of the Mixed Experience.</w:t>
       </w:r>
-      <w:r w:rsidR="00251658" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00251658" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invited panelist at the annual Mixed Roots Film and Literary Festival </w:t>
       </w:r>
-      <w:r w:rsidR="00C1107F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00C1107F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ponsored by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>New York Foundation for the Arts</w:t>
       </w:r>
-      <w:r w:rsidR="00C1107F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00C1107F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Los Angeles, CA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3620C0FD" w14:textId="77777777" w:rsidR="00B834C1" w:rsidRDefault="00B834C1" w:rsidP="00EA02E8">
+    <w:p w14:paraId="3620C0FD" w14:textId="77777777" w:rsidR="00B834C1" w:rsidRPr="005B050D" w:rsidRDefault="00B834C1" w:rsidP="00EA02E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07062E" w14:textId="4B37C8D7" w:rsidR="00F570F2" w:rsidRDefault="00456DB0" w:rsidP="00EA02E8">
+    <w:p w14:paraId="4D07062E" w14:textId="4B37C8D7" w:rsidR="00F570F2" w:rsidRPr="005B050D" w:rsidRDefault="00456DB0" w:rsidP="00EA02E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(2008, September 10). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>“Living the multiracial experience: Transcendent, defiant, and resilient.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invited presentation at Arizona State University’s Southwest Interdisciplinary Research Center (SIRC), Phoenix, </w:t>
       </w:r>
-      <w:r w:rsidR="001917AB" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="001917AB" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>AZ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5869E1" w14:textId="77777777" w:rsidR="00BA38D8" w:rsidRDefault="00BA38D8" w:rsidP="00EA02E8">
+    <w:p w14:paraId="1A5869E1" w14:textId="77777777" w:rsidR="00BA38D8" w:rsidRPr="005B050D" w:rsidRDefault="00BA38D8" w:rsidP="00EA02E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02007614" w14:textId="5D803404" w:rsidR="00A93D93" w:rsidRPr="00EA02E8" w:rsidRDefault="0094537C" w:rsidP="00EA02E8">
+    <w:p w14:paraId="02007614" w14:textId="5D803404" w:rsidR="00A93D93" w:rsidRPr="005B050D" w:rsidRDefault="0094537C" w:rsidP="00EA02E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Jackson, K. F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(2008, April 24). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>“Rethinking Race: Examining the Multiracial Experience.” Invited presentation sponsored by the Social Justice Leadership Center, Asian Pacific American Student Affairs, and the Diversity Resource Office, University of Arizona, Tucson,</w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001917AB" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="001917AB" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>AZ</w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269C3E62" w14:textId="77777777" w:rsidR="00A0699F" w:rsidRDefault="00A0699F" w:rsidP="00774A24">
+    <w:p w14:paraId="269C3E62" w14:textId="77777777" w:rsidR="00A0699F" w:rsidRPr="005B050D" w:rsidRDefault="00A0699F" w:rsidP="00774A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375EFF3A" w14:textId="2A1D868D" w:rsidR="000108CD" w:rsidRDefault="00065F59" w:rsidP="00774A24">
+    <w:p w14:paraId="375EFF3A" w14:textId="2A1D868D" w:rsidR="000108CD" w:rsidRPr="005B050D" w:rsidRDefault="00065F59" w:rsidP="00774A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jackson, K. F. </w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2008, April 21).</w:t>
       </w:r>
-      <w:r w:rsidR="006D15A4" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="006D15A4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who are You? Racial Identification in the 21st Century.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invited </w:t>
       </w:r>
-      <w:r w:rsidR="00C5218F" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00C5218F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">resentation sponsored by the Multicultural Student Center and SWIRL Arizona, Arizona State University, Tempe, </w:t>
       </w:r>
-      <w:r w:rsidR="001917AB" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="001917AB" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>AZ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4D461D" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00774A24" w:rsidRDefault="00F374E1" w:rsidP="00774A24">
+    <w:p w14:paraId="1F4D461D" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00774A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62DBC5AF" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="62DBC5AF" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackson, K. F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(InSocialWork).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00354BF5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(2008, March 18).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“What are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you?:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The experience of multiracial individuals in a monoracial world” [Episode 20]. Invited guest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University at Buffalo, School of Social Work’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Living Proof Podcast Series</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
-        <w:r w:rsidRPr="00B86CA9">
+        <w:r w:rsidRPr="005B050D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.socialwork.buffalo.edu/podcast/episode.asp?ep=20</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487AC9AE" w14:textId="77777777" w:rsidR="00D41FAE" w:rsidRDefault="00D41FAE" w:rsidP="007269E0">
+    <w:p w14:paraId="487AC9AE" w14:textId="77777777" w:rsidR="00D41FAE" w:rsidRPr="005B050D" w:rsidRDefault="00D41FAE" w:rsidP="007269E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3636F0AF" w14:textId="30DC2C2F" w:rsidR="00136572" w:rsidRPr="00B86CA9" w:rsidRDefault="00136572" w:rsidP="00136572">
+    <w:p w14:paraId="3636F0AF" w14:textId="30DC2C2F" w:rsidR="00136572" w:rsidRPr="005B050D" w:rsidRDefault="00136572" w:rsidP="00136572">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">TEACHING </w:t>
       </w:r>
-      <w:r w:rsidR="00F374E1">
+      <w:r w:rsidR="00F374E1" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>&amp; MENTORSHIP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32599191" w14:textId="21987E6E" w:rsidR="00B8326B" w:rsidRPr="00C96610" w:rsidRDefault="009034F4" w:rsidP="00C96610">
+    <w:p w14:paraId="32599191" w14:textId="21987E6E" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="009034F4" w:rsidP="00C96610">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Curriculum Leadership</w:t>
       </w:r>
-      <w:r w:rsidR="00C96610">
+      <w:r w:rsidR="00C96610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8326B" w:rsidRPr="009034F4">
+      <w:r w:rsidR="00B8326B" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B8326B">
+        <w:t>(*required courses in accredited curriculum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193DF6F4" w14:textId="2DFFF24B" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4" w:rsidP="009034F4">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>*r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B8326B" w:rsidRPr="009034F4">
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>equired courses in accredited curriculum)</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Baccalaureate Social Work Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E732EE" w14:textId="21DBADCD" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4">
+    <w:p w14:paraId="30E732EE" w14:textId="21DBADCD" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SWU 295*:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Foundations of Social Work Practice: Effective Helping in a Diverse World. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Course Developer</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014, 2020, 2025); </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lead Instructor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2008</w:t>
       </w:r>
-      <w:r w:rsidR="0060703F">
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>present);</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">present); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Primary Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...23 lines deleted...]
-    <w:p w14:paraId="7A97E3EF" w14:textId="539A2B9C" w:rsidR="009034F4" w:rsidRDefault="009034F4">
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A97E3EF" w14:textId="539A2B9C" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SWU 180:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction to LGBT Studies. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Course Developer</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016); </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lead Instructor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013</w:t>
       </w:r>
-      <w:r w:rsidR="0060703F">
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7377AB" w14:textId="4794ED52" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4">
+    <w:p w14:paraId="0F7377AB" w14:textId="4794ED52" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SWU 310*: Integrative Social Work Practice</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lead Instructor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015</w:t>
       </w:r>
-      <w:r w:rsidR="0060703F">
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213FEC85" w14:textId="69C34648" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4" w:rsidP="009034F4">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="213FEC85" w14:textId="69C34648" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4" w:rsidP="005C2001">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Masters Social Work Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178807CD" w14:textId="22A3C039" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4">
+    <w:p w14:paraId="178807CD" w14:textId="7FC59921" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>SWG 511</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:t xml:space="preserve">SWG 511*: Foundation Practice II. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Course Developer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015; 2021; 2023); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lead Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023</w:t>
+      </w:r>
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00121759" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Course Developer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        <w:t>Primary Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2015; 2021; 2023)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (2016</w:t>
+      </w:r>
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00121759" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (20</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="589FF05B" w14:textId="3EEC133A" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589FF05B" w14:textId="3EEC133A" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>SWG 533</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">SWG </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        <w:t>533*:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>: Diversity and Oppression in a Social Work Context</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Diversity and Oppression in a Social Work Context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Course Developer</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Course Developer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>(2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538D0B85" w14:textId="448470D2" w:rsidR="009034F4" w:rsidRPr="009034F4" w:rsidRDefault="009034F4">
+    <w:p w14:paraId="538D0B85" w14:textId="448470D2" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>SWG 598</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SWG 598*:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        <w:t>Advanced Standing Bridge II / Field Seminar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Course Developer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2010); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lead Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2009</w:t>
+      </w:r>
+      <w:r w:rsidR="0060703F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56485480" w14:textId="55266686" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="00E11D6E" w:rsidP="005C2001">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009034F4">
+        <w:t>PhD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Course Developer</w:t>
-[...46 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009034F4" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>PhD</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDEA79D" w14:textId="717DEAC3" w:rsidR="009034F4" w:rsidRPr="00B22099" w:rsidRDefault="009034F4">
+    <w:p w14:paraId="2FDEA79D" w14:textId="717DEAC3" w:rsidR="009034F4" w:rsidRPr="005B050D" w:rsidRDefault="009034F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009034F4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">SWG 718: </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:t>SWG 718: Critical Qualitative Research Methods</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:b w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B22099" w:rsidRPr="00F57BD3">
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B22099">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Course Co-Developer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Course Co-Developer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B22099">
+        <w:t>Lead Instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2019)</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (2019–present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174BF1C2" w14:textId="4AA43E92" w:rsidR="00136572" w:rsidRDefault="009F5EAE" w:rsidP="0071339F">
+    <w:p w14:paraId="7B4ACEF3" w14:textId="77777777" w:rsidR="00047754" w:rsidRPr="005B050D" w:rsidRDefault="00047754" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="174BF1C2" w14:textId="339F2492" w:rsidR="00136572" w:rsidRPr="005B050D" w:rsidRDefault="009F5EAE" w:rsidP="0071339F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Student Mentoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BB691A" w14:textId="67555DA2" w:rsidR="00F374E1" w:rsidRPr="002C5F47" w:rsidRDefault="00F374E1" w:rsidP="0071339F">
+    <w:p w14:paraId="01BB691A" w14:textId="67555DA2" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5F47">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>PhD</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee Chair</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBBB396" w14:textId="1C971F3E" w:rsidR="00F374E1" w:rsidRPr="00594BD1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="0DBBB396" w14:textId="1C971F3E" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynthia Mackey (Doctoral Dissertation Chair, 2020 - 2025; Dissertation title: </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5393">
+      <w:r w:rsidR="00EE5393" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BD1">
-[...12 lines deleted...]
-    <w:p w14:paraId="3FFD096E" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Re)imagining Mental Well-being for Returning Black Women in Arizona: An Endarkened </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Storywork</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Study”) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFD096E" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ann Carver (Doctoral Dissertation Chair, 2019 - present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D036AFB" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="1D036AFB" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="66CEB639" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cindy Vang (Doctoral Dissertation Chair, 2018 - 2019; Doctoral Dissertation Committee Member, 2017 – 2018: Dissertation Title: “Loneliness and Intersectional Identity among Hmong Older Adults”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CEB639" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...48 lines deleted...]
-    <w:p w14:paraId="4EAB4009" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chandra Crudup (Doctoral Dissertation Chair, 2011 - 2014; Dissertation Title: “A multi-decade </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>look</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at black female/white male interracial marriages”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAB4009" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sherri Shimansky (Doctoral Dissertation Chair, 2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9D834" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1" w:rsidP="003C242B">
+    <w:p w14:paraId="5ED9D834" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="003C242B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297C4F2B" w14:textId="284B3EA3" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="003C242B">
+    <w:p w14:paraId="297C4F2B" w14:textId="284B3EA3" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="003C242B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>PhD Committees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB2833" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="00B66FDD" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="15AB2833" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Abigail Gabriel (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Doctoral Dissertation Committee Member</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="6231E03A" w14:textId="1C279D2A" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+        <w:t>, Sanford School of Social and Family Dynamics, 2022 - present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6231E03A" w14:textId="1C279D2A" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B66FDD">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarah Yang Mumma, MSSW (Doctoral Dissertation Committee Member, Smith College School of Social Work, 2021 - 2023; Dissertation titled: </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5393">
+      <w:r w:rsidR="00EE5393" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B66FDD">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Balancing multiple identities: Exploring how multiracial therapists navigate racial dynamics within clinical practice</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5393">
+      <w:r w:rsidR="00EE5393" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B66FDD">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E73F7A6" w14:textId="229BBC45" w:rsidR="0071339F" w:rsidRPr="007A3A12" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="2E73F7A6" w14:textId="229BBC45" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002958BA">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roxane Maiko Byrne, M.A., PhD (Doctoral Dissertation Committee Member, Human Development, Fielding Graduate University, 2020 - 2021; Dissertation titled: “oh cool, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3A12">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE5393">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> don't fit”: Multiracial college student experiences in race specific cultural spaces on campus</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5393" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3A12">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDF543A" w14:textId="589CB768" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="6EDF543A" w14:textId="589CB768" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00205FE4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Annabelle Atkin (Doctoral Dissertation Committee Member – ASU’s Family &amp; Human Development, 2018 – 2020; Dissertation Title: </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5393">
+      <w:r w:rsidR="00EE5393" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00205FE4">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Familial Racial-ethnic Socialization of Multiracial Youth: A Qualitative Examination and Validation of the Multiracial Youth Socialization (MY-Soc) Scale”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1371CEDB" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="1371CEDB" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00205FE4">
-[...18 lines deleted...]
-    <w:p w14:paraId="10196155" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Shannon Jewell (Doctoral Dissertation Committee Member – ASU’s Department of Psychology, 2015 – 2019; Dissertation Title: “Examining variability in identity, resilience, and college adjustment among multiracial Hispanic/Latinx and White college students”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10196155" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="7F405BCE" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>De’Shay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thomas (Doctoral Dissertation Committee Member, 2015 – 2021; Dissertation Title: “Applying a Black Queer Feminist Mental Health Framework to Explore the Experiences of Black Queer Women and Nonbinary People Living with Mental Distress”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F405BCE" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...48 lines deleted...]
-    <w:p w14:paraId="630EEB0A" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jonel Thaller (Doctoral Dissertation Committee Member, 2011 - 2014; Dissertation Title: “Gendered discourses and articulations of power in an exploratory study of Male- and Female-Perpetrated Reproductive Coercion”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630EEB0A" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Kathleen Bailey (Doctoral Dissertation Committee Member, 2007 - 2009; Dissertation Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Health care transition in small adult care homes”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0AA3F4" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="2A0AA3F4" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Amanda Gray (Doctoral Dissertation Committee Member, 2015 - 2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75408574" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="00D42B6A" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="75408574" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Christopher Fike (Doctoral Dissertation Committee Member, 2013 - 2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474CADB9" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="474CADB9" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Trina Heart (Doctoral Dissertation Committee Member, 2009 - 2010)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14700F60" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="5D944852" w14:textId="1B0E0061" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research Assistant/Internships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1948F775" w14:textId="52E0BFE7" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="1948F775" w14:textId="52E0BFE7" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sarah Yang Mumma (PhD Research Internship – Smith College School of Social Work, 2018 - 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5A0438" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="00B86CA9" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="3A5A0438" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Thera Wolven (MSW Graduate Research Assistant, 2010 - 2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A60A06D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="2A60A06D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Kimberly Aguilera (MSW Graduate Research Assistant, 2010 - 2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9B7787" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="00D90675" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="4F9B7787" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...6 lines deleted...]
-    <w:p w14:paraId="5B6F1592" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Natalynne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rogers (Undergraduate Research Assistant, 2010 - 2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6F1592" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D475448" w14:textId="7830B3DB" w:rsidR="00F374E1" w:rsidRPr="002C5F47" w:rsidRDefault="0071339F" w:rsidP="00F374E1">
+    <w:p w14:paraId="2D475448" w14:textId="7834A6B3" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Thesis Committees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB68EEB" w14:textId="4F39AFD7" w:rsidR="00D4526E" w:rsidRDefault="00D4526E">
+    <w:p w14:paraId="2BB68EEB" w14:textId="4F39AFD7" w:rsidR="00D4526E" w:rsidRPr="005B050D" w:rsidRDefault="00D4526E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Leah Holland (Barrett, the Honors College Undergraduate Thesis </w:t>
       </w:r>
-      <w:r w:rsidR="00D06CA6">
+      <w:r w:rsidR="00D06CA6" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Committee Member</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>, 2026 - present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53515DBA" w14:textId="1A904512" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="53515DBA" w14:textId="1A904512" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Byron Sampson, Associate Director of the Office of the University Architect, </w:t>
       </w:r>
-      <w:r w:rsidR="002E412F">
+      <w:r w:rsidR="002E412F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s of Science of Design Thesis student in </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Hlk121039560"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>ASU’s Design School</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020 - 2022). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C85B1AC" w14:textId="0C97F83D" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="4C85B1AC" w14:textId="0C97F83D" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidR="002D4978">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Melia Beccard (Barrett</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4978" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...35 lines deleted...]
-      <w:r w:rsidR="00726FF5">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Honors College Undergraduate Thesis Committee Member, 2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="00726FF5" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="73858AF3" w14:textId="3E6CB11D" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021; Thesis title: “Generational Differences in Racial and Ethnic Socialization of Korean American Transracial Adoptees and Their Influences on Korean International Adoption Policy”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73858AF3" w14:textId="3E6CB11D" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Abigail Gabriel (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0055313B">
+        <w:t xml:space="preserve">Abigail Gabriel (Sanford School of Social and Family Dynamics </w:t>
+      </w:r>
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Sanford School of Social and Family Dynamics</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Master’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="65307912" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+        <w:t>Thesis Student, 2019 - 2020; Thesis title: Title: “Support for the Ecological Framework for Understanding Multiracial Identity using Latent Profile Analysis”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65307912" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Alissa Heyer (MSW Thesis Student, 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA19DDB" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="0FA19DDB" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Marquita Bernard (MSW Thesis Student, 2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463186C4" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="463186C4" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774A24">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Marijane Nguyen (MSW Thesis Student, </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="65A2978B" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="00B86CA9" w:rsidRDefault="00F374E1">
+        <w:t>Marijane Nguyen (MSW Thesis Student, 2015; Thesis title: “International and transracial adoptees: experiences of racism and racial discrimination and personal coping styles”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A2978B" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Leigh Anne Downing (MSW Thesis Student, 2012; Thesis title: “Assessing the treatment needs of juvenile female gang members: An exploratory study”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5913DBD7" w14:textId="23074E0F" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="5913DBD7" w14:textId="23074E0F" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Blair Harrington (Barrett</w:t>
       </w:r>
-      <w:r w:rsidR="002D4978">
+      <w:r w:rsidR="002D4978" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
-[...30 lines deleted...]
-    <w:p w14:paraId="21E9B56A" w14:textId="33798C9B" w:rsidR="00F374E1" w:rsidRPr="00FF1F99" w:rsidRDefault="00F374E1">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Honors College Undergrad Thesis Committee Member, 2009 - 2011; Thesis title: “Multiracial well-being: Examining well-being in terms of racial identity and identity integration”) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E9B56A" w14:textId="33798C9B" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Kristina Alexis Stavros (MSW Thesis Student, 2008 - 2009; Thesis title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Depression and anxiety in female juvenile sex offenders”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2666A3" w14:textId="77777777" w:rsidR="001C6E75" w:rsidRDefault="001C6E75" w:rsidP="00943980">
+    <w:p w14:paraId="4D2666A3" w14:textId="77777777" w:rsidR="001C6E75" w:rsidRPr="005B050D" w:rsidRDefault="001C6E75" w:rsidP="00943980">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715BA58C" w14:textId="77777777" w:rsidR="000D7300" w:rsidRDefault="000D7300" w:rsidP="000D7300">
+    <w:p w14:paraId="715BA58C" w14:textId="77777777" w:rsidR="000D7300" w:rsidRPr="005B050D" w:rsidRDefault="000D7300" w:rsidP="000D7300">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D7300">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Student Mentorship &amp; Scholarly Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E84902A" w14:textId="1C34787C" w:rsidR="0071339F" w:rsidRPr="000D7300" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="4E84902A" w14:textId="1C34787C" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D7300">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sarah L. Forthal (PhD student at Columbia University in the department of epidemiology, 2023 - present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3037071C" w14:textId="080F5034" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="3037071C" w14:textId="080F5034" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Jeri Perkins, (MSW student intern in the SSW; informal mentor and advocate, 2021 - 2022).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B12EF06" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="2B12EF06" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jonathon Sullivan (MSW Student, Fulbright Scholar, 2013: Title: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006954B0">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passport biopsies: Hospital deportations and implications for social work</w:t>
       </w:r>
-      <w:r w:rsidRPr="006954B0">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AB0AD8" w14:textId="3A1EFABD" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="42AB0AD8" w14:textId="3A1EFABD" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrick Foley (Undergraduate Independent Study: LGBT Capstone Project, 2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165B2BC6" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="165B2BC6" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCCDD3B" w14:textId="0EAEF2D2" w:rsidR="00F374E1" w:rsidRPr="002C5F47" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
+    <w:p w14:paraId="6FCCDD3B" w14:textId="0EAEF2D2" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1" w:rsidP="00F374E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5F47">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Student Organization Advisor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150152D" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="2150152D" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4D6C">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students Identifying as Multiracial/Biracial at ASU (SIMBA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184912D3" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRDefault="00F374E1">
+    <w:p w14:paraId="184912D3" w14:textId="77777777" w:rsidR="00F374E1" w:rsidRPr="005B050D" w:rsidRDefault="00F374E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4D6C">
-[...12 lines deleted...]
-    <w:p w14:paraId="6FC43ACE" w14:textId="77777777" w:rsidR="009E2BD0" w:rsidRDefault="009E2BD0" w:rsidP="004C3819">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inclusive and Multicultural Association of Social Work Scholars (IMASWS) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC43ACE" w14:textId="77777777" w:rsidR="009E2BD0" w:rsidRPr="005B050D" w:rsidRDefault="009E2BD0" w:rsidP="004C3819">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="373180FA" w14:textId="62A5052B" w:rsidR="004C3819" w:rsidRPr="00B86CA9" w:rsidRDefault="00DF1DAE" w:rsidP="004C3819">
+    <w:p w14:paraId="373180FA" w14:textId="62A5052B" w:rsidR="004C3819" w:rsidRPr="005B050D" w:rsidRDefault="00DF1DAE" w:rsidP="004C3819">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>SERVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5CFF17" w14:textId="1B90E0AA" w:rsidR="00B22099" w:rsidRPr="00B86CA9" w:rsidRDefault="00B22099" w:rsidP="00B8326B">
+    <w:p w14:paraId="7D5CFF17" w14:textId="1B90E0AA" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099" w:rsidP="00B8326B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2434" w:hanging="2434"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>School of Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E1529C" w14:textId="5C91EAC2" w:rsidR="00DF1DAE" w:rsidRPr="00B22099" w:rsidRDefault="0071339F" w:rsidP="004C3819">
+    <w:p w14:paraId="55E1529C" w14:textId="5C91EAC2" w:rsidR="00DF1DAE" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="004C3819">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>School Leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4AF7BC" w14:textId="73C17A35" w:rsidR="00B22099" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="4A4AF7BC" w14:textId="73C17A35" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Co-Chair of the Promotion and Tenure Committee (2023</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776B5A15" w14:textId="4A83D364" w:rsidR="00B22099" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="776B5A15" w14:textId="4A83D364" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Founder and Chair of the Ad Hoc Diversity Committee (2016</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E8B84F" w14:textId="22203A4F" w:rsidR="00B22099" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="07E8B84F" w14:textId="22203A4F" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Chair of the Online Program Committee (2016</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B60F8D3" w14:textId="77777777" w:rsidR="00B22099" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="4B60F8D3" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...18 lines deleted...]
-    <w:p w14:paraId="53AD9982" w14:textId="77777777" w:rsidR="00B22099" w:rsidRDefault="00B22099">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Executive Council Committee Member (2013 - 2015; 2008 - 2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD9982" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>ASU Faculty Senate, School of Social Work representative (2021 - 2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B13CDB" w14:textId="77777777" w:rsidR="00B22099" w:rsidRDefault="00B22099" w:rsidP="00B22099">
+    <w:p w14:paraId="27B13CDB" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099" w:rsidP="00B22099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222C859D" w14:textId="3104A738" w:rsidR="00B22099" w:rsidRDefault="00B22099" w:rsidP="00B22099">
+    <w:p w14:paraId="222C859D" w14:textId="3104A738" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099" w:rsidP="00B22099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22099">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Standing Committee</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40030BA7" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="00C8118A" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="40030BA7" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...18 lines deleted...]
-    <w:p w14:paraId="4FE2D1DF" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="00B86CA9" w:rsidRDefault="00B22099">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Promotion and Tenure Committee Member (2020 - 2023; 2014 - 2016; 2007 - 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE2D1DF" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Standards Committee (2019 - 2022; 2011 - 2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E7BBD7" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="00155529" w:rsidRDefault="00B22099">
+    <w:p w14:paraId="73E7BBD7" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...30 lines deleted...]
-    <w:p w14:paraId="7B5A790A" w14:textId="77777777" w:rsidR="00CF06A1" w:rsidRDefault="00CF06A1" w:rsidP="00B22099">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search Committee Member (2018 - 2019; 2015 - 2016; 2010 - 2011) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A790A" w14:textId="77777777" w:rsidR="00CF06A1" w:rsidRPr="005B050D" w:rsidRDefault="00CF06A1" w:rsidP="00B22099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497A4610" w14:textId="25279A62" w:rsidR="00B22099" w:rsidRPr="00B22099" w:rsidRDefault="00B22099" w:rsidP="00B22099">
+    <w:p w14:paraId="497A4610" w14:textId="7BD7C559" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099" w:rsidP="00B22099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22099">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Program Committee</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076270A0" w14:textId="5A46A93F" w:rsidR="00E008B9" w:rsidRDefault="00E008B9">
+    <w:p w14:paraId="076270A0" w14:textId="5A46A93F" w:rsidR="00E008B9" w:rsidRPr="005B050D" w:rsidRDefault="00E008B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>BSW Program Committee (</w:t>
       </w:r>
-      <w:r w:rsidR="00B22099">
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 - present; </w:t>
       </w:r>
-      <w:r w:rsidR="001A1409">
+      <w:r w:rsidR="001A1409" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A1409">
+      <w:r w:rsidR="001A1409" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A1409">
+      <w:r w:rsidR="001A1409" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEE4AC8" w14:textId="4FDA5E5A" w:rsidR="004F1C6A" w:rsidRDefault="004F1C6A">
+    <w:p w14:paraId="0BEE4AC8" w14:textId="4FDA5E5A" w:rsidR="004F1C6A" w:rsidRPr="005B050D" w:rsidRDefault="004F1C6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>PhD Program Committee (2022 - present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4300B15B" w14:textId="4015FC01" w:rsidR="00DD16B1" w:rsidRPr="00DD16B1" w:rsidRDefault="00DD16B1">
+    <w:p w14:paraId="4300B15B" w14:textId="4015FC01" w:rsidR="00DD16B1" w:rsidRPr="005B050D" w:rsidRDefault="00DD16B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Online Committee Member (2013 - </w:t>
       </w:r>
-      <w:r w:rsidR="00F76A98">
+      <w:r w:rsidR="00F76A98" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D8D178" w14:textId="7CCAAE6A" w:rsidR="000A5A24" w:rsidRPr="000A5A24" w:rsidRDefault="000A5A24">
+    <w:p w14:paraId="58D8D178" w14:textId="7CCAAE6A" w:rsidR="000A5A24" w:rsidRPr="005B050D" w:rsidRDefault="000A5A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Council Subcommittee on Annual Performance Evaluations (2016 - </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0421">
+      <w:r w:rsidR="00FF0421" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D587EB" w14:textId="38CAD84D" w:rsidR="00D92A1E" w:rsidRPr="00D92A1E" w:rsidRDefault="00DD16B1">
+    <w:p w14:paraId="28D587EB" w14:textId="38CAD84D" w:rsidR="00D92A1E" w:rsidRPr="005B050D" w:rsidRDefault="00DD16B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Advanced Generalist Practice Program Committee (2015 - 2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F76FE5" w14:textId="52CCBF35" w:rsidR="008107F0" w:rsidRDefault="008107F0">
+    <w:p w14:paraId="46F76FE5" w14:textId="52CCBF35" w:rsidR="008107F0" w:rsidRPr="005B050D" w:rsidRDefault="008107F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSW Foundation Subcommit</w:t>
       </w:r>
-      <w:r w:rsidR="0088379C">
+      <w:r w:rsidR="0088379C" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tee on Online Instruction (2015 - </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E043F81" w14:textId="77777777" w:rsidR="0044389B" w:rsidRDefault="0044389B">
+    <w:p w14:paraId="4E043F81" w14:textId="77777777" w:rsidR="0044389B" w:rsidRPr="005B050D" w:rsidRDefault="0044389B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced Standing Committee Member (2013 - </w:t>
       </w:r>
-      <w:r w:rsidR="00C8118A">
+      <w:r w:rsidR="00C8118A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224B4F24" w14:textId="1354AB7C" w:rsidR="003348CD" w:rsidRDefault="003348CD">
+    <w:p w14:paraId="224B4F24" w14:textId="1354AB7C" w:rsidR="003348CD" w:rsidRPr="005B050D" w:rsidRDefault="003348CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">MSW Foundation Committee Member (2007 - </w:t>
       </w:r>
-      <w:r w:rsidR="002861C6">
+      <w:r w:rsidR="002861C6" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C123966" w14:textId="77777777" w:rsidR="0088379C" w:rsidRDefault="0088379C" w:rsidP="004C3819">
+    <w:p w14:paraId="1C123966" w14:textId="77777777" w:rsidR="0088379C" w:rsidRPr="005B050D" w:rsidRDefault="0088379C" w:rsidP="004C3819">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF59130" w14:textId="39D7085C" w:rsidR="00B152FC" w:rsidRDefault="00D34890" w:rsidP="004C3819">
+    <w:p w14:paraId="5EF59130" w14:textId="39D7085C" w:rsidR="00B152FC" w:rsidRPr="005B050D" w:rsidRDefault="00D34890" w:rsidP="004C3819">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Watts </w:t>
       </w:r>
-      <w:r w:rsidR="00B152FC">
+      <w:r w:rsidR="00B152FC" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>College of Public Service &amp; Community Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003FDA48" w14:textId="1C48DA33" w:rsidR="00B22099" w:rsidRPr="00B22099" w:rsidRDefault="0071339F" w:rsidP="00B22099">
+    <w:p w14:paraId="003FDA48" w14:textId="1C48DA33" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="00B22099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">College Leadership </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06164B32" w14:textId="5BC805BB" w:rsidR="00330CF3" w:rsidRPr="00330CF3" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="06164B32" w14:textId="5BC805BB" w:rsidR="00330CF3" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Founder and Chair (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>co-chaired with a student representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>), Watts College Committee on Diversity and Inclusion (201</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC73CD" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00330CF3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
-[...25 lines deleted...]
-      <w:r w:rsidR="00330CF3">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00330CF3" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00330CF3">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2021). Established the committee and led the development and adoption of college-level DEI bylaws and governance structures.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7147" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
-[...24 lines deleted...]
-    <w:p w14:paraId="0129FED8" w14:textId="6F0D5320" w:rsidR="00330CF3" w:rsidRPr="00330CF3" w:rsidRDefault="00330CF3">
+    </w:p>
+    <w:p w14:paraId="0129FED8" w14:textId="6F0D5320" w:rsidR="00330CF3" w:rsidRPr="005B050D" w:rsidRDefault="00330CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330CF3">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Founder and Coordinator (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330CF3">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>co-chaired with student and staff representatives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330CF3">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330CF3">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Black Coffee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330CF3">
-[...30 lines deleted...]
-    <w:p w14:paraId="49D219CC" w14:textId="77777777" w:rsidR="000D7300" w:rsidRDefault="000D7300" w:rsidP="0071339F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Watts College IDEA–funded community initiative (2024 - present). Designed and led annual convenings of Black students, staff, and faculty to foster belonging to advance ASU’s Charter and President Crow’s LIFT Commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D219CC" w14:textId="77777777" w:rsidR="000D7300" w:rsidRPr="005B050D" w:rsidRDefault="000D7300" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk60736101"/>
     </w:p>
-    <w:p w14:paraId="3BBE12B4" w14:textId="23A9F2BE" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="3BBE12B4" w14:textId="23A9F2BE" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>College Service &amp; Academic Engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F012DF" w14:textId="6FF0EF53" w:rsidR="00330CF3" w:rsidRDefault="00D84B33">
+    <w:p w14:paraId="07F012DF" w14:textId="6FF0EF53" w:rsidR="00330CF3" w:rsidRPr="005B050D" w:rsidRDefault="00D84B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84B33">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiative Lead, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84B33">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Supporting Black Students Preparing for the Social Work Licensing Exam</w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="0ADFD056" w14:textId="6D3AE856" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Watts College IDEA–funded community initiative (2023, November 7). Led a college-supported academic forum via Zoom for Black social work students focused on licensure preparation and professional navigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADFD056" w14:textId="6D3AE856" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Creativity, Place and Equitable Communities Faculty Academy participant (2020 - 2021)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="7AAFA6A1" w14:textId="79E56138" w:rsidR="00D60CE6" w:rsidRDefault="00D60CE6">
+    <w:p w14:paraId="7AAFA6A1" w14:textId="79E56138" w:rsidR="00D60CE6" w:rsidRPr="005B050D" w:rsidRDefault="00D60CE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Invited Moderator for the Annual Doctoral Student Symposium (2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCFCD7C" w14:textId="687041BC" w:rsidR="00B152FC" w:rsidRDefault="00B152FC">
+    <w:p w14:paraId="0DCFCD7C" w14:textId="687041BC" w:rsidR="00B152FC" w:rsidRPr="005B050D" w:rsidRDefault="00B152FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B152FC">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Panelist for Academic Personnel Workshop 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Teaching online: What every online instructor should know</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD1319E" w14:textId="77777777" w:rsidR="003344E9" w:rsidRDefault="003344E9" w:rsidP="004C3819">
+    <w:p w14:paraId="1BD1319E" w14:textId="77777777" w:rsidR="003344E9" w:rsidRPr="005B050D" w:rsidRDefault="003344E9" w:rsidP="004C3819">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C8B6AD" w14:textId="17213814" w:rsidR="0095039E" w:rsidRDefault="00E66502" w:rsidP="004C3819">
+    <w:p w14:paraId="50C8B6AD" w14:textId="17213814" w:rsidR="0095039E" w:rsidRPr="005B050D" w:rsidRDefault="00E66502" w:rsidP="004C3819">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EAF577" w14:textId="2BC0162D" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="62EAF577" w14:textId="2BC0162D" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">University-Level Leadership </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AF4FC6" w14:textId="5F628DE8" w:rsidR="00B22099" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="31AF4FC6" w14:textId="5F628DE8" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Elected </w:t>
       </w:r>
-      <w:r w:rsidR="00B22099" w:rsidRPr="0071339F">
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vice President of Programming, Faculty Women of Color Caucus (FWOCC) (2021 - 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F099663" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="1F099663" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Executive Board Member, Faculty Women’s Association (FWA) (2021 - 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140F9208" w14:textId="61CCE4CD" w:rsidR="00B22099" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="140F9208" w14:textId="61CCE4CD" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidR="00B22099">
-[...18 lines deleted...]
-    <w:p w14:paraId="1234F109" w14:textId="77777777" w:rsidR="00B22099" w:rsidRDefault="00B22099" w:rsidP="00B22099">
+      <w:r w:rsidR="00B22099" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Office of Inclusive Excellence - Presidential Graduate Assistant (PGA) and Presidential Postdoctoral Fellowship (PPF) (2024 - present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1234F109" w14:textId="77777777" w:rsidR="00B22099" w:rsidRPr="005B050D" w:rsidRDefault="00B22099" w:rsidP="00B22099">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FDF4DCC" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="0FDF4DCC" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>University Service &amp; Institutional Engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F77F9" w14:textId="41953352" w:rsidR="00EE137A" w:rsidRPr="0071339F" w:rsidRDefault="00EE137A">
+    <w:p w14:paraId="457F77F9" w14:textId="41953352" w:rsidR="00EE137A" w:rsidRPr="005B050D" w:rsidRDefault="00EE137A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Faculty </w:t>
       </w:r>
-      <w:r w:rsidR="00897371" w:rsidRPr="0071339F">
+      <w:r w:rsidR="00897371" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Academy </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>(2025 - present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787ADFF7" w14:textId="62C89730" w:rsidR="00152686" w:rsidRDefault="00152686">
+    <w:p w14:paraId="787ADFF7" w14:textId="62C89730" w:rsidR="00152686" w:rsidRPr="005B050D" w:rsidRDefault="00152686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Innovation Collaboratory</w:t>
       </w:r>
-      <w:r w:rsidR="00984D12">
+      <w:r w:rsidR="00984D12" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>: Digital Fluency W</w:t>
       </w:r>
-      <w:r w:rsidR="009D1AD7">
+      <w:r w:rsidR="009D1AD7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>orkstream</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018 - </w:t>
       </w:r>
-      <w:r w:rsidR="006E65CA">
+      <w:r w:rsidR="006E65CA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45374A81" w14:textId="445D09CB" w:rsidR="009B2028" w:rsidRDefault="009B2028">
+    <w:p w14:paraId="45374A81" w14:textId="445D09CB" w:rsidR="009B2028" w:rsidRPr="005B050D" w:rsidRDefault="009B2028">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Committee for Campus Inclusion</w:t>
       </w:r>
-      <w:r w:rsidR="003F5C21">
+      <w:r w:rsidR="003F5C21" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Downtown (2017 - </w:t>
       </w:r>
-      <w:r w:rsidR="002912B7">
+      <w:r w:rsidR="002912B7" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
-      <w:r w:rsidR="003F5C21">
+      <w:r w:rsidR="003F5C21" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE994B8" w14:textId="404D862A" w:rsidR="007F401F" w:rsidRPr="006E65CA" w:rsidRDefault="00FE4E80">
+    <w:p w14:paraId="2FE994B8" w14:textId="404D862A" w:rsidR="007F401F" w:rsidRPr="005B050D" w:rsidRDefault="00FE4E80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Commission of the Status of Women (CSW), Downtown Chapter (2011</w:t>
       </w:r>
-      <w:r w:rsidR="00E37C54" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00E37C54" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE089E">
+      <w:r w:rsidR="00EE089E" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7327CB" w14:textId="77777777" w:rsidR="00C96610" w:rsidRDefault="009A0FE8">
+    <w:p w14:paraId="4F7327CB" w14:textId="77777777" w:rsidR="00C96610" w:rsidRPr="005B050D" w:rsidRDefault="009A0FE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee Member of the </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4E80" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00FE4E80" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>CSW</w:t>
       </w:r>
-      <w:r w:rsidR="00E66502" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00E66502" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Downtown Chapter</w:t>
       </w:r>
-      <w:r w:rsidR="00A33648" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00A33648" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (200</w:t>
       </w:r>
-      <w:r w:rsidR="00A16365">
+      <w:r w:rsidR="00A16365" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00A33648" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00A33648" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37C54" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00E37C54" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A16365">
+      <w:r w:rsidR="00A16365" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010</w:t>
       </w:r>
-      <w:r w:rsidR="00A33648" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00A33648" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C96610">
+      <w:r w:rsidR="00C96610" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA922E4" w14:textId="0E402FB7" w:rsidR="00A33648" w:rsidRPr="00C96610" w:rsidRDefault="00C96610" w:rsidP="00C96610">
+    <w:p w14:paraId="2BA922E4" w14:textId="0E402FB7" w:rsidR="00A33648" w:rsidRPr="005B050D" w:rsidRDefault="00C96610" w:rsidP="00C96610">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96610">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00A16365" w:rsidRPr="00C96610">
+      <w:r w:rsidR="00A16365" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Chair Service Award for outstanding service to the CSW (2010)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329A4B56" w14:textId="77777777" w:rsidR="008449AD" w:rsidRDefault="008449AD" w:rsidP="00C8118A">
+    <w:p w14:paraId="329A4B56" w14:textId="77777777" w:rsidR="008449AD" w:rsidRPr="005B050D" w:rsidRDefault="008449AD" w:rsidP="00C8118A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798AB0DD" w14:textId="6191CE12" w:rsidR="00C8118A" w:rsidRDefault="00BA515D" w:rsidP="00C8118A">
+    <w:p w14:paraId="798AB0DD" w14:textId="6191CE12" w:rsidR="00C8118A" w:rsidRPr="005B050D" w:rsidRDefault="00BA515D" w:rsidP="00C8118A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B63FE2" w:rsidRPr="00B86CA9">
+      <w:r w:rsidR="00B63FE2" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>rofession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E4CA87" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="57E4CA87" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>National and International Leadership in Critical Mixed Race Studies</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F3A90CE" w14:textId="6A8694F3" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+        <w:t xml:space="preserve">National and International Leadership in Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3A90CE" w14:textId="6A8694F3" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
-[...6 lines deleted...]
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Vice President, Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Association (2018</w:t>
+      </w:r>
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D22108" w14:textId="42BE1F8F" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="04D22108" w14:textId="42BE1F8F" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
-[...20 lines deleted...]
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">President, Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies, ASU Site Council (2018</w:t>
+      </w:r>
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C49DC7E" w14:textId="336A83AF" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="0C49DC7E" w14:textId="336A83AF" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Elected Vice President, MAVIN Board of Directors (2011</w:t>
       </w:r>
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2013); Board Member (2007</w:t>
       </w:r>
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089C842D" w14:textId="38C1091E" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="089C842D" w14:textId="38C1091E" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Secretary, Mixed Roots Stories Board of Directors (2017</w:t>
       </w:r>
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778760E0" w14:textId="3AB91292" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="778760E0" w14:textId="3AB91292" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Board of Advisors, MAVIN (2014</w:t>
       </w:r>
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9C69DD" w14:textId="17069105" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="1F9C69DD" w14:textId="17069105" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
-[...6 lines deleted...]
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Code of Conduct Committee Member, Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Association (2024</w:t>
+      </w:r>
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E95F9C2" w14:textId="5697AA0A" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="4E95F9C2" w14:textId="5697AA0A" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
-[...6 lines deleted...]
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Committee Member, Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Association (2017</w:t>
+      </w:r>
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9B6356" w14:textId="4032D865" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="6A9B6356" w14:textId="4032D865" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member, SWIRL Arizona Chapter (2008</w:t>
       </w:r>
-      <w:r w:rsidR="001A514D">
+      <w:r w:rsidR="001A514D" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2009)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5549C3" w14:textId="10B7150E" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="41061B17" w14:textId="77777777" w:rsidR="00121759" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="0071339F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+    </w:p>
+    <w:p w14:paraId="0C5549C3" w14:textId="31D4852F" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="0071339F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EFB7284" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>xternal Tenure Reviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFB7284" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Department of Sociology, University of Massachusetts Lowell (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F650007" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="4F650007" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>School of Social Work, Texas State University (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BEF0B8" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="70BEF0B8" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Department of Psychiatry, University of Connecticut School of Medicine (2017)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6825BD6D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F">
+    <w:p w14:paraId="6825BD6D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071339F">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>School of Social Work, Wichita State University (2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A47FBCC" w14:textId="77777777" w:rsidR="00C96610" w:rsidRDefault="00C96610" w:rsidP="0071339F">
+    <w:p w14:paraId="4A47FBCC" w14:textId="77777777" w:rsidR="00C96610" w:rsidRPr="005B050D" w:rsidRDefault="00C96610" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="719C0FDE" w14:textId="70A37838" w:rsidR="0071339F" w:rsidRPr="00B8326B" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+    <w:p w14:paraId="719C0FDE" w14:textId="70A37838" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Editorial Boards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3084DDF7" w14:textId="77777777" w:rsidR="003F4BB0" w:rsidRPr="003F4BB0" w:rsidRDefault="004E79BC">
+    <w:p w14:paraId="3084DDF7" w14:textId="33269D5A" w:rsidR="003F4BB0" w:rsidRPr="005B050D" w:rsidRDefault="004E79BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Affilia: Feminist Inquiry in Social Work</w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071339F">
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(2023 - present)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22791A95" w14:textId="72B131A0" w:rsidR="0071339F" w:rsidRPr="004D4697" w:rsidRDefault="003F4BB0">
+        <w:t xml:space="preserve">(2023 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00121759" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22791A95" w14:textId="72B131A0" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="003F4BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4BB0">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Health &amp; Social Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4BB0">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (renominated for second term</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="41DDF2BD" w14:textId="77777777" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+        <w:t xml:space="preserve"> (renominated for second term in 2025; 2022 - present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DDF2BD" w14:textId="77777777" w:rsidR="004D4697" w:rsidRPr="005B050D" w:rsidRDefault="004D4697" w:rsidP="004D4697">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="228C4E35" w14:textId="77777777" w:rsidR="004D4697" w:rsidRDefault="004D4697" w:rsidP="004D4697">
+    <w:p w14:paraId="160DC2FB" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-        </w:rPr>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="0071339F">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ad hoc Reviewer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10404" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="5274"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0071339F" w14:paraId="791ACF02" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="791ACF02" w14:textId="77777777" w:rsidTr="0071339F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DE6213D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F"/>
+          <w:p w14:paraId="5DE6213D" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="609617C5" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F">
+          <w:p w14:paraId="609617C5" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8326B" w14:paraId="65A6DB10" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="00B8326B" w:rsidRPr="005B050D" w14:paraId="65A6DB10" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CD92C2" w14:textId="5078590F" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
+          <w:p w14:paraId="75CD92C2" w14:textId="5078590F" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8326B">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Marriage &amp; Family Review </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A840453" w14:textId="6D015AEE" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
+          <w:p w14:paraId="6A840453" w14:textId="6D015AEE" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">Race &amp; Social Problems </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="04E5F929" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="04E5F929" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C1F7F5" w14:textId="33FD83B8" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="74C1F7F5" w14:textId="33FD83B8" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Journal of Social and Personal Relationships</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50526B2A" w14:textId="680A4954" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="50526B2A" w14:textId="680A4954" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve">The Counseling Psychologist </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="2CD6FE3F" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="2CD6FE3F" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E3419F9" w14:textId="1FB2F992" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="0E3419F9" w14:textId="1FB2F992" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Journal of Marriage &amp; Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FD516C2" w14:textId="03C25720" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="7FD516C2" w14:textId="03C25720" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Social Identities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="65C3D702" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="65C3D702" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE494C5" w14:textId="301D13B5" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="4EE494C5" w14:textId="301D13B5" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Journal of Family Issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322C3A42" w14:textId="5D0C9598" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="322C3A42" w14:textId="5D0C9598" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Multicultural Perspectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="1F3CA626" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="1F3CA626" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DF7A42E" w14:textId="6689CD09" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="7DF7A42E" w14:textId="6689CD09" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Social Sciences</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251C4A2F" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="251C4A2F" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4956BA7A" w14:textId="1FCD1523" w:rsidR="0071339F" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
+          <w:p w14:paraId="4956BA7A" w14:textId="1FCD1523" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
             <w:pPr>
               <w:ind w:left="-12" w:firstLine="12"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8326B">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Family Relations</w:t>
             </w:r>
-            <w:r w:rsidR="0071339F" w:rsidRPr="00B8326B">
+            <w:r w:rsidR="0071339F" w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="602932A2" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="602932A2" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74BED2BF" w14:textId="4F8BBAA5" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="74BED2BF" w14:textId="4F8BBAA5" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Emerging Adulthood</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57A7EC83" w14:textId="24B1F894" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="57A7EC83" w14:textId="24B1F894" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Journal of Drug Issues</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="6EDF33C5" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="6EDF33C5" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="278850E9" w14:textId="3E8426C1" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="278850E9" w14:textId="3E8426C1" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Social Service Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3394CF3D" w14:textId="5A99FBB6" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="3394CF3D" w14:textId="5A99FBB6" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Equity &amp; Excellence in Education</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="3BDBA7F9" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="3BDBA7F9" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D1F9E4" w14:textId="6ECF99A5" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="03D1F9E4" w14:textId="6ECF99A5" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Journal of Research on Adolescence</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296C53E8" w14:textId="605A6CED" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="296C53E8" w14:textId="605A6CED" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>International Journal of Intercultural Relations</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="1D0F6E55" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="1D0F6E55" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C7DA3D" w14:textId="2D463F7C" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="74C7DA3D" w14:textId="2D463F7C" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>American Journal of Orthopsychiatry</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="320C4DBF" w14:textId="0811AAF3" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="320C4DBF" w14:textId="0811AAF3" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Qualitative Social Work</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="2B057C44" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="2B057C44" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74087377" w14:textId="7AFE4B4A" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="74087377" w14:textId="7AFE4B4A" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Identities</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03428C1A" w14:textId="28D7E081" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="03428C1A" w14:textId="28D7E081" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Ethnic and Racial Studies</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="25CE1061" w14:textId="77777777" w:rsidTr="0071339F">
+      <w:tr w:rsidR="0071339F" w:rsidRPr="005B050D" w14:paraId="25CE1061" w14:textId="77777777" w:rsidTr="0071339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55E6A515" w14:textId="089B4E85" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="55E6A515" w14:textId="089B4E85" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Substance Use and Misuse</w:t>
             </w:r>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C7D06BD" w14:textId="492008E0" w:rsidR="0071339F" w:rsidRPr="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="0C7D06BD" w14:textId="492008E0" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Psychology of Addictive Behaviors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D79A7F" w14:textId="77777777" w:rsidR="0071339F" w:rsidRDefault="0071339F" w:rsidP="0071339F">
+          <w:p w14:paraId="01D79A7F" w14:textId="77777777" w:rsidR="0071339F" w:rsidRPr="005B050D" w:rsidRDefault="0071339F" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0071339F">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Society for Social Work and Research</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33783676" w14:textId="426158DA" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
+          <w:p w14:paraId="33783676" w14:textId="426158DA" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="0071339F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8326B">
+            <w:r w:rsidRPr="005B050D">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>Self and Identity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071339F" w14:paraId="2DCB08CA" w14:textId="77777777" w:rsidTr="0071339F">
-[...28 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="415A21E0" w14:textId="4A546B25" w:rsidR="00C5218F" w:rsidRPr="00B86CA9" w:rsidRDefault="00C5218F" w:rsidP="00C5218F">
+    <w:p w14:paraId="273004CB" w14:textId="77777777" w:rsidR="00121759" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="00C5218F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86CA9">
-[...69 lines deleted...]
-    <w:p w14:paraId="547093B5" w14:textId="77777777" w:rsidR="005B407D" w:rsidRDefault="005B407D" w:rsidP="00C5218F">
+    </w:p>
+    <w:p w14:paraId="415A21E0" w14:textId="6B6F4828" w:rsidR="00C5218F" w:rsidRPr="005B050D" w:rsidRDefault="00C5218F" w:rsidP="00C5218F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="6192"/>
           <w:tab w:val="left" w:pos="10058"/>
         </w:tabs>
         <w:ind w:left="2430" w:hanging="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="57217CDA" w14:textId="05DE3001" w:rsidR="005A4DE2" w:rsidRPr="00B86CA9" w:rsidRDefault="005A4DE2" w:rsidP="00D036BF">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL PRACTICE (post-MSW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5992C507" w14:textId="77777777" w:rsidR="00C5218F" w:rsidRPr="005B050D" w:rsidRDefault="00C5218F" w:rsidP="00C96610">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">School Social Worker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2000 - 2002). Implemented, monitored, and evaluated therapeutic treatment interventions in a day school/treatment program for youth diagnosed with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a severe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mental and/or behavioral disorder. Managed a team of support staff and maintained regular clinical contacts with enrolled students and their families. Gateway-Longview Inc., Williamsville, NY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D69C77F" w14:textId="77777777" w:rsidR="00BD7462" w:rsidRPr="005B050D" w:rsidRDefault="00BD7462" w:rsidP="00D35F2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E2A9BD" w14:textId="46621FC6" w:rsidR="00B64FF1" w:rsidRPr="005B050D" w:rsidRDefault="00C5218F" w:rsidP="00D35F2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foster Care / Adoption Specialist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1999 - 2000).  Performed case management duties for a caseload of 25 youth placed within foster/adoptive homes in the Western, NY area. Gateway-Longview Inc., Buffalo, NY. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547093B5" w14:textId="77777777" w:rsidR="005B407D" w:rsidRPr="005B050D" w:rsidRDefault="005B407D" w:rsidP="00C5218F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B86CA9">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="6192"/>
+          <w:tab w:val="left" w:pos="10058"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57217CDA" w14:textId="299D33C9" w:rsidR="005A4DE2" w:rsidRPr="005B050D" w:rsidRDefault="005A4DE2" w:rsidP="00D036BF">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
       </w:r>
-      <w:r w:rsidR="008826AA">
+      <w:r w:rsidR="008826AA" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>/AFFILIATION</w:t>
       </w:r>
-      <w:r w:rsidR="00547D6A">
+      <w:r w:rsidR="00547D6A" w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDDDABF" w14:textId="4B0F5BDC" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="00C96610">
+    <w:p w14:paraId="4BDDDABF" w14:textId="4B0F5BDC" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00C96610">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191DBBB6" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="191DBBB6" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>ASU Graduate Faculty Mentor Academy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B7054B" w14:textId="5865DC93" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="24B7054B" w14:textId="5865DC93" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Faculty Women of Color Caucus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C52CF5C" w14:textId="56CBC9A5" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="1C52CF5C" w14:textId="56CBC9A5" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty Women’s Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE9D058" w14:textId="63039B67" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="2FE9D058" w14:textId="63039B67" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>African and African American Faculty and Staff Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2AF79A" w14:textId="77777777" w:rsidR="004857F4" w:rsidRDefault="004857F4" w:rsidP="00B8326B">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00B8326B">
+    <w:p w14:paraId="5A5E7098" w14:textId="77777777" w:rsidR="00121759" w:rsidRPr="005B050D" w:rsidRDefault="00121759" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE637E1" w14:textId="5E03FF1A" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Professional &amp; Scholarly Associations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FA9B90" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="59FA9B90" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Council on Social Work Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2EC192" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="7E2EC192" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>National Association of Social Workers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C4EB35" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="62C4EB35" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Association of Black Social Workers, AZ Metro Valley Chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3780431F" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="3780431F" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Society for Social Work and Research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9BC132" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="4E9BC132" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
+      <w:r w:rsidRPr="005B050D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>International Congress of Qualitative Inquiry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484F7933" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+    <w:p w14:paraId="484F7933" w14:textId="77777777" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
-[...6 lines deleted...]
-    <w:p w14:paraId="2BE971CB" w14:textId="52F572C2" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mixed Race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE971CB" w14:textId="52F572C2" w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidRDefault="00B8326B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8326B">
-[...18 lines deleted...]
-    <w:sectPr w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidSect="0000586C">
+      <w:r w:rsidRPr="005B050D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>American College Personnel Association, Multiracial and Transracial Adoptee Network (MTAN)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B8326B" w:rsidRPr="005B050D" w:rsidSect="0000586C">
       <w:headerReference w:type="even" r:id="rId72"/>
       <w:headerReference w:type="default" r:id="rId73"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EB8AEEE" w14:textId="77777777" w:rsidR="00AF3C9B" w:rsidRDefault="00AF3C9B">
+    <w:p w14:paraId="2C3D51D0" w14:textId="77777777" w:rsidR="00E37EF3" w:rsidRDefault="00E37EF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7571340D" w14:textId="77777777" w:rsidR="00AF3C9B" w:rsidRDefault="00AF3C9B">
+    <w:p w14:paraId="70A4A3CA" w14:textId="77777777" w:rsidR="00E37EF3" w:rsidRDefault="00E37EF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21370,108 +20101,108 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57215C88" w14:textId="77777777" w:rsidR="00AF3C9B" w:rsidRDefault="00AF3C9B">
+    <w:p w14:paraId="79BFCAA9" w14:textId="77777777" w:rsidR="00E37EF3" w:rsidRDefault="00E37EF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="136C8909" w14:textId="77777777" w:rsidR="00AF3C9B" w:rsidRDefault="00AF3C9B">
+    <w:p w14:paraId="0F7270D0" w14:textId="77777777" w:rsidR="00E37EF3" w:rsidRDefault="00E37EF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F7B0298" w14:textId="77777777" w:rsidR="002C5428" w:rsidRDefault="002C5428" w:rsidP="004D7D11">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6DBACB26" w14:textId="77777777" w:rsidR="002C5428" w:rsidRDefault="002C5428" w:rsidP="00251EAA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09C38DFD" w14:textId="687A1933" w:rsidR="00B8326B" w:rsidRPr="00B8326B" w:rsidRDefault="00B8326B" w:rsidP="00B8326B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10170"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00B8326B">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>K.F. Jackson CV</w:t>
     </w:r>
     <w:r>
@@ -21565,51 +20296,51 @@
         <w:r w:rsidRPr="00B8326B">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="4DA55036" w14:textId="77777777" w:rsidR="002C5428" w:rsidRPr="001732CF" w:rsidRDefault="002C5428" w:rsidP="00744D67">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000000"/>
     <w:name w:val="1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -24133,50 +22864,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1975672455">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1218126818">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1708749775">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="232738866">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="517045093">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24193,50 +22925,51 @@
     <w:rsid w:val="000108CD"/>
     <w:rsid w:val="00011138"/>
     <w:rsid w:val="00012048"/>
     <w:rsid w:val="00012A8B"/>
     <w:rsid w:val="00015029"/>
     <w:rsid w:val="00015191"/>
     <w:rsid w:val="0001602F"/>
     <w:rsid w:val="00016E06"/>
     <w:rsid w:val="0001794D"/>
     <w:rsid w:val="00021C28"/>
     <w:rsid w:val="0002398B"/>
     <w:rsid w:val="000243FB"/>
     <w:rsid w:val="00027C77"/>
     <w:rsid w:val="000315DF"/>
     <w:rsid w:val="0003457C"/>
     <w:rsid w:val="00034B09"/>
     <w:rsid w:val="00036A41"/>
     <w:rsid w:val="00037501"/>
     <w:rsid w:val="00042B95"/>
     <w:rsid w:val="00043948"/>
     <w:rsid w:val="00043CB0"/>
     <w:rsid w:val="000448BC"/>
     <w:rsid w:val="0004632C"/>
     <w:rsid w:val="000463E5"/>
     <w:rsid w:val="00047530"/>
+    <w:rsid w:val="00047754"/>
     <w:rsid w:val="000502D5"/>
     <w:rsid w:val="00052F51"/>
     <w:rsid w:val="000543F6"/>
     <w:rsid w:val="00054EB5"/>
     <w:rsid w:val="00056D24"/>
     <w:rsid w:val="0005717F"/>
     <w:rsid w:val="0006002F"/>
     <w:rsid w:val="000615DC"/>
     <w:rsid w:val="00063C7E"/>
     <w:rsid w:val="00065F59"/>
     <w:rsid w:val="0006792B"/>
     <w:rsid w:val="000701F8"/>
     <w:rsid w:val="000706D6"/>
     <w:rsid w:val="00070FEB"/>
     <w:rsid w:val="000711BA"/>
     <w:rsid w:val="00074986"/>
     <w:rsid w:val="00074BCC"/>
     <w:rsid w:val="00075191"/>
     <w:rsid w:val="00076889"/>
     <w:rsid w:val="000810EA"/>
     <w:rsid w:val="00081214"/>
     <w:rsid w:val="000812FA"/>
     <w:rsid w:val="00081BB8"/>
     <w:rsid w:val="0008201F"/>
     <w:rsid w:val="00084824"/>
@@ -24294,111 +23027,115 @@
     <w:rsid w:val="000E1803"/>
     <w:rsid w:val="000E34EB"/>
     <w:rsid w:val="000E3B70"/>
     <w:rsid w:val="000E41E2"/>
     <w:rsid w:val="000E43E4"/>
     <w:rsid w:val="000E5DC5"/>
     <w:rsid w:val="000F10BF"/>
     <w:rsid w:val="000F1778"/>
     <w:rsid w:val="000F1B05"/>
     <w:rsid w:val="000F1C03"/>
     <w:rsid w:val="000F2086"/>
     <w:rsid w:val="00101916"/>
     <w:rsid w:val="00101E61"/>
     <w:rsid w:val="00103756"/>
     <w:rsid w:val="0010439E"/>
     <w:rsid w:val="00104D59"/>
     <w:rsid w:val="001070DE"/>
     <w:rsid w:val="001113CC"/>
     <w:rsid w:val="00112D3A"/>
     <w:rsid w:val="00114901"/>
     <w:rsid w:val="0011570C"/>
     <w:rsid w:val="00115C99"/>
     <w:rsid w:val="00116E28"/>
     <w:rsid w:val="00117DC1"/>
     <w:rsid w:val="001213D3"/>
+    <w:rsid w:val="00121759"/>
     <w:rsid w:val="00122D9B"/>
     <w:rsid w:val="00122EE0"/>
     <w:rsid w:val="0012342E"/>
     <w:rsid w:val="001242BB"/>
     <w:rsid w:val="001264B9"/>
     <w:rsid w:val="00127192"/>
     <w:rsid w:val="001308CD"/>
     <w:rsid w:val="001333B6"/>
     <w:rsid w:val="00133CF4"/>
     <w:rsid w:val="001347BC"/>
     <w:rsid w:val="00136572"/>
     <w:rsid w:val="00140155"/>
     <w:rsid w:val="00140855"/>
     <w:rsid w:val="00140C9F"/>
     <w:rsid w:val="00140CAC"/>
     <w:rsid w:val="00141B00"/>
     <w:rsid w:val="0014484D"/>
     <w:rsid w:val="00145BFD"/>
     <w:rsid w:val="0014718F"/>
     <w:rsid w:val="00151DD9"/>
+    <w:rsid w:val="00152405"/>
     <w:rsid w:val="00152686"/>
     <w:rsid w:val="00153CAB"/>
     <w:rsid w:val="00155529"/>
     <w:rsid w:val="001562E3"/>
     <w:rsid w:val="001565F0"/>
     <w:rsid w:val="00156AFE"/>
     <w:rsid w:val="001570E2"/>
     <w:rsid w:val="001629C1"/>
     <w:rsid w:val="00163512"/>
     <w:rsid w:val="00164687"/>
     <w:rsid w:val="001661AA"/>
     <w:rsid w:val="001674CC"/>
     <w:rsid w:val="00170261"/>
     <w:rsid w:val="0017100D"/>
     <w:rsid w:val="001732CF"/>
     <w:rsid w:val="001739E5"/>
     <w:rsid w:val="00173AFA"/>
     <w:rsid w:val="00174383"/>
     <w:rsid w:val="001773F8"/>
     <w:rsid w:val="0017763B"/>
     <w:rsid w:val="00181991"/>
     <w:rsid w:val="00182822"/>
     <w:rsid w:val="001840B7"/>
     <w:rsid w:val="0019141F"/>
     <w:rsid w:val="001917AB"/>
+    <w:rsid w:val="00192C0F"/>
     <w:rsid w:val="001931BF"/>
     <w:rsid w:val="001949CF"/>
     <w:rsid w:val="001958B2"/>
     <w:rsid w:val="00195E87"/>
     <w:rsid w:val="001A1409"/>
     <w:rsid w:val="001A25FC"/>
     <w:rsid w:val="001A3367"/>
     <w:rsid w:val="001A3A49"/>
     <w:rsid w:val="001A514D"/>
     <w:rsid w:val="001A64E0"/>
     <w:rsid w:val="001A7530"/>
     <w:rsid w:val="001A75A3"/>
     <w:rsid w:val="001A7636"/>
     <w:rsid w:val="001B001A"/>
     <w:rsid w:val="001B102D"/>
     <w:rsid w:val="001B1BFC"/>
+    <w:rsid w:val="001B2495"/>
     <w:rsid w:val="001B3FFF"/>
     <w:rsid w:val="001B40E5"/>
     <w:rsid w:val="001B422E"/>
     <w:rsid w:val="001B5B60"/>
     <w:rsid w:val="001B795A"/>
     <w:rsid w:val="001B7B20"/>
     <w:rsid w:val="001C095B"/>
     <w:rsid w:val="001C1248"/>
     <w:rsid w:val="001C3F83"/>
     <w:rsid w:val="001C434B"/>
     <w:rsid w:val="001C53BC"/>
     <w:rsid w:val="001C6E75"/>
     <w:rsid w:val="001C6F12"/>
     <w:rsid w:val="001D05EE"/>
     <w:rsid w:val="001D41FD"/>
     <w:rsid w:val="001D4337"/>
     <w:rsid w:val="001D50B8"/>
     <w:rsid w:val="001D62ED"/>
     <w:rsid w:val="001D724E"/>
     <w:rsid w:val="001E18E7"/>
     <w:rsid w:val="001E2108"/>
     <w:rsid w:val="001E21F5"/>
     <w:rsid w:val="001E32E5"/>
     <w:rsid w:val="001E3487"/>
     <w:rsid w:val="001E401B"/>
@@ -24465,72 +23202,74 @@
     <w:rsid w:val="002652C2"/>
     <w:rsid w:val="002669AF"/>
     <w:rsid w:val="00267792"/>
     <w:rsid w:val="00267DB1"/>
     <w:rsid w:val="0027017E"/>
     <w:rsid w:val="00270E1E"/>
     <w:rsid w:val="00275161"/>
     <w:rsid w:val="002760EA"/>
     <w:rsid w:val="002768AD"/>
     <w:rsid w:val="00277194"/>
     <w:rsid w:val="0027748D"/>
     <w:rsid w:val="00284805"/>
     <w:rsid w:val="00285ADA"/>
     <w:rsid w:val="002861C6"/>
     <w:rsid w:val="002912B7"/>
     <w:rsid w:val="00292239"/>
     <w:rsid w:val="00292482"/>
     <w:rsid w:val="002935CF"/>
     <w:rsid w:val="002958BA"/>
     <w:rsid w:val="00295AF6"/>
     <w:rsid w:val="002A191F"/>
     <w:rsid w:val="002A1DBF"/>
     <w:rsid w:val="002A31FD"/>
     <w:rsid w:val="002A519F"/>
     <w:rsid w:val="002A53D1"/>
+    <w:rsid w:val="002B2035"/>
     <w:rsid w:val="002B4708"/>
     <w:rsid w:val="002B5856"/>
     <w:rsid w:val="002B5946"/>
     <w:rsid w:val="002B72D8"/>
     <w:rsid w:val="002B7F70"/>
     <w:rsid w:val="002C23A3"/>
     <w:rsid w:val="002C3B24"/>
     <w:rsid w:val="002C3F66"/>
     <w:rsid w:val="002C5428"/>
     <w:rsid w:val="002C545D"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002C6241"/>
     <w:rsid w:val="002C776A"/>
     <w:rsid w:val="002D2A07"/>
     <w:rsid w:val="002D2CD8"/>
     <w:rsid w:val="002D3BB1"/>
     <w:rsid w:val="002D3C27"/>
     <w:rsid w:val="002D4978"/>
     <w:rsid w:val="002D5B50"/>
     <w:rsid w:val="002D6DA7"/>
     <w:rsid w:val="002E0936"/>
     <w:rsid w:val="002E138C"/>
+    <w:rsid w:val="002E185F"/>
     <w:rsid w:val="002E1C68"/>
     <w:rsid w:val="002E412F"/>
     <w:rsid w:val="002E7CFB"/>
     <w:rsid w:val="002F1277"/>
     <w:rsid w:val="002F1697"/>
     <w:rsid w:val="002F3A30"/>
     <w:rsid w:val="002F5506"/>
     <w:rsid w:val="002F5A0F"/>
     <w:rsid w:val="002F5B9E"/>
     <w:rsid w:val="002F5BFC"/>
     <w:rsid w:val="002F6279"/>
     <w:rsid w:val="003009E7"/>
     <w:rsid w:val="00300FE4"/>
     <w:rsid w:val="00302670"/>
     <w:rsid w:val="00302775"/>
     <w:rsid w:val="003059FB"/>
     <w:rsid w:val="003060BA"/>
     <w:rsid w:val="003063EC"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003100B9"/>
     <w:rsid w:val="00310E11"/>
     <w:rsid w:val="00311BA2"/>
     <w:rsid w:val="003122F7"/>
     <w:rsid w:val="003150F7"/>
     <w:rsid w:val="003151E8"/>
@@ -24798,63 +23537,65 @@
     <w:rsid w:val="00562B50"/>
     <w:rsid w:val="00566612"/>
     <w:rsid w:val="00566F1D"/>
     <w:rsid w:val="0056725C"/>
     <w:rsid w:val="005701DD"/>
     <w:rsid w:val="00570965"/>
     <w:rsid w:val="005712CB"/>
     <w:rsid w:val="00572EF0"/>
     <w:rsid w:val="005730FC"/>
     <w:rsid w:val="00573C77"/>
     <w:rsid w:val="00575558"/>
     <w:rsid w:val="00575E43"/>
     <w:rsid w:val="00576F7C"/>
     <w:rsid w:val="005771F7"/>
     <w:rsid w:val="00581006"/>
     <w:rsid w:val="00584457"/>
     <w:rsid w:val="005855BA"/>
     <w:rsid w:val="00594BD1"/>
     <w:rsid w:val="0059536E"/>
     <w:rsid w:val="00595956"/>
     <w:rsid w:val="005A17E0"/>
     <w:rsid w:val="005A4AB5"/>
     <w:rsid w:val="005A4DE2"/>
     <w:rsid w:val="005A5793"/>
     <w:rsid w:val="005A6D7E"/>
+    <w:rsid w:val="005B050D"/>
     <w:rsid w:val="005B081F"/>
     <w:rsid w:val="005B09FF"/>
     <w:rsid w:val="005B0BAC"/>
     <w:rsid w:val="005B2F7A"/>
     <w:rsid w:val="005B407D"/>
     <w:rsid w:val="005B432B"/>
     <w:rsid w:val="005B4D6C"/>
     <w:rsid w:val="005B69DA"/>
     <w:rsid w:val="005B7C56"/>
     <w:rsid w:val="005C0011"/>
     <w:rsid w:val="005C07AF"/>
     <w:rsid w:val="005C0F90"/>
     <w:rsid w:val="005C117B"/>
+    <w:rsid w:val="005C2001"/>
     <w:rsid w:val="005C21A4"/>
     <w:rsid w:val="005C3B18"/>
     <w:rsid w:val="005C421E"/>
     <w:rsid w:val="005C5E3E"/>
     <w:rsid w:val="005C7724"/>
     <w:rsid w:val="005D07CB"/>
     <w:rsid w:val="005D0CA3"/>
     <w:rsid w:val="005D25F0"/>
     <w:rsid w:val="005D59D8"/>
     <w:rsid w:val="005D635C"/>
     <w:rsid w:val="005D7BD4"/>
     <w:rsid w:val="005D7C36"/>
     <w:rsid w:val="005E12BF"/>
     <w:rsid w:val="005E2BD8"/>
     <w:rsid w:val="005E36AE"/>
     <w:rsid w:val="005E5885"/>
     <w:rsid w:val="005E646A"/>
     <w:rsid w:val="005E6D84"/>
     <w:rsid w:val="005F0F8B"/>
     <w:rsid w:val="005F623A"/>
     <w:rsid w:val="005F7980"/>
     <w:rsid w:val="006031FE"/>
     <w:rsid w:val="00604FB9"/>
     <w:rsid w:val="0060545C"/>
     <w:rsid w:val="0060619D"/>
@@ -24989,50 +23730,51 @@
     <w:rsid w:val="00726574"/>
     <w:rsid w:val="007267F5"/>
     <w:rsid w:val="007269E0"/>
     <w:rsid w:val="00726FF5"/>
     <w:rsid w:val="00727262"/>
     <w:rsid w:val="0073298A"/>
     <w:rsid w:val="007332FE"/>
     <w:rsid w:val="00733A8B"/>
     <w:rsid w:val="00734D5A"/>
     <w:rsid w:val="00735DD2"/>
     <w:rsid w:val="00735FC8"/>
     <w:rsid w:val="007368B7"/>
     <w:rsid w:val="00736BD6"/>
     <w:rsid w:val="007372E7"/>
     <w:rsid w:val="0073758E"/>
     <w:rsid w:val="00740614"/>
     <w:rsid w:val="00742402"/>
     <w:rsid w:val="007426C4"/>
     <w:rsid w:val="0074332E"/>
     <w:rsid w:val="007440B4"/>
     <w:rsid w:val="00744D67"/>
     <w:rsid w:val="00744E84"/>
     <w:rsid w:val="0074574C"/>
     <w:rsid w:val="00746D84"/>
     <w:rsid w:val="00747C86"/>
+    <w:rsid w:val="00751C54"/>
     <w:rsid w:val="0075504F"/>
     <w:rsid w:val="00755932"/>
     <w:rsid w:val="00756069"/>
     <w:rsid w:val="007563A1"/>
     <w:rsid w:val="0075660C"/>
     <w:rsid w:val="0075677F"/>
     <w:rsid w:val="007567F6"/>
     <w:rsid w:val="007570E8"/>
     <w:rsid w:val="00757BFD"/>
     <w:rsid w:val="00760B86"/>
     <w:rsid w:val="00761A16"/>
     <w:rsid w:val="00762275"/>
     <w:rsid w:val="00762B72"/>
     <w:rsid w:val="00764EE0"/>
     <w:rsid w:val="0076569F"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="00774A24"/>
     <w:rsid w:val="00775AF1"/>
     <w:rsid w:val="00780EE5"/>
     <w:rsid w:val="007823BC"/>
     <w:rsid w:val="007848E5"/>
     <w:rsid w:val="007864E3"/>
     <w:rsid w:val="00787E27"/>
     <w:rsid w:val="00790E35"/>
     <w:rsid w:val="00790FBF"/>
@@ -25094,50 +23836,51 @@
     <w:rsid w:val="00815CEC"/>
     <w:rsid w:val="008162EA"/>
     <w:rsid w:val="00817049"/>
     <w:rsid w:val="00820C00"/>
     <w:rsid w:val="00821247"/>
     <w:rsid w:val="00822210"/>
     <w:rsid w:val="00822889"/>
     <w:rsid w:val="00823217"/>
     <w:rsid w:val="0082547A"/>
     <w:rsid w:val="00825B66"/>
     <w:rsid w:val="0082661C"/>
     <w:rsid w:val="008268B9"/>
     <w:rsid w:val="00826F58"/>
     <w:rsid w:val="00833A19"/>
     <w:rsid w:val="00833AB7"/>
     <w:rsid w:val="008340D2"/>
     <w:rsid w:val="008347A8"/>
     <w:rsid w:val="00835B64"/>
     <w:rsid w:val="008404F3"/>
     <w:rsid w:val="00840C30"/>
     <w:rsid w:val="008414FC"/>
     <w:rsid w:val="00841F09"/>
     <w:rsid w:val="00842DDD"/>
     <w:rsid w:val="00842E33"/>
     <w:rsid w:val="008449AD"/>
+    <w:rsid w:val="00844D64"/>
     <w:rsid w:val="008457A0"/>
     <w:rsid w:val="00846547"/>
     <w:rsid w:val="008467CA"/>
     <w:rsid w:val="00847A18"/>
     <w:rsid w:val="00850FDA"/>
     <w:rsid w:val="00851AF0"/>
     <w:rsid w:val="00852CA5"/>
     <w:rsid w:val="00854E8B"/>
     <w:rsid w:val="00855655"/>
     <w:rsid w:val="008621F5"/>
     <w:rsid w:val="00862301"/>
     <w:rsid w:val="0086235F"/>
     <w:rsid w:val="00863D59"/>
     <w:rsid w:val="00864B46"/>
     <w:rsid w:val="008665CA"/>
     <w:rsid w:val="008673E0"/>
     <w:rsid w:val="008677C7"/>
     <w:rsid w:val="00867DEC"/>
     <w:rsid w:val="008702BE"/>
     <w:rsid w:val="00872E0F"/>
     <w:rsid w:val="008744DA"/>
     <w:rsid w:val="00874D93"/>
     <w:rsid w:val="00877A03"/>
     <w:rsid w:val="0088123F"/>
     <w:rsid w:val="00881A72"/>
@@ -25146,50 +23889,51 @@
     <w:rsid w:val="008828E7"/>
     <w:rsid w:val="00882DE9"/>
     <w:rsid w:val="0088379C"/>
     <w:rsid w:val="008840BF"/>
     <w:rsid w:val="0088439E"/>
     <w:rsid w:val="00884586"/>
     <w:rsid w:val="008913F8"/>
     <w:rsid w:val="00891F34"/>
     <w:rsid w:val="0089207E"/>
     <w:rsid w:val="008920C8"/>
     <w:rsid w:val="00892823"/>
     <w:rsid w:val="00892828"/>
     <w:rsid w:val="00892F59"/>
     <w:rsid w:val="00893879"/>
     <w:rsid w:val="00893FEB"/>
     <w:rsid w:val="00894164"/>
     <w:rsid w:val="00895331"/>
     <w:rsid w:val="0089573C"/>
     <w:rsid w:val="00895CF4"/>
     <w:rsid w:val="00897371"/>
     <w:rsid w:val="008A2294"/>
     <w:rsid w:val="008A34FE"/>
     <w:rsid w:val="008A37DC"/>
     <w:rsid w:val="008A4502"/>
     <w:rsid w:val="008A4D5E"/>
+    <w:rsid w:val="008A4FC0"/>
     <w:rsid w:val="008B02DF"/>
     <w:rsid w:val="008B265F"/>
     <w:rsid w:val="008B2937"/>
     <w:rsid w:val="008B2C89"/>
     <w:rsid w:val="008B4326"/>
     <w:rsid w:val="008B505C"/>
     <w:rsid w:val="008B588C"/>
     <w:rsid w:val="008B65B3"/>
     <w:rsid w:val="008C0AE0"/>
     <w:rsid w:val="008C0C39"/>
     <w:rsid w:val="008C0F2B"/>
     <w:rsid w:val="008C1349"/>
     <w:rsid w:val="008C1D1A"/>
     <w:rsid w:val="008C2217"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C26C5"/>
     <w:rsid w:val="008C4F2A"/>
     <w:rsid w:val="008D2525"/>
     <w:rsid w:val="008D2A4F"/>
     <w:rsid w:val="008D3311"/>
     <w:rsid w:val="008D347D"/>
     <w:rsid w:val="008D354F"/>
     <w:rsid w:val="008D40F9"/>
     <w:rsid w:val="008D715F"/>
     <w:rsid w:val="008D79F3"/>
@@ -25278,50 +24022,51 @@
     <w:rsid w:val="009A22AD"/>
     <w:rsid w:val="009A53B7"/>
     <w:rsid w:val="009B2028"/>
     <w:rsid w:val="009B2CD7"/>
     <w:rsid w:val="009B3B64"/>
     <w:rsid w:val="009B63DE"/>
     <w:rsid w:val="009B658E"/>
     <w:rsid w:val="009B796C"/>
     <w:rsid w:val="009B7CDB"/>
     <w:rsid w:val="009C0972"/>
     <w:rsid w:val="009C0B0F"/>
     <w:rsid w:val="009C1908"/>
     <w:rsid w:val="009C1DFA"/>
     <w:rsid w:val="009C58FC"/>
     <w:rsid w:val="009C66DB"/>
     <w:rsid w:val="009D1789"/>
     <w:rsid w:val="009D1AD7"/>
     <w:rsid w:val="009D305D"/>
     <w:rsid w:val="009D5CB5"/>
     <w:rsid w:val="009D6083"/>
     <w:rsid w:val="009E10C2"/>
     <w:rsid w:val="009E2BD0"/>
     <w:rsid w:val="009E52FE"/>
     <w:rsid w:val="009E62C1"/>
     <w:rsid w:val="009F140D"/>
+    <w:rsid w:val="009F20B7"/>
     <w:rsid w:val="009F241F"/>
     <w:rsid w:val="009F401B"/>
     <w:rsid w:val="009F44E5"/>
     <w:rsid w:val="009F4655"/>
     <w:rsid w:val="009F5EAE"/>
     <w:rsid w:val="009F74EA"/>
     <w:rsid w:val="009F78AC"/>
     <w:rsid w:val="00A01A5C"/>
     <w:rsid w:val="00A01D7F"/>
     <w:rsid w:val="00A02821"/>
     <w:rsid w:val="00A047AE"/>
     <w:rsid w:val="00A0699F"/>
     <w:rsid w:val="00A06BAD"/>
     <w:rsid w:val="00A0705B"/>
     <w:rsid w:val="00A07DD5"/>
     <w:rsid w:val="00A11910"/>
     <w:rsid w:val="00A11A7D"/>
     <w:rsid w:val="00A12D23"/>
     <w:rsid w:val="00A13CF3"/>
     <w:rsid w:val="00A1429F"/>
     <w:rsid w:val="00A1451B"/>
     <w:rsid w:val="00A16365"/>
     <w:rsid w:val="00A177BC"/>
     <w:rsid w:val="00A17EAA"/>
     <w:rsid w:val="00A21006"/>
@@ -25671,69 +24416,72 @@
     <w:rsid w:val="00CD24D1"/>
     <w:rsid w:val="00CD48EE"/>
     <w:rsid w:val="00CD49FC"/>
     <w:rsid w:val="00CE1F8C"/>
     <w:rsid w:val="00CE40CE"/>
     <w:rsid w:val="00CE4E05"/>
     <w:rsid w:val="00CE51D3"/>
     <w:rsid w:val="00CE5C5B"/>
     <w:rsid w:val="00CE5E34"/>
     <w:rsid w:val="00CE6CD7"/>
     <w:rsid w:val="00CE77D2"/>
     <w:rsid w:val="00CF041D"/>
     <w:rsid w:val="00CF06A1"/>
     <w:rsid w:val="00CF0ADB"/>
     <w:rsid w:val="00CF14E1"/>
     <w:rsid w:val="00CF1572"/>
     <w:rsid w:val="00CF1637"/>
     <w:rsid w:val="00CF3053"/>
     <w:rsid w:val="00CF4D41"/>
     <w:rsid w:val="00CF7374"/>
     <w:rsid w:val="00D01076"/>
     <w:rsid w:val="00D023F9"/>
     <w:rsid w:val="00D036BF"/>
     <w:rsid w:val="00D06A4B"/>
     <w:rsid w:val="00D06CA6"/>
+    <w:rsid w:val="00D06CCD"/>
     <w:rsid w:val="00D10769"/>
     <w:rsid w:val="00D11B4A"/>
     <w:rsid w:val="00D149E2"/>
     <w:rsid w:val="00D204B8"/>
     <w:rsid w:val="00D22766"/>
     <w:rsid w:val="00D24278"/>
     <w:rsid w:val="00D247AB"/>
+    <w:rsid w:val="00D25819"/>
     <w:rsid w:val="00D2652D"/>
     <w:rsid w:val="00D267F6"/>
     <w:rsid w:val="00D305AB"/>
     <w:rsid w:val="00D3139F"/>
     <w:rsid w:val="00D3167D"/>
     <w:rsid w:val="00D31E1D"/>
     <w:rsid w:val="00D32943"/>
     <w:rsid w:val="00D32A37"/>
     <w:rsid w:val="00D330E1"/>
     <w:rsid w:val="00D34890"/>
     <w:rsid w:val="00D34E86"/>
     <w:rsid w:val="00D35F2D"/>
+    <w:rsid w:val="00D37AC1"/>
     <w:rsid w:val="00D37CD3"/>
     <w:rsid w:val="00D40E5A"/>
     <w:rsid w:val="00D41C4D"/>
     <w:rsid w:val="00D41FAE"/>
     <w:rsid w:val="00D42B6A"/>
     <w:rsid w:val="00D4526E"/>
     <w:rsid w:val="00D465A8"/>
     <w:rsid w:val="00D47935"/>
     <w:rsid w:val="00D47C17"/>
     <w:rsid w:val="00D5152A"/>
     <w:rsid w:val="00D51A1D"/>
     <w:rsid w:val="00D532BD"/>
     <w:rsid w:val="00D54229"/>
     <w:rsid w:val="00D5452A"/>
     <w:rsid w:val="00D54863"/>
     <w:rsid w:val="00D5580C"/>
     <w:rsid w:val="00D55AD5"/>
     <w:rsid w:val="00D56084"/>
     <w:rsid w:val="00D609B6"/>
     <w:rsid w:val="00D60BA3"/>
     <w:rsid w:val="00D60CE6"/>
     <w:rsid w:val="00D60DBD"/>
     <w:rsid w:val="00D614DD"/>
     <w:rsid w:val="00D61807"/>
     <w:rsid w:val="00D629FD"/>
@@ -25798,58 +24546,60 @@
     <w:rsid w:val="00DE4892"/>
     <w:rsid w:val="00DE4D14"/>
     <w:rsid w:val="00DF1DAE"/>
     <w:rsid w:val="00DF21BA"/>
     <w:rsid w:val="00DF2A76"/>
     <w:rsid w:val="00DF7D1B"/>
     <w:rsid w:val="00E008B9"/>
     <w:rsid w:val="00E01629"/>
     <w:rsid w:val="00E017A5"/>
     <w:rsid w:val="00E0394C"/>
     <w:rsid w:val="00E04629"/>
     <w:rsid w:val="00E04814"/>
     <w:rsid w:val="00E04B09"/>
     <w:rsid w:val="00E0509D"/>
     <w:rsid w:val="00E11D6E"/>
     <w:rsid w:val="00E12176"/>
     <w:rsid w:val="00E133D4"/>
     <w:rsid w:val="00E152F0"/>
     <w:rsid w:val="00E1614B"/>
     <w:rsid w:val="00E165E1"/>
     <w:rsid w:val="00E17960"/>
     <w:rsid w:val="00E2016C"/>
     <w:rsid w:val="00E20268"/>
     <w:rsid w:val="00E20E83"/>
     <w:rsid w:val="00E24287"/>
+    <w:rsid w:val="00E27821"/>
     <w:rsid w:val="00E311D2"/>
     <w:rsid w:val="00E31397"/>
     <w:rsid w:val="00E31D2F"/>
     <w:rsid w:val="00E32264"/>
     <w:rsid w:val="00E32C75"/>
     <w:rsid w:val="00E339EA"/>
     <w:rsid w:val="00E34515"/>
     <w:rsid w:val="00E37C54"/>
+    <w:rsid w:val="00E37EF3"/>
     <w:rsid w:val="00E40280"/>
     <w:rsid w:val="00E40CE3"/>
     <w:rsid w:val="00E4214B"/>
     <w:rsid w:val="00E46F17"/>
     <w:rsid w:val="00E54F4A"/>
     <w:rsid w:val="00E55A88"/>
     <w:rsid w:val="00E57420"/>
     <w:rsid w:val="00E60C11"/>
     <w:rsid w:val="00E62761"/>
     <w:rsid w:val="00E630BB"/>
     <w:rsid w:val="00E63228"/>
     <w:rsid w:val="00E66502"/>
     <w:rsid w:val="00E673FD"/>
     <w:rsid w:val="00E7222F"/>
     <w:rsid w:val="00E7475A"/>
     <w:rsid w:val="00E75956"/>
     <w:rsid w:val="00E75D76"/>
     <w:rsid w:val="00E8002F"/>
     <w:rsid w:val="00E8175A"/>
     <w:rsid w:val="00E84101"/>
     <w:rsid w:val="00E846E7"/>
     <w:rsid w:val="00E868F3"/>
     <w:rsid w:val="00E86C4E"/>
     <w:rsid w:val="00E90085"/>
     <w:rsid w:val="00E90414"/>
@@ -29297,67 +28047,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB3177D9-DB6C-451B-9322-77B8ED408AD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dictdoc</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>7479</Words>
-  <Characters>42632</Characters>
+  <Words>7499</Words>
+  <Characters>42750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>355</Lines>
+  <Lines>356</Lines>
   <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>(716)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>F.S. Cheek Professional Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50011</CharactersWithSpaces>
+  <CharactersWithSpaces>50149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>(716)</dc:title>
   <dc:creator>Kelly Jackson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>