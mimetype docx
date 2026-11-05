--- v0 (2025-12-25)
+++ v1 (2026-11-05)
@@ -1,4757 +1,8198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C3E1B" w:rsidRPr="00A67EEC" w:rsidRDefault="009023E5" w:rsidP="009023E5">
-      <w:pPr>
+    <w:p w14:paraId="42400295" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MATHIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ARRFELT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAFE546" w14:textId="629AF85F" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="21"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Clinical</w:t>
       </w:r>
-      <w:r w:rsidR="00134232">
-[...56 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FB6B6B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3254E288" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Entrepreneurship</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Email: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00A75579">
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>mathias.arrfelt@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DF080A" w:rsidRPr="00DF080A" w:rsidRDefault="00DF080A" w:rsidP="009023E5">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7D833C37" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Business</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(480)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>727-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>7515</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAA0EC1" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+          <w:tab w:val="left" w:pos="5820"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DF080A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...192 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>(480)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>965-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>8314</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D04D6DB" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 874006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB37A1B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1ED5A2" wp14:editId="55F69193">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>22860</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1165861</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>210037</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5433060" cy="38100"/>
-                <wp:effectExtent l="0" t="0" r="34290" b="19050"/>
-[...2 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
-                        <a:xfrm flipV="1">
+                        <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5433060" cy="38100"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5433060" h="38100">
+                              <a:moveTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5433060" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:srgbClr val="44536A"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...13 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3A7EDA7C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.8pt,3pt" to="429.6pt,6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNr3mi5wEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4SUpVVNj2kKhcE&#10;ES3cXe84a8lfGpvs5t8z9qbbUriAuFj2eN7zvDfj7c1oDTsBRu1dy5eLmjNw0nfaHVv+7eHu3TVn&#10;MQnXCeMdtPwMkd/s3r7ZDqGBle+96QAZkbjYDKHlfUqhqaooe7AiLnwAR5fKoxWJjnisOhQDsVtT&#10;rer6qho8dgG9hBgpejtd8l3hVwpk+qJUhMRMy6m2VFYs62Neq91WNEcUodfyUob4hyqs0I4enalu&#10;RRLsB+rfqKyW6KNXaSG9rbxSWkLRQGqW9Ss1970IULSQOTHMNsX/Rys/nw7IdEe948wJSy26Tyj0&#10;sU9s750jAz2yZfZpCLGh9L074OUUwwGz6FGhZcro8D3T5AgJY2Nx+Ty7DGNikoKb9+t1fUXNkHS3&#10;vl7WpQvVRJPBAWP6CN6yvGm50S6bIBpx+hQTPU2pTyk5bBwbWv5hs9qUrOiN7u60MfmuzBHsDbKT&#10;oAlI4yorIYIXWXQyjoJZ36So7NLZwET/FRQ5RJVP2l5xCinBpeJQYaLsDFNUwQysp8ryUD8X8yvw&#10;kp+hUOb2b8AzorzsXZrBVjuPf3o9jU8lqyn/yYFJd7bg0Xfn0utiDQ1gce7yWfKEvzwX+POX3v0E&#10;AAD//wMAUEsDBBQABgAIAAAAIQBo+Baf3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcEHUINJQQp0JIvRUJAuK8jd04wl5HsdOGfj3LCY6reZp5W61n78TBjLEPpOBmkYEw&#10;1AbdU6fg431zvQIRE5JGF8go+DYR1vX5WYWlDkd6M4cmdYJLKJaowKY0lFLG1hqPcREGQ5ztw+gx&#10;8Tl2Uo945HLvZJ5lhfTYEy9YHMyzNe1XM3kFeLpy2+nzdbnZ352KF9vM93Zrlbq8mJ8eQSQzpz8Y&#10;fvVZHWp22oWJdBROwW3BoIKCH+J0tXzIQewYyzOQdSX/69c/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAI2veaLnAQAAGgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGj4Fp/cAAAABgEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#44546a [3215]">
-[...1 lines deleted...]
-              </v:line>
+              <v:shape w14:anchorId="4FD0ABB8" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:91.8pt;margin-top:16.55pt;width:427.8pt;height:3pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5433060,38100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo04KbKAIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8Fa0RpygatBhQ&#10;dAWaYWdFlmNjsqhRSuz8+1GynaTbbdhFoMwn6j0+yqv7rtHsqNDVYHI+naScKSOhqM0+59+3T19u&#10;OXNemEJoMCrnJ+X4/frzp1VrMzWDCnShkFER47LW5rzy3mZJ4mSlGuEmYJWhZAnYCE9b3CcFipaq&#10;NzqZpelN0gIWFkEq5+jrpk/ydaxflkr6b2XplGc658TNxxXjugtrsl6JbI/CVrUcaIh/YNGI2tCl&#10;51Ib4QU7YP1XqaaWCA5KP5HQJFCWtVRRA6mZpn+oea+EVVELNcfZc5vc/ysrX49vyOqCvOPMiIYs&#10;eh66MQ3Naa3LCPNu3zDIc/YF5E9HieRDJmzcgOlKbAKWxLEudvp07rTqPJP0cbmYz9MbMkRSbn47&#10;TaMTicjGw/Lg/LOCWEgcX5zvjSrGSFRjJDszhkh2B6N1NNpzRkYjZ2T0rjfaCh/OBXYhZO0Vk2ok&#10;ErINHNUWIs5fRFwTvSC0uUaelY2iSVSPoCBcSq3rg0iE4mup2gROd8vZMk6TA10XT7XWgYnD/e5R&#10;IzsKkrhYLOc3D0EVVfgAs+j8Rriqx8XUANNmsK13Kni2g+JE/rdkec7dr4NAxZn+amjCwmsZAxyD&#10;3Rig148Q31RsEt257X4ItCxcn3NPRr/COL8iGy0M0s/YcNLAw8FDWQd/40j1jIYNDX0UODzQ8Kqu&#10;9xF1+Y2sfwMAAP//AwBQSwMEFAAGAAgAAAAhAC2h/e/cAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOhDAQhu8mvkMzJt7cwjbZsEjZGKOJN7No9FroCEQ6Rdpl4e2dPenxn/nyzzfFYXGDmHEK&#10;vScN6SYBgdR421Or4f3t+S4DEaIhawZPqGHFAIfy+qowufVnOuJcxVZwCYXcaOhiHHMpQ9OhM2Hj&#10;RyTeffnJmchxaqWdzJnL3SC3SbKTzvTEFzoz4mOHzXd1choq9ZPhS71+rP0agjo+vX56O2t9e7M8&#10;3IOIuMQ/GC76rA4lO9X+RDaIgXOmdoxqUCoFcQEStd+CqHmyT0GWhfz/QvkLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqNOCmygCAACOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEALaH979wAAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m,38100l5433060,e" filled="f" strokecolor="#44536a">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>85287-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>4006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796042E2" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="139"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF2D993" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="1978"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Michigan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Eli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Broad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ph.D.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2008 Fordham University, Gabelli School of Business, MBA 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B91D7D0" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Murray</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arthur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bauernfeind</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>BA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75110054" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28469871" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ACADEMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>APPOINTMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DA66AB" w14:textId="6CA34107" w:rsidR="00EA707A" w:rsidRDefault="00EA707A" w:rsidP="00EA707A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA18B8F" w14:textId="4A23ACCA" w:rsidR="00EA707A" w:rsidRDefault="00EA707A" w:rsidP="00EA707A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3752FFB1" w14:textId="281A41B5" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0627FE93" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475DF5A4" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA55CCE" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E64EEF" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2008-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026F09A9" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="119" w:right="1978"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>San</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Francisco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2000-2002 Instructor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Golden Gate University, Ageno School of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business, 2000-2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D23BE8" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3451373C" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC0BE42" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="839" w:right="2571" w:hanging="721"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arizona State University, W.P. Carey School of Business Fundamentals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Strategic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Management,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MGT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>586</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4FAC10" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="839"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Capstone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Course,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WPC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 480</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88C397" w14:textId="753CF2FD" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840" w:right="1978" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Honors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Strategies,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behavior,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MGT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>303 International Management, MGT 459</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E42D490" w14:textId="502F9EDE" w:rsidR="004456D6" w:rsidRDefault="004456D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840" w:right="1978" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Leading Organizations, MGT 411</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEE8071" w14:textId="3B75AB0C" w:rsidR="004456D6" w:rsidRDefault="004456D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840" w:right="1978" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Principles of Management and Leadership, MGT 300</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2FD024" w14:textId="3C605016" w:rsidR="004C2307" w:rsidRDefault="004C2307">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840" w:right="1978" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Team Collaborative Skills, MGT 310</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC479A2" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7B0667" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840" w:right="3486" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Michigan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Eli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Broad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business Strategic Management, MGT 409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1935B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840" w:right="3486"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Management,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MGT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>325 International</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Finance,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>451</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106EE04E" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="840" w:right="3486" w:hanging="721"/>
+      </w:pPr>
+      <w:r>
+        <w:t>San Francisco State University, College of Business Financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Management,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BUS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>785</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(MBA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course) International Corporate Finance, FI 536</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089FC670" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748C6FB4" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840" w:right="3486" w:hanging="721"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Golden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ageno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business International Corporate Finance, FI 343</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA6555C" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3D827F" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B588FAD" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552F616F" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1500A3E5" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0734319C" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2585C2" w14:textId="7F6A0BA5" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6165E1" w14:textId="24A53055" w:rsidR="006F422C" w:rsidRDefault="0086462A" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840" w:right="3930" w:hanging="721"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3BCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of Management &amp; Entrepreneurship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187C84D3" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="3956" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Associate Department Chair, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C005CC1" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="000376C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720" w:right="2200"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Degree and assessment coordinator for BS MGT, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F34A9B" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="1830" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Degree and assessment coordinator for BS ENT, 2021 to 2023 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7481E4C3" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720" w:right="1650"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Degree and assessment coordinator for BA Global Leadership, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3631FF7B" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="1830" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assessment Coordinator WPC 480, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3722E83A" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="1830" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Internship Coordinator for MGT internships, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133CB0B" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="1830" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Internship coordinator for ENT internships, 2021 to 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0133E5" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720" w:right="1311"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Scholarship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Turken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Outstanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Graduating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Senior, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830BC4D" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="1311" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Course Coordinator for MGT 303, 2016 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B47CDC" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA" w:rsidP="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Coordinator, 2010-2011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E03D1" w14:textId="77777777" w:rsidR="001C3BCA" w:rsidRDefault="001C3BCA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C86E84" w14:textId="17DF43FE" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6244AAE6" w14:textId="0A3113AF" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="839" w:right="3486"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Faculty Council, 2017 to 2022 &amp; 2012-2014 Undergraduate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Committee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1770" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WPC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Recruiting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Committee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31591462" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:t>W.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Carey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Forward</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Force,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416FAE45" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747D6F85" w14:textId="244DFE57" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2C3516" w14:textId="2C49CF28" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="839" w:right="2534"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Scholars of Finance, Faculty Advisor, 2022 to present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Country Line Dancing Club, Faculty Advisor, 2020 to present The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Experiment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Advisor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3BCA">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Alpha Kappa Psi, Faculty Advisor, 2017 to present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FD3288" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="839"/>
+      </w:pPr>
+      <w:r>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Senate,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2013-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41886552" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A3D36E" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RESEARCH:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>REFEREED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCBDEEA" w14:textId="77777777" w:rsidR="00E309B7" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="599"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Busenbark, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Semadini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M., Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp; Withers,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Corporate-level Influences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Internal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Allocation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Projections.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Management Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 43: 180-209.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E309B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF2F83B" w14:textId="10720533" w:rsidR="006F422C" w:rsidRDefault="00E309B7" w:rsidP="00E309B7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="599" w:firstLine="600"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Citation count: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Web of Science SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1729BE09" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="268"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt, M., Mannor, M.J., Nahrgang, J.D., &amp; Christensen, A.L. 2018. All risk-taking is not the same:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Examining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>competing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>risk-taking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with meta-analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Review of Managerial Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12: 621-660.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C2780" w14:textId="49EE4F11" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2307">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B34373C" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D37DB8E" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="119" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Busenbark,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wiseman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hyun-Soo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Woo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Capital Allocation Literature: Piecing Together the Capital Allocation Puzzle. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Journal of Management</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 43: 2430-2455</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EE997F" w14:textId="3CEC2A19" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26837ED8" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA5F8EA" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wowak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>McNamara,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Earthquake</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Glacier?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>How</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CEO Charisma Manifests in Firm Strategy over Time. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategic Management Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 37: 586-603.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034AF7B0" w14:textId="1EBD0D25" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0CC3C5" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B273460" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A063D6D" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F73C500" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A454439" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABF5C8B" w14:textId="5CF65749" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120" w:right="483"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wiseman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R.M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>McNamara,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hult,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.T.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Examining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Corporate Role: The Influence of Capital Allocation Competency on Firm Performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Management Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 36: 1017-1034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4E3AB5" w14:textId="0DA268D5" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009459E5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0EA973" w14:textId="77777777" w:rsidR="00105061" w:rsidRDefault="00105061">
+      <w:pPr>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1198490A" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="593"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt, M., Wiseman, R.M, &amp; Hult, G.T.M. 2013. Looking Backward Instead of Forward: Aspiration-driven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Influences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Efficiency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Allocation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Process.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Management Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 56: 1081-1103.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A36B0C5" w14:textId="02E76895" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2307">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F9627D" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F20046" w14:textId="009CAF30" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Devers,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>McNamara,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wiseman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2008.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Moving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Closer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Action: Examining Compensation Design Effects on Firm Risk. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Organization Science</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 19: 548-566.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33016F66" w14:textId="2AD9B32A" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B7119" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="266"/>
+        <w:ind w:left="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hult,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.T.M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ketchen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2007.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Strategic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Supply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Management:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Improving Performance through a Culture of Competitiveness and Knowledge. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategic Management</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 28: 1035-1052.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCEAC25" w14:textId="3C85B408" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="840"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>count:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2307">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26211">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SSCI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAEB5AB" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7C6419" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WORKING</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PAPERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B18DA09" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="120" w:right="483"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nahrgang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.D.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Seo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christensen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.L.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Meta-Analytic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Leadership Emergence Process – An Expectations States Theory Approach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...84 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33718BFF" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="839"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261491E0" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="266"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFEREED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CONFERENCE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2D08DA" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kull,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Shah,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tan,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.C.H.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Unraveling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Purchasing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alignment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of Management Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference, Atlanta, GA (August 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B9822B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C35F8D" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="119" w:right="144"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nahrgang, J., Seo, J.J., Christensen, A.L, &amp; Arrfelt, M. A Meta-Analytic Summary of the Leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Process.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Conference,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vancouver,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>British Columbia (August 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3552FA" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BD27D9" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Starting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>allocation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Variance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Decomposition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Study.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Management Society Conference, Madrid, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(September 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AE8061" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017FED32" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mannor, M.J., Nahrgang, J.D., Arrfelt, M &amp; Christensen, A.L. Evidence of Risk-Bearing Affecting Shareholder and Director Influences on Diversification. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy of Management Annual Conference,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Philadelphia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BB567B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F172D1" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nahrgang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Seo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christensen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.L,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Broadening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mechanisms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Leadership Emergence: A Meta-Analytic Summary. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Society for Industrial and Organizational Psychology Annual Conference, Honolulu, HI (May 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCEA1DE" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nahrgang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.D.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christensen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Monitors?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Meta-Analytic Evidence of Risk-Bearing as a Moderator of Shareholder and Director Influences.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Strategic Management Society Conference, Atlanta, GA (October 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B248D07" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6443150A" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118" w:right="483"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wowak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, A.J., Mannor, M.J., &amp; Arrfelt, M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Can’t Buy Me Love? How Charismatic CEOs Supplement Their Charms with Instrumental Behaviors. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy of Management Annual Conference,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Orlando,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>FL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8B161E" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273F3C9A" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:ind w:left="118"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDC75E7" w14:textId="4004B417" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nahrgang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.D.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christensen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Taking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Same: Examining Competing Effects of Risk-Taking on Firm Risk and Firm Performance with Meta- Analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Management Society Conference, Prague, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Czech Republic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(October 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A42137B" w14:textId="77777777" w:rsidR="001B627A" w:rsidRDefault="001B627A">
+      <w:pPr>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="119" w:right="115"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375022BB" w14:textId="6E56FD58" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="119" w:right="115"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wowak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, A.J., Mannor, M.J., &amp; Arrfelt, M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Can’t Buy Me Love? How Charismatic CEOs Supplement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Charms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Instrumental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behaviors.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Strategic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Society Conference, Prague, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Czech Republic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(October 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18513368" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="119"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nahrgang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J.D.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christensen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Taking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Same: Examining Competing Effects of Risk-Taking on Firm Risk and Firm Performance with Meta- Analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1061 lines deleted...]
-        </w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy of Management Annual Conference, Boston, MA (August 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2DDD97" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409AEEA1" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="119" w:right="631"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wowak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF080A">
-[...149 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrogant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ignorant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>How</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CEOs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Coping Mechanisms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to Overcome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Aggressive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Biases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Hubris and Improve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Firm Performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy of Management Annual Conference, Boston, MA (August 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C16B3C" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213BA0FC" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:ind w:left="119" w:right="483"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mannor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.J.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wowak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...722 lines deleted...]
-        <w:t xml:space="preserve">Corporate-level Influences </w:t>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A.J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arrogant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ignorant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>How</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CEOs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Manage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Biases of their own Hubris with Conservative Coping Mechanisms. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Management Society Conference, Miami, FL </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(October 2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079BA244" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="119"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Goel, S., Arrfelt, M., &amp; Wiseman, R.M. Does Corporate Governance Matter? Evidence of Complementarities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Monitoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Incentive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alignment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Firm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Contingency. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Management Society Conference, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rome, Italy (September 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ACBF73" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16399A30" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="118"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wiseman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R.M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hult,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.T.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Aspiration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Driven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Influences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Efficiency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Internal Capital Allocation Process. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007B2FD0">
-[...4 lines deleted...]
-        <w:t>On</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy of Management Annual</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007B2FD0">
-[...1115 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Chicago, IL (August 2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADCDD35" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="118"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt, M., Wiseman, R.M., &amp; Hult, G.T.M. Performance Implications of Capital Allocation Efficiency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Effect.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chicago,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IL (August 2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461F15D1" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3194CB6B" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="118"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt, M., Mannor, M.J. &amp; Wiseman, R.M. A Second Look at CEO Hubris: Assessing the Measurement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Viability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hubris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Predictor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Firm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Strategy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Performance. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Academy of Management Annual Conference</w:t>
       </w:r>
-      <w:r w:rsidRPr="00934D1C">
-[...408 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:r>
+        <w:t>, Anaheim, CA (August 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344C8F34" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="006F422C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781E94BB" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="118" w:right="427"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arrfelt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wiseman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp; Devers,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>More</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dynamic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>View</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pay:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The In-the Money Effect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Opportunity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Stock</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Options.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Honolulu, Hawaii (August 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483CB7C7" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:left="118"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PROFESSIONAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C633238" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="118"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skandinaviska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Banken,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>York</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A81E2" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="667" w:right="483"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Deputy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Foreign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Exchange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1996-1999 Vice President and Chief Dealer, Interest Rate Trading, 1994-1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A59863" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="667" w:right="3486"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Foreign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Exchange/Interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dealer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1991-1994 Trading Intern, Summers 1989 and 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD3ED46" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="197"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Massive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Media,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>San</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Francisco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C427211" w14:textId="77777777" w:rsidR="006F422C" w:rsidRDefault="0086462A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="667"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Director,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Outdoor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alternative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Advertising,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1999-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2002</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006F422C">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1380" w:right="1700" w:bottom="280" w:left="1680" w:header="729" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B81E19" w:rsidRDefault="00B81E19" w:rsidP="00BE591B">
+    <w:p w14:paraId="6566A0C2" w14:textId="77777777" w:rsidR="002C31AE" w:rsidRDefault="002C31AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B81E19" w:rsidRDefault="00B81E19" w:rsidP="00BE591B">
+    <w:p w14:paraId="7861FF4E" w14:textId="77777777" w:rsidR="002C31AE" w:rsidRDefault="002C31AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B81E19" w:rsidRDefault="00B81E19" w:rsidP="00BE591B">
+    <w:p w14:paraId="1FC62543" w14:textId="77777777" w:rsidR="002C31AE" w:rsidRDefault="002C31AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B81E19" w:rsidRDefault="00B81E19" w:rsidP="00BE591B">
+    <w:p w14:paraId="2B52233A" w14:textId="77777777" w:rsidR="002C31AE" w:rsidRDefault="002C31AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00087B82" w:rsidRPr="00FE336A" w:rsidRDefault="00087B82" w:rsidP="00087B82">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C1F8223" w14:textId="67759A1E" w:rsidR="006F422C" w:rsidRDefault="006F422C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...71 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009023E5"/>
-[...84 lines deleted...]
-    <w:rsid w:val="00FE336A"/>
+    <w:rsidRoot w:val="006F422C"/>
+    <w:rsid w:val="000376C6"/>
+    <w:rsid w:val="00105061"/>
+    <w:rsid w:val="00120CA3"/>
+    <w:rsid w:val="001B627A"/>
+    <w:rsid w:val="001C3BCA"/>
+    <w:rsid w:val="002C31AE"/>
+    <w:rsid w:val="003473A2"/>
+    <w:rsid w:val="00356F4F"/>
+    <w:rsid w:val="00415B37"/>
+    <w:rsid w:val="004456D6"/>
+    <w:rsid w:val="004C2307"/>
+    <w:rsid w:val="00537D82"/>
+    <w:rsid w:val="00625FE8"/>
+    <w:rsid w:val="006E32D8"/>
+    <w:rsid w:val="006F3E16"/>
+    <w:rsid w:val="006F422C"/>
+    <w:rsid w:val="0086462A"/>
+    <w:rsid w:val="009459E5"/>
+    <w:rsid w:val="00963776"/>
+    <w:rsid w:val="00AC0411"/>
+    <w:rsid w:val="00C26211"/>
+    <w:rsid w:val="00E309B7"/>
+    <w:rsid w:val="00E91D13"/>
+    <w:rsid w:val="00EA707A"/>
+    <w:rsid w:val="00F47AC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="017BD146"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0A55DEE6-6A60-44D3-A6C1-EE1F0A26E76E}"/>
+  <w14:docId w14:val="349874A9"/>
+  <w15:docId w15:val="{32FDAFFB-3720-4832-B82E-2106F9AC17A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4900,562 +8341,553 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:rsid w:val="009023E5"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="39" w:line="293" w:lineRule="exact"/>
+      <w:ind w:left="21" w:right="3"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590B37"/>
+    <w:rsid w:val="006E32D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00590B37"/>
+    <w:rsid w:val="006E32D8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE591B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E32D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE591B"/>
+    <w:rsid w:val="006E32D8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="00BE591B"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E32D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00BE591B"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E32D8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...15 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathias.arrfelt@asu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathias.arrfelt@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7604</Characters>
+  <Pages>4</Pages>
+  <Words>1417</Words>
+  <Characters>8077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8920</CharactersWithSpaces>
+  <CharactersWithSpaces>9476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Arrfelt</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2023-01-30T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2024-02-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 22.3.90</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20230122232639</vt:lpwstr>
+  </property>
+</Properties>
+</file>