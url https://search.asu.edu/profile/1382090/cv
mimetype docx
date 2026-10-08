--- v0 (2025-12-30)
+++ v1 (2026-10-08)
@@ -2054,84 +2054,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00B11DB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Organization Theory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - At the undergraduate level</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5890503C" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00A465A2" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3362E11E" w14:textId="12ED87DE" w:rsidR="00A465A2" w:rsidRPr="00A465A2" w:rsidRDefault="00A465A2" w:rsidP="00A465A2">
+    <w:p w14:paraId="3362E11E" w14:textId="6CC9CC06" w:rsidR="00A465A2" w:rsidRPr="00A465A2" w:rsidRDefault="00A465A2" w:rsidP="00A465A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I teach the Management Department’s introduction to management course (MGT 300) here at ASU each semester.   Each semester I typically have approximately 900 students in the three sections that I teach.  </w:t>
       </w:r>
       <w:r w:rsidR="00A84C8E" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>This would sugg</w:t>
       </w:r>
       <w:r w:rsidR="00A84C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">est that I have taught nearly </w:t>
       </w:r>
-      <w:r w:rsidR="00891AED">
-[...4 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="006F41AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00A84C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0,000 students </w:t>
       </w:r>
       <w:r w:rsidR="00A84C8E" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>during my entire career given I taught large intro to management courses</w:t>
       </w:r>
       <w:r w:rsidR="00891AED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> up to 2500 students per semester</w:t>
       </w:r>
       <w:r w:rsidR="00A84C8E" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2233,74 +2233,87 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004549E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at ASU, I have been nominated for and received several College and University-wide teaching awards as well.  These nominations and awards include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7CD84C" w14:textId="51C69EC7" w:rsidR="00A465A2" w:rsidRDefault="00A465A2" w:rsidP="00A465A2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC62158" w14:textId="1880AEA7" w:rsidR="00AF1937" w:rsidRPr="00AF1937" w:rsidRDefault="00AF1937" w:rsidP="00AF1937">
+    <w:p w14:paraId="73229582" w14:textId="55AD20E0" w:rsidR="00511BE8" w:rsidRDefault="00511BE8" w:rsidP="00B5767C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>*2026: Arizona State University’s Alumni Association Teaching Excellence Award</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5767C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (this award is given to one teacher within the entire Arizona State University System---6000 faculty total; I’m the first professor to win this award from W.P. Carey’s Business School in 35 years).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC62158" w14:textId="67B3ADE2" w:rsidR="00AF1937" w:rsidRPr="00AF1937" w:rsidRDefault="00AF1937" w:rsidP="00511BE8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">*2024 W. P. Carey </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF1937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Huizingh</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Outstanding Undergraduate Teacher Award</w:t>
+        <w:t>Huizingh Outstanding Undergraduate Teacher Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C828E6A" w14:textId="00DA4CF2" w:rsidR="00B169D1" w:rsidRDefault="00B169D1" w:rsidP="00E92DC1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B169D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2747,76 +2760,83 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Also, I held the title of “University Master Teacher” at ASU from 2009 to 2015.   As part of my duties related to holding this position, I created a website </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> help other faculty teach classes within classes with both small and large enrollments.  Finally, as my vita suggests, I have published 9 peer reviewed teaching related articles and given four worldwide webinars on teaching effectiveness especially in large classroom settings.  These publications and presentations provide further support for my international scholarly reputation.</w:t>
+        <w:t xml:space="preserve"> help other faculty teach classes within classes with both small and large enrollments.  Finally, as my vita suggests, I have published 9 peer reviewed teaching related articles and given </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A465A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>four worldwide webinars on teaching effectiveness especially in large classroom settings.  These publications and presentations provide further support for my international scholarly reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B159AEE" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00A465A2" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E55FC0" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00A465A2" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Additionally, I was nominated for the 2006 SCHEV Award (for Outstanding Faculty Members in all colleges and universities in the Commonweal</w:t>
       </w:r>
       <w:r w:rsidR="00523D41" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>th of Virginia).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I was one of three faculty membe</w:t>
       </w:r>
       <w:r w:rsidR="00523D41" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rs nominated by Virginia Tech. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
@@ -3257,59 +3277,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Finally, I have served as an instructor for three “Experiential Learning Modules” for MBA students at the University of Maryland at College Park (organized by Dr. Ed Loc</w:t>
       </w:r>
       <w:r w:rsidR="007E7983" w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ke and Dr. Henry P. Sims, Jr.).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A465A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In those sessions in which evaluations were completed (2 of 3 </w:t>
-[...7 lines deleted...]
-        <w:t>sessions), I received the highest evaluations (from students) among all the other participating professors.</w:t>
+        <w:t xml:space="preserve"> In those sessions in which evaluations were completed (2 of 3 sessions), I received the highest evaluations (from students) among all the other participating professors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0307DBBB" w14:textId="77777777" w:rsidR="00B169D1" w:rsidRDefault="00B169D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDABF1D" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E26FC2" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B4D13" w:rsidRDefault="009B4D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3493,69 +3505,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1472">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B1472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ms. Stacey </w:t>
-[...17 lines deleted...]
-        <w:t>, (Northern Arizona University, Educational Leadership Doctorate</w:t>
+        <w:t>Ms. Stacey Berklan, (Northern Arizona University, Educational Leadership Doctorate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Dissertation Committee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Member</w:t>
       </w:r>
@@ -3886,71 +3880,89 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ph.D. Dissertations—most of these invo</w:t>
       </w:r>
       <w:r w:rsidR="009060F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lving theses on leadership:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE8CAF5" w14:textId="77777777" w:rsidR="00CE5137" w:rsidRPr="00B72EC5" w:rsidRDefault="00CE5137">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0917E65D" w14:textId="5C9A4E0B" w:rsidR="000F7BD6" w:rsidRDefault="000F7BD6" w:rsidP="00620DFD">
+    <w:p w14:paraId="0917E65D" w14:textId="7DDFC141" w:rsidR="000F7BD6" w:rsidRDefault="000F7BD6" w:rsidP="00620DFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>External Committee Member on Dissertation Committee for Kei Bullock, Antioch University; Doctoral Program in Leadership and Change (2024).</w:t>
+        <w:t>External Committee Member on Dissertation Committee for Kei Bullock, Antioch University; Doctoral Program in Leadership and Change (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00484111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E1FF09" w14:textId="77777777" w:rsidR="000F7BD6" w:rsidRDefault="000F7BD6" w:rsidP="000F7BD6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33BEF7F0" w14:textId="6C2CADE4" w:rsidR="009060F0" w:rsidRDefault="00CE5137" w:rsidP="00620DFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4207,74 +4219,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for Jordan Jensen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72EC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Fielding University (2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A02075" w14:textId="4463DD7E" w:rsidR="009060F0" w:rsidRDefault="009060F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4634FF4B" w14:textId="7A32B5E3" w:rsidR="006B4E85" w:rsidRDefault="006B4E85">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4B0A0C39" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B83CE8E" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="000F30DB" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BUSINESS EXPERIENCE</w:t>
       </w:r>
       <w:r w:rsidR="000F30DB">
@@ -5169,203 +5157,203 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="697948A0" w14:textId="77777777" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="001637B0" w:rsidP="00641A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641A86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Books</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE41FB4" w14:textId="7200D0E1" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="003B2487" w:rsidP="00331B13">
+          <w:p w14:paraId="6CE41FB4" w14:textId="2D9887B7" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="003B2487" w:rsidP="00331B13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00702632">
+            <w:r w:rsidR="002C38D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001637B0" w:rsidRPr="00641A86" w14:paraId="2B2D1967" w14:textId="77777777" w:rsidTr="00DA4F43">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3214" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F570ABA" w14:textId="77777777" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="001637B0" w:rsidP="00641A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641A86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chapters In Books</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79437003" w14:textId="384E90F1" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="00C952C1" w:rsidP="005815E3">
+          <w:p w14:paraId="79437003" w14:textId="3B55E4DD" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="00C952C1" w:rsidP="005815E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00965E96">
+            <w:r w:rsidR="00054AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001637B0" w:rsidRPr="00641A86" w14:paraId="475F9357" w14:textId="77777777" w:rsidTr="00641A86">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3214" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C34570F" w14:textId="77777777" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="001637B0" w:rsidP="00641A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641A86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Refereed Journal Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFCE80F" w14:textId="556ACCCC" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="00C34EDF" w:rsidP="00BF358C">
+          <w:p w14:paraId="7EFCE80F" w14:textId="339552DD" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="00C34EDF" w:rsidP="00BF358C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7848">
+            <w:r w:rsidR="00107497">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001979B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001637B0" w:rsidRPr="00641A86" w14:paraId="7071A362" w14:textId="77777777" w:rsidTr="00641A86">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3214" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38A44F3E" w14:textId="77777777" w:rsidR="001637B0" w:rsidRPr="00641A86" w:rsidRDefault="001637B0" w:rsidP="00641A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641A86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -5501,81 +5489,153 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641A86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00B2963A" w14:textId="77777777" w:rsidR="00660A00" w:rsidRDefault="00660A00" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1990E3C8" w14:textId="39A52CD1" w:rsidR="00660A00" w:rsidRPr="00660A00" w:rsidRDefault="00660A00" w:rsidP="00681EC0">
+    <w:p w14:paraId="1990E3C8" w14:textId="26211E2D" w:rsidR="00660A00" w:rsidRPr="00660A00" w:rsidRDefault="00660A00" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00660A00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Scholar Citation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Count</w:t>
       </w:r>
       <w:r w:rsidRPr="00660A00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>:  16,215</w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00511BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>684</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as of </w:t>
+      </w:r>
+      <w:r w:rsidR="00107497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00107497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EC5B98" w14:textId="77777777" w:rsidR="00660A00" w:rsidRDefault="00660A00" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F373C2" w14:textId="77777777" w:rsidR="00CD38FA" w:rsidRDefault="00CD38FA" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74AD2480" w14:textId="77777777" w:rsidR="00CD38FA" w:rsidRDefault="00CD38FA" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
@@ -5630,51 +5690,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43E37CD7" w14:textId="24829BFB" w:rsidR="00F6767A" w:rsidRPr="00660A00" w:rsidRDefault="00F6767A" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>BOOKS</w:t>
       </w:r>
       <w:r w:rsidR="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -5751,51 +5810,207 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="093929F0" w14:textId="1CD6758A" w:rsidR="00F17711" w:rsidRDefault="00F17711" w:rsidP="00F17711">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470BCECB" w14:textId="77777777" w:rsidR="00201D40" w:rsidRDefault="00702632" w:rsidP="003B2487">
+    <w:p w14:paraId="76A9B33F" w14:textId="1EDB7A5B" w:rsidR="002C38D7" w:rsidRDefault="002C38D7" w:rsidP="002C38D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neck, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Neck, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C.P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., and Murray E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction to Business, 2nd Edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Sage, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publications, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF278A3" w14:textId="0C6B894A" w:rsidR="002C38D7" w:rsidRPr="002C38D7" w:rsidRDefault="002C38D7" w:rsidP="002C38D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C38D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(This is a textbook for Introduction to Business Classes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5571380D" w14:textId="77777777" w:rsidR="002C38D7" w:rsidRDefault="002C38D7" w:rsidP="003B2487">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470BCECB" w14:textId="147E8998" w:rsidR="00201D40" w:rsidRDefault="00702632" w:rsidP="003B2487">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00702632">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anderson, D., Neck, H. M., Neck, C. P., &amp; Murray, E. L. (2026).</w:t>
       </w:r>
       <w:r w:rsidRPr="00702632">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7458,50 +7673,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA3EF05" w14:textId="77777777" w:rsidR="00331B13" w:rsidRDefault="00331B13" w:rsidP="00331B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F158887" w14:textId="77777777" w:rsidR="00331B13" w:rsidRPr="00331B13" w:rsidRDefault="00331B13" w:rsidP="00331B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neck, C. P. Manz, C. C., and Houghton J. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7573,51 +7789,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08238AAC" w14:textId="77777777" w:rsidR="00331B13" w:rsidRDefault="00331B13" w:rsidP="00AD1BA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568BA3FA" w14:textId="77777777" w:rsidR="00F830C9" w:rsidRPr="00676DF4" w:rsidRDefault="00F830C9" w:rsidP="00AD1BA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Thompson, E., Neck, C.P., and Sullivan A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Get a Kick Out of Life: Expect the </w:t>
       </w:r>
       <w:r w:rsidR="00AD1BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Best of</w:t>
       </w:r>
       <w:r w:rsidR="00AD1BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9214,50 +9429,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2012).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732462CB" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00676DF4" w:rsidRDefault="00F6767A" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EEEC8C" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00676DF4" w:rsidRDefault="00F6767A" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Neck, C. P. </w:t>
       </w:r>
       <w:r w:rsidR="00FC4948">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine for the Mind: </w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Healing Words to Help You Soar</w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
@@ -9289,51 +9505,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>McGraw-Hill (2010).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F598CA" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00676DF4" w:rsidRDefault="00F6767A" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF366BB" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="00676DF4" w:rsidRDefault="00FC4948" w:rsidP="00681EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Neck, C. P., and Manz, C. C.</w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7DD3" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mastering Self-Leadership: </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Empowering Yourself</w:t>
       </w:r>
@@ -10453,225 +10668,266 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F30DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCBBA32" w14:textId="77777777" w:rsidR="00965E96" w:rsidRDefault="00965E96" w:rsidP="00965E96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F790F04" w14:textId="416D1611" w:rsidR="00965E96" w:rsidRDefault="00965E96" w:rsidP="00965E96">
-[...107 lines deleted...]
-      <w:r w:rsidR="00A7327C" w:rsidRPr="00A7327C">
+    <w:p w14:paraId="5E0B6C05" w14:textId="557E4876" w:rsidR="00054AFD" w:rsidRPr="00054AFD" w:rsidRDefault="00054AFD" w:rsidP="00C952C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Houghton, J. D., Neck, C. B., Neuhaus, M., Neck, C. P., Langlinais, L. A. “Self-Leadership 2.0: Expanded Conceptualization and Measurement Clarification,” In. A. L. Nichols (Ed.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="222222"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Handbook of the Social Psychology of Leadership.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6757CFF2" w14:textId="77777777" w:rsidR="00965E96" w:rsidRDefault="00965E96" w:rsidP="00C952C1">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Edward Elgar Publishing,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forthcoming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505A7EDB" w14:textId="77777777" w:rsidR="00054AFD" w:rsidRDefault="00054AFD" w:rsidP="00C952C1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6A6D8940" w14:textId="77777777" w:rsidR="00C03A3F" w:rsidRDefault="00C03A3F" w:rsidP="00C952C1">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28733B63" w14:textId="77777777" w:rsidR="00054AFD" w:rsidRDefault="00054AFD" w:rsidP="00C952C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392BAF62" w14:textId="3AC16602" w:rsidR="00714744" w:rsidRPr="006D3770" w:rsidRDefault="006D3770" w:rsidP="00C952C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. B., Houghton, J. D., &amp; Neck, C. P. (2026). Self-leadership theory. In K. L. Guthrie &amp; R. Whitney (Eds.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leadership theories, frameworks, and approaches in practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(pp. 293–306). Emerald Publishing Limited.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3770">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="006D3770">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1108/978-1-83708-948-220251035</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19F165D8" w14:textId="77777777" w:rsidR="006D3770" w:rsidRPr="00714744" w:rsidRDefault="006D3770" w:rsidP="00C952C1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6D8940" w14:textId="7E57B318" w:rsidR="00C03A3F" w:rsidRDefault="00C03A3F" w:rsidP="00C952C1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00045848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Oxarart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00045848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, R., Houghton, J. D., Neck C. P.</w:t>
       </w:r>
       <w:r w:rsidRPr="00045848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00045848">
@@ -10706,63 +10962,106 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(Eds.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00045848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Workplace Spirituality - Making a Difference.</w:t>
       </w:r>
       <w:r w:rsidRPr="00045848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t> De Gruyter: Berlin, 2021. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6F2DDEFA" w14:textId="77777777" w:rsidR="00C952C1" w:rsidRPr="00C03A3F" w:rsidRDefault="00C952C1" w:rsidP="00C952C1">
+        <w:t xml:space="preserve"> De Gruyter: Berlin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2021.</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC521E" w14:textId="77777777" w:rsidR="00714744" w:rsidRDefault="00714744" w:rsidP="00054AFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2DDEFA" w14:textId="662DFFD4" w:rsidR="00C952C1" w:rsidRPr="00C03A3F" w:rsidRDefault="00C952C1" w:rsidP="00C952C1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jackson, B. H., and Neck, C.P., “Attentional Leadership Theory and Philosophy of Engagement Construction:  Understanding the Core Values of Emerging World Leaders</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,”  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11233,71 +11532,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In A. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and M. Urick (Eds.), </w:t>
+        <w:t xml:space="preserve">In A. Szpaderski and M. Urick (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Essential Principles for Managers: Innovative Approaches to Examining Foundational Theories of Management and Leadership</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, HPL Public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11474,71 +11753,51 @@
       <w:r w:rsidR="008238E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Education.</w:t>
       </w:r>
       <w:r w:rsidRPr="008465C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="008465C6" w:rsidRPr="008465C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In A. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and M. Urick (Eds.), </w:t>
+        <w:t xml:space="preserve">In A. Szpaderski and M. Urick (Eds.), </w:t>
       </w:r>
       <w:r w:rsidR="008465C6" w:rsidRPr="008465C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Diversity and Performance: Multidisciplinary and Nontraditional Styles of Leadership and Management in Action,</w:t>
       </w:r>
       <w:r w:rsidR="008465C6" w:rsidRPr="008465C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> HPL Publications, Inc.</w:t>
       </w:r>
       <w:r w:rsidR="008A41CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11673,512 +11932,483 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The Self-Action Leadership Model: A Qualitative, Nomological Expansion of Self-Leadership Theory Rooted in Action Research"</w:t>
       </w:r>
       <w:r w:rsidR="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In A. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In A. Szpaderski and M. Urick (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7199" w:rsidRPr="001D7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Essential Principles for Managers: Innovative Approaches to Examining Foundational Theories of Management and Leadership</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, HPL Public</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ations, Inc. Douglassville, PA </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7199" w:rsidRPr="001D7199">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009259D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2018, 142-184</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E167C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C149FD6" w14:textId="77777777" w:rsidR="006F7B72" w:rsidRPr="00945658" w:rsidRDefault="006F7B72" w:rsidP="00945658">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D0A16F" w14:textId="36931923" w:rsidR="00FC744B" w:rsidRPr="00E167C5" w:rsidRDefault="00E167C5" w:rsidP="008C1528">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kazan, A., Knotts, K., Houghton, J. D., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Neck C. P. “S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>elf-Leadership and Action-State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00676DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Orientation: The Role of Vertical and Horizontal Individualism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In A. Szpaderski and M. Urick (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Essential Principles for Managers: Innovative Approaches to Examining Foundational Theories of Management and Leadership</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, HPL Public</w:t>
       </w:r>
-      <w:r w:rsidR="001D7199">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ations, Inc. Douglassville, PA </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009259D0">
+      <w:r w:rsidR="009D56E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2018, 142-184</w:t>
+        <w:t xml:space="preserve">2018, </w:t>
+      </w:r>
+      <w:r w:rsidR="00702735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>185-212</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E167C5">
+      <w:r w:rsidR="008A41CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C149FD6" w14:textId="77777777" w:rsidR="006F7B72" w:rsidRPr="00945658" w:rsidRDefault="006F7B72" w:rsidP="00945658">
+    <w:p w14:paraId="15CDEF5A" w14:textId="77777777" w:rsidR="005815E3" w:rsidRDefault="005815E3" w:rsidP="008C1528">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BDF4B2" w14:textId="77777777" w:rsidR="00293D37" w:rsidRDefault="00293D37" w:rsidP="007908F4">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="23D0A16F" w14:textId="36931923" w:rsidR="00FC744B" w:rsidRPr="00E167C5" w:rsidRDefault="00E167C5" w:rsidP="008C1528">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649FF46E" w14:textId="77777777" w:rsidR="00293D37" w:rsidRDefault="00293D37" w:rsidP="007908F4">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...211 lines deleted...]
-    <w:p w14:paraId="3ABE5591" w14:textId="0AE2262C" w:rsidR="002B7AC0" w:rsidRPr="007908F4" w:rsidRDefault="00464C56" w:rsidP="007908F4">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792E0576" w14:textId="77777777" w:rsidR="00293D37" w:rsidRDefault="00293D37" w:rsidP="007908F4">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABE5591" w14:textId="67711B37" w:rsidR="002B7AC0" w:rsidRPr="007908F4" w:rsidRDefault="00464C56" w:rsidP="007908F4">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jackson, B. H., and Neck, C.P., “Attentional Leadership Theory and Philosophy of Engagement</w:t>
       </w:r>
       <w:r w:rsidR="00EE48E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construction:  Understanding the Core Values of Emerging Leaders</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE48E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,”  In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EE48E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A. </w:t>
+        <w:t xml:space="preserve"> A. Szpaderski and C.P. Neck (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE48E9" w:rsidRPr="00EE48E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Leadership and Management: Emerging, Contemporary, and Unorthodox Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE48E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE48E9" w:rsidRPr="00676DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HPL Publicati</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE48E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ons, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE48E9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...45 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inc.</w:t>
       </w:r>
       <w:r w:rsidR="00EE48E9" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Douglassville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE48E9" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, PA (2017</w:t>
       </w:r>
       <w:r w:rsidR="00EE48E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 17-60</w:t>
       </w:r>
       <w:r w:rsidR="00EE48E9" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BA508A" w14:textId="77777777" w:rsidR="002B7AC0" w:rsidRDefault="002B7AC0" w:rsidP="000D7DD3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536CDEDB" w14:textId="32E57B5C" w:rsidR="00991B12" w:rsidRDefault="00F6767A" w:rsidP="000D7DD3">
+    <w:p w14:paraId="536CDEDB" w14:textId="42AE905C" w:rsidR="00991B12" w:rsidRDefault="00F6767A" w:rsidP="000D7DD3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Houghton, J. D., Neck, C. P., Manz, C. C., "Self-Leadership and</w:t>
       </w:r>
       <w:r w:rsidR="00B771D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B771D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -12275,51 +12505,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Thousand Oaks, CA: </w:t>
       </w:r>
       <w:r w:rsidR="00B771D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sage Publications </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1696291E" w14:textId="0EB088FD" w:rsidR="00DA79A0" w:rsidRDefault="00B771D7" w:rsidP="002B7AC0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(2003,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F6767A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">123-140). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B416ED" w14:textId="77777777" w:rsidR="00DA79A0" w:rsidRDefault="00DA79A0" w:rsidP="000D1F63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13370,51 +13599,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l.4).  Greenwich, Connecticut: </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>JAI Press (1997, 193-216).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1496CADB" w14:textId="77777777" w:rsidR="00F41908" w:rsidRDefault="00F41908">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77F0F172" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="0024467B">
+    <w:p w14:paraId="5D74FF1D" w14:textId="77777777" w:rsidR="00293D37" w:rsidRDefault="00293D37" w:rsidP="0024467B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F0F172" w14:textId="75948310" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="0024467B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Manz, C. C., and Neck, C. P., "Employee Empowerment.</w:t>
       </w:r>
       <w:r w:rsidR="000F69E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>"  In L. Peters, S. Youngblood,</w:t>
       </w:r>
       <w:r w:rsidR="000F69E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -13675,51 +13912,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>JAI Press (1996, 43-65).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E33C619" w14:textId="77777777" w:rsidR="00DA79A0" w:rsidRDefault="00DA79A0" w:rsidP="00F13BBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6343826C" w14:textId="77777777" w:rsidR="00C51B2C" w:rsidRDefault="00F6767A" w:rsidP="00F13BBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Neck, C. P., and Manz, C. </w:t>
       </w:r>
       <w:r w:rsidR="00693A9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">C., "Total Leadership Quality: </w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Integrating</w:t>
       </w:r>
       <w:r w:rsidR="00F13BBD" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
@@ -13990,75 +14226,62 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C83976D" w14:textId="7E9BA717" w:rsidR="00C1329F" w:rsidRPr="00676DF4" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BF645B" w14:textId="77777777" w:rsidR="00AC753B" w:rsidRDefault="00AC753B" w:rsidP="001857FF">
+    <w:p w14:paraId="0AC9EC07" w14:textId="3F5DA63E" w:rsidR="00A64153" w:rsidRPr="001857FF" w:rsidRDefault="00F6767A" w:rsidP="001857FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REFERRED JOURNAL ARTICLES</w:t>
       </w:r>
       <w:r w:rsidR="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -14108,116 +14331,509 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4EEC62" w14:textId="77777777" w:rsidR="00800C20" w:rsidRDefault="00800C20" w:rsidP="006817C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D66104" w14:textId="77777777" w:rsidR="00C91528" w:rsidRDefault="004B653F" w:rsidP="00C91528">
+    <w:p w14:paraId="512D1808" w14:textId="77777777" w:rsidR="001979B4" w:rsidRDefault="001979B4" w:rsidP="00FD409E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3B4F6F55" w14:textId="39F219D9" w:rsidR="004B653F" w:rsidRDefault="004B653F" w:rsidP="00C91528">
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Neck, C. P.  “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-Leadership and Biblical Wisdom: Contradiction or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Integration?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3587E366" w14:textId="517D5DCB" w:rsidR="001979B4" w:rsidRPr="005F52FB" w:rsidRDefault="001979B4" w:rsidP="005F52FB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B653F">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001979B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="04CA7CA1" w14:textId="77777777" w:rsidR="00C91528" w:rsidRPr="004B653F" w:rsidRDefault="00C91528" w:rsidP="00C91528">
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal of Management, Spirituality, &amp; Religion</w:t>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005F52FB" w:rsidRPr="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText>https://doi.org/10.51327/CRDP5334</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005F52FB" w:rsidRPr="007D0564">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.51327/CRDP5334</w:t>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B4815" w14:textId="77777777" w:rsidR="001979B4" w:rsidRDefault="001979B4" w:rsidP="00FD409E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCA0468" w14:textId="392B8B49" w:rsidR="00FD409E" w:rsidRPr="00FD409E" w:rsidRDefault="00FD409E" w:rsidP="00FD409E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Neck, C. P., &amp; Edwards, T. M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorporating Lifestyle Factors into </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03260D4F" w14:textId="6A4C866E" w:rsidR="00FD409E" w:rsidRPr="00FD409E" w:rsidRDefault="00FD409E" w:rsidP="00FD409E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Family Therapy: The Powerful Influence of Sleep, Exercise, and Diet.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>The American Journal of Family Therapy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>” 2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1–23. https://doi.org/10.1080/01926187.2026.2671848</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7805EA83" w14:textId="77777777" w:rsidR="00FD409E" w:rsidRDefault="00FD409E" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763336EF" w14:textId="57A0C22B" w:rsidR="00484111" w:rsidRDefault="00484111" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Neck, C. P., and Edwards, T.  “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I-MAC 2.0: Evolving a Classic Teaching </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA2F4AF" w14:textId="4CF29564" w:rsidR="003147B2" w:rsidRDefault="00484111" w:rsidP="00484111">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model for the Contemporary College Classroom,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>College Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="003147B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2025,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037AC881" w14:textId="3DBB907E" w:rsidR="00484111" w:rsidRDefault="003147B2" w:rsidP="00484111">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1080/87567555.2025.2584316.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE670C0" w14:textId="77777777" w:rsidR="00484111" w:rsidRDefault="00484111" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D66104" w14:textId="19932952" w:rsidR="00C91528" w:rsidRDefault="004B653F" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neck, C. P., </w:t>
+      </w:r>
+      <w:r w:rsidR="00484111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neck, C. B. </w:t>
+      </w:r>
+      <w:r w:rsidR="00484111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Leadership Lessons of Ted Lasso: Enhancing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4F6F55" w14:textId="77A37DFD" w:rsidR="004B653F" w:rsidRDefault="004B653F" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the Discussion of Influence in Learning Environments.</w:t>
+      </w:r>
+      <w:r w:rsidR="00484111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Administrative Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6), 199. https://doi.org/10.3390/ admsci15060199 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CA7CA1" w14:textId="77777777" w:rsidR="00C91528" w:rsidRPr="004B653F" w:rsidRDefault="00C91528" w:rsidP="00C91528">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7C81B1" w14:textId="0D5CEDE1" w:rsidR="00A62D6A" w:rsidRDefault="00A62D6A" w:rsidP="00A62D6A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A62D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1D1D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Stanley, M., Neck, C. P., Neck, C. B, and Sinnott-Armstrong</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14345,270 +14961,314 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chiasson, R. M., Martin, M. M., Neck, C. B., and Neck, C. P., “A Test of Follower </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708AB5B3" w14:textId="1FDEF31B" w:rsidR="009A76B2" w:rsidRPr="009A76B2" w:rsidRDefault="009A76B2" w:rsidP="009A76B2">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A76B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychological Reactance to a Leader in the College Classroom: Investigating Late Work Policies on Instructional Dissent Through Freedom Threat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14697E94" w14:textId="61B2C2A9" w:rsidR="009A76B2" w:rsidRDefault="009A76B2" w:rsidP="009A76B2">
+    <w:p w14:paraId="14697E94" w14:textId="3B042CDF" w:rsidR="009A76B2" w:rsidRDefault="009A76B2" w:rsidP="009A76B2">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A76B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>and Reactance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009A76B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="009A76B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Leadership and Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009A76B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="004D3C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025, 11 (1), 36-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02424CDF" w14:textId="77777777" w:rsidR="001979B4" w:rsidRDefault="001979B4" w:rsidP="009A76B2">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="63E8576E" w14:textId="77777777" w:rsidR="00A62D6A" w:rsidRDefault="00A62D6A" w:rsidP="000656F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D2926A" w14:textId="77777777" w:rsidR="00272C9B" w:rsidRDefault="00272C9B" w:rsidP="00DD1434">
+    <w:p w14:paraId="09D2926A" w14:textId="24627C28" w:rsidR="00272C9B" w:rsidRDefault="00272C9B" w:rsidP="00DD1434">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stanley, M. L., &amp; Neck, C. P. (2025). Euphemism as a powerful framing device that </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C2DC440" w14:textId="2E4435D9" w:rsidR="00A62D6A" w:rsidRPr="00272C9B" w:rsidRDefault="00272C9B" w:rsidP="00272C9B">
+        <w:t xml:space="preserve">Stanley, M. L., &amp; Neck, C. P. Euphemism as a powerful framing device that </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2DC440" w14:textId="6E3EDF42" w:rsidR="00A62D6A" w:rsidRPr="00272C9B" w:rsidRDefault="00272C9B" w:rsidP="00272C9B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>influences moral judgments and punitive responses after wrongdoing.</w:t>
       </w:r>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Applied Psychology, 110</w:t>
+        <w:t>Journal of Applied Psychology,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, </w:t>
       </w:r>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 110</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(5), 723–740.</w:t>
       </w:r>
       <w:r w:rsidRPr="00272C9B">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00272C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2C72B7"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/apl0001233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FE7CD5D" w14:textId="77777777" w:rsidR="00272C9B" w:rsidRDefault="00272C9B" w:rsidP="00DD1434">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBBC6A0" w14:textId="77777777" w:rsidR="005A1F59" w:rsidRDefault="00417E8B" w:rsidP="005A1F59">
+    <w:p w14:paraId="2BBBC6A0" w14:textId="69C0DC19" w:rsidR="005A1F59" w:rsidRDefault="00417E8B" w:rsidP="005A1F59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Neck, C. B., Neck, C. P., Goldsby, M. G., &amp; Goldsby, E. A. (2024).</w:t>
+        <w:t>Neck, C. B., Neck, C. P., Goldsby, M. G., &amp; Goldsby, E. A.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005A1F59" w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> "The “lasso effect” – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3126BC" w14:textId="7A2951D8" w:rsidR="00417E8B" w:rsidRPr="005A1F59" w:rsidRDefault="005A1F59" w:rsidP="005A1F59">
+    <w:p w14:paraId="0E3126BC" w14:textId="772B0DB9" w:rsidR="00417E8B" w:rsidRPr="005A1F59" w:rsidRDefault="005A1F59" w:rsidP="005A1F59">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>toward the development of a theory of motivational contagion",</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -14619,63 +15279,81 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ournal of Managerial Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, Vol. 40 No. 4, pp. 385-403.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD409E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Vol. 40 No. 4, pp. 385-403.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1F59">
+        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tooltip="DOI: https://doi.org/10.1108/JMP-04-2024-0258" w:history="1">
+      <w:hyperlink r:id="rId17" w:tooltip="DOI: https://doi.org/10.1108/JMP-04-2024-0258" w:history="1">
         <w:r w:rsidRPr="005A1F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/JMP-04-2024-0258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A1F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF99473" w14:textId="77777777" w:rsidR="005A1F59" w:rsidRPr="00A81DDC" w:rsidRDefault="005A1F59" w:rsidP="005A1F59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -14765,101 +15443,96 @@
         <w:t>Nursing Management</w:t>
       </w:r>
       <w:r w:rsidRPr="006F7B72">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>, (In Press).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA814CD" w14:textId="77777777" w:rsidR="00582310" w:rsidRDefault="00582310" w:rsidP="00582310">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B2E93D" w14:textId="78630AF3" w:rsidR="00582310" w:rsidRDefault="00582310" w:rsidP="00582310">
+    <w:p w14:paraId="00B2E93D" w14:textId="27FFFAF6" w:rsidR="00582310" w:rsidRDefault="00582310" w:rsidP="00582310">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Neck, C. B., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Maykrantz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, S. A., Houghton, J. D., Neck, C. P. “Destructive Self-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DF62EE" w14:textId="35ABA79F" w:rsidR="00ED7848" w:rsidRDefault="00582310" w:rsidP="00582310">
+    <w:p w14:paraId="62DF62EE" w14:textId="122212C4" w:rsidR="00ED7848" w:rsidRDefault="00582310" w:rsidP="00582310">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Leadership? Self-Leadership, Maladaptive Coping, and Stress in College Students,”</w:t>
       </w:r>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14879,118 +15552,125 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0027117A">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0027117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00714744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00582310">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>41(1) e3521</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00582310">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="196AD4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/smi.3521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C4FD20D" w14:textId="77777777" w:rsidR="00582310" w:rsidRPr="00582310" w:rsidRDefault="00582310" w:rsidP="00582310">
+    <w:p w14:paraId="57C677B2" w14:textId="77777777" w:rsidR="001D531D" w:rsidRDefault="001D531D" w:rsidP="00582310">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20223B4A" w14:textId="77777777" w:rsidR="00981A8E" w:rsidRDefault="00981A8E" w:rsidP="00981A8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Houghton, J. D., Wu, J., Godwin, J. L., Neck, C. P., and Manz, C. C., “</w:t>
       </w:r>
       <w:r w:rsidRPr="00134288">
         <w:rPr>
@@ -15094,78 +15774,78 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62005BA2" w14:textId="0A17E0F5" w:rsidR="00981A8E" w:rsidRPr="00945658" w:rsidRDefault="00945658" w:rsidP="00945658">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00945658">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/10525629241263804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B96297A" w14:textId="77777777" w:rsidR="00151E8C" w:rsidRPr="00134288" w:rsidRDefault="00151E8C" w:rsidP="00945658">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C8469E" w14:textId="3E19C12E" w:rsidR="00981A8E" w:rsidRDefault="00981A8E" w:rsidP="00981A8E">
+    <w:p w14:paraId="42C8469E" w14:textId="220D91E0" w:rsidR="00981A8E" w:rsidRDefault="00981A8E" w:rsidP="00981A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Goldsby, M.G.., Kuratko, D.F., Nelson, T., </w:t>
       </w:r>
       <w:r w:rsidR="006F7B72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15201,51 +15881,50 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Entrepreneurial </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAB5A39" w14:textId="7E7AE0B6" w:rsidR="00151E8C" w:rsidRPr="00151E8C" w:rsidRDefault="00981A8E" w:rsidP="00151E8C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Innovation Responsibility (EIR): Mitigating the Political Risks of Disruptive Innovation.” </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7B72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Small Business Strategy</w:t>
       </w:r>
       <w:r w:rsidR="00151E8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2024, 34 (2), 26-41, </w:t>
       </w:r>
       <w:r w:rsidR="00151E8C" w:rsidRPr="00151E8C">
@@ -15540,93 +16219,82 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00081066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61, 9.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00081066" w:rsidRPr="00945658">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/MD-05-2022-0735</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00945658">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A368F1" w14:textId="77777777" w:rsidR="00382239" w:rsidRDefault="00382239" w:rsidP="00382239">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57735715" w14:textId="77777777" w:rsidR="00702449" w:rsidRDefault="00702449" w:rsidP="00184857">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="59BE2018" w14:textId="76989AB0" w:rsidR="00184857" w:rsidRDefault="00184857" w:rsidP="00184857">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347A31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanley, M., Neck, C. P., and Neck, C. B., “The Dark Side of Generosity: Employees </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075FC0A5" w14:textId="789833E8" w:rsidR="00184857" w:rsidRPr="00347A31" w:rsidRDefault="00184857" w:rsidP="00184857">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -15922,51 +16590,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2023, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1A9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1A9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00AB1A9D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="0953C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0953C0"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/10892680231170263</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="262626"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9FF9F9" w14:textId="77777777" w:rsidR="00F23CD3" w:rsidRDefault="00F23CD3" w:rsidP="00C13DAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16003,50 +16671,51 @@
           <w:color w:val="1D2228"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pushing Down on Me: The </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC6EEF3" w14:textId="38058E6B" w:rsidR="00F92736" w:rsidRDefault="00F92736" w:rsidP="00F92736">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="URWPalladioL" w:hAnsi="URWPalladioL"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7063">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Paradoxical Role of Self-leadership in the context of Work Pressure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7063">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Administrative Sciences</w:t>
       </w:r>
       <w:r>
@@ -16076,51 +16745,62 @@
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="URWPalladioL" w:hAnsi="URWPalladioL"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483561A2" w14:textId="77777777" w:rsidR="00A671E9" w:rsidRPr="0023113B" w:rsidRDefault="00A671E9" w:rsidP="00F92736">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FA0DAD" w14:textId="3F39C9A1" w:rsidR="001917CE" w:rsidRDefault="00781004" w:rsidP="006E1B15">
+    <w:p w14:paraId="3DCC3CEC" w14:textId="77777777" w:rsidR="002E1D38" w:rsidRDefault="002E1D38" w:rsidP="006E1B15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FA0DAD" w14:textId="1C2B2236" w:rsidR="001917CE" w:rsidRDefault="00781004" w:rsidP="006E1B15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781004">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanley, M., Neck, C.B., and Neck, C. P., “Loyal Workers are Selectively and Ironically </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F6290B" w14:textId="6BD34D05" w:rsidR="00266DDC" w:rsidRPr="00266DDC" w:rsidRDefault="00781004" w:rsidP="00266DDC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16159,51 +16839,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023, 106, DOI: </w:t>
       </w:r>
       <w:r w:rsidR="00266DDC" w:rsidRPr="00266DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.jesp.2022.104442.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC383DD" w14:textId="77777777" w:rsidR="007757D7" w:rsidRDefault="007757D7" w:rsidP="00421C26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D700A72" w14:textId="7F3C6A36" w:rsidR="00421C26" w:rsidRPr="00F23CD3" w:rsidRDefault="00421C26" w:rsidP="00421C26">
+    <w:p w14:paraId="4D700A72" w14:textId="2485118F" w:rsidR="00421C26" w:rsidRPr="00F23CD3" w:rsidRDefault="00421C26" w:rsidP="00421C26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23CD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Cristofaro, M., Butler, F. C., Neck, C. P., and Vinay. G, “Behavioral Strategy: Re-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAEB023" w14:textId="3B053788" w:rsidR="00421C26" w:rsidRDefault="00421C26" w:rsidP="00421C26">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
@@ -16255,51 +16935,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>as part of a special issue on Behavioral Strategy</w:t>
       </w:r>
       <w:r w:rsidR="00E062B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in which I served a co guest editor), 2022, 45 (9), 1101-1109.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F20CB7" w14:textId="0749D5CF" w:rsidR="00800C20" w:rsidRDefault="00800C20" w:rsidP="007B18A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="634585D2" w14:textId="1605C20C" w:rsidR="007B18A2" w:rsidRPr="007B18A2" w:rsidRDefault="007B18A2" w:rsidP="007B18A2">
+    <w:p w14:paraId="634585D2" w14:textId="61C0324D" w:rsidR="007B18A2" w:rsidRPr="007B18A2" w:rsidRDefault="007B18A2" w:rsidP="007B18A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B18A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neck, C. B., &amp; Neck, C. P. </w:t>
       </w:r>
       <w:r w:rsidR="00421C26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
@@ -16629,79 +17309,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidRPr="0059567C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00213E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>58 (21), 31-</w:t>
       </w:r>
       <w:r w:rsidR="00213E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>54.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00213E23" w:rsidRPr="0059567C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/2329488417731861</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB1A9D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161F6B4E" w14:textId="77777777" w:rsidR="00C34EDF" w:rsidRPr="001E0973" w:rsidRDefault="00C34EDF" w:rsidP="001E0973">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Maykrantz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, S. A., Langlinais, L. A., Houghton, J. D., and Neck, C. P., "Self-Leadership </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">for Shaping Health-Protective Behaviors during the Covid-19 Pandemic," </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C34EDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17054,50 +17733,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D784144" w14:textId="77777777" w:rsidR="00CA1E1B" w:rsidRDefault="00CA1E1B" w:rsidP="00A64153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Goldsby, E. A., Goldsby, M., Neck, C. P</w:t>
       </w:r>
       <w:r w:rsidR="00921FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Neck, C.B., “Self-Leadership in a Hospital Setting: A Framework for Addressing the Demands of Nurse Managers,” </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5E47">
         <w:rPr>
           <w:rFonts w:ascii="Arial Italic" w:hAnsi="Arial Italic" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -17261,51 +17941,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E30232" w:rsidRPr="00E30232">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>38;</w:t>
       </w:r>
       <w:r w:rsidR="00E30232" w:rsidRPr="00E30232">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00E30232" w:rsidRPr="00E30232">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/admsci10030038</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E30232">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6408CE09" w14:textId="77777777" w:rsidR="00AA68A8" w:rsidRDefault="00AA68A8" w:rsidP="00A64153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
@@ -17939,51 +18619,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCBD59C" w14:textId="77777777" w:rsidR="00DA4F43" w:rsidRPr="009B5C3B" w:rsidRDefault="00DA4F43" w:rsidP="006E2E06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jensen, J. R.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>R. J. Beaulieu.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -18776,50 +19455,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503D85C9" w14:textId="77777777" w:rsidR="002B228D" w:rsidRPr="00676DF4" w:rsidRDefault="002B228D" w:rsidP="00AA34A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Godwin, J.,</w:t>
       </w:r>
       <w:r w:rsidR="004864BC" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neck, C. P., </w:t>
       </w:r>
       <w:r w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>and D’Intino, R., “</w:t>
       </w:r>
       <w:r w:rsidR="00387294" w:rsidRPr="00676DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19300,51 +19980,51 @@
       </w:r>
       <w:r w:rsidR="002478B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2016, 1 (7-8).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487F3B02" w14:textId="77777777" w:rsidR="0064282B" w:rsidRPr="009B5C3B" w:rsidRDefault="0064282B" w:rsidP="00496A62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5407A50A" w14:textId="77777777" w:rsidR="006A2196" w:rsidRPr="009B5C3B" w:rsidRDefault="0064282B" w:rsidP="00566D63">
+    <w:p w14:paraId="5407A50A" w14:textId="5EEBF207" w:rsidR="006A2196" w:rsidRDefault="0064282B" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Houghton, J., Neck, C. P., and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -19399,1628 +20079,1696 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidR="00EA0406">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>of Management, Spirituality, and Religion</w:t>
+        <w:t xml:space="preserve">of Management, Spirituality, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F44B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Religion</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F81C51" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2016, 13(2): 177-205.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4453429B" w14:textId="77777777" w:rsidR="00496A62" w:rsidRPr="009B5C3B" w:rsidRDefault="00496A62" w:rsidP="00566D63">
+    <w:p w14:paraId="736A33AA" w14:textId="3EFFE800" w:rsidR="006F44B8" w:rsidRDefault="006F44B8" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...397 lines deleted...]
-    <w:p w14:paraId="25D78D96" w14:textId="77777777" w:rsidR="00E2398D" w:rsidRPr="009B5C3B" w:rsidRDefault="00E2398D" w:rsidP="00EF60BF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A7F945" w14:textId="1958FE59" w:rsidR="006F44B8" w:rsidRPr="006F44B8" w:rsidRDefault="006F44B8" w:rsidP="006F44B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="595F8756" w14:textId="77777777" w:rsidR="00A736E4" w:rsidRPr="009B5C3B" w:rsidRDefault="00E2398D" w:rsidP="00566D63">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F44B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: This article is one of the top ten most cited articles ever in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F44B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Management, Spirituality, &amp; Religion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4453429B" w14:textId="77777777" w:rsidR="00496A62" w:rsidRPr="009B5C3B" w:rsidRDefault="00496A62" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...141 lines deleted...]
-    <w:p w14:paraId="40D7D1E6" w14:textId="77777777" w:rsidR="00A736E4" w:rsidRPr="009B5C3B" w:rsidRDefault="00C3777E" w:rsidP="00C3777E">
+    </w:p>
+    <w:p w14:paraId="492F0335" w14:textId="77777777" w:rsidR="00EA0406" w:rsidRDefault="00496A62" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-US"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="329C2E5C" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00E2398D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Wu, J., and Neck, C. P., “Could Buddhism a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0406">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd Entrepreneurship Co-Exist? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9AEC5C" w14:textId="77777777" w:rsidR="004C555A" w:rsidRPr="009B5C3B" w:rsidRDefault="00EA0406" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2CAB560A" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00566D63">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00496A62" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phenomenological Exploration in China,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00496A62" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Leadership and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00755271" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A62" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0064282B" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2015, 2(1): 15-24.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496A62" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A52AC" w14:textId="77777777" w:rsidR="009B121A" w:rsidRPr="009B5C3B" w:rsidRDefault="009B121A" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jensen, J. R., and Neck, C. P., and R. J. Beaulieu., “Self-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Action Leadership: A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Qualitative, Nomological Expansion of Self-Leadership</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theory,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="009B5C3B">
+        <w:t>Journal of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Journal of Leadership and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566D63" w:rsidRPr="009B5C3B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Leadership and Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="44109693" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00566D63">
+        <w:t>2015, 1(3): 67-78</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F274BE" w14:textId="77777777" w:rsidR="009B121A" w:rsidRPr="009B5C3B" w:rsidRDefault="009B121A" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6D502E" w14:textId="77777777" w:rsidR="00172478" w:rsidRDefault="00172478" w:rsidP="00566D63">
+    <w:p w14:paraId="6E7551FF" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00566D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">of Emotions and Emotional Intelligence,” </w:t>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Godwin, J., Neck, C. P., and Godwin, E., “Dr. Martin L</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>uther King, Jr. and the Chicago</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F0E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Campaign Case:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> An Intersection of Transfor</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mational Leadership and Servant</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leadership,” </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Journal of</w:t>
-[...61 lines deleted...]
-        <w:t>2014, 1</w:t>
+        <w:t>Journal of Leadership and Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(1)</w:t>
-[...176 lines deleted...]
-        <w:t>463-480</w:t>
+        <w:t>2015, 1(3): 21-26</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5867E938" w14:textId="064F71F9" w:rsidR="00130A1D" w:rsidRPr="009B5C3B" w:rsidRDefault="00130A1D" w:rsidP="00566D63">
-[...381 lines deleted...]
-    <w:p w14:paraId="217B14C4" w14:textId="3F02734C" w:rsidR="009451D7" w:rsidRPr="009B5C3B" w:rsidRDefault="009451D7" w:rsidP="009451D7">
+    <w:p w14:paraId="25D78D96" w14:textId="77777777" w:rsidR="00E2398D" w:rsidRPr="009B5C3B" w:rsidRDefault="00E2398D" w:rsidP="00EF60BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595F8756" w14:textId="77777777" w:rsidR="00A736E4" w:rsidRPr="009B5C3B" w:rsidRDefault="00E2398D" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sukumarakurup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, K., Neck, C. P., Houghton, J. D., and Ellison, C. N.,</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “The Good and the</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bad of Spiritual Leadership: Toward a Spiritual Contingency Model,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal o</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="003451D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Managem</w:t>
+      </w:r>
+      <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ent, Spirituality, and Religion,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2015, 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34629">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3-16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D7D1E6" w14:textId="77777777" w:rsidR="00A736E4" w:rsidRPr="009B5C3B" w:rsidRDefault="00C3777E" w:rsidP="00C3777E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A736E4" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This paper was featured in the online “Psychology at Work” collection of articles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>created</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A736E4" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>publisher of the journal,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A736E4" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Taylor and Francis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C2E5C" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00E2398D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAB560A" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Neck, H. M., and Neck, C. P., “Organizational Slack an</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d the Productive Opportunity of</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Growing Technology Firms,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Leadership and</w:t>
+      </w:r>
+      <w:r w:rsidR="00566D63" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2014, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34629">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-19.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44109693" w14:textId="77777777" w:rsidR="00EF60BF" w:rsidRPr="009B5C3B" w:rsidRDefault="00EF60BF" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6D502E" w14:textId="77777777" w:rsidR="00172478" w:rsidRDefault="00172478" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sukumarakurup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, K., and Neck, C. P., “Leadership Em</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ergence as a Process: The Role</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Emotions and Emotional Intelligence,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of</w:t>
+      </w:r>
+      <w:r w:rsidR="00566D63" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Leadership and</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Management,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95576" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2014, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00130A1D" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34629">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95576" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55-61.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2B8980" w14:textId="77777777" w:rsidR="00AC753B" w:rsidRDefault="00AC753B" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFDF687" w14:textId="7EE0B849" w:rsidR="001B7AD8" w:rsidRDefault="00FC57A3" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neck, C. P., Houghton, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sardeshmukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, S., Goldsby, M., and Godwin J.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E78F0F" w14:textId="600DBC6B" w:rsidR="00FC57A3" w:rsidRDefault="00FC57A3" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Self-Leadership:  A Cognitive Resource for Entrepreneurs,” </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Small</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Business and Entrepreneurship</w:t>
+      </w:r>
+      <w:r w:rsidR="00727B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2013, 26(5): </w:t>
+      </w:r>
+      <w:r w:rsidR="00123F37" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>463-480</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5867E938" w14:textId="064F71F9" w:rsidR="00130A1D" w:rsidRPr="009B5C3B" w:rsidRDefault="00130A1D" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256B0115" w14:textId="77777777" w:rsidR="00D1372E" w:rsidRPr="009B5C3B" w:rsidRDefault="00D1372E" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wu, J., Neck, C. P., Houghton, J., and Pozzu</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to, A., Family Satisfaction and</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Entrepr</w:t>
+      </w:r>
+      <w:r w:rsidR="00727B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneurship Among Chinese Women: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Moderating Role of </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-Efficacy,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>International Journal of Busines</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13AD9" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s and Globalization</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13AD9" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2013, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC451E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13AD9" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13AD9" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>291-309.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15154026" w14:textId="77777777" w:rsidR="007077B5" w:rsidRPr="009B5C3B" w:rsidRDefault="007077B5" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4AAA26" w14:textId="42EF579F" w:rsidR="008C2BB9" w:rsidRDefault="00F6767A" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houghton, J. D., Wu, J., Godwin, J. L., Neck, C. P., and Manz, C. C., </w:t>
+      </w:r>
+      <w:r w:rsidR="005E31A7" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Effective Stress</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001029AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Proposed Model of Emotional </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Self-Leadership,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001029AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and Student Stress Coping.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001029AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Management Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6E646C" w14:textId="5C0E0DF7" w:rsidR="00F6767A" w:rsidRDefault="008C2BB9" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2012, 36,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4A2C" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>220-238.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223A9107" w14:textId="77777777" w:rsidR="009451D7" w:rsidRDefault="009451D7" w:rsidP="00566D63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217B14C4" w14:textId="3F02734C" w:rsidR="009451D7" w:rsidRPr="009B5C3B" w:rsidRDefault="009451D7" w:rsidP="009451D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009451D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: This publication won the </w:t>
       </w:r>
       <w:r w:rsidRPr="009451D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2023 Lasting Impact Award from the Management and Organizational Behavior Teaching Society (MOBTS) and Sage Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D2228"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -21591,51 +22339,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 2008, 27(2): 26-41.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604AEC90" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="001E5FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="356240DB" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="001E5FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">D’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Intino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, R. S., Boyles, T., Neck, C. P., and Hall,</w:t>
       </w:r>
       <w:r w:rsidR="00D44DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> J., “Visionary Entrepreneurial</w:t>
       </w:r>
@@ -22063,50 +22810,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8E58AC" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="001E5FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38ECB2D9" w14:textId="77777777" w:rsidR="00D44DB4" w:rsidRDefault="00F6767A" w:rsidP="001E5FDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Manz, C. C., Manz, K. P., Marx, R., D., and Neck, C</w:t>
       </w:r>
       <w:r w:rsidR="00D44DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. P., “The Wisdom of Solomon at</w:t>
       </w:r>
       <w:r w:rsidR="00D44DB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F31670">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
@@ -23858,587 +24606,610 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>15(6), 606-625.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57886BCF" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="279CB9EB" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>Edwards, T. M., and Neck, C. P., “The I-MAC Teac</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hing Model for Beginning Family</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Science Instructors,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Family Science Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 2000, 13(1), 14-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42953E6B" w14:textId="77777777" w:rsidR="006B05A0" w:rsidRPr="009B5C3B" w:rsidRDefault="006B05A0" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728864BC" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. P., and Cooper, K. H., “The Fit Executive:  E</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>xercise and Diet Guidelines for</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enhanced Performance,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academy of Management Executive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 2000, 14(2),</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>72-83.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D86A4" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517335A4" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neck, C. P., and Ashcraft, R. F., “Inner Leadership:  Mental </w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Strategies for Nonprofit</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff Members,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nonprofit World Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 2000, 18(3), 27-30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDDBC5A" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148FB87E" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. P., Neck, H. M., Manz, C. C., and Godwin J., “I</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Think I Can, I Think I Can: A</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Self-Leadership Perspective Toward Enhancing</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entrepreneur Thought Patterns,</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-Efficacy, and Performance,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Managerial Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1999, </w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>14, 477-501.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A56D8C" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D688168" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Goldsby, M.G., Neck, C. P., and Gerde, V. W., “Inner</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leadership:  A Social Learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based Approach Toward Enhanced Ethical Decision Making,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Business Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 1999, 2, 229-247.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D393BB0" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B39EA9" w14:textId="77777777" w:rsidR="00D2431A" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Edwards, T. M., and Neck, C. P., “The I-MAC Teac</w:t>
+        <w:t>Neck, C. P., Connerley, M., Zuniga, C., and Goel,</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>hing Model for Beginning Family</w:t>
+        <w:t xml:space="preserve"> S., “Family Therapy Meets Self</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Science Instructors,” </w:t>
-[...37 lines deleted...]
-        <w:t>Neck, C. P., and Cooper, K. H., “The Fit Executive:  E</w:t>
+        <w:t>Managing Teams: Explaining Self-Mana</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>xercise and Diet Guidelines for</w:t>
+        <w:t>ging Teams’ Performance Through</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enhanced Performance,” </w:t>
-[...14 lines deleted...]
-        <w:t>, 2000, 14(2),</w:t>
+        <w:t xml:space="preserve">Team Members’ Perceptions,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Applied Behavioral Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1999, </w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>35, 245-259</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41908" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA9D6E" w14:textId="77777777" w:rsidR="00D2431A" w:rsidRPr="009B5C3B" w:rsidRDefault="00D2431A" w:rsidP="00A15F23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E78C59E" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5" w:rsidP="00661B17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59689720" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5" w:rsidP="00661B17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD624E1" w14:textId="7A4237EE" w:rsidR="00F41908" w:rsidRDefault="00F6767A" w:rsidP="00661B17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Godwin, J., Neck, C. P., and Houghton, J., “The Impac</w:t>
+      </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Neck, C. P., and Ashcraft, R. F., “Inner Leadership:  Mental </w:t>
+        <w:t>t of Thought Self-Leadership on</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Strategies for Nonprofit</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Goal Performance:  A Cognitive Perspective,” </w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...46 lines deleted...]
-        <w:t>Neck, C. P., Neck, H. M., Manz, C. C., and Godwin J., “I</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Management</w:t>
       </w:r>
       <w:r w:rsidR="00661B17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...305 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 1999, 18, 153-169.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="25C9C26F" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRPr="00661B17" w:rsidRDefault="003A24F5" w:rsidP="00661B17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7B51B41C" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00392585">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>{This paper received the Citation of Excellence from ANBAR Electronic Intelligence.   This award is made to less than 10% of all authors whose work is reviewed within the ANBAR International Database (containing more than 90,000 pieces from over 400 of the world’s top Management journals).}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0877A2D1" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70ADDD27" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00A15F23">
@@ -26042,51 +26813,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2, 20-25.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08431CBB" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00370874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B1F599" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="00370874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Neck, C. P., and Barnard, A. W. H., “Managing </w:t>
       </w:r>
       <w:r w:rsidR="00D12E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Your Mind: What Are You Telling</w:t>
       </w:r>
       <w:r w:rsidR="00D12E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yourself," </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
@@ -27240,51 +28010,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">44, 539-550.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347E9B4" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003F77AB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Reprinted in Reading in </w:t>
       </w:r>
       <w:r w:rsidR="00FC1E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Social Psychology:</w:t>
       </w:r>
       <w:r w:rsidR="00C362EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -27691,50 +28460,51 @@
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE8D09F" w14:textId="07A277EE" w:rsidR="002D63AD" w:rsidRPr="003046C1" w:rsidRDefault="002D63AD" w:rsidP="002D63AD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003046C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cristofaro, M., Neck, C. P., Luigi, P. and Neck, C. B.  An Investigation on leadership and decision quality.  </w:t>
       </w:r>
       <w:r w:rsidR="00ED0AA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Presented</w:t>
       </w:r>
       <w:r w:rsidRPr="003046C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003046C1">
         <w:rPr>
@@ -28355,51 +29125,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1996, Pittsburgh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B2F319" w14:textId="77777777" w:rsidR="0084615E" w:rsidRPr="009B5C3B" w:rsidRDefault="0084615E" w:rsidP="00946251">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5724F4AD" w14:textId="77777777" w:rsidR="00087CAB" w:rsidRDefault="00F6767A" w:rsidP="00946251">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Neck,</w:t>
       </w:r>
       <w:r w:rsidR="00FC181F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. P.  "Service With a Smile: </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>An Analysis of</w:t>
       </w:r>
       <w:r w:rsidR="004F3C7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quality Control </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F3C7B">
@@ -28742,79 +29511,99 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="779A9BAA" w14:textId="77777777" w:rsidR="00AC753B" w:rsidRDefault="00AC753B" w:rsidP="00AC753B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2EC921" w14:textId="1ED54CA3" w:rsidR="008C00C2" w:rsidRPr="008C00C2" w:rsidRDefault="008C00C2" w:rsidP="00257D2C">
+    <w:p w14:paraId="6E2EC921" w14:textId="4B78DED0" w:rsidR="008C00C2" w:rsidRPr="008C00C2" w:rsidRDefault="008C00C2" w:rsidP="00257D2C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C00C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neck, C. B.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C00C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, Houghton, J. D., Neck, C. P. “Performance is in the Eye of the Beholder: Exploring the Moderating Role of Psychological Perspective Distancing within Thought Self-Leadership” paper accepted for presentation at the 2025 meeting of the Southern Management Association, Greensville, SC, 2025.</w:t>
+        <w:t xml:space="preserve">, Houghton, J. D., Neck, C. P. “Performance is in the Eye of the Beholder: Exploring the Moderating Role of Psychological Perspective Distancing within Thought Self-Leadership” paper </w:t>
+      </w:r>
+      <w:r w:rsidR="00293D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C00C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the 2025 meeting of the Southern Management Association, Greensville, SC, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DB4B68" w14:textId="77777777" w:rsidR="008C00C2" w:rsidRDefault="008C00C2" w:rsidP="008C00C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="598CA8DF" w14:textId="0C74AB46" w:rsidR="00137F54" w:rsidRPr="00137F54" w:rsidRDefault="00137F54" w:rsidP="00257D2C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137F54">
@@ -29533,441 +30322,441 @@
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Influence, Emotion Authen</w:t>
       </w:r>
       <w:r w:rsidR="00A52F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ticity,</w:t>
       </w:r>
       <w:r w:rsidR="00A52F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>And Personal Effectiveness," paper presentati</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>on at the Annual Meeting of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Southern Management Association, Savannah, GA, 2014. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125E5A7F" w14:textId="77777777" w:rsidR="00F0516A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F0516A" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C274CE" w14:textId="77777777" w:rsidR="00B42A89" w:rsidRDefault="00B42A89" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Krishnakumar, S., Ellison, C., Neck, C. P., Houghton, J. D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. “The ‘Good’ and the ‘Bad’ of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spiritual Leadership: Toward a Spiritual Contingency Model,” paper </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0516A" w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the Annual Meeting of the Southern Manageme</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nt Association, Ft. Lauderdale,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>FL, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F43BA6" w14:textId="77777777" w:rsidR="00435080" w:rsidRPr="009B5C3B" w:rsidRDefault="00435080" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A11B23" w14:textId="77777777" w:rsidR="007621A5" w:rsidRDefault="007621A5" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houghton, J., Neck, C. P., and Manz, C. C., “Emotional </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Self-Leadership: Strategies for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shaping Emotional Experiences and Emotional </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Authenticity in the Workplace,”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presented at the 2011 Southern Management Association Meeting, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Savannah, Georgia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779ABA4B" w14:textId="77777777" w:rsidR="007621A5" w:rsidRPr="009B5C3B" w:rsidRDefault="007621A5" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E9D260" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="005D1766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. P., and Houghton, J., “Two Decades of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Self-Leadership Research: Past</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Developments, Present Trends, and Future Possibi</w:t>
+      </w:r>
+      <w:r w:rsidR="00244849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lities.” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>As part of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00244849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>symposium,</w:t>
+      </w:r>
+      <w:r w:rsidR="00244849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Two Decades of Self-Leadership</w:t>
+      </w:r>
+      <w:r w:rsidR="00244849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research: Developments, Trends and</w:t>
+      </w:r>
+      <w:r w:rsidR="00244849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...388 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Possibilities,” National Academy of Manage</w:t>
       </w:r>
       <w:r w:rsidR="00A52F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ment Meeting, Atlanta, Georgia,</w:t>
       </w:r>
       <w:r w:rsidR="00A52F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
@@ -30565,51 +31354,50 @@
         </w:rPr>
         <w:t>ership Questionnaire: Testing a</w:t>
       </w:r>
       <w:r w:rsidR="004F4F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Hierarchical Factor Structure for Self-Leadership</w:t>
       </w:r>
       <w:r w:rsidR="004F4F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>," paper to be presented at the</w:t>
       </w:r>
       <w:r w:rsidR="004F4F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Annual Meeting of the Southern Managemen</w:t>
       </w:r>
       <w:r w:rsidR="004F4F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>t Association, New Orleans, LA,</w:t>
       </w:r>
       <w:r w:rsidR="004F4F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>2001.</w:t>
@@ -31655,447 +32443,431 @@
         </w:rPr>
         <w:t>Meeting, Boston, MA, 1997.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64685F28" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="00727AC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131780FD" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="00351867">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>West, M.S., Neck, C. P., and M</w:t>
+      </w:r>
+      <w:r w:rsidR="00351867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorhead, G., “The Relevance of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Groupthink for the 21</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459" w:rsidRPr="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0018705D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Century: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A Se</w:t>
+      </w:r>
+      <w:r w:rsidR="0018705D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lf-Managing Team Perspective,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>paper presented at the National</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academy of</w:t>
+      </w:r>
+      <w:r w:rsidR="00351867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Meeting, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cincinnati, Ohio, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BC1C44" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56951293" w14:textId="77777777" w:rsidR="0045511E" w:rsidRDefault="00F6767A" w:rsidP="00BB0619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. P., Manz, C. C., and Neck, H. M.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Opportunities or Obstacles?</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A Self</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Leadership Perspective Toward Underst</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anding Employee </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Perceptions of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B74DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challenging Situations.” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of symposium, “How Do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pportunities</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emerge: A Panel and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Workshop,” National Academy of Management Meeting,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cincinnati, Ohio, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0834C6FF" w14:textId="77777777" w:rsidR="00702449" w:rsidRDefault="00702449" w:rsidP="00BB0619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF6823F" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="0054354B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neck, C. P., Connerley, M., and Manz, C. C., “Fami</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ly Therapy Meets Self-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Managing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B74DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teams: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Toward a C</w:t>
+      </w:r>
+      <w:r w:rsidR="0054354B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontinuum of Self-Managing Team </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>paper</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>presented at the Fourth Annual Universit</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>y of North Texas Symposium on Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96459">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Teams (</w:t>
+      </w:r>
+      <w:r w:rsidR="0054354B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced Concepts Conference), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dallas, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEF737F" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="0054354B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632E82FC" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="0054354B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>West, M.S., Neck, C. P., and M</w:t>
-[...394 lines deleted...]
-        </w:rPr>
         <w:t>Neck, C. P., Nouri, H., and Godwin, J.</w:t>
       </w:r>
       <w:r w:rsidR="00B74DAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, “Thought Self-Leadership: </w:t>
       </w:r>
       <w:r w:rsidR="0054354B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00E96459">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Social Learning</w:t>
       </w:r>
       <w:r w:rsidR="00E96459">
         <w:rPr>
@@ -32879,51 +33651,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices and Principles, New Orleans, 1995. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2C056D" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00F6767A" w:rsidP="00EB0DF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D91A5C" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00B35F16" w:rsidP="00EB0DF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Neck, C. P. and Moorhead, G. </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>"Groupth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ink: Research Review and Model </w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Modification,"</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
@@ -33236,50 +34007,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Academy of Management Meeting, Las Vegas, 1992.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B0555B" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74C763D0" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Neck, C. P. and Manz</w:t>
       </w:r>
       <w:r w:rsidR="00B35F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. C. "Thought Self-Leadership: </w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The influence of Self-Talk and</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mental Imagery on Performance," paper prese</w:t>
@@ -33289,51 +34061,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nted at the National Academy of</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Management Meeting, Miami, 1991.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204D2803" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B04C1E6" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRDefault="00B35F16" w:rsidP="003C7D61">
+    <w:p w14:paraId="31140F1B" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5" w:rsidP="003C7D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A3FAC9" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5" w:rsidP="003C7D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B04C1E6" w14:textId="69944EE8" w:rsidR="00F6767A" w:rsidRDefault="00B35F16" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moorhead, G., and Neck, C. P. </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>"The Effects of Leader Behaviors and Time Pressur</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -33380,50 +34168,58 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>presented at the National Academy of Man</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>agement Meeting, San Francisco,</w:t>
       </w:r>
       <w:r w:rsidR="002E5D74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1990.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7765EC8E" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5" w:rsidP="003C7D61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="108F60FC" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="0099714C" w:rsidP="0099714C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099714C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Neck,</w:t>
       </w:r>
       <w:r w:rsidR="001739ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. P. "Service </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001739ED">
@@ -34069,51 +34865,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 1994, 9, #4, p. 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB487E" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B08C4D2" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Neck, C. P., "Start your Somedays Today!" </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fitness Plus Magazine</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, 1994, 9, #6, p. 19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7364DD" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -34420,50 +35215,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wiley (1996, 103-104).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113DACE4" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061E7342" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Neck, C. P. and M</w:t>
       </w:r>
       <w:r w:rsidR="00ED4912">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">anz, C. C., “Self-Leadership: </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Leading Yourself </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -34480,51 +35276,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
       <w:r w:rsidR="00FA639A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00ED4912">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Excellence.” </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Appearing on website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00FA639A" w:rsidRPr="00A357EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>www.emergingleader.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FA639A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA639A">
         <w:rPr>
@@ -34537,51 +35333,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(November 1998).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593868F1" w14:textId="77777777" w:rsidR="009B46F0" w:rsidRDefault="009B46F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641EC7B4" w14:textId="77777777" w:rsidR="009B46F0" w:rsidRPr="009B5C3B" w:rsidRDefault="009B46F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE042A6" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
+    <w:p w14:paraId="1DF85EBD" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C21B464" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57491815" w14:textId="77777777" w:rsidR="003A24F5" w:rsidRDefault="003A24F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE042A6" w14:textId="54122603" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROF</w:t>
       </w:r>
       <w:r w:rsidR="00413698" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ESSIONAL AND UNIVERSITY SERVICE</w:t>
@@ -35269,50 +36095,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2BABB4CD" w14:textId="7543EA05" w:rsidR="00ED79CF" w:rsidRDefault="00ED79CF" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4975C1F2" w14:textId="3F0D7AB8" w:rsidR="00ED79CF" w:rsidRDefault="00ED79CF" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Editor, </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED79CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administrative Sciences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024-Present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E167CF" w14:textId="33582F11" w:rsidR="00ED79CF" w:rsidRDefault="00ED79CF" w:rsidP="003C7D61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -36244,59 +37071,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Internal Auditing</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Principles and Techniques</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by R. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Ratliff, W. Wallace, J. </w:t>
+        <w:t xml:space="preserve"> by R. Ratliff, W. Wallace, J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Loebbecke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, and W. McFarland (1988).  Institute of Internal Auditors, Altamonte Springs, Florida</w:t>
       </w:r>
       <w:r w:rsidR="00913B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -36728,51 +37547,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Former </w:t>
       </w:r>
       <w:r w:rsidR="008E40EF" w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arizona Board of Regents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A35CB95" w14:textId="77777777" w:rsidR="008E40EF" w:rsidRPr="0021026D" w:rsidRDefault="008E40EF" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0021026D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>jjheiler@aol.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CCFEF5D" w14:textId="77777777" w:rsidR="008E40EF" w:rsidRPr="0021026D" w:rsidRDefault="008E40EF" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -36862,51 +37681,51 @@
     <w:p w14:paraId="1E2BCB28" w14:textId="77777777" w:rsidR="00DB57DB" w:rsidRPr="0021026D" w:rsidRDefault="00DB57DB" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, AZ  85287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111D7009" w14:textId="77777777" w:rsidR="00DB57DB" w:rsidRPr="0021026D" w:rsidRDefault="00DB57DB" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="0021026D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Trevis.Certo@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="315FCD15" w14:textId="77777777" w:rsidR="00DB57DB" w:rsidRPr="0021026D" w:rsidRDefault="00DB57DB" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -37252,51 +38071,51 @@
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="353535"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>304-293-7933</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0C0CAC" w14:textId="654EF4C1" w:rsidR="00E977EF" w:rsidRPr="0021026D" w:rsidRDefault="00E977EF" w:rsidP="00D464AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="353535"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="0021026D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="163576"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>jeff.houghton@mail.wvu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B1131B8" w14:textId="21107AE3" w:rsidR="007B6176" w:rsidRPr="0021026D" w:rsidRDefault="007B6176" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="353535"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DAD430D" w14:textId="77777777" w:rsidR="004856E4" w:rsidRPr="0021026D" w:rsidRDefault="004856E4" w:rsidP="00FF7055">
       <w:pPr>
@@ -37621,51 +38440,51 @@
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>765-285-7272</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D530F7" w14:textId="2917ACF0" w:rsidR="00920975" w:rsidRPr="0021026D" w:rsidRDefault="006360EE" w:rsidP="00D464AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00507034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>mgoldsby@bsu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C44E0" w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C4507F" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="0021026D" w:rsidRDefault="00F6767A" w:rsidP="00F6767A">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -37826,51 +38645,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>(602) 965-4566</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D9C085" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="0021026D" w:rsidRDefault="003C44E0" w:rsidP="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0021026D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>greg.moorhead@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BB8AEE" w14:textId="77777777" w:rsidR="00D464AC" w:rsidRPr="0021026D" w:rsidRDefault="00D464AC" w:rsidP="00D464AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -38003,51 +38822,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021026D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>701-367-3360</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9D8EB7" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="0021026D" w:rsidRDefault="003213B1" w:rsidP="00D464AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0021026D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>rdjdba@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3378C5FE" w14:textId="77777777" w:rsidR="003213B1" w:rsidRPr="0021026D" w:rsidRDefault="003213B1" w:rsidP="003213B1">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71510464" w14:textId="77777777" w:rsidR="0021026D" w:rsidRPr="0021026D" w:rsidRDefault="0021026D">
       <w:pPr>
@@ -38496,51 +39315,51 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="575843B3" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(413) 545-5584</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702A2056" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="003C44E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="009B5C3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>cmanz@som.umass.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
@@ -38763,51 +39582,51 @@
     <w:p w14:paraId="7DA53535" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(504) 388-6141</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F71EAD" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="003C44E0" w:rsidP="003C44E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="009B5C3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>abede@lsu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3460A665" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -38924,51 +39743,51 @@
     <w:p w14:paraId="5BC6928D" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>(602) 965-6466</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF111DF" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="003C44E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="009B5C3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>peter.hom@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6767A" w:rsidRPr="009B5C3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:tab/>
@@ -39090,58 +39909,58 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50608FB5" w14:textId="77777777" w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidRDefault="00F6767A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F6767A" w:rsidRPr="009B5C3B" w:rsidSect="003B712C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B5FDC4B" w14:textId="77777777" w:rsidR="007104C4" w:rsidRDefault="007104C4">
+    <w:p w14:paraId="5F62B3D5" w14:textId="77777777" w:rsidR="00045158" w:rsidRDefault="00045158">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BA2AEEB" w14:textId="77777777" w:rsidR="007104C4" w:rsidRDefault="007104C4">
+    <w:p w14:paraId="6ECC370F" w14:textId="77777777" w:rsidR="00045158" w:rsidRDefault="00045158">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -39320,112 +40139,112 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="04DE659B" w14:textId="77777777" w:rsidR="0038378A" w:rsidRDefault="0038378A" w:rsidP="00A465A2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:widowControl w:val="0"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04C2143E" w14:textId="77777777" w:rsidR="007104C4" w:rsidRDefault="007104C4">
+    <w:p w14:paraId="52710FA9" w14:textId="77777777" w:rsidR="00045158" w:rsidRDefault="00045158">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2742A768" w14:textId="77777777" w:rsidR="007104C4" w:rsidRDefault="007104C4">
+    <w:p w14:paraId="05185F61" w14:textId="77777777" w:rsidR="00045158" w:rsidRDefault="00045158">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63431FBF" w14:textId="77777777" w:rsidR="0038378A" w:rsidRDefault="0038378A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AB11566" w14:textId="09781AD2" w:rsidR="0038378A" w:rsidRDefault="0038378A">
+  <w:p w14:paraId="2AB11566" w14:textId="71D617BD" w:rsidR="0038378A" w:rsidRDefault="0038378A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00ED7DC6">
-      <w:t>5</w:t>
+    <w:r w:rsidR="001979B4">
+      <w:t>06</w:t>
     </w:r>
     <w:r w:rsidR="00421C26">
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00ED79CF">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00714744">
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00ED7DC6">
-      <w:t>9</w:t>
+    <w:r w:rsidR="001979B4">
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00421C26">
-      <w:t>/2</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00ED79CF">
-      <w:t>5</w:t>
+    <w:r w:rsidR="001979B4">
+      <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107E577C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89FAA826"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -40548,928 +41367,981 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="739640698">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="55976375">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1314680035">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1007636727">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="858473354">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1886330177">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="136"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B31EF3"/>
     <w:rsid w:val="0000021D"/>
     <w:rsid w:val="000008AC"/>
+    <w:rsid w:val="00002CFA"/>
     <w:rsid w:val="00004430"/>
     <w:rsid w:val="000124A6"/>
     <w:rsid w:val="0001466F"/>
     <w:rsid w:val="00015486"/>
     <w:rsid w:val="00016613"/>
     <w:rsid w:val="00017010"/>
     <w:rsid w:val="000275E7"/>
     <w:rsid w:val="00027A88"/>
     <w:rsid w:val="000318D1"/>
     <w:rsid w:val="00036D64"/>
     <w:rsid w:val="000404F8"/>
     <w:rsid w:val="00041E6D"/>
+    <w:rsid w:val="00045158"/>
     <w:rsid w:val="00045848"/>
     <w:rsid w:val="00050F3B"/>
+    <w:rsid w:val="00054AFD"/>
     <w:rsid w:val="00056DCE"/>
     <w:rsid w:val="00057BA5"/>
     <w:rsid w:val="00061578"/>
     <w:rsid w:val="000618B5"/>
     <w:rsid w:val="000656F7"/>
     <w:rsid w:val="0006576B"/>
+    <w:rsid w:val="00080229"/>
     <w:rsid w:val="00080B61"/>
     <w:rsid w:val="00080E44"/>
     <w:rsid w:val="00081066"/>
     <w:rsid w:val="00087CAB"/>
+    <w:rsid w:val="00090CD4"/>
     <w:rsid w:val="00093D85"/>
     <w:rsid w:val="00096A34"/>
     <w:rsid w:val="000A2423"/>
     <w:rsid w:val="000A32AE"/>
     <w:rsid w:val="000B2326"/>
     <w:rsid w:val="000B2D59"/>
+    <w:rsid w:val="000B3EF4"/>
     <w:rsid w:val="000B648D"/>
     <w:rsid w:val="000C2022"/>
     <w:rsid w:val="000C3881"/>
     <w:rsid w:val="000C4327"/>
     <w:rsid w:val="000D101C"/>
     <w:rsid w:val="000D1F63"/>
     <w:rsid w:val="000D255D"/>
     <w:rsid w:val="000D5336"/>
     <w:rsid w:val="000D6F52"/>
     <w:rsid w:val="000D7DD3"/>
     <w:rsid w:val="000E006A"/>
     <w:rsid w:val="000E3229"/>
     <w:rsid w:val="000E42B7"/>
     <w:rsid w:val="000E5A46"/>
     <w:rsid w:val="000E7B4D"/>
     <w:rsid w:val="000F30DB"/>
     <w:rsid w:val="000F3CAA"/>
     <w:rsid w:val="000F5467"/>
     <w:rsid w:val="000F69E6"/>
     <w:rsid w:val="000F7BD6"/>
     <w:rsid w:val="001029AB"/>
+    <w:rsid w:val="00107497"/>
     <w:rsid w:val="0011413B"/>
     <w:rsid w:val="00114DD8"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00123F37"/>
     <w:rsid w:val="00126491"/>
     <w:rsid w:val="00127D80"/>
     <w:rsid w:val="00130A1D"/>
     <w:rsid w:val="00132BE7"/>
     <w:rsid w:val="00134B78"/>
     <w:rsid w:val="00134F6A"/>
     <w:rsid w:val="001355FE"/>
     <w:rsid w:val="001362E1"/>
     <w:rsid w:val="00137F54"/>
     <w:rsid w:val="00146B8A"/>
     <w:rsid w:val="001513D7"/>
     <w:rsid w:val="00151E8C"/>
+    <w:rsid w:val="0015646E"/>
     <w:rsid w:val="00157D06"/>
     <w:rsid w:val="00157F8D"/>
     <w:rsid w:val="00161AD6"/>
     <w:rsid w:val="00162829"/>
     <w:rsid w:val="001637B0"/>
     <w:rsid w:val="00164447"/>
     <w:rsid w:val="00164734"/>
     <w:rsid w:val="001671BC"/>
     <w:rsid w:val="001700F1"/>
     <w:rsid w:val="00172478"/>
     <w:rsid w:val="001739ED"/>
     <w:rsid w:val="00176C52"/>
     <w:rsid w:val="00176F16"/>
     <w:rsid w:val="00181AED"/>
     <w:rsid w:val="00184857"/>
     <w:rsid w:val="001857FF"/>
     <w:rsid w:val="0018705D"/>
     <w:rsid w:val="00187872"/>
     <w:rsid w:val="001915D1"/>
     <w:rsid w:val="001917CE"/>
     <w:rsid w:val="0019228C"/>
     <w:rsid w:val="00192F41"/>
     <w:rsid w:val="00195016"/>
     <w:rsid w:val="001963E1"/>
+    <w:rsid w:val="001979B4"/>
     <w:rsid w:val="001A0839"/>
     <w:rsid w:val="001A5BA1"/>
     <w:rsid w:val="001A665E"/>
     <w:rsid w:val="001B3393"/>
     <w:rsid w:val="001B3CCF"/>
     <w:rsid w:val="001B3E1B"/>
     <w:rsid w:val="001B7807"/>
     <w:rsid w:val="001B7AD8"/>
     <w:rsid w:val="001B7ED5"/>
     <w:rsid w:val="001C027E"/>
     <w:rsid w:val="001C5E47"/>
     <w:rsid w:val="001D12C8"/>
     <w:rsid w:val="001D2431"/>
     <w:rsid w:val="001D3F6E"/>
+    <w:rsid w:val="001D531D"/>
     <w:rsid w:val="001D6DD7"/>
     <w:rsid w:val="001D7199"/>
+    <w:rsid w:val="001D772A"/>
     <w:rsid w:val="001E0425"/>
     <w:rsid w:val="001E0973"/>
+    <w:rsid w:val="001E28C9"/>
     <w:rsid w:val="001E5FDD"/>
+    <w:rsid w:val="001E7CBD"/>
     <w:rsid w:val="001F0931"/>
     <w:rsid w:val="001F0E7C"/>
     <w:rsid w:val="001F0ED6"/>
     <w:rsid w:val="001F5BD4"/>
     <w:rsid w:val="001F63E4"/>
     <w:rsid w:val="001F7201"/>
     <w:rsid w:val="002016A7"/>
     <w:rsid w:val="00201CCC"/>
     <w:rsid w:val="00201D40"/>
     <w:rsid w:val="002041D6"/>
     <w:rsid w:val="00207D08"/>
     <w:rsid w:val="0021019A"/>
     <w:rsid w:val="0021026D"/>
     <w:rsid w:val="00210EFC"/>
     <w:rsid w:val="00212E03"/>
     <w:rsid w:val="00213E23"/>
     <w:rsid w:val="00215B9B"/>
     <w:rsid w:val="002166FB"/>
     <w:rsid w:val="00221560"/>
     <w:rsid w:val="0022278B"/>
     <w:rsid w:val="00222E72"/>
     <w:rsid w:val="00223C20"/>
     <w:rsid w:val="0022564F"/>
     <w:rsid w:val="002361CB"/>
     <w:rsid w:val="0024467B"/>
     <w:rsid w:val="00244849"/>
     <w:rsid w:val="0024527F"/>
     <w:rsid w:val="002478B7"/>
     <w:rsid w:val="00250545"/>
     <w:rsid w:val="0025063A"/>
     <w:rsid w:val="00252AAB"/>
     <w:rsid w:val="002530D0"/>
     <w:rsid w:val="00254AB6"/>
     <w:rsid w:val="00254BCF"/>
     <w:rsid w:val="00256881"/>
     <w:rsid w:val="00256FA0"/>
     <w:rsid w:val="00257D2C"/>
     <w:rsid w:val="00257DE1"/>
     <w:rsid w:val="00264C73"/>
     <w:rsid w:val="00266615"/>
     <w:rsid w:val="00266DDC"/>
     <w:rsid w:val="0027117A"/>
     <w:rsid w:val="00271F98"/>
     <w:rsid w:val="00272C9B"/>
     <w:rsid w:val="00273506"/>
     <w:rsid w:val="00273A46"/>
     <w:rsid w:val="0027432D"/>
     <w:rsid w:val="0028607F"/>
     <w:rsid w:val="002928D5"/>
     <w:rsid w:val="00293C12"/>
+    <w:rsid w:val="00293D37"/>
     <w:rsid w:val="002954EC"/>
     <w:rsid w:val="002A4B60"/>
     <w:rsid w:val="002B228D"/>
     <w:rsid w:val="002B229D"/>
     <w:rsid w:val="002B3190"/>
     <w:rsid w:val="002B3AA7"/>
     <w:rsid w:val="002B4076"/>
     <w:rsid w:val="002B5468"/>
     <w:rsid w:val="002B6D5D"/>
     <w:rsid w:val="002B7031"/>
     <w:rsid w:val="002B7AC0"/>
+    <w:rsid w:val="002C38D7"/>
     <w:rsid w:val="002D1978"/>
     <w:rsid w:val="002D63AD"/>
     <w:rsid w:val="002E0385"/>
+    <w:rsid w:val="002E1D38"/>
     <w:rsid w:val="002E5D74"/>
     <w:rsid w:val="002E6923"/>
     <w:rsid w:val="002F1C4C"/>
     <w:rsid w:val="002F376E"/>
     <w:rsid w:val="002F3A43"/>
     <w:rsid w:val="002F57BD"/>
     <w:rsid w:val="002F58E5"/>
     <w:rsid w:val="002F7E7D"/>
     <w:rsid w:val="00301E91"/>
+    <w:rsid w:val="00303497"/>
     <w:rsid w:val="00304003"/>
     <w:rsid w:val="003046C1"/>
     <w:rsid w:val="0030783D"/>
     <w:rsid w:val="003147A9"/>
+    <w:rsid w:val="003147B2"/>
     <w:rsid w:val="00316488"/>
     <w:rsid w:val="00320350"/>
     <w:rsid w:val="003213B1"/>
     <w:rsid w:val="00323379"/>
     <w:rsid w:val="0033042D"/>
     <w:rsid w:val="00331B13"/>
     <w:rsid w:val="00333E43"/>
     <w:rsid w:val="00333EC3"/>
     <w:rsid w:val="00342C7F"/>
     <w:rsid w:val="003451A9"/>
     <w:rsid w:val="003451D9"/>
     <w:rsid w:val="00351867"/>
     <w:rsid w:val="00355468"/>
     <w:rsid w:val="00356D72"/>
     <w:rsid w:val="00360A73"/>
     <w:rsid w:val="00360F6A"/>
     <w:rsid w:val="00364E8E"/>
     <w:rsid w:val="003702EE"/>
     <w:rsid w:val="003706BA"/>
     <w:rsid w:val="00370874"/>
     <w:rsid w:val="00370E9E"/>
     <w:rsid w:val="00382239"/>
     <w:rsid w:val="0038378A"/>
     <w:rsid w:val="00385B82"/>
     <w:rsid w:val="0038658E"/>
     <w:rsid w:val="00386F70"/>
     <w:rsid w:val="00387294"/>
     <w:rsid w:val="003908F0"/>
     <w:rsid w:val="00392585"/>
+    <w:rsid w:val="003A24F5"/>
     <w:rsid w:val="003A3FD6"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003A6C80"/>
     <w:rsid w:val="003A6DDE"/>
     <w:rsid w:val="003B188A"/>
     <w:rsid w:val="003B2487"/>
     <w:rsid w:val="003B45E1"/>
     <w:rsid w:val="003B6359"/>
     <w:rsid w:val="003B6C01"/>
     <w:rsid w:val="003B712C"/>
     <w:rsid w:val="003C0029"/>
     <w:rsid w:val="003C43D4"/>
     <w:rsid w:val="003C44E0"/>
     <w:rsid w:val="003C6C0C"/>
     <w:rsid w:val="003C772F"/>
     <w:rsid w:val="003C7D61"/>
     <w:rsid w:val="003D18D4"/>
+    <w:rsid w:val="003D1FCB"/>
     <w:rsid w:val="003D210B"/>
     <w:rsid w:val="003D7C96"/>
     <w:rsid w:val="003E0068"/>
     <w:rsid w:val="003E070E"/>
     <w:rsid w:val="003E096B"/>
     <w:rsid w:val="003E3876"/>
     <w:rsid w:val="003E40B3"/>
     <w:rsid w:val="003E4745"/>
     <w:rsid w:val="003E5DB5"/>
     <w:rsid w:val="003F29BE"/>
     <w:rsid w:val="003F5B80"/>
     <w:rsid w:val="003F77AB"/>
     <w:rsid w:val="00400D47"/>
     <w:rsid w:val="00400DA6"/>
     <w:rsid w:val="004055C0"/>
     <w:rsid w:val="00405714"/>
     <w:rsid w:val="00410492"/>
     <w:rsid w:val="00413698"/>
     <w:rsid w:val="00414570"/>
     <w:rsid w:val="00415C2E"/>
     <w:rsid w:val="00416D83"/>
     <w:rsid w:val="00417E8B"/>
     <w:rsid w:val="00420B6E"/>
     <w:rsid w:val="00421C26"/>
     <w:rsid w:val="00421F3C"/>
     <w:rsid w:val="00422607"/>
     <w:rsid w:val="00422892"/>
     <w:rsid w:val="00435080"/>
     <w:rsid w:val="004375CD"/>
     <w:rsid w:val="004400B9"/>
+    <w:rsid w:val="004445FE"/>
     <w:rsid w:val="004465C4"/>
     <w:rsid w:val="004549E4"/>
     <w:rsid w:val="0045511E"/>
     <w:rsid w:val="00457569"/>
     <w:rsid w:val="00460CFB"/>
     <w:rsid w:val="00461BCD"/>
     <w:rsid w:val="0046337B"/>
     <w:rsid w:val="00464C56"/>
     <w:rsid w:val="00466DB6"/>
     <w:rsid w:val="0047156B"/>
+    <w:rsid w:val="00484111"/>
     <w:rsid w:val="00484BD0"/>
     <w:rsid w:val="004856E4"/>
     <w:rsid w:val="004864BC"/>
     <w:rsid w:val="0048716C"/>
     <w:rsid w:val="00496A62"/>
     <w:rsid w:val="004A4A03"/>
+    <w:rsid w:val="004A4C3F"/>
     <w:rsid w:val="004B1472"/>
     <w:rsid w:val="004B395B"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004C104F"/>
     <w:rsid w:val="004C382F"/>
     <w:rsid w:val="004C3D2D"/>
     <w:rsid w:val="004C555A"/>
+    <w:rsid w:val="004C5DB6"/>
     <w:rsid w:val="004D1B49"/>
     <w:rsid w:val="004D3771"/>
+    <w:rsid w:val="004D3C28"/>
     <w:rsid w:val="004E0BDA"/>
     <w:rsid w:val="004E4110"/>
     <w:rsid w:val="004E66B6"/>
     <w:rsid w:val="004F17A7"/>
     <w:rsid w:val="004F3C7B"/>
     <w:rsid w:val="004F4F0C"/>
     <w:rsid w:val="004F7236"/>
     <w:rsid w:val="00500CC7"/>
     <w:rsid w:val="00502E4D"/>
     <w:rsid w:val="0050413D"/>
     <w:rsid w:val="00511A40"/>
+    <w:rsid w:val="00511BE8"/>
     <w:rsid w:val="00511DAB"/>
     <w:rsid w:val="00512B84"/>
     <w:rsid w:val="005210F0"/>
     <w:rsid w:val="0052160D"/>
     <w:rsid w:val="00522703"/>
     <w:rsid w:val="00523D41"/>
     <w:rsid w:val="00526DB3"/>
     <w:rsid w:val="005310AF"/>
     <w:rsid w:val="005317A1"/>
     <w:rsid w:val="00537AAC"/>
     <w:rsid w:val="0054354B"/>
     <w:rsid w:val="00543B40"/>
     <w:rsid w:val="0054578B"/>
     <w:rsid w:val="005517CE"/>
     <w:rsid w:val="00556F21"/>
+    <w:rsid w:val="005666EC"/>
     <w:rsid w:val="00566CA0"/>
     <w:rsid w:val="00566D63"/>
     <w:rsid w:val="00571D39"/>
     <w:rsid w:val="00575D05"/>
     <w:rsid w:val="00577C38"/>
     <w:rsid w:val="005815E3"/>
     <w:rsid w:val="00582310"/>
     <w:rsid w:val="00586FA7"/>
     <w:rsid w:val="00591AF0"/>
     <w:rsid w:val="00591C50"/>
     <w:rsid w:val="005924ED"/>
     <w:rsid w:val="0059567C"/>
     <w:rsid w:val="00597729"/>
     <w:rsid w:val="005A1F59"/>
     <w:rsid w:val="005A4729"/>
     <w:rsid w:val="005B3188"/>
     <w:rsid w:val="005B5699"/>
     <w:rsid w:val="005B616C"/>
     <w:rsid w:val="005C0592"/>
     <w:rsid w:val="005C217E"/>
     <w:rsid w:val="005C3FC8"/>
     <w:rsid w:val="005C5AA8"/>
     <w:rsid w:val="005C6DE2"/>
     <w:rsid w:val="005D1766"/>
     <w:rsid w:val="005D42D5"/>
     <w:rsid w:val="005D53F9"/>
     <w:rsid w:val="005D5844"/>
     <w:rsid w:val="005E0D5C"/>
     <w:rsid w:val="005E31A7"/>
     <w:rsid w:val="005E4E46"/>
     <w:rsid w:val="005F0319"/>
     <w:rsid w:val="005F1B14"/>
     <w:rsid w:val="005F3237"/>
     <w:rsid w:val="005F413B"/>
+    <w:rsid w:val="005F52FB"/>
     <w:rsid w:val="005F7FE9"/>
     <w:rsid w:val="00601179"/>
     <w:rsid w:val="00601505"/>
     <w:rsid w:val="0061031D"/>
     <w:rsid w:val="00614DBA"/>
     <w:rsid w:val="00615427"/>
     <w:rsid w:val="00620DFD"/>
     <w:rsid w:val="00621795"/>
     <w:rsid w:val="0063342E"/>
     <w:rsid w:val="00634117"/>
     <w:rsid w:val="006347D5"/>
     <w:rsid w:val="006360EE"/>
     <w:rsid w:val="006362C7"/>
     <w:rsid w:val="006366B1"/>
     <w:rsid w:val="006400F7"/>
     <w:rsid w:val="00641A86"/>
     <w:rsid w:val="0064282B"/>
     <w:rsid w:val="00647DF5"/>
     <w:rsid w:val="0065137A"/>
     <w:rsid w:val="00656C98"/>
     <w:rsid w:val="00657327"/>
     <w:rsid w:val="006602AD"/>
     <w:rsid w:val="00660A00"/>
     <w:rsid w:val="00661852"/>
     <w:rsid w:val="00661B17"/>
     <w:rsid w:val="00662363"/>
     <w:rsid w:val="00666104"/>
     <w:rsid w:val="00672FFC"/>
     <w:rsid w:val="00676DF4"/>
     <w:rsid w:val="0067756B"/>
     <w:rsid w:val="006800E1"/>
+    <w:rsid w:val="00680F35"/>
     <w:rsid w:val="006817C2"/>
     <w:rsid w:val="00681EC0"/>
     <w:rsid w:val="00684879"/>
     <w:rsid w:val="0068566A"/>
     <w:rsid w:val="00686CE8"/>
     <w:rsid w:val="0068749F"/>
     <w:rsid w:val="006922D9"/>
     <w:rsid w:val="00692B02"/>
     <w:rsid w:val="00693A9E"/>
     <w:rsid w:val="00695DB1"/>
     <w:rsid w:val="00696E1E"/>
     <w:rsid w:val="006A06A5"/>
     <w:rsid w:val="006A0ABD"/>
     <w:rsid w:val="006A1F12"/>
     <w:rsid w:val="006A2196"/>
     <w:rsid w:val="006A4376"/>
     <w:rsid w:val="006A5338"/>
     <w:rsid w:val="006A671B"/>
     <w:rsid w:val="006B05A0"/>
     <w:rsid w:val="006B232F"/>
     <w:rsid w:val="006B3BBC"/>
     <w:rsid w:val="006B4E85"/>
     <w:rsid w:val="006B4E88"/>
     <w:rsid w:val="006B6C28"/>
     <w:rsid w:val="006C7947"/>
+    <w:rsid w:val="006D3770"/>
     <w:rsid w:val="006D590C"/>
     <w:rsid w:val="006D7AB5"/>
     <w:rsid w:val="006E00C2"/>
     <w:rsid w:val="006E1B15"/>
     <w:rsid w:val="006E2E06"/>
     <w:rsid w:val="006E6947"/>
     <w:rsid w:val="006F0FB3"/>
     <w:rsid w:val="006F14E8"/>
     <w:rsid w:val="006F1561"/>
     <w:rsid w:val="006F1A4D"/>
+    <w:rsid w:val="006F41AB"/>
+    <w:rsid w:val="006F44B8"/>
     <w:rsid w:val="006F4D60"/>
     <w:rsid w:val="006F7338"/>
     <w:rsid w:val="006F7B72"/>
     <w:rsid w:val="00702449"/>
     <w:rsid w:val="00702632"/>
     <w:rsid w:val="00702735"/>
     <w:rsid w:val="00705F9A"/>
     <w:rsid w:val="007077B5"/>
     <w:rsid w:val="007104C4"/>
+    <w:rsid w:val="00714744"/>
     <w:rsid w:val="0072258A"/>
     <w:rsid w:val="0072535E"/>
     <w:rsid w:val="007278B5"/>
     <w:rsid w:val="00727AC1"/>
     <w:rsid w:val="00727B59"/>
     <w:rsid w:val="0073374A"/>
     <w:rsid w:val="00735191"/>
     <w:rsid w:val="00735E8B"/>
+    <w:rsid w:val="0073613A"/>
     <w:rsid w:val="00737521"/>
     <w:rsid w:val="007408DE"/>
     <w:rsid w:val="00740E15"/>
     <w:rsid w:val="00741716"/>
     <w:rsid w:val="00742213"/>
     <w:rsid w:val="0074361F"/>
+    <w:rsid w:val="00744A95"/>
     <w:rsid w:val="007470C1"/>
     <w:rsid w:val="0075295E"/>
     <w:rsid w:val="00755271"/>
     <w:rsid w:val="00755475"/>
     <w:rsid w:val="00756DF2"/>
     <w:rsid w:val="0076151D"/>
     <w:rsid w:val="007616CF"/>
     <w:rsid w:val="007621A5"/>
     <w:rsid w:val="00763D87"/>
     <w:rsid w:val="00764A6E"/>
     <w:rsid w:val="0076649A"/>
     <w:rsid w:val="007725BC"/>
     <w:rsid w:val="00772D6C"/>
     <w:rsid w:val="007757D7"/>
     <w:rsid w:val="00781004"/>
     <w:rsid w:val="007817DC"/>
     <w:rsid w:val="00782F6A"/>
     <w:rsid w:val="007844C5"/>
     <w:rsid w:val="007908F4"/>
     <w:rsid w:val="00792958"/>
     <w:rsid w:val="00795287"/>
     <w:rsid w:val="007958A8"/>
     <w:rsid w:val="00797BBE"/>
     <w:rsid w:val="007A0EBF"/>
     <w:rsid w:val="007A2859"/>
     <w:rsid w:val="007A2AA4"/>
     <w:rsid w:val="007A31CE"/>
     <w:rsid w:val="007A5BFC"/>
     <w:rsid w:val="007B0679"/>
     <w:rsid w:val="007B18A2"/>
     <w:rsid w:val="007B27DD"/>
     <w:rsid w:val="007B306B"/>
     <w:rsid w:val="007B6176"/>
     <w:rsid w:val="007C2111"/>
     <w:rsid w:val="007C491D"/>
     <w:rsid w:val="007C5F85"/>
     <w:rsid w:val="007D2CF6"/>
     <w:rsid w:val="007D5E94"/>
+    <w:rsid w:val="007D644D"/>
     <w:rsid w:val="007D6AE0"/>
     <w:rsid w:val="007E0DD5"/>
     <w:rsid w:val="007E51D6"/>
+    <w:rsid w:val="007E71AA"/>
     <w:rsid w:val="007E7522"/>
     <w:rsid w:val="007E7983"/>
     <w:rsid w:val="007E79B1"/>
     <w:rsid w:val="007F4142"/>
     <w:rsid w:val="007F4D4F"/>
     <w:rsid w:val="007F4E2C"/>
     <w:rsid w:val="00800C20"/>
     <w:rsid w:val="008020A9"/>
     <w:rsid w:val="008025CB"/>
     <w:rsid w:val="00805579"/>
     <w:rsid w:val="008068F2"/>
     <w:rsid w:val="00810C9C"/>
     <w:rsid w:val="00812773"/>
     <w:rsid w:val="00813666"/>
+    <w:rsid w:val="00813F5A"/>
     <w:rsid w:val="00814A31"/>
     <w:rsid w:val="00816934"/>
     <w:rsid w:val="00821791"/>
     <w:rsid w:val="008238E2"/>
     <w:rsid w:val="00825785"/>
     <w:rsid w:val="00827CF5"/>
     <w:rsid w:val="00830A12"/>
     <w:rsid w:val="00830AC5"/>
+    <w:rsid w:val="00831718"/>
     <w:rsid w:val="008327DF"/>
     <w:rsid w:val="0083413F"/>
     <w:rsid w:val="00834BCA"/>
     <w:rsid w:val="00834C11"/>
     <w:rsid w:val="008405A1"/>
     <w:rsid w:val="00840867"/>
     <w:rsid w:val="00840EE9"/>
     <w:rsid w:val="00841863"/>
     <w:rsid w:val="00841BF1"/>
     <w:rsid w:val="00842DAF"/>
     <w:rsid w:val="0084316D"/>
     <w:rsid w:val="00845B85"/>
     <w:rsid w:val="0084615E"/>
     <w:rsid w:val="008465C6"/>
     <w:rsid w:val="008474D1"/>
     <w:rsid w:val="00850B35"/>
     <w:rsid w:val="00850E87"/>
     <w:rsid w:val="0085102B"/>
     <w:rsid w:val="0085126B"/>
     <w:rsid w:val="00854E05"/>
     <w:rsid w:val="00856BD1"/>
     <w:rsid w:val="00864E17"/>
     <w:rsid w:val="0087681A"/>
     <w:rsid w:val="0088000E"/>
     <w:rsid w:val="0088017F"/>
     <w:rsid w:val="00884C23"/>
     <w:rsid w:val="00885768"/>
     <w:rsid w:val="00886B7C"/>
     <w:rsid w:val="00891AED"/>
     <w:rsid w:val="00897665"/>
     <w:rsid w:val="008A2FF5"/>
     <w:rsid w:val="008A41CA"/>
     <w:rsid w:val="008A47B2"/>
+    <w:rsid w:val="008A6D4A"/>
     <w:rsid w:val="008B3732"/>
     <w:rsid w:val="008B3F02"/>
+    <w:rsid w:val="008B6825"/>
     <w:rsid w:val="008C00C2"/>
     <w:rsid w:val="008C1528"/>
     <w:rsid w:val="008C2BB9"/>
     <w:rsid w:val="008C3930"/>
     <w:rsid w:val="008C4BF0"/>
     <w:rsid w:val="008C5F99"/>
     <w:rsid w:val="008D0591"/>
     <w:rsid w:val="008D5155"/>
     <w:rsid w:val="008D5F83"/>
     <w:rsid w:val="008E004C"/>
     <w:rsid w:val="008E2175"/>
     <w:rsid w:val="008E40EF"/>
     <w:rsid w:val="008E5A12"/>
     <w:rsid w:val="008F158C"/>
     <w:rsid w:val="008F530F"/>
     <w:rsid w:val="008F5BCD"/>
     <w:rsid w:val="00901E98"/>
     <w:rsid w:val="0090224B"/>
     <w:rsid w:val="009051C2"/>
     <w:rsid w:val="009060F0"/>
     <w:rsid w:val="00913B18"/>
     <w:rsid w:val="00917CE6"/>
     <w:rsid w:val="00920975"/>
     <w:rsid w:val="00920EE6"/>
     <w:rsid w:val="00921FBE"/>
     <w:rsid w:val="009259D0"/>
     <w:rsid w:val="009275A5"/>
     <w:rsid w:val="00933278"/>
     <w:rsid w:val="00933EA1"/>
+    <w:rsid w:val="00934C8A"/>
     <w:rsid w:val="00935243"/>
     <w:rsid w:val="00937A9B"/>
     <w:rsid w:val="00940C7C"/>
     <w:rsid w:val="00942DA3"/>
     <w:rsid w:val="009451D7"/>
     <w:rsid w:val="00945658"/>
     <w:rsid w:val="00946251"/>
     <w:rsid w:val="009507A6"/>
     <w:rsid w:val="009510F7"/>
     <w:rsid w:val="009530D8"/>
     <w:rsid w:val="00957E39"/>
     <w:rsid w:val="0096177F"/>
     <w:rsid w:val="0096297F"/>
     <w:rsid w:val="009652F8"/>
     <w:rsid w:val="00965E96"/>
     <w:rsid w:val="0096604B"/>
+    <w:rsid w:val="0097442F"/>
     <w:rsid w:val="0098021C"/>
     <w:rsid w:val="009811A3"/>
     <w:rsid w:val="00981A8E"/>
     <w:rsid w:val="00986958"/>
     <w:rsid w:val="00991B12"/>
     <w:rsid w:val="009921F8"/>
     <w:rsid w:val="00993637"/>
     <w:rsid w:val="009944FA"/>
     <w:rsid w:val="0099511B"/>
     <w:rsid w:val="0099714C"/>
     <w:rsid w:val="009A5218"/>
     <w:rsid w:val="009A76B2"/>
     <w:rsid w:val="009B0F95"/>
     <w:rsid w:val="009B121A"/>
     <w:rsid w:val="009B3766"/>
     <w:rsid w:val="009B46F0"/>
     <w:rsid w:val="009B4D13"/>
     <w:rsid w:val="009B5C3B"/>
     <w:rsid w:val="009C6965"/>
     <w:rsid w:val="009C6D78"/>
     <w:rsid w:val="009C7E50"/>
     <w:rsid w:val="009D0EB3"/>
     <w:rsid w:val="009D3AE2"/>
     <w:rsid w:val="009D56E8"/>
     <w:rsid w:val="009E0CB9"/>
     <w:rsid w:val="009E1EEC"/>
     <w:rsid w:val="009E640C"/>
     <w:rsid w:val="009F37A3"/>
     <w:rsid w:val="009F6979"/>
     <w:rsid w:val="00A0166B"/>
+    <w:rsid w:val="00A068CD"/>
     <w:rsid w:val="00A12338"/>
     <w:rsid w:val="00A12E36"/>
     <w:rsid w:val="00A149F5"/>
     <w:rsid w:val="00A15F23"/>
     <w:rsid w:val="00A160AB"/>
     <w:rsid w:val="00A22221"/>
     <w:rsid w:val="00A26284"/>
     <w:rsid w:val="00A30577"/>
+    <w:rsid w:val="00A3189B"/>
     <w:rsid w:val="00A351CE"/>
     <w:rsid w:val="00A401A4"/>
     <w:rsid w:val="00A40D5B"/>
     <w:rsid w:val="00A44BB1"/>
     <w:rsid w:val="00A45C7A"/>
     <w:rsid w:val="00A465A2"/>
     <w:rsid w:val="00A52736"/>
     <w:rsid w:val="00A52F93"/>
     <w:rsid w:val="00A605CA"/>
     <w:rsid w:val="00A62D6A"/>
     <w:rsid w:val="00A630B8"/>
     <w:rsid w:val="00A64153"/>
     <w:rsid w:val="00A64DF3"/>
     <w:rsid w:val="00A671E9"/>
     <w:rsid w:val="00A702B2"/>
     <w:rsid w:val="00A72DEE"/>
     <w:rsid w:val="00A73162"/>
     <w:rsid w:val="00A7327C"/>
     <w:rsid w:val="00A736E4"/>
     <w:rsid w:val="00A81DDC"/>
     <w:rsid w:val="00A8454B"/>
     <w:rsid w:val="00A84C8E"/>
     <w:rsid w:val="00A85606"/>
     <w:rsid w:val="00A8723C"/>
     <w:rsid w:val="00A9159C"/>
     <w:rsid w:val="00A951A1"/>
     <w:rsid w:val="00A954E6"/>
+    <w:rsid w:val="00A965A2"/>
     <w:rsid w:val="00A9715E"/>
     <w:rsid w:val="00A97293"/>
     <w:rsid w:val="00AA17D0"/>
     <w:rsid w:val="00AA2FA7"/>
     <w:rsid w:val="00AA34A7"/>
     <w:rsid w:val="00AA5545"/>
     <w:rsid w:val="00AA68A8"/>
     <w:rsid w:val="00AB0850"/>
     <w:rsid w:val="00AB1A9D"/>
     <w:rsid w:val="00AB2C13"/>
     <w:rsid w:val="00AB3341"/>
     <w:rsid w:val="00AB6A2E"/>
     <w:rsid w:val="00AB6CF2"/>
     <w:rsid w:val="00AB7D48"/>
     <w:rsid w:val="00AC3418"/>
     <w:rsid w:val="00AC753B"/>
     <w:rsid w:val="00AD0080"/>
     <w:rsid w:val="00AD1B30"/>
     <w:rsid w:val="00AD1BA6"/>
     <w:rsid w:val="00AD23AB"/>
     <w:rsid w:val="00AE154E"/>
+    <w:rsid w:val="00AE3451"/>
     <w:rsid w:val="00AE351D"/>
     <w:rsid w:val="00AE5EEC"/>
     <w:rsid w:val="00AF1937"/>
     <w:rsid w:val="00B01195"/>
     <w:rsid w:val="00B05E3A"/>
     <w:rsid w:val="00B067AC"/>
     <w:rsid w:val="00B10FCA"/>
     <w:rsid w:val="00B112D4"/>
     <w:rsid w:val="00B11DB8"/>
     <w:rsid w:val="00B15699"/>
     <w:rsid w:val="00B169D1"/>
     <w:rsid w:val="00B22F9D"/>
     <w:rsid w:val="00B31EF3"/>
     <w:rsid w:val="00B31F91"/>
     <w:rsid w:val="00B35074"/>
     <w:rsid w:val="00B35F16"/>
     <w:rsid w:val="00B36E71"/>
     <w:rsid w:val="00B37802"/>
     <w:rsid w:val="00B401FB"/>
     <w:rsid w:val="00B42A89"/>
     <w:rsid w:val="00B4318F"/>
     <w:rsid w:val="00B43800"/>
     <w:rsid w:val="00B45CC0"/>
     <w:rsid w:val="00B46F8C"/>
     <w:rsid w:val="00B569AC"/>
+    <w:rsid w:val="00B5767C"/>
     <w:rsid w:val="00B57BFA"/>
     <w:rsid w:val="00B6156D"/>
     <w:rsid w:val="00B616EA"/>
     <w:rsid w:val="00B62CDA"/>
     <w:rsid w:val="00B65D91"/>
     <w:rsid w:val="00B676B9"/>
     <w:rsid w:val="00B67FCD"/>
     <w:rsid w:val="00B71B66"/>
     <w:rsid w:val="00B72EC5"/>
     <w:rsid w:val="00B735DA"/>
     <w:rsid w:val="00B74DAF"/>
     <w:rsid w:val="00B771D7"/>
     <w:rsid w:val="00B77E33"/>
     <w:rsid w:val="00B82BE9"/>
     <w:rsid w:val="00B9171E"/>
     <w:rsid w:val="00BA2C13"/>
     <w:rsid w:val="00BB0439"/>
     <w:rsid w:val="00BB0600"/>
     <w:rsid w:val="00BB0619"/>
     <w:rsid w:val="00BB7063"/>
     <w:rsid w:val="00BB7D4D"/>
     <w:rsid w:val="00BC2D2E"/>
     <w:rsid w:val="00BC48E2"/>
     <w:rsid w:val="00BC561C"/>
     <w:rsid w:val="00BC711F"/>
     <w:rsid w:val="00BD17B5"/>
     <w:rsid w:val="00BD59E7"/>
     <w:rsid w:val="00BD6A51"/>
     <w:rsid w:val="00BE3DDE"/>
     <w:rsid w:val="00BE47AF"/>
     <w:rsid w:val="00BE5B34"/>
+    <w:rsid w:val="00BE74EB"/>
     <w:rsid w:val="00BF358C"/>
     <w:rsid w:val="00BF7A9F"/>
     <w:rsid w:val="00C03A3F"/>
     <w:rsid w:val="00C05B3B"/>
     <w:rsid w:val="00C1329F"/>
     <w:rsid w:val="00C1375B"/>
     <w:rsid w:val="00C13DAA"/>
     <w:rsid w:val="00C14074"/>
     <w:rsid w:val="00C15C35"/>
     <w:rsid w:val="00C204CD"/>
     <w:rsid w:val="00C24D48"/>
+    <w:rsid w:val="00C271B8"/>
     <w:rsid w:val="00C34EDF"/>
     <w:rsid w:val="00C35A3E"/>
     <w:rsid w:val="00C362EE"/>
     <w:rsid w:val="00C36AA8"/>
     <w:rsid w:val="00C36D1A"/>
     <w:rsid w:val="00C3777E"/>
     <w:rsid w:val="00C469B1"/>
     <w:rsid w:val="00C51B2C"/>
     <w:rsid w:val="00C547F4"/>
     <w:rsid w:val="00C56DC6"/>
     <w:rsid w:val="00C60951"/>
     <w:rsid w:val="00C635A7"/>
     <w:rsid w:val="00C657BD"/>
     <w:rsid w:val="00C71EAE"/>
     <w:rsid w:val="00C734E7"/>
     <w:rsid w:val="00C76B31"/>
     <w:rsid w:val="00C80D93"/>
     <w:rsid w:val="00C82B7A"/>
     <w:rsid w:val="00C82F4F"/>
     <w:rsid w:val="00C843D6"/>
     <w:rsid w:val="00C84713"/>
     <w:rsid w:val="00C85D99"/>
+    <w:rsid w:val="00C85FD6"/>
     <w:rsid w:val="00C911CF"/>
     <w:rsid w:val="00C91528"/>
     <w:rsid w:val="00C952C1"/>
     <w:rsid w:val="00C96819"/>
     <w:rsid w:val="00CA1E1B"/>
     <w:rsid w:val="00CB0DBC"/>
     <w:rsid w:val="00CB24D9"/>
     <w:rsid w:val="00CB3691"/>
     <w:rsid w:val="00CB64CB"/>
     <w:rsid w:val="00CB6D3E"/>
     <w:rsid w:val="00CC17CC"/>
     <w:rsid w:val="00CC451E"/>
     <w:rsid w:val="00CC4A2C"/>
     <w:rsid w:val="00CD3781"/>
     <w:rsid w:val="00CD38FA"/>
     <w:rsid w:val="00CE1EE8"/>
     <w:rsid w:val="00CE5137"/>
     <w:rsid w:val="00CF16B4"/>
     <w:rsid w:val="00CF4372"/>
     <w:rsid w:val="00CF5B6B"/>
     <w:rsid w:val="00CF79D4"/>
     <w:rsid w:val="00D00382"/>
     <w:rsid w:val="00D01A68"/>
     <w:rsid w:val="00D072BA"/>
     <w:rsid w:val="00D109E1"/>
     <w:rsid w:val="00D12814"/>
     <w:rsid w:val="00D12E9A"/>
     <w:rsid w:val="00D1372E"/>
     <w:rsid w:val="00D139B2"/>
     <w:rsid w:val="00D13AD9"/>
     <w:rsid w:val="00D15F6B"/>
     <w:rsid w:val="00D16BE0"/>
     <w:rsid w:val="00D22368"/>
     <w:rsid w:val="00D2431A"/>
     <w:rsid w:val="00D26118"/>
     <w:rsid w:val="00D2691F"/>
     <w:rsid w:val="00D32D61"/>
     <w:rsid w:val="00D34629"/>
     <w:rsid w:val="00D40300"/>
     <w:rsid w:val="00D40440"/>
     <w:rsid w:val="00D40C50"/>
     <w:rsid w:val="00D42BF3"/>
     <w:rsid w:val="00D44DB4"/>
     <w:rsid w:val="00D452A7"/>
     <w:rsid w:val="00D45E30"/>
     <w:rsid w:val="00D464AC"/>
+    <w:rsid w:val="00D46B25"/>
     <w:rsid w:val="00D52E16"/>
     <w:rsid w:val="00D6119F"/>
     <w:rsid w:val="00D65CAC"/>
     <w:rsid w:val="00D66051"/>
     <w:rsid w:val="00D74931"/>
     <w:rsid w:val="00D74C2D"/>
     <w:rsid w:val="00D76141"/>
     <w:rsid w:val="00D7640A"/>
     <w:rsid w:val="00D76F3C"/>
     <w:rsid w:val="00D77155"/>
     <w:rsid w:val="00D771A7"/>
     <w:rsid w:val="00D86AF9"/>
     <w:rsid w:val="00D9213C"/>
     <w:rsid w:val="00D929ED"/>
     <w:rsid w:val="00D94181"/>
     <w:rsid w:val="00D967C5"/>
     <w:rsid w:val="00DA11B2"/>
     <w:rsid w:val="00DA15A3"/>
     <w:rsid w:val="00DA21A0"/>
     <w:rsid w:val="00DA4F43"/>
     <w:rsid w:val="00DA79A0"/>
     <w:rsid w:val="00DB09B1"/>
     <w:rsid w:val="00DB5698"/>
     <w:rsid w:val="00DB57DB"/>
     <w:rsid w:val="00DB7396"/>
     <w:rsid w:val="00DB7E49"/>
     <w:rsid w:val="00DC1482"/>
     <w:rsid w:val="00DC44DF"/>
     <w:rsid w:val="00DC7D90"/>
     <w:rsid w:val="00DD1434"/>
     <w:rsid w:val="00DD5E70"/>
     <w:rsid w:val="00DD684F"/>
     <w:rsid w:val="00DD741E"/>
     <w:rsid w:val="00DE2960"/>
     <w:rsid w:val="00DF0FFD"/>
     <w:rsid w:val="00DF3054"/>
     <w:rsid w:val="00DF7987"/>
     <w:rsid w:val="00E062B7"/>
     <w:rsid w:val="00E10211"/>
     <w:rsid w:val="00E13E88"/>
     <w:rsid w:val="00E167C5"/>
     <w:rsid w:val="00E22B27"/>
     <w:rsid w:val="00E2398D"/>
     <w:rsid w:val="00E23A50"/>
     <w:rsid w:val="00E267A4"/>
     <w:rsid w:val="00E30232"/>
     <w:rsid w:val="00E30F11"/>
     <w:rsid w:val="00E320DB"/>
     <w:rsid w:val="00E323CA"/>
     <w:rsid w:val="00E416BB"/>
+    <w:rsid w:val="00E41923"/>
     <w:rsid w:val="00E43593"/>
     <w:rsid w:val="00E43EE3"/>
     <w:rsid w:val="00E50604"/>
     <w:rsid w:val="00E509B8"/>
     <w:rsid w:val="00E50AD1"/>
     <w:rsid w:val="00E6223F"/>
     <w:rsid w:val="00E62FFB"/>
     <w:rsid w:val="00E63A1D"/>
     <w:rsid w:val="00E668C3"/>
     <w:rsid w:val="00E7224C"/>
     <w:rsid w:val="00E73AB7"/>
     <w:rsid w:val="00E7557C"/>
     <w:rsid w:val="00E80BB9"/>
     <w:rsid w:val="00E82DBF"/>
     <w:rsid w:val="00E83B84"/>
     <w:rsid w:val="00E842C2"/>
     <w:rsid w:val="00E85162"/>
     <w:rsid w:val="00E92DC1"/>
     <w:rsid w:val="00E94C05"/>
     <w:rsid w:val="00E95837"/>
     <w:rsid w:val="00E96459"/>
     <w:rsid w:val="00E969D0"/>
     <w:rsid w:val="00E977EF"/>
     <w:rsid w:val="00EA0406"/>
     <w:rsid w:val="00EA1FCB"/>
@@ -41494,84 +42366,89 @@
     <w:rsid w:val="00EE585F"/>
     <w:rsid w:val="00EF5911"/>
     <w:rsid w:val="00EF60BF"/>
     <w:rsid w:val="00EF6CC3"/>
     <w:rsid w:val="00EF74F5"/>
     <w:rsid w:val="00EF78F2"/>
     <w:rsid w:val="00EF79CD"/>
     <w:rsid w:val="00F0516A"/>
     <w:rsid w:val="00F05D32"/>
     <w:rsid w:val="00F0697E"/>
     <w:rsid w:val="00F11CF6"/>
     <w:rsid w:val="00F11F20"/>
     <w:rsid w:val="00F12175"/>
     <w:rsid w:val="00F125A0"/>
     <w:rsid w:val="00F13BBD"/>
     <w:rsid w:val="00F1503F"/>
     <w:rsid w:val="00F15425"/>
     <w:rsid w:val="00F17711"/>
     <w:rsid w:val="00F1783C"/>
     <w:rsid w:val="00F21211"/>
     <w:rsid w:val="00F23CD3"/>
     <w:rsid w:val="00F30D79"/>
     <w:rsid w:val="00F31670"/>
     <w:rsid w:val="00F3239C"/>
     <w:rsid w:val="00F33A83"/>
+    <w:rsid w:val="00F3585E"/>
     <w:rsid w:val="00F3594F"/>
     <w:rsid w:val="00F36542"/>
     <w:rsid w:val="00F3772B"/>
     <w:rsid w:val="00F41908"/>
     <w:rsid w:val="00F43BAA"/>
     <w:rsid w:val="00F476B1"/>
     <w:rsid w:val="00F51F17"/>
     <w:rsid w:val="00F61C65"/>
     <w:rsid w:val="00F62E3F"/>
+    <w:rsid w:val="00F63F43"/>
     <w:rsid w:val="00F66AF4"/>
     <w:rsid w:val="00F6767A"/>
     <w:rsid w:val="00F7328E"/>
     <w:rsid w:val="00F81C51"/>
     <w:rsid w:val="00F830C9"/>
     <w:rsid w:val="00F833B7"/>
     <w:rsid w:val="00F87009"/>
+    <w:rsid w:val="00F90C8F"/>
     <w:rsid w:val="00F91026"/>
     <w:rsid w:val="00F92736"/>
     <w:rsid w:val="00F94C39"/>
     <w:rsid w:val="00F95576"/>
     <w:rsid w:val="00FA0BDE"/>
     <w:rsid w:val="00FA5836"/>
     <w:rsid w:val="00FA639A"/>
     <w:rsid w:val="00FA7D58"/>
     <w:rsid w:val="00FB5BA3"/>
     <w:rsid w:val="00FB7D65"/>
     <w:rsid w:val="00FC181F"/>
     <w:rsid w:val="00FC1E42"/>
+    <w:rsid w:val="00FC20FF"/>
     <w:rsid w:val="00FC4948"/>
     <w:rsid w:val="00FC4E64"/>
     <w:rsid w:val="00FC57A3"/>
     <w:rsid w:val="00FC744B"/>
     <w:rsid w:val="00FD029E"/>
     <w:rsid w:val="00FD2337"/>
+    <w:rsid w:val="00FD409E"/>
     <w:rsid w:val="00FE36CB"/>
     <w:rsid w:val="00FE3E00"/>
     <w:rsid w:val="00FE4C09"/>
     <w:rsid w:val="00FF2B2D"/>
     <w:rsid w:val="00FF4AC6"/>
     <w:rsid w:val="00FF7055"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -43004,51 +43881,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087418332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chronicle.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/10525629241263804" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.houghton@mail.wvu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2329488417731861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessweek.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/smi.3521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Trevis.Certo@asu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/JMP-04-2024-0258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/10892680231170263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdjdba@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjheiler@aol.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.hom@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/apl0001233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingleader.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.moorhead@asu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/MD-05-2022-0735" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abede@lsu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegehumor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/admsci10030038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgoldsby@bsu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmanz@som.umass.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chronicle.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/smi.3521" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Trevis.Certo@asu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/10892680231170263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessweek.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/JMP-04-2024-0258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjheiler@aol.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.hom@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/apl0001233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/MD-05-2022-0735" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.moorhead@asu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingleader.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abede@lsu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/978-1-83708-948-220251035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/admsci10030038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgoldsby@bsu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/10525629241263804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmanz@som.umass.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegehumor.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2329488417731861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.houghton@mail.wvu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdjdba@yahoo.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -43323,75 +44200,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF3B98A-1AC8-4FEB-B9D1-B0AF8902C2D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>10889</Words>
-  <Characters>62072</Characters>
+  <Words>10429</Words>
+  <Characters>64144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>517</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>1034</Lines>
+  <Paragraphs>171</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Christopher P</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pamplin College of Business</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72816</CharactersWithSpaces>
+  <CharactersWithSpaces>74402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="126" baseType="variant">
       <vt:variant>
         <vt:i4>1376370</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>60</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:peter.hom@asu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>655413</vt:i4>
       </vt:variant>
       <vt:variant>