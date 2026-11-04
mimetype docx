--- v1 (2026-01-23)
+++ v2 (2026-11-04)
@@ -7,139 +7,148 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39F8EC39" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00927B7B" w:rsidRDefault="00D62541" w:rsidP="00E6066C">
       <w:pPr>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Stephen A. Hillegeist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8B0965" w14:textId="77777777" w:rsidR="00D62541" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="-720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F4347D" w14:textId="77777777" w:rsidR="00D62541" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>W.P. Carey School of Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288EA695" w14:textId="555E6EA1" w:rsidR="00D62541" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+    <w:p w14:paraId="288EA695" w14:textId="47E2423D" w:rsidR="00D62541" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>School of Accountancy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007625B8">
+      <w:r w:rsidR="004276AD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Jan. 2026</w:t>
+        <w:t>Oct.</w:t>
+      </w:r>
+      <w:r w:rsidR="007625B8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03996FAF" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="002817CC" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002817CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -628,51 +637,51 @@
         </w:tabs>
         <w:ind w:right="-990"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B.A. with honors (economics): Princeton University, 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6C63B6" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:right="-990"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3539F5EA" w14:textId="758D8152" w:rsidR="00B72C17" w:rsidRPr="00B72C17" w:rsidRDefault="00CF34D6" w:rsidP="00B72C17">
+    <w:p w14:paraId="3539F5EA" w14:textId="46E88CFD" w:rsidR="00B72C17" w:rsidRPr="00B72C17" w:rsidRDefault="00CF34D6" w:rsidP="00B72C17">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Res</w:t>
       </w:r>
       <w:r w:rsidR="00B46CCC">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -683,138 +692,147 @@
         <w:t>arch Activities</w:t>
       </w:r>
       <w:r w:rsidR="00B72C17">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B72C17" w:rsidRPr="00B72C17">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00621FF9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5,</w:t>
       </w:r>
-      <w:r w:rsidR="007625B8">
+      <w:r w:rsidR="004276AD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>429</w:t>
+        <w:t>690</w:t>
       </w:r>
       <w:r w:rsidR="00B72C17" w:rsidRPr="00B72C17">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> citations</w:t>
       </w:r>
       <w:r w:rsidR="00B72C17">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, h-index = 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F41CD0">
+        <w:t xml:space="preserve">, h-index = </w:t>
+      </w:r>
+      <w:r w:rsidR="004276AD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B72C17" w:rsidRPr="00B72C17">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Google Scholar)</w:t>
       </w:r>
       <w:r w:rsidR="00935247">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="007625B8">
+      <w:r w:rsidR="00362E09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>21,659</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00621FF9">
+        <w:t>22,</w:t>
+      </w:r>
+      <w:r w:rsidR="004276AD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE2C18">
+        <w:t>853</w:t>
+      </w:r>
+      <w:r w:rsidR="00621FF9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>downloads on SSRN.com</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B72C17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2C18">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>downloads on SSRN.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9BDFB6" w14:textId="77777777" w:rsidR="00B72C17" w:rsidRDefault="00B72C17" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E20A74" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00CF34D6" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
@@ -835,99 +853,139 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed journals:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB7ECF6" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00190713" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:right="-990"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D8F8310" w14:textId="77FAA879" w:rsidR="007625B8" w:rsidRDefault="007625B8" w:rsidP="007625B8">
+    <w:p w14:paraId="5E8A5B08" w14:textId="066BB614" w:rsidR="00460196" w:rsidRPr="00FE7E5C" w:rsidRDefault="00460196" w:rsidP="00460196">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="00C819DC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>More frequent financial reporting and market feedback effect: Evidence from U.S. and EU regulatory changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” with Asad Kausar (American University), Arthur Kraft (Cass Business School), and You-il Park (University of Hawaii). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Accounting and Public Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026, Vol. 56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B211172" w14:textId="77777777" w:rsidR="00460196" w:rsidRDefault="00460196" w:rsidP="007625B8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8F8310" w14:textId="7CD32435" w:rsidR="007625B8" w:rsidRDefault="007625B8" w:rsidP="007625B8">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00443B06">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do Proprietary Costs Deter Insider Trading?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0033425D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with Lyungmae Choi (University of Sydney) and Lucile Faurel (ASU). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">2025, vol. 71(4), </w:t>
+        <w:t xml:space="preserve">, 2025, vol. 71(4), </w:t>
       </w:r>
       <w:r w:rsidRPr="007625B8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2751-3636</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="007625B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi-org.ezproxy1.lib.asu.edu/10.1287/mnsc.2021.02469</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1263,51 +1321,50 @@
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00FD21DF" w:rsidRPr="00FD21DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.tandfonline.com/doi/full/10.1080/09638180.2020.1826337</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD21DF" w:rsidRPr="00FD21DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15ADA712" w14:textId="77777777" w:rsidR="00C452F2" w:rsidRPr="00E10AE5" w:rsidRDefault="00C452F2" w:rsidP="00C452F2"/>
     <w:p w14:paraId="41EF26F8" w14:textId="77777777" w:rsidR="00E10AE5" w:rsidRDefault="000F4954" w:rsidP="000F4954">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083536C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0001643C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quasi-Indexer Ownership</w:t>
       </w:r>
       <w:r w:rsidRPr="0083536C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Insider Trading: </w:t>
       </w:r>
       <w:r w:rsidR="0001643C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evidence from Russell Index Reconstitutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>” with Liwei Weng (</w:t>
@@ -2210,50 +2267,51 @@
       <w:r w:rsidR="00CF34D6" w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6E40A2" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B27B5D" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00E6066C" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Financial Reporting and Auditing Under Alternati</w:t>
       </w:r>
       <w:r w:rsidR="009C2167" w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ve Damage Apportionment Rules” by Stephen Hillegeist. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Accounting Review</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, vol. 74, No. 3 (July 1999), 347-369.</w:t>
       </w:r>
       <w:r w:rsidR="00D35CE8" w:rsidRPr="00D35CE8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2288,454 +2346,406 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21338A02" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514245DE" w14:textId="77777777" w:rsidR="00042D80" w:rsidRPr="00CF34D6" w:rsidRDefault="00CF34D6" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00042D80" w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orking papers</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767F3900" w14:textId="77777777" w:rsidR="00042D80" w:rsidRPr="00CF34D6" w:rsidRDefault="00042D80" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09BAAFA9" w14:textId="1A1BB7CC" w:rsidR="002D2E33" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
+    <w:p w14:paraId="09BAAFA9" w14:textId="2AE34933" w:rsidR="002D2E33" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk126929132"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“The Role of Employees as Information Intermediaries: Evidence from their Professional Connections” with Lyungmae Choi (City University of Hong Kong) and DuckKi Cho (Peking University HSBC Business School). </w:t>
-[...76 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>“The Role of Employees as Information Intermediaries: Evidence from their Professional Connections” with Lyungmae Choi (</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4FF9" w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Macquarie Business School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) and DuckKi Cho (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C819DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Melbourne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F1A735" w14:textId="77777777" w:rsidR="002D2E33" w:rsidRPr="0017076A" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
-      <w:pPr>
-[...108 lines deleted...]
-    <w:p w14:paraId="72B1666F" w14:textId="77777777" w:rsidR="008E2A5D" w:rsidRDefault="008E2A5D" w:rsidP="008E2A5D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1AB3B1CE" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00C95E6B" w:rsidRDefault="00CF34D6" w:rsidP="00C95E6B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C95E6B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Work in progress:</w:t>
       </w:r>
       <w:r w:rsidR="00D62541" w:rsidRPr="00C95E6B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB8DA83" w14:textId="77777777" w:rsidR="00492FC7" w:rsidRPr="0025726F" w:rsidRDefault="00492FC7" w:rsidP="00F8155F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A3DA03" w14:textId="77777777" w:rsidR="002D2E33" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
+    <w:p w14:paraId="4DA159DF" w14:textId="7557F326" w:rsidR="000A4FF9" w:rsidRPr="000A4FF9" w:rsidRDefault="000A4FF9" w:rsidP="000A4FF9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk126929506"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Connections and IPO Underpricing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with Lyungmae Choi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Macquarie Business School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and DuckKi Cho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (University of Melbourn)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E054CCC" w14:textId="77777777" w:rsidR="000A4FF9" w:rsidRDefault="000A4FF9" w:rsidP="002D2E33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A3DA03" w14:textId="5EE47C94" w:rsidR="002D2E33" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk70256917"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Using Machine Learning to Predict Earnings at Loss Firms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>” with Lyungmae Choi (City University of Hong Kong), and Lucile Faurel (ASU).</w:t>
+        <w:t>” with Lyungmae Choi (</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4FF9" w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Macquarie Business School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) and Lucile Faurel (ASU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EF79D5" w14:textId="77777777" w:rsidR="002D2E33" w:rsidRDefault="002D2E33" w:rsidP="002D2E33">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2621CAEE" w14:textId="77777777" w:rsidR="009640C3" w:rsidRDefault="009640C3" w:rsidP="002D2E33">
+    <w:p w14:paraId="5C8908DF" w14:textId="152D2615" w:rsidR="000A4FF9" w:rsidRDefault="000A4FF9" w:rsidP="002D2E33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Earnings Skewness and Earnings Predictability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Woo-Jin Chang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Emlyon).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CF7F22" w14:textId="77777777" w:rsidR="000A4FF9" w:rsidRDefault="000A4FF9" w:rsidP="002D2E33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2621CAEE" w14:textId="10263BC4" w:rsidR="009640C3" w:rsidRDefault="009640C3" w:rsidP="002D2E33">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025726F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0025726F" w:rsidRPr="0025726F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Riskiness of Expected Earnings and Auditing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">” with </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8155F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Woo-Jin Chang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(HEC)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emlyon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BF0AFC">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7972CB2C" w14:textId="77777777" w:rsidR="00B04448" w:rsidRDefault="00B04448" w:rsidP="002D2E33">
-[...34 lines deleted...]
-        <w:t>” with Liwei Weng (Hong Kong Polytechnic University).</w:t>
+    <w:p w14:paraId="43E95876" w14:textId="2DFFBB6A" w:rsidR="00B04448" w:rsidRDefault="000A4FF9" w:rsidP="002D2E33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Northeastern</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0AFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kong Polytechnic University).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F37BE9" w14:textId="77777777" w:rsidR="00B04448" w:rsidRDefault="00B04448" w:rsidP="002D2E33">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4A7AC2FC" w14:textId="77777777" w:rsidR="002F7C56" w:rsidRDefault="002F7C56" w:rsidP="002D2E33">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="62971A28" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00CF34D6" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF34D6">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Non-published papers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D35DDA" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00CF34D6" w:rsidRDefault="00D62541" w:rsidP="00D62541">
@@ -3078,50 +3088,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005F70F9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“General Managerial Skills and External Communication Ability” with Jenny Brown (ASU), Claudia Custodio (NOVA) and Eugenia Yeh (ASU). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F082E8" w14:textId="77777777" w:rsidR="005F70F9" w:rsidRPr="005F70F9" w:rsidRDefault="005F70F9" w:rsidP="005F70F9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDAF1D3" w14:textId="77777777" w:rsidR="005F70F9" w:rsidRDefault="005F70F9" w:rsidP="005F70F9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F70F9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Competition and Tax Avoidance Activities” with Jenny Brown (ASU), Claudia Custodio (NOVA), and Eugenia Yeh (ASU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7BE2B9" w14:textId="77777777" w:rsidR="000F4954" w:rsidRDefault="000F4954" w:rsidP="005F70F9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B5C073" w14:textId="77777777" w:rsidR="000F4954" w:rsidRDefault="000F4954" w:rsidP="000F4954">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Earnings Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00042978">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -3838,140 +3849,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70449AF5" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ohio State University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F99341" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Purdue University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B92EDF9" w14:textId="77777777" w:rsidR="004F670A" w:rsidRDefault="004F670A" w:rsidP="00D23999">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Singapore Management University (Singapore) (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC01644" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Southern Methodist University (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A22FA01" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDE742" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ohio State University </w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:t>Tilburg University (Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFDA238" w14:textId="77777777" w:rsidR="007431F5" w:rsidRDefault="007431F5" w:rsidP="00D23999">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Adelaide (Australia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364536FB" w14:textId="77777777" w:rsidR="00D23999" w:rsidRDefault="00D23999" w:rsidP="00D23999">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4779,825 +4790,853 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annual Meeting, Chicago, 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3913C691" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E20B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual Meeting, Washington, DC, 2006 (discussant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B568BD" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EAISM VII Workshop on Accounting and Economics, Bergen, Norway, 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3880001D" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00A362D6" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A362D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contemporary Issues in Capital Markets &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financial Economics Conference, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A362D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cyprus, 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21913021" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E20B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>San Francisco,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F0226D" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Winter Accounting Conference, Salt Lake City, 2005 (discussant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C659187" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>American Accounting Association FARS Midyear Meeting, San Diego, 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8CD165" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="009E20B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Annual Meeting, Washington, DC, 2006 (discussant)</w:t>
-[...52 lines deleted...]
-      </w:pPr>
+        <w:t>Annual Meeting</w:t>
+      </w:r>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>, Orlando, 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2849D228" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="009E20B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annual Meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>, San Antonio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3310006E" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 200</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="0F8CD165" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+        <w:t>C.R.E.D.I.T. Conference on Assessing the Risk of Corporate Default, Venice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Italy, 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ED42C6" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="009E20B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Midwest Region Meeting, Milwaukee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34274BFF" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E20B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annual Meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, Orlando, 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2849D228" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+        <w:t xml:space="preserve">, Philadelphia, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2000 (discussant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629B339A" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336296">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>American Accounting Association</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>International Symposium of Audit Research, Sydney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Australia, 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77177D19" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00336296" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Accounting Association Doctoral Consortium, Antwerp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Belgium, 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B272656" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F68DA2" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00D23999" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23999">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1039">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Invitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23999">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00377381">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00377381" w:rsidRPr="00377381">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(each multiple times)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23999">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A431E8" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contemporary Accounting Research Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1B51A4" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Accounting and Economics Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291801E8" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Accounting Research Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190DE88A" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London School of Business Accounting Symposium </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459EC602" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Review of Accounting Studies Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771F0654" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Utah Winter Accounting Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C42A8EB" w14:textId="77777777" w:rsidR="008E4D10" w:rsidRPr="00042D80" w:rsidRDefault="008E4D10" w:rsidP="008E4D10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2457287F" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00BD14CA" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEACHING </w:t>
+      </w:r>
+      <w:r w:rsidR="00121C8D" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and advising</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB963FB" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00BD14CA" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693D77D6" w14:textId="77777777" w:rsidR="00121C8D" w:rsidRPr="00BD14CA" w:rsidRDefault="00121C8D" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Masters and Executive Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BCA" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762B3CE8" w14:textId="77777777" w:rsidR="00121C8D" w:rsidRPr="00BD14CA" w:rsidRDefault="00121C8D" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CC8D42" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00BD14CA" w:rsidRDefault="007E2002" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62541" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.P. Carey School of Business, School of Accountancy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15D22">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2010 – present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09541C49" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00BD14CA" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACDC102" w14:textId="227981EB" w:rsidR="00121C8D" w:rsidRPr="00BD14CA" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managerial Accounting:</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2002" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daytime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00336296">
-[...30 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="007E2002" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD14CA">
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...222 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r w:rsidR="00121C8D" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="00B422BE" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0AFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C670E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B422BE" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4272552D" w14:textId="77777777" w:rsidR="00D62541" w:rsidRDefault="00121C8D" w:rsidP="00D62541">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD14CA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">TEACHING </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3EB963FB" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00BD14CA" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+        <w:t>Managerial Accounting: Executive MBA program</w:t>
+      </w:r>
+      <w:r w:rsidR="00B422BE" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0AFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2011 - present</w:t>
+      </w:r>
+      <w:r w:rsidR="00B422BE" w:rsidRPr="00BD14CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373A651B" w14:textId="3F948866" w:rsidR="004D1F1A" w:rsidRDefault="004D1F1A" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="693D77D6" w14:textId="77777777" w:rsidR="00121C8D" w:rsidRPr="00BD14CA" w:rsidRDefault="00121C8D" w:rsidP="00D62541">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intrafirm Analytics for Decision Making: EGADE-ASU Executive MBA program</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86EB5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0AFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00C670E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86EB5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C162561" w14:textId="77777777" w:rsidR="00C670E5" w:rsidRDefault="00C670E5" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...203 lines deleted...]
-    <w:p w14:paraId="56459AC5" w14:textId="77777777" w:rsidR="00E01205" w:rsidRDefault="00F86EB5" w:rsidP="00D62541">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managerial Accounting: Online MBA Program (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56459AC5" w14:textId="6DCEA829" w:rsidR="00E01205" w:rsidRDefault="00F86EB5" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Basics of </w:t>
       </w:r>
       <w:r w:rsidR="00E01205">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managerial Accounting: Masters in Business Journalism</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> program (2020-2021)</w:t>
@@ -5877,51 +5916,50 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93245">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inter Alpha Banking Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D46E74B" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00B93245" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93245">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Management Acceleration Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1423ECE2" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00B93245" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93245">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Management in the Humanitarian Sector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41435C43" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00B93245" w:rsidRDefault="00D62541" w:rsidP="00D62541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
@@ -6653,108 +6691,108 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:right="-990"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBC366A" w14:textId="77777777" w:rsidR="003703E7" w:rsidRPr="004C1039" w:rsidRDefault="00B93245" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1039">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Professional and University </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62541" w:rsidRPr="004C1039">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358052B5" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="004C1039" w:rsidRDefault="00D62541" w:rsidP="00D62541">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F1A733" w14:textId="77777777" w:rsidR="00180C6F" w:rsidRDefault="00B93245" w:rsidP="00B93245">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1039">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Editorial Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00180C6F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1039">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA800E8" w14:textId="77777777" w:rsidR="00B93245" w:rsidRDefault="00B93245" w:rsidP="00B93245">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1039">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Professional and University </w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>Contemporary Accounting Research</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010-present </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3792A7" w14:textId="77777777" w:rsidR="00180C6F" w:rsidRDefault="00180C6F" w:rsidP="00B93245">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review of Accounting Studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7653,51 +7691,50 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008D71FB" w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participated in School of Accountancy meetings with CPA firms</w:t>
       </w:r>
       <w:r w:rsidR="008D5A60">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2010 - present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD0C3D6" w14:textId="77777777" w:rsidR="00082885" w:rsidRPr="004C1039" w:rsidRDefault="00082885" w:rsidP="00D62541">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008D71FB" w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participated</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="008D5A60">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">numerous </w:t>
       </w:r>
       <w:r w:rsidRPr="004C1039">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBA and Executive MBA recruiting functions</w:t>
@@ -7724,50 +7761,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B166B0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INSEAD </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C4A1A5" w14:textId="77777777" w:rsidR="00D62541" w:rsidRPr="00B166B0" w:rsidRDefault="00E53BEE" w:rsidP="00D62541">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:ind w:left="540" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Area Coordinator for the</w:t>
       </w:r>
       <w:r w:rsidR="00D62541" w:rsidRPr="00B166B0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accounting and Control Area, </w:t>
       </w:r>
       <w:r w:rsidR="008D71FB" w:rsidRPr="00B166B0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2007-2010. R</w:t>
       </w:r>
       <w:r w:rsidR="00D62541" w:rsidRPr="00B166B0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esponsible for faculty recruiting (permanent and visiting), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8411,86 +8449,86 @@
         <w:t xml:space="preserve"> load</w:t>
       </w:r>
       <w:r w:rsidR="001A7A0F" w:rsidRPr="00B166B0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reduction</w:t>
       </w:r>
       <w:r w:rsidR="006B0F3B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001A7A0F" w:rsidRPr="00B166B0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D62541" w:rsidRPr="00B166B0" w:rsidSect="00D62541">
-      <w:headerReference w:type="even" r:id="rId26"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F92954D" w14:textId="77777777" w:rsidR="007308F3" w:rsidRDefault="007308F3">
+    <w:p w14:paraId="4145D042" w14:textId="77777777" w:rsidR="00D71AE5" w:rsidRDefault="00D71AE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60A67C27" w14:textId="77777777" w:rsidR="007308F3" w:rsidRDefault="007308F3">
+    <w:p w14:paraId="4CF6FB6F" w14:textId="77777777" w:rsidR="00D71AE5" w:rsidRDefault="00D71AE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8498,113 +8536,114 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73E712F6" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D" w:rsidP="00D62541">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="02CF5C8F" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D" w:rsidP="00D62541">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77A2DA94" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D" w:rsidP="00D62541">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -8643,108 +8682,108 @@
     </w:r>
     <w:r w:rsidR="00AA346D" w:rsidRPr="00F51D0E">
       <w:rPr>
         <w:color w:val="777777"/>
       </w:rPr>
       <w:t>Vitae</w:t>
     </w:r>
     <w:r w:rsidR="00AA346D" w:rsidRPr="00F51D0E">
       <w:rPr>
         <w:color w:val="777777"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA346D" w:rsidRPr="00F51D0E">
       <w:rPr>
         <w:color w:val="777777"/>
       </w:rPr>
       <w:tab/>
       <w:t>Stephen Hillegeist</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="259159135"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="19D174B6" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002938D1">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="13773307" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78968DB9" w14:textId="77777777" w:rsidR="007308F3" w:rsidRDefault="007308F3">
+    <w:p w14:paraId="05474D23" w14:textId="77777777" w:rsidR="00D71AE5" w:rsidRDefault="00D71AE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C523065" w14:textId="77777777" w:rsidR="007308F3" w:rsidRDefault="007308F3">
+    <w:p w14:paraId="5861D110" w14:textId="77777777" w:rsidR="00D71AE5" w:rsidRDefault="00D71AE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7A29298F" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D" w:rsidP="00B93245">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00001EE7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Since Jan. 2007, I have completed </w:t>
       </w:r>
       <w:r w:rsidR="009640C3">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B510AF">
         <w:t>10</w:t>
       </w:r>
@@ -8756,81 +8795,81 @@
       </w:r>
       <w:r w:rsidR="002E276D">
         <w:t xml:space="preserve">ports, </w:t>
       </w:r>
       <w:r w:rsidR="009640C3">
         <w:t xml:space="preserve">of which </w:t>
       </w:r>
       <w:r w:rsidR="00736855">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B510AF">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008A5E13">
         <w:t>+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> were for top-tier journals.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77E6631B" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CD10092" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A62A05A" w14:textId="77777777" w:rsidR="00AA346D" w:rsidRDefault="00AA346D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E4794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2124E1CE"/>
     <w:lvl w:ilvl="0" w:tplc="08646780">
       <w:start w:val="243"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -9069,53 +9108,53 @@
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35040B82"/>
+    <w:nsid w:val="213A54EC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7422DFD8"/>
+    <w:tmpl w:val="3D402E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9218,88 +9257,241 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35040B82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7422DFD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4573E0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="544A1DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1997"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="270"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-810" w:hanging="270"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1654795289">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1777286559">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="978917045">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1871451152">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1963077155">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9307,120 +9499,127 @@
     <w:docVar w:name="APWAFVersion" w:val="5.0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C34E61"/>
     <w:rsid w:val="00001813"/>
     <w:rsid w:val="00001EE7"/>
     <w:rsid w:val="0001643C"/>
     <w:rsid w:val="00023C15"/>
     <w:rsid w:val="0003122C"/>
     <w:rsid w:val="00032CA9"/>
     <w:rsid w:val="0003610A"/>
     <w:rsid w:val="00037445"/>
     <w:rsid w:val="00042978"/>
     <w:rsid w:val="00042D80"/>
     <w:rsid w:val="00042DC2"/>
     <w:rsid w:val="00051B3E"/>
     <w:rsid w:val="00052B8B"/>
     <w:rsid w:val="000629D0"/>
     <w:rsid w:val="00066488"/>
     <w:rsid w:val="0006731A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="00082595"/>
     <w:rsid w:val="00082885"/>
     <w:rsid w:val="000975AC"/>
     <w:rsid w:val="000A332B"/>
+    <w:rsid w:val="000A4FF9"/>
     <w:rsid w:val="000B2F0C"/>
     <w:rsid w:val="000B6470"/>
     <w:rsid w:val="000E7FCC"/>
     <w:rsid w:val="000F4954"/>
     <w:rsid w:val="00107081"/>
     <w:rsid w:val="00107800"/>
     <w:rsid w:val="00121C8D"/>
+    <w:rsid w:val="00134EC8"/>
     <w:rsid w:val="00137F72"/>
     <w:rsid w:val="00140B5F"/>
     <w:rsid w:val="0015028C"/>
     <w:rsid w:val="0015585C"/>
     <w:rsid w:val="0015635C"/>
     <w:rsid w:val="0016669A"/>
     <w:rsid w:val="0017076A"/>
     <w:rsid w:val="0017239E"/>
     <w:rsid w:val="00180C6F"/>
     <w:rsid w:val="00185E56"/>
     <w:rsid w:val="00190C1C"/>
     <w:rsid w:val="001A7A0F"/>
     <w:rsid w:val="001C1F48"/>
     <w:rsid w:val="001C3272"/>
     <w:rsid w:val="001D33E7"/>
     <w:rsid w:val="001E2432"/>
     <w:rsid w:val="0020109A"/>
     <w:rsid w:val="00207511"/>
     <w:rsid w:val="00220711"/>
     <w:rsid w:val="00223F30"/>
     <w:rsid w:val="00237BE0"/>
     <w:rsid w:val="00240CAC"/>
     <w:rsid w:val="00243A7D"/>
     <w:rsid w:val="00253ADD"/>
+    <w:rsid w:val="002559C1"/>
     <w:rsid w:val="0025726F"/>
     <w:rsid w:val="00264B2D"/>
     <w:rsid w:val="00283BEF"/>
     <w:rsid w:val="00286CD5"/>
     <w:rsid w:val="002938D1"/>
     <w:rsid w:val="002A5D5D"/>
     <w:rsid w:val="002A6A17"/>
     <w:rsid w:val="002B465E"/>
     <w:rsid w:val="002B78EF"/>
     <w:rsid w:val="002C21C9"/>
     <w:rsid w:val="002D2E33"/>
     <w:rsid w:val="002D6FD6"/>
     <w:rsid w:val="002E25F4"/>
     <w:rsid w:val="002E276D"/>
     <w:rsid w:val="002F194A"/>
     <w:rsid w:val="002F7C56"/>
     <w:rsid w:val="0030227D"/>
     <w:rsid w:val="00304F47"/>
     <w:rsid w:val="003216B5"/>
     <w:rsid w:val="00325232"/>
     <w:rsid w:val="00325A9C"/>
     <w:rsid w:val="00331ACF"/>
     <w:rsid w:val="0033425D"/>
     <w:rsid w:val="003511EF"/>
+    <w:rsid w:val="00362E09"/>
     <w:rsid w:val="003703E7"/>
     <w:rsid w:val="00376FEA"/>
     <w:rsid w:val="00377381"/>
     <w:rsid w:val="00377B19"/>
     <w:rsid w:val="003959CF"/>
     <w:rsid w:val="003A640F"/>
+    <w:rsid w:val="003B7984"/>
     <w:rsid w:val="003C539D"/>
     <w:rsid w:val="003D1EC7"/>
     <w:rsid w:val="003E2328"/>
     <w:rsid w:val="003E7801"/>
     <w:rsid w:val="004000D4"/>
     <w:rsid w:val="00415E0C"/>
     <w:rsid w:val="00421D18"/>
+    <w:rsid w:val="004276AD"/>
     <w:rsid w:val="00443B06"/>
     <w:rsid w:val="0044751A"/>
+    <w:rsid w:val="00460196"/>
     <w:rsid w:val="004715B4"/>
     <w:rsid w:val="00492FC7"/>
     <w:rsid w:val="004931FA"/>
     <w:rsid w:val="004A1C36"/>
     <w:rsid w:val="004A302F"/>
     <w:rsid w:val="004C1039"/>
     <w:rsid w:val="004C426E"/>
     <w:rsid w:val="004C4D8F"/>
     <w:rsid w:val="004C70CD"/>
     <w:rsid w:val="004D1F1A"/>
     <w:rsid w:val="004E16CB"/>
     <w:rsid w:val="004E25D0"/>
     <w:rsid w:val="004E6F50"/>
     <w:rsid w:val="004F670A"/>
     <w:rsid w:val="0050061C"/>
     <w:rsid w:val="00504E8B"/>
     <w:rsid w:val="0050598D"/>
     <w:rsid w:val="00507806"/>
     <w:rsid w:val="005132A3"/>
     <w:rsid w:val="00513FF9"/>
     <w:rsid w:val="005260B9"/>
     <w:rsid w:val="0052774F"/>
     <w:rsid w:val="005428B2"/>
     <w:rsid w:val="00543A0E"/>
     <w:rsid w:val="005551CB"/>
@@ -9468,57 +9667,59 @@
     <w:rsid w:val="007625B8"/>
     <w:rsid w:val="00776672"/>
     <w:rsid w:val="00777E43"/>
     <w:rsid w:val="007A157F"/>
     <w:rsid w:val="007A2C7C"/>
     <w:rsid w:val="007B1FBD"/>
     <w:rsid w:val="007C4D17"/>
     <w:rsid w:val="007D28F1"/>
     <w:rsid w:val="007D2EC1"/>
     <w:rsid w:val="007D4E41"/>
     <w:rsid w:val="007E0AEC"/>
     <w:rsid w:val="007E2002"/>
     <w:rsid w:val="007E4754"/>
     <w:rsid w:val="007E595B"/>
     <w:rsid w:val="007F23D2"/>
     <w:rsid w:val="007F3D5E"/>
     <w:rsid w:val="008161F1"/>
     <w:rsid w:val="0083536C"/>
     <w:rsid w:val="0083695F"/>
     <w:rsid w:val="008415F4"/>
     <w:rsid w:val="00855BD3"/>
     <w:rsid w:val="00877353"/>
     <w:rsid w:val="00885E61"/>
     <w:rsid w:val="00891546"/>
     <w:rsid w:val="008A5E13"/>
+    <w:rsid w:val="008B72C2"/>
     <w:rsid w:val="008C6390"/>
     <w:rsid w:val="008D0B14"/>
     <w:rsid w:val="008D5A60"/>
     <w:rsid w:val="008D71FB"/>
     <w:rsid w:val="008E2A5D"/>
     <w:rsid w:val="008E36E1"/>
     <w:rsid w:val="008E4D10"/>
+    <w:rsid w:val="008E4E1C"/>
     <w:rsid w:val="008F2403"/>
     <w:rsid w:val="008F694C"/>
     <w:rsid w:val="00901B24"/>
     <w:rsid w:val="0090458F"/>
     <w:rsid w:val="00907495"/>
     <w:rsid w:val="009106A1"/>
     <w:rsid w:val="00925BF6"/>
     <w:rsid w:val="00925C33"/>
     <w:rsid w:val="0093042B"/>
     <w:rsid w:val="00931F11"/>
     <w:rsid w:val="00935247"/>
     <w:rsid w:val="0094322E"/>
     <w:rsid w:val="00944BF4"/>
     <w:rsid w:val="009519DB"/>
     <w:rsid w:val="0095353C"/>
     <w:rsid w:val="0096031B"/>
     <w:rsid w:val="00960755"/>
     <w:rsid w:val="00963B98"/>
     <w:rsid w:val="009640C3"/>
     <w:rsid w:val="00970E61"/>
     <w:rsid w:val="00990A29"/>
     <w:rsid w:val="009A0BCA"/>
     <w:rsid w:val="009A166F"/>
     <w:rsid w:val="009B6A62"/>
     <w:rsid w:val="009C0A63"/>
@@ -9574,151 +9775,155 @@
     <w:rsid w:val="00B7580B"/>
     <w:rsid w:val="00B93245"/>
     <w:rsid w:val="00B96281"/>
     <w:rsid w:val="00BA5870"/>
     <w:rsid w:val="00BC1F1F"/>
     <w:rsid w:val="00BC3635"/>
     <w:rsid w:val="00BD14CA"/>
     <w:rsid w:val="00BD746C"/>
     <w:rsid w:val="00BD7A64"/>
     <w:rsid w:val="00BE5A25"/>
     <w:rsid w:val="00BF0AFC"/>
     <w:rsid w:val="00BF30E3"/>
     <w:rsid w:val="00BF545F"/>
     <w:rsid w:val="00C04D10"/>
     <w:rsid w:val="00C10D30"/>
     <w:rsid w:val="00C118CF"/>
     <w:rsid w:val="00C14A8F"/>
     <w:rsid w:val="00C17F34"/>
     <w:rsid w:val="00C17F39"/>
     <w:rsid w:val="00C217A1"/>
     <w:rsid w:val="00C25432"/>
     <w:rsid w:val="00C34E61"/>
     <w:rsid w:val="00C35151"/>
     <w:rsid w:val="00C42071"/>
     <w:rsid w:val="00C452F2"/>
+    <w:rsid w:val="00C670E5"/>
     <w:rsid w:val="00C70205"/>
     <w:rsid w:val="00C71823"/>
+    <w:rsid w:val="00C819DC"/>
     <w:rsid w:val="00C95E6B"/>
     <w:rsid w:val="00CA7CA0"/>
     <w:rsid w:val="00CB1AB2"/>
     <w:rsid w:val="00CD211A"/>
     <w:rsid w:val="00CE571E"/>
     <w:rsid w:val="00CF34D6"/>
     <w:rsid w:val="00D23999"/>
     <w:rsid w:val="00D24377"/>
     <w:rsid w:val="00D35CE8"/>
     <w:rsid w:val="00D449DA"/>
     <w:rsid w:val="00D50B7B"/>
     <w:rsid w:val="00D62541"/>
     <w:rsid w:val="00D634B2"/>
     <w:rsid w:val="00D65B82"/>
     <w:rsid w:val="00D70704"/>
+    <w:rsid w:val="00D71AE5"/>
     <w:rsid w:val="00D95C58"/>
     <w:rsid w:val="00DA1F42"/>
     <w:rsid w:val="00DB3FE5"/>
     <w:rsid w:val="00DB60C7"/>
     <w:rsid w:val="00DC0771"/>
     <w:rsid w:val="00DC1895"/>
     <w:rsid w:val="00DC5C71"/>
     <w:rsid w:val="00DD58DC"/>
     <w:rsid w:val="00DE24A7"/>
     <w:rsid w:val="00DE37B4"/>
     <w:rsid w:val="00DE3CB2"/>
     <w:rsid w:val="00DF1ACD"/>
     <w:rsid w:val="00E00181"/>
     <w:rsid w:val="00E01205"/>
     <w:rsid w:val="00E10AE5"/>
     <w:rsid w:val="00E13011"/>
     <w:rsid w:val="00E1536D"/>
     <w:rsid w:val="00E2272A"/>
     <w:rsid w:val="00E272F3"/>
     <w:rsid w:val="00E30049"/>
     <w:rsid w:val="00E32C21"/>
     <w:rsid w:val="00E37561"/>
     <w:rsid w:val="00E400E6"/>
     <w:rsid w:val="00E4478E"/>
     <w:rsid w:val="00E53BEE"/>
     <w:rsid w:val="00E6066C"/>
     <w:rsid w:val="00E87227"/>
     <w:rsid w:val="00E87D84"/>
     <w:rsid w:val="00E96B94"/>
     <w:rsid w:val="00EA4F98"/>
     <w:rsid w:val="00EA6695"/>
     <w:rsid w:val="00EB4C9A"/>
     <w:rsid w:val="00EB4F11"/>
     <w:rsid w:val="00ED10EF"/>
     <w:rsid w:val="00EE219D"/>
     <w:rsid w:val="00EE253B"/>
     <w:rsid w:val="00EE2C18"/>
     <w:rsid w:val="00EE71AA"/>
     <w:rsid w:val="00F20F3F"/>
     <w:rsid w:val="00F27C93"/>
     <w:rsid w:val="00F41CD0"/>
     <w:rsid w:val="00F804C8"/>
     <w:rsid w:val="00F8155F"/>
     <w:rsid w:val="00F86EB5"/>
     <w:rsid w:val="00FA2226"/>
     <w:rsid w:val="00FC16C5"/>
     <w:rsid w:val="00FD21DF"/>
+    <w:rsid w:val="00FE43B1"/>
     <w:rsid w:val="00FE4829"/>
     <w:rsid w:val="00FE7E5C"/>
     <w:rsid w:val="00FF1899"/>
     <w:rsid w:val="00FF2CE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BA9F822"/>
   <w15:docId w15:val="{C6FC73A8-BE7C-46AC-A0D0-C9258626D51B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10378,51 +10583,51 @@
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F41CD0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="anchor-text">
     <w:name w:val="anchor-text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A85E79"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="32506614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="80175839">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10611,51 +10816,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142189207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09638180.2020.1826337" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jaccpubpol.2015.05.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11142-007-9032-5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/acfi.12933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1287/mnsc.2014.2146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tinyurl.com/44rd5bc5__;!!IKRxdwAv5BmarQ!YvfpNRVhzUBSy5jQH7-AiMuNG6-WuwlPKVSI45hFjXkn-YUghLKJ3EWWbNFtp2NWwixBCFYbGjMQ46fVNbb22tE3Ei1D$" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2008.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jaccpubpol.2023.107117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2308/accr.1999.74.3.347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clsbluesky.law.columbia.edu/2018/10/18/how-institutional-ownership-affects-insider-trading/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1023/B:RAST.0000013627.90884.b7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2009.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy1.lib.asu.edu/10.1287/mnsc.2021.02469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2004.02.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=163209" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=163209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09638180.2020.1826337" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jaccpubpol.2015.05.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11142-007-9032-5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/acfi.12933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1287/mnsc.2014.2146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2008.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jaccpubpol.2023.107117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2308/accr.1999.74.3.347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clsbluesky.law.columbia.edu/2018/10/18/how-institutional-ownership-affects-insider-trading/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1023/B:RAST.0000013627.90884.b7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2009.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy1.lib.asu.edu/10.1287/mnsc.2021.02469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1911-3846.12683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacceco.2004.02.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10918,75 +11123,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CE246D7-1B60-4292-B4FC-A09E68442D6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3007</Words>
-  <Characters>17141</Characters>
+  <Words>2947</Words>
+  <Characters>16801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Stephen A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>G&amp;G Consulting Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20108</CharactersWithSpaces>
+  <CharactersWithSpaces>19709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3342389</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=163209</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>