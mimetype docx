--- v0 (2025-12-27)
+++ v1 (2026-10-27)
@@ -76,97 +76,93 @@
       <w:r w:rsidRPr="005C424D">
         <w:br/>
         <w:t>Tempe, AZ   85287-1612</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0004699E" w:rsidRDefault="0004699E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56E95">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O: 480-727-5335│ C: 480-255-0995</w:t>
       </w:r>
       <w:r w:rsidR="004D64BB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00064726" w:rsidRPr="00E56E95" w:rsidRDefault="00544EE5">
+    <w:p w:rsidR="00064726" w:rsidRPr="00E56E95" w:rsidRDefault="00FA7BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00064726" w:rsidRPr="00381C88">
+        <w:r w:rsidRPr="002624A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t>https://vimeo.com/melikiancenter/niebuhr</w:t>
+          <w:t>https://www.youtube.com/watch?v=C3vgehCrEvk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00064726">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00210DC5" w:rsidRDefault="00544EE5">
+    <w:p w:rsidR="00210DC5" w:rsidRDefault="00160C5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00A76E82" w:rsidRPr="00E56E95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>robert.niebuhr@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0004699E" w:rsidRPr="00E56E95">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF56F0" w:rsidRPr="00E56E95" w:rsidRDefault="00544EE5">
+    <w:p w:rsidR="00DF56F0" w:rsidRPr="00E56E95" w:rsidRDefault="00160C5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DF56F0" w:rsidRPr="00E56E95">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360" w:charSpace="32768"/>
         </w:sectPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00DF56F0" w:rsidRPr="00763B52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6436-7627</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF56F0" w:rsidRPr="00763B52">
         <w:rPr>
           <w:rStyle w:val="orcid-id-https"/>
@@ -668,133 +664,150 @@
     <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="002F3BCA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00476AAA" w:rsidRPr="00476AAA" w:rsidRDefault="00476AAA" w:rsidP="00476AAA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476AAA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC57AC" w:rsidRPr="00EC57AC" w:rsidRDefault="00EC57AC" w:rsidP="000434C0">
+    <w:p w:rsidR="00EC57AC" w:rsidRDefault="00EC57AC" w:rsidP="000434C0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F33A5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000434C0">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Yugoslavia, Nonalignment, and Cold War Globalism: Tito’s International Rise, Celebrity and Fall</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000434C0" w:rsidRPr="000434C0">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">(London: Routledge).  Coauthored with Zvonimir </w:t>
+        <w:t>(London: Routledge</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7CB0">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC57AC">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  Coauthored with Zvonimir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Stopić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; David Pickus. </w:t>
       </w:r>
-      <w:r w:rsidR="000434C0">
-[...16 lines deleted...]
-          <w:lang w:val="en"/>
+    </w:p>
+    <w:p w:rsidR="00856372" w:rsidRPr="00856372" w:rsidRDefault="00160C5C" w:rsidP="00856372">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00856372" w:rsidRPr="00856372">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.routledge.com/Yugoslavia-Nonalignment-and-Cold-War-Globalism-Titos-International-Rise-Celebrity-and-Fall/Stopic-Niebuhr-Pickus/p/book/9781032378541</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00856372" w:rsidRPr="00856372">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC57AC" w:rsidRDefault="00EC57AC" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA5504" w:rsidRDefault="00EC57AC" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -848,60 +861,60 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> The Chaco War and Bolivia’s Political Transformation, 1899–1952</w:t>
       </w:r>
       <w:r w:rsidR="00BA5504" w:rsidRPr="005C424D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lincoln, NE: University of Nebraska Press</w:t>
       </w:r>
       <w:r w:rsidR="00B62258">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, August 2021</w:t>
       </w:r>
       <w:r w:rsidR="00BA5504" w:rsidRPr="005C424D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B4C38" w:rsidRPr="005B4C38" w:rsidRDefault="00544EE5" w:rsidP="005B4C38">
+    <w:p w:rsidR="005B4C38" w:rsidRPr="005B4C38" w:rsidRDefault="00160C5C" w:rsidP="005B4C38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="005B4C38" w:rsidRPr="005B4C38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.nebraskapress.unl.edu/nebraska/9781496207784/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B4C38" w:rsidRPr="005B4C38">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B62258" w:rsidRDefault="00B62258" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -934,86 +947,85 @@
       </w:r>
       <w:r w:rsidR="002F3BCA" w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, 1945–1975</w:t>
       </w:r>
       <w:r w:rsidR="002F3BCA" w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> (Leiden, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F3BCA" w:rsidRPr="005C424D" w:rsidRDefault="002F3BCA" w:rsidP="005C424D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t>Netherlands: Brill Academic Publishers</w:t>
       </w:r>
       <w:r w:rsidR="006918A2" w:rsidRPr="005C424D">
         <w:t>, 2018</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="006918A2" w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://www.brill.com/products/book/search-cold-war-legitimacy-foreign-policy-and-titos-yugoslavia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006918A2" w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F3BCA" w:rsidRPr="005C424D" w:rsidRDefault="002F3BCA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EC57AC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F33A5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>When East Met West: World History through Travelers’ Perspectives</w:t>
       </w:r>
       <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Reading, MA: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
         <w:rPr>
@@ -1227,91 +1239,294 @@
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Articles</w:t>
       </w:r>
       <w:r w:rsidR="00EB2107" w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Book Chapters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC57AC" w:rsidRDefault="005B6409" w:rsidP="005B6409">
+    <w:p w:rsidR="00FA7BDA" w:rsidRDefault="002E7E0F" w:rsidP="00FA7BDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:iCs/>
-[...27 lines deleted...]
-    <w:p w:rsidR="005B6409" w:rsidRDefault="005B6409" w:rsidP="00EC57AC">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. “What do they think? Undergraduate Perceptions of Student-AI Use,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7E0F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7E0F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Praxis</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E7E0F" w:rsidRDefault="00FA7BDA" w:rsidP="00FA7BDA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E0F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E0F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">With Ligia E. Gomez-Franco, David Pickus, Holmes Finch, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E7E0F" w:rsidRDefault="002E7E0F" w:rsidP="002E7E0F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Maria G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Badilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-Quintana.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00FA7BDA" w:rsidRPr="002624A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://openpraxis.org/articles/10.55982/openpraxis.18.4.1322</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E7E0F" w:rsidRDefault="002E7E0F" w:rsidP="002E7E0F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB7CB0" w:rsidRDefault="00EB7CB0" w:rsidP="00EB7CB0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>19. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postwar Realignment: Yugoslavia Seeks to Join Europe,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Balkan Perceptions of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7CB0" w:rsidRPr="00EB7CB0" w:rsidRDefault="00EB7CB0" w:rsidP="00EB7CB0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Eleonora-Yura, ed. (London: Routledge, 2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7CB0" w:rsidRDefault="00EB7CB0" w:rsidP="005B6409">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC57AC" w:rsidRDefault="005B6409" w:rsidP="005B6409">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00770A64">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6409">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Toward Rangoon: Cold War Internationalism and the Birth of Yugoslavia’s </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6409" w:rsidRDefault="005B6409" w:rsidP="00EC57AC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005B6409">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Globalism</w:t>
       </w:r>
       <w:r w:rsidR="00111970">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6409">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of World History</w:t>
       </w:r>
@@ -1416,51 +1631,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Primary Sources</w:t>
       </w:r>
       <w:r w:rsidRPr="00770A64">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Marlborough: Adam Matthew Digital, 2021), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="005B55C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.47594/rmps_0107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00770A64" w:rsidRDefault="00770A64" w:rsidP="00E47939">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EC57AC" w:rsidRDefault="005B6409" w:rsidP="00E47939">
@@ -1541,51 +1756,51 @@
       </w:r>
       <w:r w:rsidR="001B5B76" w:rsidRPr="001B5B76">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Springer Nature Switzerland AG</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80721">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00677FF2">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00476AAA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00476AAA" w:rsidRPr="003C3073">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-030-65095-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00476AAA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E47939" w:rsidRDefault="00E47939" w:rsidP="00AC4E15">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B62258" w:rsidRDefault="005B6409" w:rsidP="00B62258">
       <w:pPr>
@@ -1689,51 +1904,51 @@
       </w:r>
       <w:r w:rsidR="00AC4E15" w:rsidRPr="00AC4E15">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(Berlin: De Gruyter, 202</w:t>
       </w:r>
       <w:r w:rsidR="00E47939">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AC4E15" w:rsidRPr="00AC4E15">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00476AAA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00476AAA" w:rsidRPr="003C3073">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1515/9783110658972</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00476AAA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC4E15" w:rsidRDefault="00AC4E15" w:rsidP="004D64BB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E47939" w:rsidRDefault="005B6409" w:rsidP="00E47939">
       <w:pPr>
@@ -1774,51 +1989,51 @@
       <w:r>
         <w:t>(2021)</w:t>
       </w:r>
       <w:r w:rsidR="00476AAA">
         <w:t>, pp. 269–282</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  With </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Znonimir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Stopić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and David Pickus.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="007A3710">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/19448953.2020.1867811</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00476AAA" w:rsidRPr="00476AAA">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E47939" w:rsidRDefault="00E47939" w:rsidP="00E47939">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:iCs/>
@@ -2148,51 +2363,51 @@
       </w:r>
       <w:r w:rsidR="00CB77AF">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019),</w:t>
       </w:r>
       <w:r w:rsidR="00CB77AF">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 583–607. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00D2446F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0968344519842358</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004D64BB" w:rsidRDefault="004D64BB" w:rsidP="004D64BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC57AC" w:rsidRDefault="005B6409" w:rsidP="00EC57AC">
       <w:pPr>
@@ -2683,243 +2898,489 @@
       </w:r>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>14 (December 2004), pp. 91</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC57AC">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">107. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>News Articles and Opinion Pieces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00824E90" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00824E90" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824E90">
+        <w:t>Artificial Intelligence and the Problem of Fakery</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824E90">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academe Blog: A blog of Academe Magazine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (3 December 2025): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00891ABB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://academeblog.org/2025/12/03/artificial-intelligence-and-the-problem-of-fakery/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.  *Co-authored with David Pickus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00824E90" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t>AI and Higher Ed: An Impending Collapse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824E90">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>InsideHigherEd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Opinion Section (24 July 2025), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00891ABB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.insidehighered.com/opinion/views/2025/07/24/ai-and-higher-ed-impending-collapse-opinion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“The State of our Association: A Look at Regional Conferences,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532100">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ASEEES Newsnet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 62:5 (September 2022), p. 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“David Zook: An Appreciation,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1965">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Falcon Footnote</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (United States Air Force Academy) 27 (2022–23), p. 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5504">
+        <w:t xml:space="preserve">“What the Cold War can </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5504">
+        <w:t xml:space="preserve">each us about North Korea,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5504">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona Republic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5504">
+        <w:t>(8 January 2018), p. 12A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D67D48" w:rsidRDefault="00D67D48" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRPr="005C424D" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">“Barack Obama: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Vođa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>trećeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>svijeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dnevni List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>studeni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> 2012, p. 17. (Daily newspaper, Mostar, Bosnia-Herzegovina). In Bosnian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRPr="005C424D" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Carstvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>etničkog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>ključa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dnevni List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>, 9 November 2008, p. 21. (Daily newspaper, Mostar, Bosnia-Herzegovina). In Bosnian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRPr="00BA5504" w:rsidRDefault="00F12AE9" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRPr="00F12AE9" w:rsidRDefault="00F12AE9">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>Book Reviews &amp; Newspaper Articles</w:t>
+        <w:t>Book Reviews</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review of Tomas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Balkelis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Andrea </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Griffante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, eds., “T</w:t>
       </w:r>
       <w:r w:rsidR="00F976FB">
         <w:t>he</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Shaken Lands: Violence and the Crisis of Governance in East Central Europe, 1914–1923,” </w:t>
       </w:r>
       <w:r w:rsidRPr="0007597E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Baltic Studies</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (forthcoming 2024). </w:t>
+        <w:t xml:space="preserve"> (2024). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0007597E" w:rsidRDefault="0007597E" w:rsidP="0007597E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review of Milorad </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk135723082"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk135723082"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Lazić</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008226B5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00763B52">
         <w:t>Unmaking Détente: Yugoslavia, The United States, and the Global Cold War, 1968–1980</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="007F4B1A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Slavic Review</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (forthcoming 2024).</w:t>
+        <w:t xml:space="preserve"> (2024).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0007597E" w:rsidRDefault="0007597E" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Review of Jose Gordillo, “</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4B1A">
         <w:t>Peasant Wars in Bolivia: Making, Thinking, and Living the Revolution in Cochabamba (1952–64)</w:t>
       </w:r>
       <w:r>
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4B1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>H-War, H-</w:t>
       </w:r>
       <w:r>
         <w:t>LATAM</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> Review (</w:t>
       </w:r>
-      <w:r w:rsidR="0007597E" w:rsidRPr="0007597E">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00EC7E14" w:rsidRPr="00AC2BD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.h-net.org/reviews/showrev.php?id=59920</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00EC7E14">
+        <w:t xml:space="preserve"> 2024.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="006618DB">
-      <w:pPr>
-[...48 lines deleted...]
-    <w:p w:rsidR="002D1965" w:rsidRDefault="002D1965" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B62258" w:rsidRDefault="00B62258" w:rsidP="006618DB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review of Christian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Axboe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Nielsen, “</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62258">
         <w:t xml:space="preserve">Yugoslavia and </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
@@ -3058,79 +3519,50 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006618DB">
         <w:t xml:space="preserve">, “Yugoslavian Inferno. Ethnoreligious Warfare in the Balkans,” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006618DB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Südosteuropa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006618DB">
         <w:t xml:space="preserve"> (2018)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006618DB" w:rsidRDefault="006618DB" w:rsidP="00E56E95">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56E95" w:rsidRPr="00BA5504" w:rsidRDefault="00E56E95" w:rsidP="00E56E95">
-[...27 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00E869EC" w:rsidRPr="005C424D" w:rsidRDefault="00E869EC" w:rsidP="00C95273">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Review of Mirna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C424D">
         <w:t>Zakić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>Ethnic Germans and National Socialism in Yugoslavia in World War II,</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
@@ -3162,51 +3594,51 @@
       <w:r w:rsidRPr="005C424D">
         <w:t>Gerolymatos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>An International Civil War: Greece, 1943</w:t>
       </w:r>
       <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>1949</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> H-War, H-NET Review (June 2017), (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.h-net.org/reviews/showrev.php?id=49482</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E869EC" w:rsidRPr="005C424D" w:rsidRDefault="00E869EC" w:rsidP="00E869EC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C95273" w:rsidRPr="005C424D" w:rsidRDefault="00C95273" w:rsidP="00C95273">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Review of F. Bieber, A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C424D">
@@ -3351,87 +3783,87 @@
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F193A" w:rsidRPr="005C424D" w:rsidRDefault="003F193A" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t>Review of Michael Chapman</w:t>
       </w:r>
       <w:r w:rsidR="00357870" w:rsidRPr="005C424D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> “Fidgeting Over Foreign Policy: Henry L. Stimson and the Shenyang Incident, 1931” </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Diplomatic History</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>.  H-Diplo, H-NET Review. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://h-diplo.org/reviews/PDF/AR459.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B646DB" w:rsidRPr="005C424D" w:rsidRDefault="00B646DB" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F193A" w:rsidRPr="005C424D" w:rsidRDefault="003F193A" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Review of Nicholas Vaugh-William, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>Border Politics: The Limits of Sovereign Power</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> H-World, H-NET Review.  (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.h-net.org/reviews/showrev.php?id=40030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B646DB" w:rsidRPr="005C424D" w:rsidRDefault="00B646DB" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F193A" w:rsidRPr="005C424D" w:rsidRDefault="003F193A" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Review of James Pettifer, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
@@ -3623,214 +4055,106 @@
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Canadian Slavonic Papers</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> 53:1, (March, 2011), p. 92.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B646DB" w:rsidRPr="005C424D" w:rsidRDefault="00B646DB" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F193A" w:rsidRPr="005C424D" w:rsidRDefault="003F193A" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">“Barack Obama: </w:t>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Review of Christine R. Johnson, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>The German Discovery of the World: Renaissance Encounters with the Strange and Marvelous,</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>World History Connected</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> (June, 2010). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002A0735" w:rsidRPr="005C424D" w:rsidRDefault="002A0735" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://worldhistoryconnected.press.illinois.edu/7.2/br_niebuhr.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B646DB" w:rsidRPr="005C424D" w:rsidRDefault="00B646DB" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F193A" w:rsidRPr="005C424D" w:rsidRDefault="003F193A" w:rsidP="003F193A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
-        <w:t>“</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of Ian King and Whit Mason, </w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Peace at Any Price: How the World Failed Kosovo</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
@@ -4043,51 +4367,51 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009858B0" w:rsidRPr="005C424D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> H-German, H-Net Reviews, </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">July 2005. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="005C424D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.h-net.org/reviews/showrev.php?id=10746</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C424D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C16757" w:rsidRPr="00A10C0D" w:rsidRDefault="00311536" w:rsidP="00311536">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
@@ -4124,140 +4448,567 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>or in Progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10C0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00110A3E" w:rsidRDefault="00110A3E" w:rsidP="00110A3E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00110A3E" w:rsidRPr="00110A3E" w:rsidRDefault="00110A3E" w:rsidP="00110A3E">
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="00110A3E" w:rsidP="002D3E5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00110A3E">
-        <w:t xml:space="preserve">“Heroes of the Sky: Bolivian Aviation in the Chaco War” journal article under </w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00110A3E" w:rsidRDefault="00110A3E" w:rsidP="006618DB">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E5D">
+        <w:t xml:space="preserve">The AI Revolution and the End of Higher Education,” under review at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trends in Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E5D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA7BDA" w:rsidRDefault="00FA7BDA" w:rsidP="002D3E5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRPr="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E5D">
+        <w:t xml:space="preserve">From the Learners’ Lens: Student Perceptions of Faculty use of AI” under review at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BDA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>JALT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E5D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRPr="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Artificial Intelligence and the New Revolt of the Elites: Reflections in the Vein of Christopher Lash,” under review with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E5D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Educational Philosophy and Theory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E5D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRPr="005C424D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Student Perspectives on AI in Higher Education: A Report from Chile,” in preparation. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="009F7BFB" w:rsidRPr="005C424D" w:rsidRDefault="009F7BFB" w:rsidP="007F4B1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00F35978" w:rsidRPr="005C424D" w:rsidRDefault="00F35978" w:rsidP="00445BAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080177B" w:rsidRDefault="0080177B">
-      <w:pPr>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+        <w:t>Conference Presentations and Lectures</w:t>
+      </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4415">
+        <w:t xml:space="preserve">From Belgrade to Belgrade: Changing Realities and the Yugoslav Communist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4415">
+        <w:t>Response</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,” European Social Science and History Conference (Lyon, France, 21–</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24 April 2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D3E5D" w:rsidRDefault="002D3E5D" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00847D2B" w:rsidRDefault="00F53946" w:rsidP="002D3E5D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00847D2B">
+        <w:t>Does AI Really Encourage Cheating? A Look at Student Perceptions,” 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00847D2B" w:rsidRPr="00847D2B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00847D2B">
+        <w:t xml:space="preserve"> International </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F53946" w:rsidRDefault="00847D2B" w:rsidP="00847D2B">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conference of Education, Research and Innovation </w:t>
+      </w:r>
+      <w:r w:rsidR="00292B89">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002141B2">
+        <w:t xml:space="preserve">CERI </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Seville, Spain, 9–11 November 2026). Paper authors include Ligia E. Gomez Franco, David Pickus, Holmes Finch, and Maria G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Badilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Quintana. Presenter is Niebuhr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F53946" w:rsidRDefault="00F53946" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00847D2B" w:rsidRDefault="00F53946" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00847D2B">
+        <w:t xml:space="preserve">Teaching Argumentative Writing at an American Honors College in the Face of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F53946" w:rsidRDefault="00847D2B" w:rsidP="00847D2B">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Generative AI,” 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847D2B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00292B89">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002141B2">
+        <w:t xml:space="preserve">CERI </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Seville, Spain, 9–11 November 2026).  First author of paper is Donald Fette.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53946">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F53946" w:rsidRDefault="00F53946" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA6DD9" w:rsidRDefault="00AA6DD9" w:rsidP="00AA6DD9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6DD9">
+        <w:t xml:space="preserve">How the AI Revolution is Eroding Authority in Higher Education,” 2nd International </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA6DD9" w:rsidRPr="00AA6DD9" w:rsidRDefault="00AA6DD9" w:rsidP="00AA6DD9">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6DD9">
+        <w:t>Academic Conference: ‘Social Pedagogy in a Changing Reality</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6DD9">
+        <w:t xml:space="preserve"> 25 September 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Institute of Pedagogy, University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rzeszów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  Co-presented with David Picks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA6DD9" w:rsidRDefault="00AA6DD9" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="00EF4FE7" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Cold War Studies: Developing Thoughts among Scholars,” World Social Science </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="00EF4FE7" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Association Annual Meeting (Albuquerque, NM, 25–28 March 2026).  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> co-coordinator of Slavic and Eurasian Section at conference.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="00EF4FE7" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F12AE9" w:rsidRDefault="002414DF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Through the Learner’s Lens: Student Perspectives on Instructor Adoption of Generative </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002414DF" w:rsidRDefault="002414DF" w:rsidP="00F12AE9">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AI,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AE9">
+        <w:t xml:space="preserve">International Technology, Education, and Development Conference (INTED) 2026, (Valencia, Spain, 2–4 March 2026).  *Paper authors are L. Gomez Franco, R. Niebuhr, and M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F12AE9">
+        <w:t>Badilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F12AE9">
+        <w:t xml:space="preserve"> Quintana – Gomez Franco and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F12AE9">
+        <w:t>Badilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F12AE9">
+        <w:t xml:space="preserve"> Quintana are presenters in person.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002414DF" w:rsidRDefault="002414DF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="003C52CF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4FE7">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4FE7">
+        <w:t xml:space="preserve">Yugoslav Memories II: Remembering After Yugoslavia: Archives, Feelings, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRDefault="00EF4FE7" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">and Anachronistic Memories,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008714F4">
+        <w:t>Association for Slavic, East European, and Eurasian Studies (ASEEES) Annual Conference,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Washington, DC: 20–23 November 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRDefault="003C52CF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="00EF4FE7" w:rsidP="00EF4FE7">
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">“Yugoslav Internationalisms I: Book Discussion: Yugoslavia, Nonalignment and Cold </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRDefault="00EF4FE7" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">War Globalism,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008714F4">
+        <w:t>ASEEES Annual Conference,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Washington, DC: 20–23 November 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRDefault="003C52CF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF4FE7" w:rsidRDefault="003C52CF" w:rsidP="003C52CF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF4FE7">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4FE7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considering Inequality: The Yugoslav Response to the Congo Crisis: 1960-1961,” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRPr="00EF4FE7" w:rsidRDefault="003C52CF" w:rsidP="00EF4FE7">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF4FE7">
+        <w:t xml:space="preserve">European Social Science and History Conference, University of Leiden (Leiden, Holland, 26 – 29 March 2025).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C52CF" w:rsidRDefault="003C52CF" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“How to Navigate Doing Research in Latin America and Europe,” Global Symposium, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="00756647">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2024 (Ball State University, Muncie, IN, 21 November 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756647">
+        <w:t>Great Lakes Latin American History Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,” at 49th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Annual Great Lakes History </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="00756647">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Conference (Grand Valley State University, Grand Rapids, MI,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 28 September </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="00756647">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="007F4B1A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="007F4B1A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4B1A">
         <w:t>Serving the Patria: New Roles for Women in Wartime Bolivia, 1932</w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4B1A">
         <w:t>1935</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” Society of </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="007F4B1A">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
@@ -4319,66 +5070,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">s Leadership of Nonalignment,” World Social </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00323146" w:rsidRPr="00323146" w:rsidRDefault="00323146" w:rsidP="00323146">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323146">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Science Association Annual Meeting (San Antonio, TX, 3-6 April 2024). Co-coordinator of Slavic and Eurasian Section.  </w:t>
+        <w:t xml:space="preserve">Science Association Annual Meeting (San Antonio, TX, 3-6 April 2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00856372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00856372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00856372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323146">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>o-coordinator of Slavic and Eurasian Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00856372">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323146">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00323146" w:rsidRDefault="00323146" w:rsidP="00323146"/>
-    <w:p w:rsidR="00323146" w:rsidRDefault="007F4B1A" w:rsidP="00323146">
+    <w:p w:rsidR="00447E69" w:rsidRDefault="007F4B1A" w:rsidP="00323146">
       <w:r>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk155600161"/>
-      <w:r w:rsidR="00323146">
+      <w:r w:rsidR="00447E69">
+        <w:t xml:space="preserve">Panelist on “Honors Pedagogy,” at </w:t>
+      </w:r>
+      <w:r w:rsidR="00447E69">
+        <w:rPr>
+          <w:rStyle w:val="ky2igmncmogjharherah"/>
+        </w:rPr>
+        <w:t>Association for Public and Land-grant Universities</w:t>
+      </w:r>
+      <w:r w:rsidR="00447E69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00447E69" w:rsidRDefault="00447E69" w:rsidP="00447E69">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Council on Honors Education Meeting, 23 January 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00756647" w:rsidRDefault="00756647" w:rsidP="00447E69">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00323146" w:rsidRDefault="00323146" w:rsidP="00447E69">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00323146" w:rsidRPr="00323146">
+      <w:r w:rsidRPr="00323146">
         <w:t>Chaco War: Bolivia’s Path towards Modernity</w:t>
       </w:r>
-      <w:r w:rsidR="00323146">
+      <w:r>
         <w:t xml:space="preserve">,” invited lecture at Ball State University’s </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="00323146" w:rsidP="00323146">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hispanic </w:t>
       </w:r>
       <w:r w:rsidRPr="00323146">
         <w:t xml:space="preserve">Portuguese, and Latin American Association (20 October 2023). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="007F4B1A" w:rsidRDefault="007F4B1A" w:rsidP="00BF0E8F"/>
     <w:p w:rsidR="003C706F" w:rsidRDefault="00297669" w:rsidP="007F4B1A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00BF0E8F">
         <w:t xml:space="preserve">Vladimir </w:t>
@@ -4503,51 +5328,51 @@
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008714F4" w:rsidRDefault="008714F4" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Chair, “</w:t>
       </w:r>
       <w:r w:rsidRPr="008714F4">
         <w:t xml:space="preserve">State, Science, and Disability: Towards a History of Disability in Russia and the </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008714F4" w:rsidRDefault="008714F4" w:rsidP="008714F4">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="008714F4">
         <w:t>Balkans in the Twentieth Century</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="008714F4">
-        <w:t>Association for Slavic, East European, and Eurasian Studies (ASEEES) Annual Conference,</w:t>
+        <w:t>ASEEES Annual Conference,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (New Orleans, LO, 18–21 November 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008714F4" w:rsidRDefault="008714F4" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008714F4" w:rsidRDefault="008714F4" w:rsidP="00B62258">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Chair and Roundtable Presenter, “</w:t>
       </w:r>
       <w:r w:rsidRPr="008714F4">
         <w:t xml:space="preserve">Undergraduates and ASEEES: Aspects of Mentorship, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008714F4" w:rsidRDefault="008714F4" w:rsidP="008714F4">
@@ -6116,67 +6941,114 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A5DF1" w:rsidRDefault="009A5DF1" w:rsidP="009A5DF1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Media Appearances</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0666" w:rsidRDefault="00ED0666" w:rsidP="005E6860">
+    <w:p w:rsidR="00F12AE9" w:rsidRPr="00F12AE9" w:rsidRDefault="00F12AE9" w:rsidP="00856372">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00824E90">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="00824E90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t xml:space="preserve">Intelligence Podcast : </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t>Higher Ed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to Collapse from AI?,” 9 September 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12AE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00891ABB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://pearlmanactualintelligence.substack.com/p/is-higher-ed-to-collapse-from-ai</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED0666" w:rsidRDefault="00ED0666" w:rsidP="00856372">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HistoryHit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Podcast: Warfare: Tito: President of Yugoslavia, 23 August 2023: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="001F1697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://podfollow.com/the-world-wars/episode/70a9662c0c3dbc40a02f9d2701a155a3474bc866/view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A5DF1" w:rsidRDefault="009A5DF1" w:rsidP="009A5DF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>AZ Family, 7:30A</w:t>
       </w:r>
       <w:r w:rsidR="007F4B1A">
         <w:t>M</w:t>
       </w:r>
@@ -6255,2592 +7127,2945 @@
       <w:r w:rsidRPr="00D74B50">
         <w:t>KTAR News, 1PM, 25 February 2022. “Russia’s Invasion of Ukraine.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A5DF1" w:rsidRPr="00D74B50" w:rsidRDefault="009A5DF1" w:rsidP="009A5DF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74B50">
         <w:t>AZ Family, 9AM, 25 February 2022. “Putin’s Invasion of Ukraine.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A5DF1" w:rsidRDefault="009A5DF1" w:rsidP="009A5DF1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A5DF1" w:rsidRDefault="009A5DF1" w:rsidP="001079C0">
-      <w:pPr>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Fellowships &amp; Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00824E90" w:rsidP="00824E90">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kern Family Foundations Principled Innovation Grant, 2025–2026, for research and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRDefault="00824E90" w:rsidP="00824E90">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">publication/presentation on artificial intelligence in higher education.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00170D55" w:rsidRDefault="00E56E95" w:rsidP="00824E90">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D55">
+        <w:t xml:space="preserve"> Barrett Honors College </w:t>
+      </w:r>
+      <w:r w:rsidR="00170D55" w:rsidRPr="00170D55">
+        <w:t>Dean’s Award for Collaboration and Innovation</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D55">
+        <w:t>, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D55" w:rsidRPr="00170D55">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D55">
+        <w:t>22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA5504" w:rsidRDefault="00170D55" w:rsidP="00E56E95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00170D55">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E56E95">
+        <w:t>Melikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve"> Center (ASU) Faculty Research Award, 2018, to access Vladimir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E56E95">
+        <w:t>Dedijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E56E95" w:rsidRDefault="00E56E95" w:rsidP="00BA5504">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>archive at the University of Michigan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="00E56E95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Barrett Honors College Faculty Award for Excellence in Teaching, 2016–17</w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA5504" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• Center for the Study of Economic Liberty Research Grant, Arizona State University, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="00BA5504">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t>, for development of journal article</w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA5504" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Sol and Esther Drescher Grant, Barrett Honors College Faculty Research Grant, 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="00E56E95" w:rsidP="00BA5504">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>for archival research in Latin America, summer 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
-      <w:r w:rsidRPr="005C424D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Boston College Teaching Fellowship, 2008–9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• Donald J. White Teaching Excellence Award, 2007–8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Boston College Research Expense Grant, summer 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• University Fellowship, Boston College, 2004–7. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Fulbright (IIE) Graduate Student Grant to Croatia, 2003–4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• David L. Boren NSEP Fellowship to Serbia, 2003–4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0" w:rsidP="001079C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>Fellowships &amp; Awards</w:t>
-[...171 lines deleted...]
-        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>• Arizona Regents Scholarship, 1998–2000/Regents President’s Scholarship 1998–99.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001079C0" w:rsidRPr="005C424D" w:rsidRDefault="001079C0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
-[...4 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+        <w:t>Languages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>Languages</w:t>
-[...41 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Level </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00064726">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00064726">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
+        <w:t>(ILR Scale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Bosnian/Croatian/Serbian/Montenegrin:</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t xml:space="preserve">Fluent </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidR="00064726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> German: </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t>Fluent</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00064726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Macedonian &amp; Slovenian:</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t>Beginner</w:t>
+      </w:r>
+      <w:r w:rsidR="00064726">
+        <w:t xml:space="preserve">/Reading </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>(ILR Scale)</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005C424D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EA373B" w:rsidRPr="005C424D">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Spanish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t>Mid-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">intermediate </w:t>
+      </w:r>
+      <w:r w:rsidR="00064726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>2+)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
-        <w:t>•</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Limited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">reading knowledge of Portuguese, </w:t>
       </w:r>
       <w:r w:rsidR="00064726">
-        <w:t xml:space="preserve"> </w:t>
-[...109 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">French, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Italian, &amp; Bulgarian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Language-School Certificates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Azbukum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Centre for Serbian Language and Culture (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Azbukum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>), Serbia, August 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Arizona State University Critical Language</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52B93" w:rsidRPr="005C424D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52B93" w:rsidRPr="005C424D">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...26 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">ASU CLI), Macedonian, July 2004. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Croaticum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Croatian for Foreigners, University of Zagreb, Croatia, January 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Azbukum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, Serbia, August 2002. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>ASU CLI, Intermediate Bosnian–Croatian–Serbian, July 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">ASU CLI, Elementary Bosnian–Croatian–Serbian, July 2001. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...86 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
-      <w:pPr>
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
+        <w:t>Professional Memberships</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>Professional Memberships</w:t>
+        <w:t xml:space="preserve"> &amp; University Committee Work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7CB0" w:rsidRDefault="00EB7CB0" w:rsidP="00EB7CB0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Title VIII Program, External Reviewer, for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:t xml:space="preserve">American Councils for International </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7CB0" w:rsidRPr="00EB7CB0" w:rsidRDefault="00EB7CB0" w:rsidP="00EB7CB0">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7CB0">
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C424D" w:rsidRDefault="00A76E82" w:rsidP="005C424D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Western </w:t>
+      </w:r>
+      <w:r w:rsidR="00445BAB" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Association of Slavic Studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>(W</w:t>
+      </w:r>
+      <w:r w:rsidR="00445BAB" w:rsidRPr="005C424D">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>SS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85212" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00445BAB" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Slavic Section Coordinator for 2016 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00110A3E" w:rsidRDefault="00445BAB" w:rsidP="005C424D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Annual Western Social Studies Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0426" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> (WSSA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Conference, Reno, NV.</w:t>
+      </w:r>
+      <w:r w:rsidR="00110A3E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00111970" w:rsidRDefault="00110A3E" w:rsidP="00110A3E">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Coordinator of 2022 meeting in Denver.</w:t>
+      </w:r>
+      <w:r w:rsidR="00111970">
+        <w:t xml:space="preserve">  Co-coordinator for 2023 meeting in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856372" w:rsidRDefault="00111970" w:rsidP="00111970">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tempe, AZ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00110A3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4B1A">
+        <w:t>Co-coordinator for 2024 meeting in San Antonio, TX.</w:t>
+      </w:r>
+      <w:r w:rsidR="00856372">
+        <w:t xml:space="preserve"> Coordinator </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00445BAB" w:rsidRPr="005C424D" w:rsidRDefault="00856372" w:rsidP="00111970">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">for 2025 meeting in Seattle, WA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B646DB" w:rsidRPr="005C424D" w:rsidRDefault="00B646DB" w:rsidP="00B646DB">
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t>WASS – President</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> 2016–17 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00445BAB" w:rsidP="00C85212">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">WASS </w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="003F193A" w:rsidRPr="005C424D">
+        <w:t>Treasurer, Slavic Studies</w:t>
       </w:r>
       <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> of WSSA,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F193A" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> since 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00445BAB" w:rsidRPr="005C424D" w:rsidRDefault="00445BAB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">WASS </w:t>
+      </w:r>
+      <w:r w:rsidR="00333A51" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Graduate Student Essay Prize </w:t>
+      </w:r>
+      <w:r w:rsidR="00552556" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Judge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>(2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00B646DB" w:rsidRPr="005C424D">
+        <w:t>, 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="009848BE" w:rsidRPr="005C424D">
+        <w:t>, 2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E56E95" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Association for Slavic, East European, and Eurasian Studies </w:t>
+      </w:r>
+      <w:r w:rsidR="003F193A" w:rsidRPr="005C424D">
+        <w:t>(AS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90015" w:rsidRPr="005C424D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="003F193A" w:rsidRPr="005C424D">
+        <w:t>EES)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E95">
+        <w:t xml:space="preserve">, Board Member </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00E56E95" w:rsidP="00E56E95">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>representing Regional Affiliates (January 2018 until December 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4ED9">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Fulbright Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> State of Massachusetts Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">(Board Member and webmaster, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+        </w:rPr>
+        <w:t>‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">2014) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Ethics Committee (IRB), Universidad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Catolica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Boliviana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF77AE" w:rsidRPr="005C424D">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>San Pablo” 2011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI"/>
+        </w:rPr>
+        <w:t>‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357870" w:rsidRPr="005C424D" w:rsidRDefault="00357870" w:rsidP="008D1C35">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Faculty Affiliate, The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Melikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> Center: Russian, Eurasian &amp; East European Studies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Faculty Affiliate, School of Historical, Philosophical &amp; Religious Studies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1C35" w:rsidRPr="005C424D" w:rsidRDefault="008D1C35" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Faculty Affiliate, Center for the Future of War</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D90015" w:rsidRPr="005C424D" w:rsidRDefault="00D90015" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A0735" w:rsidRPr="005C424D" w:rsidRDefault="002A0735" w:rsidP="002A0735">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Committee Participation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="002A0735">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Barrett Honors College</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Melikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A43D80" w:rsidRDefault="00A43D80" w:rsidP="00CE0375">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Faculty Advisor: Barrett Force (2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C8659B" w:rsidRDefault="00C8659B" w:rsidP="00CE0375">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chair, Faculty Search Committee (Fall 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE0375" w:rsidRPr="005C424D" w:rsidRDefault="00CE0375" w:rsidP="00CE0375">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chair, Mentoring Committee (2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57AC" w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57AC">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+        <w:t>Ad-hoc Curriculum Committee (2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A3086" w:rsidRPr="005C424D" w:rsidRDefault="005A3086" w:rsidP="005A3086">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Chair, Curriculum Committee (2016</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7BFB">
+        <w:t>–2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D711A" w:rsidRDefault="000D711A" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personnel Committee (2022–2025) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Flinn Faculty Mentor (2017</w:t>
+      </w:r>
+      <w:r w:rsidR="003F33A5" w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003F33A5">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F7BFB" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Mentoring Committee (2013</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57AC" w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00846EA4" w:rsidRPr="005C424D">
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Curriculum Committee (2014</w:t>
+      </w:r>
+      <w:r w:rsidR="003F33A5" w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003F33A5">
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Admissions Committee (since 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846EA4" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Scholarship Committee (since 2013)</w:t>
+      </w:r>
+      <w:r w:rsidR="00846EA4" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00846EA4" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">   *For Fulbright, Mitchell, Marshal, Rhodes, and Circumnavigator </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E82" w:rsidRPr="005C424D" w:rsidRDefault="00445BAB" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>Governance Committee (since 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F7BFB" w:rsidRDefault="009F7BFB" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promotion Committee (since 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C53F7E" w:rsidRDefault="00C53F7E" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00552556" w:rsidRPr="005C424D">
+        <w:t>aculty Search Committee (2015</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7BFB">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00552556" w:rsidRPr="005C424D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00552556" w:rsidRPr="005C424D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D79A3" w:rsidRPr="005C424D" w:rsidRDefault="002D79A3" w:rsidP="00A76E82">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; University Committee Work</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="005C424D" w:rsidRDefault="00A76E82" w:rsidP="005C424D">
+        <w:t>Academic &amp; Related Work Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001127B6" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="001127B6">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">Western </w:t>
-[...165 lines deleted...]
-        <w:t>Fulbright Association</w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="001127B6" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Co-editor, </w:t>
+      </w:r>
+      <w:r w:rsidR="001127B6" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Connections</w:t>
+      </w:r>
+      <w:r w:rsidR="001127B6" w:rsidRPr="005C424D">
+        <w:t>, annual e-journal, Brigham Young University</w:t>
       </w:r>
       <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve"> State of Massachusetts Chapter </w:t>
+      <w:r w:rsidR="001127B6" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">(Board Member and webmaster, </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00A76E82" w:rsidP="00A76E82">
+        <w:t>2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Volunteer: </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Builders for Peace</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, Mostar, Bosnia-Hercegovina, June 2005.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C424D" w:rsidRDefault="00A74C62" w:rsidP="00A74C62">
+      <w:r w:rsidRPr="005C424D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA373B" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">External Reviewer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Cold War Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> (2013–)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F37FB" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F37FB" w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>European History Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="006F37FB" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC57AC" w:rsidRPr="00EC57AC" w:rsidRDefault="006F37FB" w:rsidP="005C424D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">2014) </w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>(2016–)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671" w:rsidRPr="00E94671">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Slavic Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671">
+        <w:t xml:space="preserve"> (2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671" w:rsidRPr="005C424D">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E15">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E15" w:rsidRPr="00AC4E15">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Historian</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E15">
+        <w:t xml:space="preserve"> (2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E15" w:rsidRPr="005C424D">
+        <w:t>–)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57AC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57AC" w:rsidRPr="00EC57AC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Soviet and Post-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A6D2F" w:rsidRDefault="00EC57AC" w:rsidP="00EC57AC">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC57AC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Soviet Review</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC57AC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E15">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6D2F">
+        <w:t xml:space="preserve"> Oxford University Press, Oxford Bibliographies (2022), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A74C62" w:rsidRPr="005C424D" w:rsidRDefault="006A6D2F" w:rsidP="006A6D2F">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">American Councils for International Education, Title VIII Scholar Program reviewer (2022).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00210DC5" w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Graduate Assistant: Arizona State University, spring 2002–summer 2003.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
       <w:pPr>
-        <w:ind w:left="720"/>
-[...108 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Assistant Project Facilitator for External Grants: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Croatian Water Managers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, World Learning/USAID Grant, July 2003.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Macedonian Marketing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, World Learning/USAID Grant, April 2002 &amp; June 2003.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:r w:rsidRPr="005C424D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005C424D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002A0735" w:rsidRPr="005C424D">
-[...189 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Business and Public Policy Training for Kosovo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">, U.S. State Department BECA, </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00210DC5" w:rsidRPr="005C424D" w:rsidRDefault="00210DC5">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t>August 2001–May 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F1A4C" w:rsidRPr="005C424D" w:rsidRDefault="007F1A4C">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>Academic &amp; Related Work Experience</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
+        <w:t>Thesis Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Xiong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Renije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>, “Competition in African for Cold War Alliances: China and Yugoslavia in Congo,” doctoral dissertation, Leibniz Institute for East and Southeast European Studies, University of Regensburg (fall 2026). Second reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="00824E90" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Abigail Napier, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Ancient Greeks: Perspective on the Ethics and Existential Questions Surrounding Artificial Intelligence and Modern </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>echnology.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, spring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="00824E90" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Hannah St. Jean, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:t>The Dangers of Cult-like Social Movements on American Democracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001127B6" w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Tyler Ludwig, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">A Retrospective on the Importance of the East African Railway Strike of 1959-1960,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Jesus Oropeza, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Propaganda and Institutional Control,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, spring 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>*Second reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Dhruv Nair, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Mobilization of People for Protests and Other Social Movements have changed over Time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> *Second reader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Nikhil Menghani and Dhaky Mullangi, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21D4A" w:rsidRPr="00F623D1">
+        <w:t>Cold War Cuba</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Tobi Balogun, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Mobilization of People for Protests and Other Social Movements have changed over Time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B6FF9" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Filip Mitricevic, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>The World Champion of Antifascism: Yugoslavia’s Multidirectional Legitimacy Discourse in the Early Cold War (1948-1961)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">,” Doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Dissertation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>, Indiana University Bloomington. Committee Member. (15 November 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="00824E90" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Richard Lingua, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:t>A Retrospective on the Importance of the East African Railway Strike of 1959-1960</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A76E82" w:rsidRPr="005C424D">
-[...52 lines deleted...]
-      <w:r w:rsidR="006F37FB" w:rsidRPr="005C424D">
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, fall 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E96" w:rsidRPr="00F623D1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="00824E90" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Caleb Malcom, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>If Microclimates Are Infrastructure, Cities Are Already Conservation Systems,” Barrett Honors College.  Undergraduate thesis, fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="00824E90" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Jared Sherman, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>The Importance of Veteran Treatment Courts &amp; Their Effectiveness,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Barrett Honors College.  Undergraduate thesis, fall 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00824E90" w:rsidRPr="00F623D1" w:rsidRDefault="009B6FF9" w:rsidP="00C8659B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Nicholas Mitich</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6D33" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> “Technology and its Impact on Global Citizenship</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...72 lines deleted...]
-      <w:r w:rsidR="00AC4E15">
+      <w:r w:rsidR="00AE3A90" w:rsidRPr="00F623D1">
+        <w:t>Barrett Honors College.  Undergraduate thesis, fall 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> *Second Reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00565588" w:rsidRPr="00F623D1" w:rsidRDefault="00565588" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Michael Caballero, “Understanding </w:t>
+      </w:r>
+      <w:r w:rsidR="00490CF7" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Trump’s Assassination Attempt </w:t>
+      </w:r>
+      <w:r w:rsidR="00573918" w:rsidRPr="00F623D1">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00490CF7" w:rsidRPr="00F623D1">
+        <w:t>y Race,” Barrett Honors College. Undergraduate thesis, spring 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00573918" w:rsidRPr="00F623D1" w:rsidRDefault="00573918" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Emma Ditton, “Miranda Rights and Defendants,” Barrett Honors College. Undergraduate thesis, spring 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Alexandra Cornelius, “Understanding the Abraham Accords and Relations with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Palestine,” Barrett Honors College.  Undergraduate thesis, </w:t>
+      </w:r>
+      <w:r w:rsidR="0067214F">
+        <w:t xml:space="preserve">fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0067214F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E94671">
-[...7 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="00573918" w:rsidRPr="00F623D1" w:rsidRDefault="00573918" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Anna Van Maanen, “Make More Memes,” Undergraduate thesis, fall 2024. Second Reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00856372" w:rsidRPr="00F623D1" w:rsidRDefault="00856372" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Hector Cortes, “Reigning Supreme: History of the Supreme Court of the United States and the Importance of Diversity and Inclusion.” fall 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="007F4B1A" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Adam</w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Romano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>, Jen</w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
+        <w:t>nifer Ryan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>, Shania</w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Wiseman, “Empathy in America: From </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F4B1A" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
-      <w:r>
-[...160 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Perspective of Education, Museums, and Healthcare,” Barrett Honors College.  Undergraduate thesis, spring 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="007F4B1A" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>Luca</w:t>
       </w:r>
-      <w:r w:rsidR="00043D09">
-[...5 lines deleted...]
-      <w:r w:rsidR="00043D09" w:rsidRPr="00043D09">
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve"> Avolio, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Ethics: How to Create Sustainable </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00043D09" w:rsidRPr="00043D09">
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Organisations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00043D09" w:rsidRPr="00043D09">
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">; a </w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t>; a Leadership Perspective,”</w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:t>Barrett Honors College.  Undergraduate thesis, fall 2023. Second Reader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="008B6BC6">
-[...14 lines deleted...]
-      <w:r w:rsidR="00043D09">
+    <w:p w:rsidR="008B6BC6" w:rsidRPr="00F623D1" w:rsidRDefault="008B6BC6" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Lillian Clark, “How Food, Food Systems, and Traditions in Italy Shape Culture and Identity,” Barrett Honors College.  Undergraduate thesis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00043D09" w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">summer </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00043D09" w:rsidRDefault="00043D09" w:rsidP="00043D09">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Remington Prochaska, “Antisocial Personality Disorder, Schizophrenia, and the Link to Today’s Serial Killer,” Barrett Honors College.  Undergraduate thesis, summer 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00A376EF" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">Ethan Vallely, “Analyzing the Effects of Politics and Economics on Third World </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidR="00A92114" w:rsidRPr="00F623D1">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">evelopment During the Cold War,” Barrett Honors College.  Undergraduate thesis, spring 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043D09" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Jared Schroter, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00043D09">
+        <w:t>Why Is There a Social Division of Respect and Perception Between</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92114" w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Why Is There a Social Division of Respect and Perception Between</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00043D09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the Public and Private Sectors of American Law </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00043D09">
+      <w:r w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Practitioners?,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00043D09">
+      <w:r w:rsidRPr="00F623D1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00043D09">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A376EF">
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A376EF" w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">spring </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A376EF" w:rsidRDefault="00043D09" w:rsidP="00A376EF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00043D09" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">Eric Duntley, </w:t>
       </w:r>
-      <w:r w:rsidR="00A376EF">
-[...79 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A376EF" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">“The 1956 Suez Crisis: Conflict Between Imperialist Powers and Emerging Nations during the Early Cold War,” Barrett Honors College.  Undergraduate thesis, spring 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00A376EF" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t>Christina Staheli, “Blood from the Turnip: A Self-Help Memoir,” Barrett Honors College.  Undergraduate thesis, spring 2023. Second Reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00A376EF" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Gabrielle Staker, “Consequences of Foreign Aid and Involvement in Sub-Saharan Africa: From the Cold War to HIV/AIDS Epidemic,” Barrett Honors College.  Undergraduate thesis, spring 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00A376EF" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Alexandra Da Rosa, “Societal Implications of the Cambodian-Vietnamese War,” Barrett Honors College.  Undergraduate thesis, spring 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A376EF" w:rsidRPr="00F623D1" w:rsidRDefault="00A376EF" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Elizabeth Goldsteen, “Psychological Warfare and Operations During the Korean War,” Barrett Honors College.  Undergraduate thesis, spring 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRPr="00F623D1" w:rsidRDefault="00677AE1" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">Jake </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>Schoenagel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t>, “Influence of Microloans in Bolivia, Bang</w:t>
       </w:r>
-      <w:r w:rsidR="00D635FD">
+      <w:r w:rsidR="00D635FD" w:rsidRPr="00F623D1">
         <w:t>lad</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F623D1">
         <w:t xml:space="preserve">esh, and Bosnia,” </w:t>
       </w:r>
-      <w:r w:rsidR="008B6BC6">
-[...13 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidR="008B6BC6" w:rsidRPr="00F623D1">
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, fall 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00677AE1" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Spencer Varada, “Instructor Affect in Online Learning,”</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t xml:space="preserve"> Barrett Honors College.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="008B6BC6">
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00A92114" w:rsidP="00A92114">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Undergraduate thesis, fall 2022. </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6BC6">
+        <w:t xml:space="preserve">ndergraduate thesis, fall 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00677AE1" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Robert Collins, “Justice vs. Juveniles,”</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
-        <w:t xml:space="preserve"> Barrett Honors College.  Undergraduate thesis, </w:t>
-[...12 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t xml:space="preserve"> Barrett Honors College.  Undergraduate thesis, fall 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Zachary Radu</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
         <w:t>The Early CIA and Its Relationship to the President</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk156053564"/>
       <w:r w:rsidR="008B6BC6">
-        <w:t xml:space="preserve">Barrett Honors </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">College.  Undergraduate thesis, spring 2022. </w:t>
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, spring 2022. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="008B6BC6">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Brandon Blessinger</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
-        <w:t xml:space="preserve">Political Influence and Economic Incentives Among Media Firms </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Political Influence and Economic Incentives Among Media Firms in Poland, Hungary, and Ukraine: Implications for Democratization</w:t>
+      </w:r>
+      <w:r w:rsidR="00677AE1">
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t xml:space="preserve"> Barrett Honors College.  Undergraduate thesis, spring 2022. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="008B6BC6">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Natalia Navas</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
-        <w:t xml:space="preserve">Analysis and Comparisons of the COVID-19 Pandemic for Select High </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Analysis and Comparisons of the COVID-19 Pandemic for Select High Income Countries</w:t>
+      </w:r>
+      <w:r w:rsidR="00677AE1">
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
-        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, spring 2022. </w:t>
-[...12 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2022. Second Reader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Asha Mahajani</w:t>
       </w:r>
       <w:r w:rsidR="003F33A5">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="003F33A5" w:rsidRPr="003F33A5">
-        <w:t xml:space="preserve">A Comparison of Online and In-Person Mock Trial: The Effect of the </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>A Comparison of Online and In-Person Mock Trial: The Effect of the COVID-19 Pandemic on Undergraduate Mock Trial</w:t>
+      </w:r>
+      <w:r w:rsidR="003F33A5">
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
-        <w:t xml:space="preserve"> Barrett Honors College.  </w:t>
-[...12 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t xml:space="preserve"> Barrett Honors College.  Undergraduate thesis, spring 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Haley Worrell</w:t>
       </w:r>
       <w:r w:rsidR="003F33A5">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="003F33A5" w:rsidRPr="003F33A5">
         <w:t xml:space="preserve">The Reid Method Interrogation Tactics and Their Link to False </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="008B6BC6">
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00A92114" w:rsidP="00A92114">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
-        <w:t>C</w:t>
+        <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidR="003F33A5" w:rsidRPr="003F33A5">
-        <w:t>onfessions: A Research Study on Why the Reid Method Should be Repealed and Replaced</w:t>
+        <w:t>nfessions: A Research Study on Why the Reid Method Should be Repealed and Replaced</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t>,”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B6BC6">
         <w:t xml:space="preserve"> Barrett Honors College. Undergraduate thesis, spring 2022. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="008B6BC6">
-[...6 lines deleted...]
-      <w:r w:rsidR="00650993">
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Dalton Meadows</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
         <w:t xml:space="preserve">What Lies Behind: The Worldbuilding and Placemaking of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
         <w:t>Tloren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00677AE1" w:rsidRPr="00677AE1">
-        <w:t xml:space="preserve"> - A </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> - A Comprehensive Catalogue of Inspiration</w:t>
+      </w:r>
+      <w:r w:rsidR="00677AE1">
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t>Barrett Honors College. Undergraduate thesis, spring 2022. Second Reader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="00650993" w:rsidP="008B6BC6">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00650993" w:rsidRDefault="00650993" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Emily Rosenthal</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6" w:rsidRPr="008B6BC6">
-        <w:t xml:space="preserve">Turkish Safe Zones in Northern Syria: Why Expelling Syrian Migrants </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Turkish Safe Zones in Northern Syria: Why Expelling Syrian Migrants is the Logical Next Step in Displacing Responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6BC6">
         <w:t>,”</w:t>
       </w:r>
-      <w:r w:rsidR="00650993">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidR="00650993">
+      <w:r w:rsidR="008B6BC6">
+        <w:t>Barrett Honors College.  Undergraduate thesis, spring 2022. S</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">econd </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B6BC6">
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00650993">
+      <w:r>
         <w:t>eader</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B6BC6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="008B6BC6">
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
+    <w:p w:rsidR="008B6BC6" w:rsidRDefault="008B6BC6" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Joseph </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Esposito, “</w:t>
       </w:r>
       <w:r w:rsidRPr="00677AE1">
         <w:t>Exploring the Causes of Accidental/Preventable Deaths in the United States Military</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,” Barrett Honors College. Undergraduate thesis, fall 2021. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080177B" w:rsidRDefault="0080177B" w:rsidP="0080177B">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="0080177B" w:rsidRDefault="0080177B" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Madeli</w:t>
       </w:r>
       <w:r w:rsidR="008B6BC6">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t>e Stull</w:t>
       </w:r>
       <w:r w:rsidR="00D2446F">
         <w:t>, “</w:t>
       </w:r>
       <w:r>
         <w:t>Memory and Former Yugoslavia</w:t>
       </w:r>
       <w:r w:rsidR="00D2446F">
         <w:t xml:space="preserve">,” Barrett Honors College.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2446F" w:rsidRDefault="00D2446F" w:rsidP="0080177B">
+    <w:p w:rsidR="00D2446F" w:rsidRDefault="00D2446F" w:rsidP="00A92114">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Undergraduate thesis, spring 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080177B" w:rsidRDefault="0080177B" w:rsidP="0080177B">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="0080177B" w:rsidRDefault="0080177B" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vivek Amin, “</w:t>
       </w:r>
       <w:r w:rsidRPr="0080177B">
-        <w:t xml:space="preserve">Using Biomarkers from Community Sewage to Track the Top Deadly </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Diseases in the United States,” Barrett Honors College.  </w:t>
+        <w:t xml:space="preserve">Using Biomarkers from Community Sewage to Track the Top Deadly Diseases in the United States,” Barrett Honors College.  </w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="0080177B">
         <w:t>ndergraduate thesis, expected spring 2020.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0080177B">
         <w:t>Second Reader</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A814DE" w:rsidRDefault="00A814DE" w:rsidP="005450BC">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00A814DE" w:rsidRDefault="00A814DE" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Alexis Schlotterback, “Nuclear Deterrence in the Cold War,” Barrett Honors College.  Undergraduate thesis, fall 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005450BC" w:rsidRPr="005C424D" w:rsidRDefault="005450BC" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
-        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Appel, “Legacies of Habsburg Rule: Major Problems of Empire,” </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">Barrett Honors </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">College.  Undergraduate thesis, </w:t>
+        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate thesis, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">spring </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>201</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D76D94" w:rsidRDefault="00E56E95" w:rsidP="00D76D94">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00D76D94" w:rsidRPr="005C424D" w:rsidRDefault="00E56E95" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Sam Kaplan and Nick Vincetic, “Bitcoin and Its Possibilities in Future of Commerce,”</w:t>
       </w:r>
       <w:r w:rsidR="00D76D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidR="00D76D94" w:rsidRPr="005C424D">
         <w:t>Barrett Honors College.  Undergraduate thesis, fall 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5504" w:rsidRDefault="00BA5504" w:rsidP="00D76D94">
-[...17 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00BA5504" w:rsidRDefault="00BA5504" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Cassandra Rezac, “History Education and Wars: A Global Comparison,” Barrett Honors College.  Undergraduate thesis, spring 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76D94" w:rsidRPr="005C424D" w:rsidRDefault="00D76D94" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Victoria Ogunnubi, “On Global Citizenship,” </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">Barrett Honors College.  Undergraduate </w:t>
-[...7 lines deleted...]
-        <w:t>thesis, fall 2018.</w:t>
+        <w:t>Barrett Honors College.  Undergraduate thesis, fall 2018.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Second Reader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t>Marlon Londo</w:t>
       </w:r>
       <w:r w:rsidR="00191451">
         <w:t>ñ</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">o, “World War II: A Comparative Analysis of Soldiers’ Actions,” Barrett </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
+        <w:t>o, “World War II: A Comparative Analysis of Soldiers’ Actions,” Barrett Honors College.  Undergraduate thesis, fall 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Hannah Spencer, “Dictatorship and Transition: Chile and Yugoslavia,” Barrett </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00A92114" w:rsidP="00A92114">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Honors College.  Undergraduate thesis, </w:t>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA373B" w:rsidRPr="005C424D">
+        <w:t>onors College.  Undergraduate thesis, spring 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Vamsi Pappusetti, “The Detrimental Effects of the U.S.-Israel Relationship,” Barrett Honors College.  Undergraduate thesis, </w:t>
       </w:r>
       <w:r w:rsidR="00DC0478" w:rsidRPr="005C424D">
         <w:t xml:space="preserve">spring </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t>2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Audrey Hopkins, “Nuclear Monitoring Technologies,” Barrett Honors College. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
+    <w:p w:rsidR="00EA373B" w:rsidRPr="00A92114" w:rsidRDefault="00EA373B" w:rsidP="00A92114">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Undergraduate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>thesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>December</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00EA373B">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="004E7EDF" w:rsidRDefault="00EA373B" w:rsidP="004E7EDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcos Saul </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Marschall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jr., “La Crisis Alimentaria en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Latinoamerica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad NUR, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
+        <w:t xml:space="preserve">Universidad NUR, Carrera de Relaciones Internacionales, Bolivia. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005C424D">
+        <w:t>Undergraduate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">Carrera de Relaciones Internacionales, Bolivia. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Undergraduate</w:t>
+        <w:t>thesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="004E7EDF">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA373B" w:rsidRPr="005C424D" w:rsidRDefault="00EA373B" w:rsidP="00A92114">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92114">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jill </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>thesis</w:t>
+        <w:t>Pokorney</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C424D">
+      <w:r w:rsidRPr="00A92114">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>, 2012.</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
-        <w:t xml:space="preserve">“The Anatomy of the Secessionist Movement and the Changing Face of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Sovereignty: The Cases of Kosovo, Abkhazia, and South Ossetia.”  Harvard University, MA, Regional Studies: Russia, Eastern Europe, </w:t>
+        <w:t xml:space="preserve">“The Anatomy of the Secessionist Movement and the Changing Face of Sovereignty: The Cases of Kosovo, Abkhazia, and South Ossetia.”  Harvard University, MA, Regional Studies: Russia, Eastern Europe, </w:t>
       </w:r>
       <w:r w:rsidR="00DC0478" w:rsidRPr="005C424D">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">Central Asia, </w:t>
       </w:r>
       <w:r w:rsidR="00DC0478" w:rsidRPr="005C424D">
         <w:t>May 200</w:t>
       </w:r>
       <w:r w:rsidRPr="005C424D">
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidR="0080177B">
         <w:t xml:space="preserve">Second Reader. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0068770E" w:rsidRDefault="0068770E" w:rsidP="00552556">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
@@ -9706,51 +10931,60 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00552556" w:rsidRPr="00763B52">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> II, IV)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA373B" w:rsidRPr="00763B52" w:rsidRDefault="00EA373B" w:rsidP="007F1A4C">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EA373B" w:rsidRPr="00763B52" w:rsidSect="00EA373B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="633" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360" w:charSpace="32768"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00552556" w:rsidRPr="00763B52" w:rsidRDefault="00552556" w:rsidP="007F1A4C">
+    <w:p w:rsidR="00552556" w:rsidRDefault="00552556" w:rsidP="007F1A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A92114" w:rsidRPr="00763B52" w:rsidRDefault="00A92114" w:rsidP="007F1A4C">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F1A4C" w:rsidRPr="005C424D" w:rsidRDefault="007F1A4C" w:rsidP="007F1A4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C424D">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other Teaching: Osher Lifelong Learning Institute at Arizona State University </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F1A4C" w:rsidRPr="005C424D" w:rsidRDefault="007F1A4C" w:rsidP="00EA373B">
       <w:pPr>
@@ -10069,51 +11303,51 @@
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t xml:space="preserve">Tempe, AZ 85287-0202 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t>(480) 965-8378</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00A376EF" w:rsidRPr="00B316F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>danko.sipka@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D053F">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
@@ -10155,64 +11389,64 @@
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Santa Catalina Hall</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t>Mesa, AZ 85212</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="006D053F">
           <w:t>480) 727-1532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006D053F">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="006D053F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>brooks.simpson@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D053F">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="006D053F" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
@@ -10231,244 +11465,244 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dean, David C. Frederick Honors College </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="00DF64A1" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>University of Pittsburgh</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0028302D">
         <w:t>3600 Cathedral of Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="0028302D">
         <w:br/>
         <w:t xml:space="preserve">Pittsburgh, PA 15260 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B5047" w:rsidRPr="00CD100B" w:rsidRDefault="00544EE5" w:rsidP="000B5047">
+    <w:p w:rsidR="000B5047" w:rsidRPr="00CD100B" w:rsidRDefault="00160C5C" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="000B5047" w:rsidRPr="00CD100B">
           <w:t>412-624-6880</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRPr="0028302D" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028302D">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0028302D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nfoote@pitt.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028302D">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B5047" w:rsidRDefault="000B5047" w:rsidP="000B5047">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B5047">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="633" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00544EE5" w:rsidRDefault="00544EE5" w:rsidP="00494B3F">
+    <w:p w:rsidR="00160C5C" w:rsidRDefault="00160C5C" w:rsidP="00494B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00544EE5" w:rsidRDefault="00544EE5" w:rsidP="00494B3F">
+    <w:p w:rsidR="00160C5C" w:rsidRDefault="00160C5C" w:rsidP="00494B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Mangal"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00544EE5" w:rsidRDefault="00544EE5" w:rsidP="00494B3F">
+    <w:p w:rsidR="00160C5C" w:rsidRDefault="00160C5C" w:rsidP="00494B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00544EE5" w:rsidRDefault="00544EE5" w:rsidP="00494B3F">
+    <w:p w:rsidR="00160C5C" w:rsidRDefault="00160C5C" w:rsidP="00494B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00043D09" w:rsidRDefault="00043D09" w:rsidP="005C424D">
+  <w:p w:rsidR="0097325E" w:rsidRDefault="0097325E" w:rsidP="005C424D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                 R. Niebuhr │</w:t>
     </w:r>
     <w:r w:rsidRPr="005A3086">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="005A3086">
       <w:rPr>
         <w:b/>
@@ -10536,51 +11770,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="005A3086">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00043D09" w:rsidRDefault="00043D09">
+  <w:p w:rsidR="0097325E" w:rsidRDefault="0097325E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95B028E6"/>
     <w:name w:val="WWNum4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-90"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
@@ -11307,50 +12541,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E84193"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8B67DF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A35798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="253E08C6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11395,51 +12715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A6066A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EECC982"/>
     <w:lvl w:ilvl="0" w:tplc="30A6D7FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11484,51 +12804,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66022969"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F85EDA68"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FE84C6F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EA7CBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95B028E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-90"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Garamond"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11601,51 +13010,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF632E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31ECF3E"/>
     <w:lvl w:ilvl="0" w:tplc="563A45C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11703,69 +13112,75 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
@@ -11788,333 +13203,383 @@
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF77AE"/>
     <w:rsid w:val="000434C0"/>
     <w:rsid w:val="00043D09"/>
     <w:rsid w:val="00045B87"/>
     <w:rsid w:val="0004699E"/>
     <w:rsid w:val="00064726"/>
     <w:rsid w:val="0006728E"/>
     <w:rsid w:val="0007597E"/>
     <w:rsid w:val="0008776E"/>
     <w:rsid w:val="000B5047"/>
     <w:rsid w:val="000C3FB8"/>
     <w:rsid w:val="000D172C"/>
     <w:rsid w:val="000D711A"/>
+    <w:rsid w:val="000E0764"/>
     <w:rsid w:val="000F6697"/>
     <w:rsid w:val="001079C0"/>
     <w:rsid w:val="00110A3E"/>
     <w:rsid w:val="00111970"/>
     <w:rsid w:val="001127B6"/>
     <w:rsid w:val="00120BB0"/>
     <w:rsid w:val="0012333F"/>
     <w:rsid w:val="0015100D"/>
+    <w:rsid w:val="00160C5C"/>
     <w:rsid w:val="00164557"/>
     <w:rsid w:val="00170D55"/>
     <w:rsid w:val="00182DC7"/>
     <w:rsid w:val="00191451"/>
     <w:rsid w:val="00191DF1"/>
     <w:rsid w:val="00192BD9"/>
     <w:rsid w:val="0019742E"/>
     <w:rsid w:val="001B5B76"/>
     <w:rsid w:val="001B7478"/>
     <w:rsid w:val="001C238E"/>
     <w:rsid w:val="001F0070"/>
     <w:rsid w:val="001F4FB1"/>
     <w:rsid w:val="001F56C3"/>
+    <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="00210DC5"/>
+    <w:rsid w:val="002141B2"/>
     <w:rsid w:val="00217AF7"/>
     <w:rsid w:val="0022038F"/>
     <w:rsid w:val="002304D5"/>
+    <w:rsid w:val="002414DF"/>
     <w:rsid w:val="00272BF3"/>
     <w:rsid w:val="00286F6D"/>
+    <w:rsid w:val="00292B89"/>
     <w:rsid w:val="00297315"/>
     <w:rsid w:val="00297669"/>
     <w:rsid w:val="002A0735"/>
     <w:rsid w:val="002D1965"/>
+    <w:rsid w:val="002D3E5D"/>
     <w:rsid w:val="002D79A3"/>
     <w:rsid w:val="002E7C2E"/>
+    <w:rsid w:val="002E7E0F"/>
     <w:rsid w:val="002F0CFD"/>
     <w:rsid w:val="002F3BCA"/>
     <w:rsid w:val="00311536"/>
     <w:rsid w:val="00323146"/>
     <w:rsid w:val="00324C20"/>
     <w:rsid w:val="00333A51"/>
     <w:rsid w:val="00337887"/>
     <w:rsid w:val="00353D7B"/>
     <w:rsid w:val="00357870"/>
     <w:rsid w:val="003651B8"/>
     <w:rsid w:val="0036599B"/>
     <w:rsid w:val="0038198C"/>
     <w:rsid w:val="00385048"/>
     <w:rsid w:val="003857D5"/>
     <w:rsid w:val="003A3E2E"/>
     <w:rsid w:val="003B4689"/>
     <w:rsid w:val="003B5115"/>
     <w:rsid w:val="003C30FC"/>
     <w:rsid w:val="003C4D63"/>
+    <w:rsid w:val="003C52CF"/>
     <w:rsid w:val="003C706F"/>
     <w:rsid w:val="003C7B17"/>
     <w:rsid w:val="003D53DD"/>
     <w:rsid w:val="003F193A"/>
     <w:rsid w:val="003F33A5"/>
     <w:rsid w:val="003F4353"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="004017CA"/>
     <w:rsid w:val="00405F64"/>
     <w:rsid w:val="00407E8D"/>
     <w:rsid w:val="004251D0"/>
     <w:rsid w:val="004424BF"/>
     <w:rsid w:val="00445BAB"/>
+    <w:rsid w:val="00447E69"/>
     <w:rsid w:val="00467942"/>
     <w:rsid w:val="00474C7A"/>
     <w:rsid w:val="00476AAA"/>
+    <w:rsid w:val="00481888"/>
     <w:rsid w:val="0048218F"/>
     <w:rsid w:val="00483EF4"/>
+    <w:rsid w:val="00490CF7"/>
     <w:rsid w:val="00494B3F"/>
     <w:rsid w:val="004B6CBC"/>
     <w:rsid w:val="004C3B21"/>
+    <w:rsid w:val="004D2AB2"/>
     <w:rsid w:val="004D3D37"/>
     <w:rsid w:val="004D64BB"/>
     <w:rsid w:val="004E2FAD"/>
+    <w:rsid w:val="004E7EDF"/>
     <w:rsid w:val="00503242"/>
     <w:rsid w:val="00532100"/>
     <w:rsid w:val="005330B2"/>
     <w:rsid w:val="00544EE5"/>
     <w:rsid w:val="005450BC"/>
     <w:rsid w:val="00552556"/>
+    <w:rsid w:val="005653E2"/>
+    <w:rsid w:val="00565588"/>
     <w:rsid w:val="00566082"/>
     <w:rsid w:val="00566BD8"/>
+    <w:rsid w:val="00573918"/>
+    <w:rsid w:val="00576E96"/>
     <w:rsid w:val="00581F42"/>
     <w:rsid w:val="005A3086"/>
+    <w:rsid w:val="005B2563"/>
     <w:rsid w:val="005B4C38"/>
     <w:rsid w:val="005B5AB5"/>
     <w:rsid w:val="005B6409"/>
     <w:rsid w:val="005C424D"/>
     <w:rsid w:val="005E0FE4"/>
     <w:rsid w:val="005E66AE"/>
     <w:rsid w:val="005F0A67"/>
     <w:rsid w:val="005F2684"/>
     <w:rsid w:val="005F3C64"/>
     <w:rsid w:val="005F73F3"/>
     <w:rsid w:val="006129F0"/>
     <w:rsid w:val="00650993"/>
     <w:rsid w:val="006579BC"/>
     <w:rsid w:val="006618DB"/>
+    <w:rsid w:val="0067214F"/>
     <w:rsid w:val="00677AE1"/>
     <w:rsid w:val="00677FF2"/>
     <w:rsid w:val="0068696A"/>
     <w:rsid w:val="0068770E"/>
     <w:rsid w:val="00687BF4"/>
     <w:rsid w:val="006918A2"/>
     <w:rsid w:val="006A27E3"/>
     <w:rsid w:val="006A6D2F"/>
     <w:rsid w:val="006B3F81"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C506C"/>
     <w:rsid w:val="006C5D56"/>
     <w:rsid w:val="006D345A"/>
     <w:rsid w:val="006D57CE"/>
     <w:rsid w:val="006E170B"/>
     <w:rsid w:val="006E2ABA"/>
+    <w:rsid w:val="006E4473"/>
     <w:rsid w:val="006F34B5"/>
     <w:rsid w:val="006F37FB"/>
     <w:rsid w:val="006F5450"/>
     <w:rsid w:val="007163CA"/>
     <w:rsid w:val="007206AF"/>
+    <w:rsid w:val="00756647"/>
     <w:rsid w:val="00762F6A"/>
     <w:rsid w:val="00763B52"/>
     <w:rsid w:val="00764541"/>
     <w:rsid w:val="00770A64"/>
     <w:rsid w:val="0077119C"/>
     <w:rsid w:val="00784AF6"/>
     <w:rsid w:val="00793402"/>
     <w:rsid w:val="007A3710"/>
     <w:rsid w:val="007A7CC1"/>
     <w:rsid w:val="007B1D06"/>
     <w:rsid w:val="007C004C"/>
     <w:rsid w:val="007C6E9C"/>
     <w:rsid w:val="007D0E7D"/>
     <w:rsid w:val="007E41D2"/>
     <w:rsid w:val="007E426A"/>
     <w:rsid w:val="007E47B3"/>
     <w:rsid w:val="007F1A4C"/>
     <w:rsid w:val="007F20D2"/>
     <w:rsid w:val="007F4B1A"/>
     <w:rsid w:val="0080177B"/>
     <w:rsid w:val="00820307"/>
     <w:rsid w:val="00824320"/>
+    <w:rsid w:val="00824E90"/>
     <w:rsid w:val="00833E74"/>
     <w:rsid w:val="00846EA4"/>
+    <w:rsid w:val="00847D2B"/>
+    <w:rsid w:val="00856372"/>
     <w:rsid w:val="00862AD4"/>
     <w:rsid w:val="008714F4"/>
     <w:rsid w:val="00875B8B"/>
+    <w:rsid w:val="00875BD3"/>
+    <w:rsid w:val="008775B6"/>
     <w:rsid w:val="00892127"/>
     <w:rsid w:val="008B6BC6"/>
     <w:rsid w:val="008B7A38"/>
     <w:rsid w:val="008C709A"/>
     <w:rsid w:val="008C7CBE"/>
     <w:rsid w:val="008D1C35"/>
     <w:rsid w:val="008D7CC0"/>
     <w:rsid w:val="009069D4"/>
     <w:rsid w:val="009132AE"/>
     <w:rsid w:val="0092629B"/>
+    <w:rsid w:val="009309E5"/>
     <w:rsid w:val="00941EC2"/>
     <w:rsid w:val="009428CF"/>
     <w:rsid w:val="00952C59"/>
     <w:rsid w:val="00963BC7"/>
+    <w:rsid w:val="0097325E"/>
     <w:rsid w:val="0097716B"/>
     <w:rsid w:val="009848BE"/>
     <w:rsid w:val="009858B0"/>
     <w:rsid w:val="00986215"/>
     <w:rsid w:val="00987A7B"/>
     <w:rsid w:val="009A5DF1"/>
+    <w:rsid w:val="009B6FF9"/>
     <w:rsid w:val="009D6F6B"/>
     <w:rsid w:val="009F7BFB"/>
     <w:rsid w:val="00A10C0D"/>
     <w:rsid w:val="00A376EF"/>
+    <w:rsid w:val="00A43D80"/>
     <w:rsid w:val="00A52A80"/>
     <w:rsid w:val="00A74C62"/>
     <w:rsid w:val="00A76E82"/>
     <w:rsid w:val="00A814DE"/>
+    <w:rsid w:val="00A92114"/>
     <w:rsid w:val="00A9575B"/>
     <w:rsid w:val="00AA535E"/>
+    <w:rsid w:val="00AA6DD9"/>
     <w:rsid w:val="00AA7F74"/>
     <w:rsid w:val="00AC4E15"/>
     <w:rsid w:val="00AC6E25"/>
     <w:rsid w:val="00AD6667"/>
+    <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE544A"/>
     <w:rsid w:val="00AE5E84"/>
     <w:rsid w:val="00B079A6"/>
     <w:rsid w:val="00B22733"/>
     <w:rsid w:val="00B40DFB"/>
     <w:rsid w:val="00B52B93"/>
     <w:rsid w:val="00B62258"/>
     <w:rsid w:val="00B646DB"/>
     <w:rsid w:val="00B80721"/>
     <w:rsid w:val="00B87DF2"/>
+    <w:rsid w:val="00BA0315"/>
     <w:rsid w:val="00BA5504"/>
     <w:rsid w:val="00BB575C"/>
     <w:rsid w:val="00BD675E"/>
     <w:rsid w:val="00BF0E8F"/>
     <w:rsid w:val="00C13A0C"/>
     <w:rsid w:val="00C16757"/>
+    <w:rsid w:val="00C21D4A"/>
+    <w:rsid w:val="00C4428E"/>
     <w:rsid w:val="00C52A13"/>
     <w:rsid w:val="00C53F7E"/>
     <w:rsid w:val="00C805B1"/>
     <w:rsid w:val="00C817B6"/>
     <w:rsid w:val="00C81DE8"/>
     <w:rsid w:val="00C85212"/>
+    <w:rsid w:val="00C8659B"/>
     <w:rsid w:val="00C95273"/>
     <w:rsid w:val="00CA2B0D"/>
     <w:rsid w:val="00CB77AF"/>
     <w:rsid w:val="00CC2681"/>
     <w:rsid w:val="00CE0375"/>
     <w:rsid w:val="00CF24C0"/>
     <w:rsid w:val="00CF6F81"/>
     <w:rsid w:val="00CF77AE"/>
     <w:rsid w:val="00D219F8"/>
     <w:rsid w:val="00D2446F"/>
+    <w:rsid w:val="00D31576"/>
     <w:rsid w:val="00D635FD"/>
+    <w:rsid w:val="00D67D48"/>
     <w:rsid w:val="00D759AA"/>
     <w:rsid w:val="00D76D94"/>
     <w:rsid w:val="00D830AE"/>
     <w:rsid w:val="00D90015"/>
     <w:rsid w:val="00DC0478"/>
     <w:rsid w:val="00DC4EB8"/>
+    <w:rsid w:val="00DE1389"/>
     <w:rsid w:val="00DE4942"/>
     <w:rsid w:val="00DF56F0"/>
     <w:rsid w:val="00E0175C"/>
     <w:rsid w:val="00E01E2C"/>
     <w:rsid w:val="00E11892"/>
     <w:rsid w:val="00E157C9"/>
     <w:rsid w:val="00E23F20"/>
     <w:rsid w:val="00E355CF"/>
     <w:rsid w:val="00E47939"/>
     <w:rsid w:val="00E55998"/>
     <w:rsid w:val="00E56E95"/>
     <w:rsid w:val="00E574F1"/>
     <w:rsid w:val="00E869EC"/>
     <w:rsid w:val="00E94671"/>
     <w:rsid w:val="00EA373B"/>
     <w:rsid w:val="00EB1553"/>
     <w:rsid w:val="00EB2107"/>
+    <w:rsid w:val="00EB751F"/>
+    <w:rsid w:val="00EB7CB0"/>
     <w:rsid w:val="00EC0426"/>
     <w:rsid w:val="00EC57AC"/>
+    <w:rsid w:val="00EC7E14"/>
     <w:rsid w:val="00ED0666"/>
     <w:rsid w:val="00EE5128"/>
     <w:rsid w:val="00EF2A1A"/>
+    <w:rsid w:val="00EF4FE7"/>
+    <w:rsid w:val="00F12AE9"/>
     <w:rsid w:val="00F12BF4"/>
+    <w:rsid w:val="00F159EF"/>
     <w:rsid w:val="00F24507"/>
     <w:rsid w:val="00F35978"/>
     <w:rsid w:val="00F42238"/>
     <w:rsid w:val="00F505C0"/>
     <w:rsid w:val="00F51A62"/>
     <w:rsid w:val="00F522FD"/>
+    <w:rsid w:val="00F53946"/>
+    <w:rsid w:val="00F623D1"/>
     <w:rsid w:val="00F62A2C"/>
     <w:rsid w:val="00F80FF6"/>
     <w:rsid w:val="00F976FB"/>
+    <w:rsid w:val="00FA7BDA"/>
     <w:rsid w:val="00FB4ED9"/>
     <w:rsid w:val="00FB7C3C"/>
     <w:rsid w:val="00FC5355"/>
     <w:rsid w:val="00FF57B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="51D4AB20"/>
+  <w14:docId w14:val="5DD4B526"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6026FF4E-500E-43BC-B728-B7ADA25E6129}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12478,50 +13943,71 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A376EF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00ED0666"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
@@ -12544,50 +14030,51 @@
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00677AE1"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -12867,50 +14354,70 @@
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="collapse">
     <w:name w:val="collapse"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00043D09"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED0666"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ky2igmncmogjharherah">
+    <w:name w:val="ky2igmncmogjharherah"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00447E69"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F12AE9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="3283400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="176702498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -13044,50 +14551,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="544488523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="564410279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="611518293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1555193498">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -13096,50 +14616,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1343703242">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="652640234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="779370841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1701474513">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13185,50 +14718,76 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="521095409">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="785932830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="863054514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="877014536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="255140665">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13408,50 +14967,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1455174297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1461147430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658921309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1666929742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -13709,51 +15281,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="730496722">
           <w:marLeft w:val="150"/>
           <w:marRight w:val="150"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.niebuhr@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.47594/rmps_0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=49482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brooks.simpson@asu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldhistoryconnected.press.illinois.edu/7.2/br_niebuhr.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/melikiancenter/niebuhr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/search-cold-war-legitimacy-foreign-policy-and-titos-yugoslavia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0968344519842358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4807271532" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/doi.org/10.1080/19448953.2020.1867811__;!!IKRxdwAv5BmarQ!Khfss4XDsxFsI-nsAvtPVFPt2lAuKujUIkvH36sUWbKBppL9F7s3y2h3AZeD27QaLkO6Bg$" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=40030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/nebraska/9781496207784/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danko.sipka@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110658972" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podfollow.com/the-world-wars/episode/70a9662c0c3dbc40a02f9d2701a155a3474bc866/view" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nfoote@pitt.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6436-7627" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://h-diplo.org/reviews/PDF/AR459.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-65095-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=10746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:412-624-6880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/search-cold-war-legitimacy-foreign-policy-and-titos-yugoslavia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/doi.org/10.1080/19448953.2020.1867811__;!!IKRxdwAv5BmarQ!Khfss4XDsxFsI-nsAvtPVFPt2lAuKujUIkvH36sUWbKBppL9F7s3y2h3AZeD27QaLkO6Bg$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldhistoryconnected.press.illinois.edu/7.2/br_niebuhr.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insidehighered.com/opinion/views/2025/07/24/ai-and-higher-ed-impending-collapse-opinion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nfoote@pitt.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=C3vgehCrEvk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nebraskapress.unl.edu/nebraska/9781496207784/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110658972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=40030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:412-624-6880" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-65095-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academeblog.org/2025/12/03/artificial-intelligence-and-the-problem-of-fakery/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podfollow.com/the-world-wars/episode/70a9662c0c3dbc40a02f9d2701a155a3474bc866/view" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Yugoslavia-Nonalignment-and-Cold-War-Globalism-Titos-International-Rise-Celebrity-and-Fall/Stopic-Niebuhr-Pickus/p/book/9781032378541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://h-diplo.org/reviews/PDF/AR459.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brooks.simpson@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.47594/rmps_0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=49482" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pearlmanactualintelligence.substack.com/p/is-higher-ed-to-collapse-from-ai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6436-7627" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0968344519842358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4807271532" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpraxis.org/articles/10.55982/openpraxis.18.4.1322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.h-net.org/reviews/showrev.php?id=59920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-net.org/reviews/showrev.php?id=10746" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danko.sipka@asu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.niebuhr@asu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13977,84 +15549,85 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>30547</Characters>
+  <Pages>19</Pages>
+  <Words>6474</Words>
+  <Characters>36906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>307</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Robert Edward Niebuhr</vt:lpstr>
-      <vt:lpstr>        “From UN to Belgrade: Evolution of Tito's Leadership of Nonalignment,” World So</vt:lpstr>
-      <vt:lpstr>        Science Association Annual Meeting (San Antonio, TX, 3-6 April 2024). Co-coordin</vt:lpstr>
+      <vt:lpstr>        </vt:lpstr>
+      <vt:lpstr>        “From UN to Belgrade: Evolution of Tito’s Leadership of Nonalignment,” World Soc</vt:lpstr>
+      <vt:lpstr>        Science Association Annual Meeting (San Antonio, TX, 3-6 April 2024).  Also co-c</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Boston College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35835</CharactersWithSpaces>
+  <CharactersWithSpaces>43294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>1572976</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:roger.adelson@asu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1310846</vt:i4>
       </vt:variant>
       <vt:variant>