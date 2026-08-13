--- v0 (2026-01-20)
+++ v1 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E12A252" w14:textId="6C3C14FF" w:rsidR="00AB3174" w:rsidRDefault="00497806" w:rsidP="002C5AB2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C5AB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D21AC6" w:rsidRPr="002C5AB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -371,52 +371,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046211E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Executive Director – ASU Action Nexus on Housing and Homelessness</w:t>
       </w:r>
       <w:r w:rsidRPr="0046211E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0046211E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Arizona State University | Phoenix, AZ | March 2020 – Present</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="427F908D" w14:textId="77777777" w:rsidR="0046211E" w:rsidRPr="0046211E" w:rsidRDefault="0046211E" w:rsidP="0046211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046211E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1555,52 +1553,52 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Served as Public Information Officer, managing media relations and representing the company during public communications and crisis situations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231DEB87" w14:textId="05E58DB7" w:rsidR="00C72D00" w:rsidRDefault="00C72D00" w:rsidP="00C72D00">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Councilmember / Vice-Mayor – City of Tempe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE16040" w14:textId="4A7D6769" w:rsidR="00C72D00" w:rsidRPr="00E47B28" w:rsidRDefault="00C72D00" w:rsidP="00C72D00">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47B28">
         <w:rPr>
@@ -3324,76 +3322,96 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1EF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tempe Community Action Agency Capital Campaign Committee | 2022–2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066B7520" w14:textId="608845A4" w:rsidR="000B1EF3" w:rsidRPr="000B1EF3" w:rsidRDefault="000B1EF3" w:rsidP="000B1EF3">
+    <w:p w14:paraId="066B7520" w14:textId="11BBD276" w:rsidR="000B1EF3" w:rsidRPr="000B1EF3" w:rsidRDefault="000B1EF3" w:rsidP="000B1EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1EF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Charter 100 | 2023–present (Secretary 2025)</w:t>
+        <w:t>Charter 100 | 2023–present (Secretary 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1171E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1EF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BCB6CA" w14:textId="0BCF798A" w:rsidR="00D456FB" w:rsidRPr="00473B6C" w:rsidRDefault="00D456FB" w:rsidP="00D456FB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
@@ -3729,70 +3747,70 @@
     </w:p>
     <w:p w14:paraId="1BB9EB6B" w14:textId="37CC0506" w:rsidR="00D456FB" w:rsidRPr="000B1EF3" w:rsidRDefault="00D456FB" w:rsidP="000B1EF3">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D456FB" w:rsidRPr="000B1EF3" w:rsidSect="00D96853">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7984E501" w14:textId="77777777" w:rsidR="004D458F" w:rsidRDefault="004D458F">
+    <w:p w14:paraId="5E4C521B" w14:textId="77777777" w:rsidR="00F650F1" w:rsidRDefault="00F650F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A524A9A" w14:textId="77777777" w:rsidR="004D458F" w:rsidRDefault="004D458F">
+    <w:p w14:paraId="0740D0FE" w14:textId="77777777" w:rsidR="00F650F1" w:rsidRDefault="00F650F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3809,63 +3827,63 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1978288652"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6CA5E961" w14:textId="62460EC0" w:rsidR="00E47B28" w:rsidRDefault="00E47B28">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -3877,70 +3895,70 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | Ellis</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3E4659E7" w14:textId="40468695" w:rsidR="00AB3174" w:rsidRDefault="00AB3174"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A0D0DC2" w14:textId="77777777" w:rsidR="004D458F" w:rsidRDefault="004D458F">
+    <w:p w14:paraId="7A0A4F06" w14:textId="77777777" w:rsidR="00F650F1" w:rsidRDefault="00F650F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01D59369" w14:textId="77777777" w:rsidR="004D458F" w:rsidRDefault="004D458F">
+    <w:p w14:paraId="60076724" w14:textId="77777777" w:rsidR="00F650F1" w:rsidRDefault="00F650F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1994095A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0D28240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4797,190 +4815,193 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1965770031">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="802506579">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1333489753">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="876895513">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1914511107">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2031175397">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="769160791">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB3174"/>
     <w:rsid w:val="0004532F"/>
     <w:rsid w:val="00055799"/>
     <w:rsid w:val="000B1EF3"/>
     <w:rsid w:val="00155F24"/>
     <w:rsid w:val="00195CE6"/>
     <w:rsid w:val="002065AE"/>
     <w:rsid w:val="0022766E"/>
     <w:rsid w:val="002A55A9"/>
     <w:rsid w:val="002C5AB2"/>
     <w:rsid w:val="003E0252"/>
     <w:rsid w:val="0046211E"/>
     <w:rsid w:val="00497806"/>
     <w:rsid w:val="004B0D7A"/>
     <w:rsid w:val="004D458F"/>
     <w:rsid w:val="00527D07"/>
     <w:rsid w:val="00581B45"/>
     <w:rsid w:val="00610AFB"/>
     <w:rsid w:val="00641C20"/>
     <w:rsid w:val="0065537B"/>
     <w:rsid w:val="00734DF2"/>
+    <w:rsid w:val="00755CE2"/>
     <w:rsid w:val="007C462F"/>
     <w:rsid w:val="007D36FC"/>
     <w:rsid w:val="009401F0"/>
     <w:rsid w:val="009828EE"/>
     <w:rsid w:val="00A41FF2"/>
+    <w:rsid w:val="00A64AD5"/>
     <w:rsid w:val="00AB3174"/>
     <w:rsid w:val="00AC530F"/>
     <w:rsid w:val="00B41441"/>
+    <w:rsid w:val="00C1171E"/>
     <w:rsid w:val="00C72D00"/>
     <w:rsid w:val="00CB7573"/>
     <w:rsid w:val="00D21AC6"/>
     <w:rsid w:val="00D37B40"/>
     <w:rsid w:val="00D442BF"/>
     <w:rsid w:val="00D456FB"/>
     <w:rsid w:val="00D64EC7"/>
     <w:rsid w:val="00D96853"/>
     <w:rsid w:val="00DB7F5A"/>
     <w:rsid w:val="00E32E2E"/>
     <w:rsid w:val="00E47B28"/>
     <w:rsid w:val="00EC3587"/>
     <w:rsid w:val="00F072D0"/>
     <w:rsid w:val="00F23C91"/>
     <w:rsid w:val="00F42FB3"/>
     <w:rsid w:val="00F6260D"/>
+    <w:rsid w:val="00F650F1"/>
     <w:rsid w:val="00F8529C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C21ACA4"/>
   <w15:docId w15:val="{5757D3A1-3109-4357-B3F9-C715CD26E698}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5312,50 +5333,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002C5AB2"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
@@ -5803,51 +5825,51 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0046211E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0046211E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45958237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="511073867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6245,50 +6267,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002D09F1E1923B2644B6128AD84C99A216" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9a6430269674db9d236ca7327115370a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b23d1588-a325-4bed-b9ea-a20db58f8d47" xmlns:ns4="6d12e26b-d455-4eed-9f59-8f095e1e6697" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9fee712168e8a5a1ed8ce56d2f3f3287" ns3:_="" ns4:_="">
     <xsd:import namespace="b23d1588-a325-4bed-b9ea-a20db58f8d47"/>
     <xsd:import namespace="6d12e26b-d455-4eed-9f59-8f095e1e6697"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6477,150 +6518,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63C4A114-F395-4E75-81E7-567FFF4EDA35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032EC2C4-09B2-4551-8C41-2175F6DD9B17}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE0BC5A-059A-4994-9114-2C99CE72BAD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D17EB9-6A6C-401E-9725-55FE870E3A45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b23d1588-a325-4bed-b9ea-a20db58f8d47"/>
     <ds:schemaRef ds:uri="6d12e26b-d455-4eed-9f59-8f095e1e6697"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1688</Words>
-  <Characters>9626</Characters>
+  <Characters>9628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11292</CharactersWithSpaces>
+  <CharactersWithSpaces>11294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shana Ellis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002D09F1E1923B2644B6128AD84C99A216</vt:lpwstr>
   </property>
 </Properties>
 </file>