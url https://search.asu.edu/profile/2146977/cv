--- v0 (2025-12-13)
+++ v1 (2026-07-15)
@@ -21,51 +21,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47E26091" w14:textId="77777777" w:rsidR="003C513A" w:rsidRDefault="0011770F" w:rsidP="0011770F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529F7231" w14:textId="34AD449A" w:rsidR="0011770F" w:rsidRDefault="0011770F" w:rsidP="0011770F">
+    <w:p w14:paraId="529F7231" w14:textId="1C9AB651" w:rsidR="0011770F" w:rsidRDefault="0011770F" w:rsidP="0011770F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Karen Mossberger, Ph.D.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -76,61 +76,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D5B1B">
-[...3 lines deleted...]
-        <w:t>May</w:t>
+      <w:r w:rsidR="002D6684">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00C15E7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6684">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49ECA1A2" w14:textId="77777777" w:rsidR="0011770F" w:rsidRDefault="0011770F" w:rsidP="0011770F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>School of Public Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1601A9E8" w14:textId="77777777" w:rsidR="0011770F" w:rsidRDefault="0011770F" w:rsidP="0011770F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -524,71 +530,57 @@
       <w:r w:rsidR="00522AA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75332D93" w14:textId="584F7EF1" w:rsidR="000A3607" w:rsidRDefault="000A3607" w:rsidP="0011770F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Frank and June </w:t>
-[...6 lines deleted...]
-        <w:t>Sackto</w:t>
+        <w:t>Frank and June Sackto</w:t>
       </w:r>
       <w:r w:rsidR="00BC541C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Chair</w:t>
+        <w:t>n Chair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, School of Public Affairs, 2018</w:t>
       </w:r>
       <w:r w:rsidR="00522AA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE8D547" w14:textId="75B5B05E" w:rsidR="00587B01" w:rsidRDefault="0011770F" w:rsidP="0011770F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -955,65 +947,51 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Associate Professor, Department of Political Science, 2003-2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDD80B0" w14:textId="17D9BE9B" w:rsidR="00E22BE9" w:rsidRDefault="00E22BE9" w:rsidP="00E22BE9">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Graduate and undergraduate courses in approaches to public policy, policy process, administrative theory and behavior, urban public policy, and public administration.  Teaching in </w:t>
-[...13 lines deleted...]
-        <w:t>.D. program in Public Policy and Master of Public Administration program.</w:t>
+        <w:t>Graduate and undergraduate courses in approaches to public policy, policy process, administrative theory and behavior, urban public policy, and public administration.  Teaching in Ph.D. program in Public Policy and Master of Public Administration program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1771F1FD" w14:textId="77F64A30" w:rsidR="002146E2" w:rsidRDefault="002146E2" w:rsidP="002146E2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assistant Professor, Department of Political Science, 1997-2003.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F287610" w14:textId="77777777" w:rsidR="001F452F" w:rsidRDefault="001F452F" w:rsidP="002146E2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3250,83 +3228,674 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Georgetown</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Press.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772D4359" w14:textId="77777777" w:rsidR="00C0425C" w:rsidRPr="00A76A93" w:rsidRDefault="00C0425C" w:rsidP="00077DCC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225734A9" w14:textId="32497002" w:rsidR="00E20D7B" w:rsidRPr="00D43ACA" w:rsidRDefault="00F85DA5" w:rsidP="00E20D7B">
+    <w:p w14:paraId="7745F159" w14:textId="4A309928" w:rsidR="00D6696A" w:rsidRPr="00D43ACA" w:rsidRDefault="00F85DA5" w:rsidP="00E20D7B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Articles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D775AAF" w14:textId="4C17D1BB" w:rsidR="00741EEC" w:rsidRPr="00741EEC" w:rsidRDefault="005030C5" w:rsidP="00741EEC">
+    <w:p w14:paraId="1C13F4BE" w14:textId="3ABD6E4A" w:rsidR="00DE7606" w:rsidRPr="00F74CF7" w:rsidRDefault="00DE7606" w:rsidP="00F74CF7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Senadheera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sajani, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yigitcanlar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Kevin Desouza, Karen Mossberger, Pauline Hope Cheong, Juan Corchado, Alexander Paz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026) “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsible AI a </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emand? Trust, </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isk, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersuasion in </w:t>
+      </w:r>
+      <w:r w:rsidR="00751247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Local Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD46E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Information Processing &amp; Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r w:rsidR="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764F00EA" w14:textId="1C12F3DE" w:rsidR="00DE7606" w:rsidRDefault="00751247" w:rsidP="00751247">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006E07CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.ipm.2026.104932</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE7606" w:rsidRPr="00DE7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405EE46F" w14:textId="77777777" w:rsidR="00751247" w:rsidRPr="00751247" w:rsidRDefault="00751247" w:rsidP="00751247">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AA7578" w14:textId="27B56E23" w:rsidR="00B12E5F" w:rsidRPr="00C77ADF" w:rsidRDefault="006748F8" w:rsidP="00741EEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43223" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anne, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Yigitcanlar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Kevin Desouza, Karen Mossberger, Pauline Hope Cheong, Juan Corchado, Prithvi Bhat Beeramoole, Alexander Paz</w:t>
+      </w:r>
+      <w:r w:rsidR="003C470E" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C470E" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erceptions of </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsible AI in </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocal </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overnment: A </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulti-country </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudy </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heory of </w:t>
+      </w:r>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lanned </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00353927" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3564" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ehaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00566667" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.”  </w:t>
+      </w:r>
+      <w:r w:rsidR="00566667" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Government Information Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="003B232E" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6A81" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>42 (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="003B232E" w:rsidRPr="00C77ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidR="00895695" w:rsidRPr="00C77ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.giq.2025.102054</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D775AAF" w14:textId="457077A3" w:rsidR="00741EEC" w:rsidRPr="00741EEC" w:rsidRDefault="005030C5" w:rsidP="00741EEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Senadheera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sajani, Tan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Yigitcanlar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00633BEB">
         <w:rPr>
@@ -3352,51 +3921,51 @@
         </w:rPr>
         <w:t xml:space="preserve">“Metaverse as Local Government Communication Platform: </w:t>
       </w:r>
       <w:r w:rsidR="009A5901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A Systematic Review through the Lens of Publicness Theory,” </w:t>
       </w:r>
       <w:r w:rsidR="009A5901" w:rsidRPr="009A5901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cities</w:t>
       </w:r>
       <w:r w:rsidR="00741EEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00741EEC" w:rsidRPr="00BF6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.cities.2024.105461</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00741EEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00741EEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Open access.</w:t>
       </w:r>
     </w:p>
@@ -3444,125 +4013,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kevin C. Desouza, Karen Mossberger, Juan Corchado, Rashid Mehmood, Rita Yi Man Li and Pauline Hope Cheong (2024) “Understanding Chatbot Adoption in Local Governments:  A Review and Framework,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Urban Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E20D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10630732.2023.2297665</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.  Open access.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A031F7" w14:textId="13408D43" w:rsidR="00072F48" w:rsidRPr="00E20D7B" w:rsidRDefault="00072F48" w:rsidP="00E20D7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mossberger, Karen, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Seongkyung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cho, Pauline Hope Cheong and Daria Kuznetsova (2023) “The Public Good and Public Attitudes toward Data Sharing through IoT,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Policy &amp; Internet</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00E20D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/poi3.343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  Online </w:t>
       </w:r>
       <w:r w:rsidR="00674B55" w:rsidRPr="00E20D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fi</w:t>
@@ -3622,51 +4190,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Kim and Karen Mossberger (2023) “Governor’s Political Affiliation and Stringent COVID-19 Policy,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00072F48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Public Administration Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00674B55" w:rsidRPr="00A8748E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/puar.13649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00674B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Online First, April 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B6229A" w14:textId="77777777" w:rsidR="00674B55" w:rsidRPr="00072F48" w:rsidRDefault="00674B55" w:rsidP="00674B55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -3731,51 +4299,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Telecommunications Policy</w:t>
       </w:r>
       <w:r w:rsidR="00564F26" w:rsidRPr="00564F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE2D0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="00C95F54" w:rsidRPr="00C95F54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.telpol.2022.102445</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00131F77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Online First, </w:t>
       </w:r>
       <w:r w:rsidR="00854FE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6FD775" w14:textId="77777777" w:rsidR="00564F26" w:rsidRPr="00564F26" w:rsidRDefault="00564F26" w:rsidP="00564F26">
@@ -3858,51 +4426,51 @@
         <w:t>for Metros and Small Businesses During Covid-19</w:t>
       </w:r>
       <w:r w:rsidR="00245F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidR="00245F53" w:rsidRPr="00383057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Small Business Economics</w:t>
       </w:r>
       <w:r w:rsidR="00383057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00383057" w:rsidRPr="0043684B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://link.springer.com/article/10.1007/s11187-022-00674-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00383057">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  O</w:t>
       </w:r>
       <w:r w:rsidR="00A6078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>nline First, August 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68811EB6" w14:textId="77777777" w:rsidR="00AC41BA" w:rsidRPr="00A6078B" w:rsidRDefault="00AC41BA" w:rsidP="00A6078B">
@@ -3981,51 +4549,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> “A New Measure of Digital Economic Activity and Its Impact on Local Opportunity</w:t>
       </w:r>
       <w:r w:rsidR="007118E1" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidR="007118E1" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Telecommunications Policy.</w:t>
       </w:r>
       <w:r w:rsidR="00886F0B" w:rsidRPr="00025B3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="00886F0B" w:rsidRPr="00025B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.telpol.2021.102231</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005269BC" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="005269BC" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Online First September 2021, Open Access.</w:t>
       </w:r>
@@ -4057,92 +4625,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Styrin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Evgeny, Karen Mossberger and Andre</w:t>
       </w:r>
       <w:r w:rsidR="00EF73E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Zhulin</w:t>
+      </w:r>
       <w:r w:rsidR="00EF73E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) “Government as a Platform:  </w:t>
       </w:r>
       <w:r w:rsidR="0063229B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Intergovernmental Participation for Public Services in the Russian Federation</w:t>
       </w:r>
       <w:r w:rsidR="0063229B" w:rsidRPr="0063229B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,” Government Information Quarterly</w:t>
       </w:r>
       <w:r w:rsidR="0063229B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0075625B" w:rsidRPr="0075625B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.giq.2021.101627</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0075625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008A025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Online First September 2021. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152E413E" w14:textId="77777777" w:rsidR="008A025F" w:rsidRPr="008A025F" w:rsidRDefault="008A025F" w:rsidP="008A025F">
@@ -4197,51 +4756,51 @@
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00266594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">) “Information and Policy Innovation in U.S. States,” </w:t>
       </w:r>
       <w:r w:rsidR="00266594" w:rsidRPr="00266594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Political Research Quarterly</w:t>
       </w:r>
       <w:r w:rsidR="00266594">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00C241E7" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/doi/abs/10.1177/10659129211006783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C241E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Online First April 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79773585" w14:textId="77777777" w:rsidR="00E94231" w:rsidRDefault="00E94231" w:rsidP="00E94231">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4363,51 +4922,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 71</w:t>
       </w:r>
       <w:r w:rsidR="00590D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001009B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(1).</w:t>
       </w:r>
       <w:r w:rsidR="00E11C05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="005A10F3" w:rsidRPr="002A7A61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/joitmc7010071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F9FA55D" w14:textId="447CFEE3" w:rsidR="00E33A8C" w:rsidRPr="00E33A8C" w:rsidRDefault="00E33A8C" w:rsidP="00E33A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Online First February 2021, Open Access.</w:t>
       </w:r>
@@ -4473,51 +5032,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Digital Citizenship and Digital Communities:  How Technology Matters for Individuals and Communities.”  </w:t>
       </w:r>
       <w:r w:rsidR="00B52FA9" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Invited contribution for special 10</w:t>
       </w:r>
       <w:r w:rsidR="00B52FA9" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B52FA9" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> anniversary issue of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52FA9" w:rsidRPr="00025B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anniversary issue of the </w:t>
       </w:r>
       <w:r w:rsidR="00B52FA9" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International Journal of E-Planning Research</w:t>
       </w:r>
       <w:r w:rsidR="00985983" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA2309" w:rsidRPr="00025B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>10 (3)</w:t>
@@ -4659,51 +5226,51 @@
         <w:t xml:space="preserve"> (3)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009C176D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:  764</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009C176D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>-793.</w:t>
       </w:r>
       <w:r w:rsidR="0009399B" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="0009399B" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/doi/abs/10.1177/1078087419897821</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D03B6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D03B6C" w:rsidRPr="00325FEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Online First December 2019</w:t>
       </w:r>
       <w:r w:rsidR="001404A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4798,51 +5365,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00581FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-14</w:t>
       </w:r>
       <w:r w:rsidR="00590D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>0.  Open Access.</w:t>
       </w:r>
       <w:r w:rsidR="00581FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00156C54" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00156C54" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/poi3.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3230A30B" w14:textId="77777777" w:rsidR="00156C54" w:rsidRPr="00A76A93" w:rsidRDefault="00156C54" w:rsidP="006412C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730CA737" w14:textId="5CE3BF99" w:rsidR="00F85DA5" w:rsidRPr="00A76A93" w:rsidRDefault="000557D7" w:rsidP="006412C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -5176,51 +5743,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Measuring Digital Citizenship:  Mobile Access and Broadband.”  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>International Journal of Communication</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6.  Available [online]:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://ijoc.org/ojs/index.php/ijoc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FCD77AA" w14:textId="77777777" w:rsidR="00F85DA5" w:rsidRPr="00A76A93" w:rsidRDefault="00F85DA5" w:rsidP="00F85DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67D555E3" w14:textId="5BEE9490" w:rsidR="00F85DA5" w:rsidRPr="00A76A93" w:rsidRDefault="00BA728E" w:rsidP="00F85DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
@@ -5564,50 +6131,51 @@
     </w:p>
     <w:p w14:paraId="533070D0" w14:textId="77777777" w:rsidR="00F85DA5" w:rsidRPr="00A76A93" w:rsidRDefault="00F85DA5" w:rsidP="00F85DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32C59D4A" w14:textId="4DB117AE" w:rsidR="00F85DA5" w:rsidRPr="00A76A93" w:rsidRDefault="00896CBA" w:rsidP="00F85DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Schmeida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Mary, Ramona McNeal and Karen Mossberger (2007</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy Determinants Affect Telehealth Implementation.”  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
@@ -5736,51 +6304,50 @@
       <w:r w:rsidRPr="004006A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004006A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>https://onlinelibrary.wiley.com/doi/toc/10.1111/(ISSN)1540-6210.lessons-in-public-administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DEA4E1" w14:textId="4630EC42" w:rsidR="00215872" w:rsidRPr="00A76A93" w:rsidRDefault="00215872" w:rsidP="00F85DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*Named by Google Scholar in June 2017 </w:t>
       </w:r>
       <w:r w:rsidR="00896CBA" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">a “Classic” - </w:t>
       </w:r>
       <w:r w:rsidR="00896CBA" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>one of the 10 most-cited articles of 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
@@ -5887,63 +6454,55 @@
         </w:rPr>
         <w:t>*Best Paper Award for 2005, Public Policy Section, American Political Science Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE8296" w14:textId="77777777" w:rsidR="00355B60" w:rsidRPr="00A76A93" w:rsidRDefault="00355B60" w:rsidP="00355B60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50CD0669" w14:textId="41ED53B8" w:rsidR="00D804FA" w:rsidRPr="00A76A93" w:rsidRDefault="00D804FA" w:rsidP="00215872">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>, Bas and Karen Mossberger (2006</w:t>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Denters, Bas and Karen Mossberger (2006</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Building Blocks for a Comparative Methodology for Urban Politics.”  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Urban Affairs Review</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6424,66 +6983,75 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 (2)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  195</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-212.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B4621C" w14:textId="72DBD8BB" w:rsidR="00383A7D" w:rsidRPr="00013546" w:rsidRDefault="009F51D5" w:rsidP="009F51D5">
+    <w:p w14:paraId="66A6D01B" w14:textId="77777777" w:rsidR="001335A9" w:rsidRDefault="001335A9" w:rsidP="009F51D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76A93">
+    </w:p>
+    <w:p w14:paraId="57B4621C" w14:textId="4CBC160D" w:rsidR="00383A7D" w:rsidRPr="00013546" w:rsidRDefault="009F51D5" w:rsidP="009F51D5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Book Chapters:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F592C23" w14:textId="14459064" w:rsidR="008039B6" w:rsidRDefault="008039B6" w:rsidP="00045E57">
+    <w:p w14:paraId="46321ED3" w14:textId="03C01902" w:rsidR="00617B00" w:rsidRDefault="008039B6" w:rsidP="00617B00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen and Clement Mensah </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Damoah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -6533,1926 +7101,1994 @@
       <w:r w:rsidR="007B6EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, eds</w:t>
       </w:r>
       <w:r w:rsidR="00F66852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="007B6EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Edward Elgar.</w:t>
       </w:r>
       <w:r w:rsidR="007979D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4935F012" w14:textId="77777777" w:rsidR="00F66852" w:rsidRDefault="00F66852" w:rsidP="00F66852">
-[...7 lines deleted...]
-    <w:p w14:paraId="2F5AA6FC" w14:textId="288487C4" w:rsidR="00170C68" w:rsidRDefault="006D7810" w:rsidP="00045E57">
+    <w:p w14:paraId="44A19C3E" w14:textId="77777777" w:rsidR="00EB7169" w:rsidRDefault="00EB7169" w:rsidP="00EB7169">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FEE794" w14:textId="5B3D9F52" w:rsidR="00617B00" w:rsidRPr="00617B00" w:rsidRDefault="00B96A98" w:rsidP="00617B00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen and Clement Mensah </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00BF534B" w:rsidRPr="001307D2">
+        <w:t>McCullough, Meredith and Karen Mossberge</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r (2026) “Innovative Data in Social Science Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1557" w:rsidRPr="00040611">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Politics in the American States</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF534B">
+        <w:t xml:space="preserve">Computational </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2917" w:rsidRPr="00040611">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approaches to Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1557" w:rsidRPr="00040611">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Challenges</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2917" w:rsidRPr="00040611">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: New Methods and Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00805211">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00073CAD">
-[...17 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00073CAD">
-[...3 lines deleted...]
-        <w:t>Kousser</w:t>
+      <w:r w:rsidR="001E4D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yushim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00073CAD">
-[...14 lines deleted...]
-    <w:p w14:paraId="61BD97FD" w14:textId="609C52EF" w:rsidR="00204A4B" w:rsidRDefault="00204A4B" w:rsidP="00F66852">
+      <w:r w:rsidR="001E4D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kim, ed.  World Scientific Series on </w:t>
+      </w:r>
+      <w:r w:rsidR="001F23D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Policy and Technological Innovation.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00636BC4" w:rsidRPr="00636BC4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="1554B2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1142/9789819826698_0002</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4935F012" w14:textId="77777777" w:rsidR="00F66852" w:rsidRDefault="00F66852" w:rsidP="00F66852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5AA6FC" w14:textId="288487C4" w:rsidR="00170C68" w:rsidRDefault="006D7810" w:rsidP="00045E57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA05C0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B81D78">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mossberger, Karen and Clement Mensah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Damoah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00935204">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA05C0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA05C0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF534B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Broadband Policy and Geographic Inequality” in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF534B" w:rsidRPr="001307D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Handbook on Online Participation</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (in German, </w:t>
+        <w:t>Politics in the American States</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF534B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00073CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00073CAD" w:rsidRPr="00073CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00073CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed., Caroline J. Tolbert, Thad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA05C0">
-[...5 lines deleted...]
-        <w:t>Handbuch</w:t>
+      <w:r w:rsidR="00073CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kousser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA05C0">
-[...97 lines deleted...]
-    <w:p w14:paraId="40A07D11" w14:textId="1EBF638C" w:rsidR="00765EAB" w:rsidRDefault="00013546" w:rsidP="00045E57">
+      <w:r w:rsidR="00073CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Jamila Michener, eds.  Sage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761B6A83" w14:textId="77777777" w:rsidR="00204A4B" w:rsidRDefault="00204A4B" w:rsidP="00204A4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4801E1A5" w14:textId="64207883" w:rsidR="00EB7169" w:rsidRPr="001335A9" w:rsidRDefault="00204A4B" w:rsidP="001335A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      <w:r w:rsidR="00926350" w:rsidRPr="00E64936">
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kersting, Norbert and Karen Mossberger (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) “The Digital Divide and Digital Citizenship in International Comparison,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Perceiving the Future through New Communication Technologies:  Robots, AI and Everyday Li</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B01AA0" w:rsidRPr="00E64936">
+        <w:t>Handbook on Online Participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in German, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>fe</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, Juliet Floyd and Katie </w:t>
+        <w:t>Handbuch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00437252">
-[...3 lines deleted...]
-        <w:t>Schiepers</w:t>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Digitalisierung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E64936">
-[...20 lines deleted...]
-    <w:p w14:paraId="0CEAB017" w14:textId="12A3D96D" w:rsidR="000839E6" w:rsidRPr="00FA05C0" w:rsidRDefault="000839E6" w:rsidP="006C392C">
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Politische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beteiligung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Norbert Kersting, Jörg Radtke and Sigrid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Baringhorst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, eds. Springer Nature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35603C9B" w14:textId="77777777" w:rsidR="00EB7169" w:rsidRPr="00EB7169" w:rsidRDefault="00EB7169" w:rsidP="00EB7169">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A07D11" w14:textId="1EBF638C" w:rsidR="00765EAB" w:rsidRDefault="00013546" w:rsidP="00045E57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA05C0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mossberger, Karen, Eric W. Welch, and </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cheong, Pauline and Karen Mossberger (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B26A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="003C48A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voicing the Future: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB352B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Folk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epistemic </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB352B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understandings of Smart and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA05C0">
-[...3 lines deleted...]
-        <w:t>Yonghong</w:t>
+      <w:r w:rsidR="00BB352B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Datafied</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA05C0">
-[...17 lines deleted...]
-      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="00BB352B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lives</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF32A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” in </w:t>
+      </w:r>
+      <w:r w:rsidR="00926350" w:rsidRPr="00E64936">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Transforming Everything?  Evaluating Broadband’s Impact Across Policy Areas, </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="094F7ABF" w14:textId="00058E4B" w:rsidR="00CC5956" w:rsidRPr="00FA05C0" w:rsidRDefault="005B16B1" w:rsidP="006C392C">
+        <w:t>Perceiving the Future through New Communication Technologies:  Robots, AI and Everyday Li</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01AA0" w:rsidRPr="00E64936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fe</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, James Katz</w:t>
+      </w:r>
+      <w:r w:rsidR="00437252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Juliet Floyd and Katie Schiepers</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, eds.  Springer Nature.</w:t>
+      </w:r>
+      <w:r w:rsidR="007075E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69884C38" w14:textId="77777777" w:rsidR="00045E57" w:rsidRPr="00045E57" w:rsidRDefault="00045E57" w:rsidP="00045E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEAB017" w14:textId="12A3D96D" w:rsidR="000839E6" w:rsidRPr="00FA05C0" w:rsidRDefault="000839E6" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Tolbert, C</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">aroline J., Karen Mossberger, Natasha Gaydos and Mattia </w:t>
+        <w:t xml:space="preserve">Mossberger, Karen, Eric W. Welch, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00103919" w:rsidRPr="00FA05C0">
-[...3 lines deleted...]
-        <w:t>Caldarulo</w:t>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yonghong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0076509C" w:rsidRPr="00FA05C0">
-[...70 lines deleted...]
-      <w:r w:rsidR="00DC518A" w:rsidRPr="00FA05C0">
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1161" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021) “Introduction:  Broadband as Experimentation and Policy Learning,” </w:t>
+      </w:r>
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Transforming Everything?  Evaluating Broadband’s Impact Across Policy Areas</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:t xml:space="preserve">Transforming Everything?  Evaluating Broadband’s Impact Across Policy Areas, </w:t>
+      </w:r>
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Karen Mossberger, Eric Welch and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Yonghong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wu, eds.  NY</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="0074643C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Press</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="001E2047" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, 101-138.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="239E7CB2" w14:textId="4B9FAA3F" w:rsidR="003678BF" w:rsidRPr="00FA05C0" w:rsidRDefault="003678BF" w:rsidP="006C392C">
+        <w:t>, 1-24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466FFDB1" w14:textId="77777777" w:rsidR="001E2047" w:rsidRPr="00FA05C0" w:rsidRDefault="001E2047" w:rsidP="001E2047">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094F7ABF" w14:textId="00058E4B" w:rsidR="00CC5956" w:rsidRPr="00FA05C0" w:rsidRDefault="005B16B1" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Morris, Traci, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Karen Mossberger and </w:t>
+        <w:t>Tolbert, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00103919" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aroline J., Karen Mossberger, Natasha Gaydos and Mattia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
-[...3 lines deleted...]
-        <w:t>Nicholet</w:t>
+      <w:r w:rsidR="00103919" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Caldarulo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00307784" w:rsidRPr="00FA05C0">
+      <w:r w:rsidR="0076509C" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4479" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
-      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FA05C0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0076509C" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0076509C" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing Spatial Inequality in </w:t>
+      </w:r>
+      <w:r w:rsidR="000456E9" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Broadband Use and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5640" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community/Neighborhood Level </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DF5640" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC518A" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk90650239"/>
+      <w:r w:rsidR="00FC7152" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC518A" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC518A" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC518A" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Research Handbook</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B1240A" w:rsidRPr="00FA05C0">
+        <w:t>Transforming Everything?  Evaluating Broadband’s Impact Across Policy Areas</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> on E-Government</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Eric Welch, </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karen Mossberger, Eric Welch and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yonghong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu, eds.  NY</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FA05C0">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A9471D" w:rsidRPr="00FA05C0">
-[...32 lines deleted...]
-    <w:p w14:paraId="18AF119C" w14:textId="4E077985" w:rsidR="00587B01" w:rsidRPr="00FA05C0" w:rsidRDefault="00240DC3" w:rsidP="006C392C">
+      <w:r w:rsidR="009C3F83" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University Press</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001E2047" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 101-138.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08020E90" w14:textId="77777777" w:rsidR="00104EFF" w:rsidRPr="00FA05C0" w:rsidRDefault="00104EFF" w:rsidP="00104EFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239E7CB2" w14:textId="4B9FAA3F" w:rsidR="003678BF" w:rsidRPr="00FA05C0" w:rsidRDefault="003678BF" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Brown, Adrian, Karen Mossberger and Seong</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> K.</w:t>
+        <w:t xml:space="preserve">Morris, Traci, </w:t>
+      </w:r>
+      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karen Mossberger and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nicholet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deschine Parkhurst (</w:t>
+      </w:r>
+      <w:r w:rsidR="00307784" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00135F3E" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cho. </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="007537FE" w:rsidRPr="00FA05C0">
+        <w:t xml:space="preserve">“Digital Governance in Indian Country” </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0564" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00587B01" w:rsidRPr="00FA05C0">
+      <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Race and Public Administration</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="63435793" w14:textId="3BF5AB62" w:rsidR="00E60CFE" w:rsidRPr="00A76A93" w:rsidRDefault="00E60CFE" w:rsidP="006C392C">
+        <w:t>Research Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1240A" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on E-Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Eric Welch, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9471D" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9471D" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edward Elgar</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1E4F" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 114-12</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1240A" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1E4F" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FEA5EE" w14:textId="77777777" w:rsidR="00A9471D" w:rsidRPr="00FA05C0" w:rsidRDefault="00A9471D" w:rsidP="00044D6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AF119C" w14:textId="4E077985" w:rsidR="00587B01" w:rsidRPr="00FA05C0" w:rsidRDefault="00240DC3" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76A93">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00A76A93">
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Brown, Adrian, Karen Mossberger and Seong</w:t>
+      </w:r>
+      <w:r w:rsidR="00102CC7" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cho. </w:t>
+      </w:r>
+      <w:r w:rsidR="007537FE" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24A1B" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="007537FE" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00587B01" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Race, Place and Digital Governance,” </w:t>
+      </w:r>
+      <w:r w:rsidR="007537FE" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00587B01" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="2BAAC8EF" w14:textId="50DEF71C" w:rsidR="00240DC3" w:rsidRPr="00A76A93" w:rsidRDefault="00875946" w:rsidP="006C392C">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Race and Public Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00587B01" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Ken Meier and Amanda Rutherford, eds</w:t>
+      </w:r>
+      <w:r w:rsidR="007537FE" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Routledge</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95962" w:rsidRPr="00FA05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 98-118.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A585E" w14:textId="77777777" w:rsidR="00F27620" w:rsidRPr="00A76A93" w:rsidRDefault="00F27620" w:rsidP="00F27620">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63435793" w14:textId="3BF5AB62" w:rsidR="00E60CFE" w:rsidRPr="00A76A93" w:rsidRDefault="00E60CFE" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen and Benedict S. </w:t>
+        <w:t xml:space="preserve">Mossberger, Karen, David Swindell, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nicholet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deschine Parkhurst</w:t>
+      </w:r>
+      <w:r w:rsidR="00946646" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Kuang-Ting Tai (2018</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Jimenez  (</w:t>
+        <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>2018</w:t>
+        <w:t xml:space="preserve">Policy Analysis and Evidence-Based Decision Making at the Local Level,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Policy Analysis in the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, John A. Hird, ed.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00555ED2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bristol, UK</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A76A93">
-[...3 lines deleted...]
-        <w:t>)  “</w:t>
+      <w:r w:rsidR="00555ED2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:  Policy</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A76A93">
-[...102 lines deleted...]
-    <w:p w14:paraId="4B19884F" w14:textId="74C8EAD8" w:rsidR="009F51D5" w:rsidRPr="00A76A93" w:rsidRDefault="009F51D5" w:rsidP="006C392C">
+      <w:r w:rsidR="00555ED2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press, </w:t>
+      </w:r>
+      <w:r w:rsidR="00866809" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>133-154.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19776417" w14:textId="77777777" w:rsidR="00875946" w:rsidRPr="00A76A93" w:rsidRDefault="00875946" w:rsidP="00875946">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAAC8EF" w14:textId="50DEF71C" w:rsidR="00240DC3" w:rsidRPr="00A76A93" w:rsidRDefault="00875946" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mossberger, Karen and Benedict S. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jimenez  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Can E-Government Promote Informed Citizenship and Civic Engagement?  A Study of Local Government Websites in the U.S.” in Emerging into E-Government:  Perspectives of Citizen Orientation, Policy Making, Local Governance and ICT Use, I.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B619EE" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>T. Mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni, A. Balci, </w:t>
+      </w:r>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.D. Medeni, O. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A76A93">
-[...3 lines deleted...]
-        <w:t>Yonghong</w:t>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dalbay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A76A93">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Wu and Benedict Jimenez (2017</w:t>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Newcastle Upon Tyne, UK</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A76A93">
-[...3 lines deleted...]
-        <w:t>)  “</w:t>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cambridge</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Catching </w:t>
-[...64 lines deleted...]
-        <w:t>, 219-238</w:t>
+        <w:t xml:space="preserve"> Scholar Publishing</w:t>
+      </w:r>
+      <w:r w:rsidR="00965E32" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 41-64</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414C948A" w14:textId="77777777" w:rsidR="00BE61EF" w:rsidRPr="00A76A93" w:rsidRDefault="00BE61EF" w:rsidP="00BE61EF">
-[...7 lines deleted...]
-    <w:p w14:paraId="49EBB1C4" w14:textId="6EA25FC8" w:rsidR="004A00D2" w:rsidRPr="00A76A93" w:rsidRDefault="00142BAE" w:rsidP="006C392C">
+    <w:p w14:paraId="4F131F76" w14:textId="77777777" w:rsidR="00240DC3" w:rsidRPr="00A76A93" w:rsidRDefault="00240DC3" w:rsidP="00240DC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B19884F" w14:textId="74C8EAD8" w:rsidR="009F51D5" w:rsidRPr="00A76A93" w:rsidRDefault="009F51D5" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Betancur, John, Karen Mossberger and Yue Zhang (2015) “Standing in Two Worlds:  Neighborhood Policy, the Civic Arena, and</w:t>
+        <w:t xml:space="preserve">Mossberger, Karen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yonghong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu and Benedict Jimenez (2017</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catching </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E7DF2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Catching Up:  Developments and Challenges in </w:t>
       </w:r>
       <w:r w:rsidR="00EA5D49" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ward-Based Politics in Chicago,” i</w:t>
+        <w:t>E-Participation in Major Cities,” i</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk62897814"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Urban Neighborhoods in a New Era:  The Politics of Neighborhood Revitalization in the Post-Industrial City</w:t>
-[...59 lines deleted...]
-        <w:t>toker, et al., eds.  Chicago</w:t>
+        <w:t>Routledge Handbook on Information Technology in Government</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5D49" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Michael Ahn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Yu-Che Chen, eds.  New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
-[...3 lines deleted...]
-        <w:t>:  University</w:t>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:  Routledge</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
-[...21 lines deleted...]
-    <w:p w14:paraId="2537366E" w14:textId="0E5276FE" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
+      <w:r w:rsidR="00142BAE" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 219-238</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414C948A" w14:textId="77777777" w:rsidR="00BE61EF" w:rsidRPr="00A76A93" w:rsidRDefault="00BE61EF" w:rsidP="00BE61EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EBB1C4" w14:textId="6EA25FC8" w:rsidR="004A00D2" w:rsidRPr="00A76A93" w:rsidRDefault="00142BAE" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen, Chen-Yu Kao and Kuang-Ting Tai (2014) “Toward Connected, Innovative and Resilient Metropolitan Regions,” in </w:t>
-      </w:r>
+        <w:t>Betancur, John, Karen Mossberger and Yue Zhang (2015) “Standing in Two Worlds:  Neighborhood Policy, the Civic Arena, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5D49" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ward-Based Politics in Chicago,” i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk62897814"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Information Technology and Metropolitan Resilience,</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Michael Pagano, ed.  Urbana-Champaign</w:t>
+        <w:t>Urban Neighborhoods in a New Era:  The Politics of Neighborhood Revitalization in the Post-Industrial City</w:t>
+      </w:r>
+      <w:r w:rsidR="004A00D2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Clarence</w:t>
+      </w:r>
+      <w:r w:rsidR="004A00D2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A00D2" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stone</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Robert </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>toker, et al., eds.  Chicago</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A76A93">
+      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A76A93">
-[...14 lines deleted...]
-    <w:p w14:paraId="24DECC10" w14:textId="0DF8A6BD" w:rsidR="004A00D2" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
+      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Chicago Press, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00000A46" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>104-140.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512F12B3" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2537366E" w14:textId="0E5276FE" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jimenez, Benedict, Karen Mossberger, and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Wu (2012</w:t>
+        <w:t xml:space="preserve">Mossberger, Karen, Chen-Yu Kao and Kuang-Ting Tai (2014) “Toward Connected, Innovative and Resilient Metropolitan Regions,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Information Technology and Metropolitan Resilience,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Michael Pagano, ed.  Urbana-Champaign</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>)  “</w:t>
+        <w:t>:  University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Municipal Government and the Interactive Web:  Trends and Issues for Civic Engagement,” in </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="1721629A" w14:textId="02025E8E" w:rsidR="00935B4B" w:rsidRPr="00A76A93" w:rsidRDefault="00603BBE" w:rsidP="006C392C">
+        <w:t xml:space="preserve"> of Illinois Press, 1-25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225EAD9D" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DECC10" w14:textId="0DF8A6BD" w:rsidR="004A00D2" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Mossberger, Karen</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="00DA4854" w:rsidRPr="00A76A93">
+        <w:t xml:space="preserve">Jimenez, Benedict, Karen Mossberger, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yonghong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu (2012</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Municipal Government and the Interactive Web:  Trends and Issues for Civic Engagement,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...50 lines deleted...]
-    <w:p w14:paraId="7DFFA96D" w14:textId="0CC378A1" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
+        </w:rPr>
+        <w:t>E-governance and Civic Engagement:  Factors and Determinants in E-Democracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Aroon Manoharan and Marc Holzer, eds.  IGI Global Press, 251-271.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D05B6C" w14:textId="77777777" w:rsidR="00935B4B" w:rsidRPr="00A76A93" w:rsidRDefault="00935B4B" w:rsidP="00935B4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1721629A" w14:textId="02025E8E" w:rsidR="00935B4B" w:rsidRPr="00A76A93" w:rsidRDefault="00603BBE" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen and Caroline J. Tolbert (2010) “Digital Democracy,” in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A76A93">
+        <w:t>Mossberger, Karen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66599" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Susan E. Clarke and Peter John. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66741" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66599" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Studying Politics in an Urban World:  Research Traditions and New Directions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66741" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4854" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66741" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4854" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4854" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t>, ed.  New York</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Oxford Handbook of Urban Politics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4854" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aren Mossberger, Susan E. Clarke and Peter John, eds.  NY</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A76A93">
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A76A93">
-[...14 lines deleted...]
-    <w:p w14:paraId="2B215423" w14:textId="7F32AD4C" w:rsidR="00BE61EF" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University Press</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42C4E" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 3-8</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7BDD" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4582FA51" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFFA96D" w14:textId="0CC378A1" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Mossberger, Karen (2008</w:t>
+        <w:t xml:space="preserve">Mossberger, Karen and Caroline J. Tolbert (2010) “Digital Democracy,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Oxford Handbook of Elections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Janet Leighley, ed.  New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>)  “</w:t>
+        <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urban Regime Analysis” in </w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="4B4C0B94" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
+        <w:t xml:space="preserve"> University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7793D92E" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B215423" w14:textId="7F32AD4C" w:rsidR="00BE61EF" w:rsidRPr="00A76A93" w:rsidRDefault="004A00D2" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen (2008) “Toward Digital Citizenship:  Addressing Inequality in the Information Age,” in </w:t>
+        <w:t>Mossberger, Karen (2008</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urban Regime Analysis” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Handbook of Internet Politics</w:t>
-[...5 lines deleted...]
-        <w:t>, Andrew Chadwick and Philip Howard, eds.  London</w:t>
+        <w:t>Theories of Urban Politics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed., Jonathan Davies and David Imbroscio, eds.  Thousand Oaks, CA</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>:  Routledge</w:t>
+        <w:t>:  Sage</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7D07DEBB" w14:textId="54B7F497" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
+        <w:t xml:space="preserve"> Publications.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F11E39" w14:textId="77777777" w:rsidR="00BE61EF" w:rsidRPr="00A76A93" w:rsidRDefault="00BE61EF" w:rsidP="00BE61EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4C0B94" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen (1999) “The Administration of State Economic Development:  Decision-Making Under Uncertainty,” in </w:t>
+        <w:t xml:space="preserve">Mossberger, Karen (2008) “Toward Digital Citizenship:  Addressing Inequality in the Information Age,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Handbook of State Administration</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="04EC6C4E" w14:textId="5489ED8A" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
+        <w:t>Handbook of Internet Politics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Andrew Chadwick and Philip Howard, eds.  London</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:  Routledge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020C75DB" w14:textId="5BBC9B18" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D07DEBB" w14:textId="54B7F497" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mossberger, Karen (1999) “The Administration of State Economic Development:  Decision-Making Under Uncertainty,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Handbook of State Administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Jack Gargan, ed.  Marcel-Dekker.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2375E611" w14:textId="77777777" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EC6C4E" w14:textId="5489ED8A" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="006C392C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Stoker, Gerry and Karen Mossberger (1995</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The Post-Fordist Local S</w:t>
       </w:r>
       <w:r w:rsidR="001534C9" w:rsidRPr="00A76A93">
         <w:rPr>
@@ -8484,195 +9120,182 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Macmillan</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014D1D64" w14:textId="52870C15" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Excerpts and Reprints:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E75421" w14:textId="4CA5A772" w:rsidR="00EA5D49" w:rsidRPr="00A76A93" w:rsidRDefault="00EA5D49" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Excerpts from </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Digital Citizenship:  The Internet, Society and Participation </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">First Monday </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(a peer</w:t>
       </w:r>
       <w:r w:rsidR="003D31CA" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">-reviewed Internet journal) 13 (2) February 4, 2008, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="003D31CA" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.uic.edu/htbin/cgiwrap/bin/ojs/index.php/fin/issue/view/262</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16347294" w14:textId="2198A2B3" w:rsidR="003D31CA" w:rsidRPr="00A76A93" w:rsidRDefault="003D31CA" w:rsidP="00EA5D49">
+    <w:p w14:paraId="32BF3F90" w14:textId="77777777" w:rsidR="006233B9" w:rsidRDefault="006233B9" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76A93">
+    </w:p>
+    <w:p w14:paraId="16347294" w14:textId="13AEC4C4" w:rsidR="003D31CA" w:rsidRPr="00A76A93" w:rsidRDefault="003D31CA" w:rsidP="00EA5D49">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Non-refereed Articles and Book Chapters (in Russian):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A66692" w14:textId="1013496B" w:rsidR="003D31CA" w:rsidRPr="00A76A93" w:rsidRDefault="003D31CA" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen, Igor Risin and Yuri </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2002</w:t>
+        <w:t>Mossberger, Karen, Igor Risin and Yuri Treschevsky (2002</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Improving the Use of Tax Incentives in the Contemporary Economy,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Regional Social-Economic Development Strategies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Voronezh, Russia:  Voronezh State University, 20-24.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E08562" w14:textId="50090143" w:rsidR="00614F91" w:rsidRPr="0060528D" w:rsidRDefault="0031491D" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>, Ella and Karen Mossberger (2002</w:t>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iskrienko, Ella and Karen Mossberger (2002</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">State Support for Exporters:  The Experience of U.S. and Russian Practice,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Bulletin:  Volgograd State University</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8683,67 +9306,66 @@
     <w:p w14:paraId="60615AB1" w14:textId="6149737E" w:rsidR="007E0706" w:rsidRPr="00A76A93" w:rsidRDefault="007E0706" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Symposium Editor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEA0E32" w14:textId="31262BC1" w:rsidR="00137B65" w:rsidRPr="00A76A93" w:rsidRDefault="007E0706" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Special Symposium on “Information and Public Organizations,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Public Administration and Management:  An Interactive Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (peer-reviewed electronic journal published by Marcel-Dekker), 2000, 5 (4) available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.pamij.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF45547" w14:textId="7A05D5DA" w:rsidR="0031491D" w:rsidRPr="00A76A93" w:rsidRDefault="00A25B02" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9178,51 +9800,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>without Clear Rules or Policies, and the Public Has No Idea</w:t>
       </w:r>
       <w:r w:rsidR="001F5D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="001F5D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Conversation.  </w:t>
       </w:r>
       <w:r w:rsidR="001F5D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">December 10, 2024.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="003E594E" w:rsidRPr="00BF6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://theconversation.com/local-governments-are-using-ai-without-clear-rules-or-policies-and-the-public-has-no-idea-244647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24DCA387" w14:textId="53AAE28A" w:rsidR="006544F2" w:rsidRDefault="006544F2" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, </w:t>
       </w:r>
       <w:r w:rsidR="00700FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -9238,224 +9860,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Metropolitan Resilience During COVID-19.  </w:t>
       </w:r>
       <w:r w:rsidR="000009A9" w:rsidRPr="000009A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Academic</w:t>
       </w:r>
       <w:r w:rsidR="000009A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F638B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">July 3, 2024.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00F638B1" w:rsidRPr="00BF6A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://theacademic.com/digital-footprint-small-businesses-and-metropolitan-resilience-covid-19/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04BD0C8A" w14:textId="1E89BB21" w:rsidR="008C6059" w:rsidRDefault="00FD401D" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mossberger, Karen, Caroline J. To</w:t>
       </w:r>
       <w:r w:rsidR="00915951">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">lbert and Scott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00915951">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LaCombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00915951">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="000113FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Why Digital Human Capital is Important in Community Building.  Tech Tank, Brookings Institution</w:t>
       </w:r>
       <w:r w:rsidR="00070EEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  March 28, 2022.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00FB1423" w:rsidRPr="0029294E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.brookings.edu/blog/techtank/2022/03/28/why-digital-human-capital-is-important-in-community-building/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="132A19F1" w14:textId="54C7B6FB" w:rsidR="00FB1423" w:rsidRDefault="0048172D" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mossberger, Karen, Traci Morris and Caroline J. Tolbert.  Evaluation Criti</w:t>
       </w:r>
       <w:r w:rsidR="00D023A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">cally Needed for Closing IT Gaps in Tribal Communities and Public Housing.  Tech Tank, Brookings Institution.  </w:t>
       </w:r>
       <w:r w:rsidR="003F61B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">August 12, 2015.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="003F61B2" w:rsidRPr="0029294E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.brookings.edu/blog/techtank/2015/08/12/evaluation-critically-needed-for-closing-it-gaps-in-tribal-communities-and-public-housing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05335A09" w14:textId="14CF7EEF" w:rsidR="003F61B2" w:rsidRDefault="004B2E06" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tolbert, Caroline J., Christopher Anderso</w:t>
       </w:r>
       <w:r w:rsidR="00DE7443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>n and Karen Mossberger.  Digital Literacy is a Game-Changer</w:t>
+        <w:t xml:space="preserve">n and Karen Mossberger.  Digital Literacy is a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DE7443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>:  A</w:t>
+        <w:t>Game-Changer:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DE7443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neighborhood-Level Analysis of Chicago’s Smart Communities.  Tech Tank, Brookings Institution.  </w:t>
       </w:r>
       <w:r w:rsidR="00816E6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">October 27, 2014.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00816E6A" w:rsidRPr="0029294E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.brookings.edu/blog/techtank/2014/10/27/digital-literacy-is-a-game-changer-a-neighborhood-level-analysis-of-chicagos-smart-communities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32F927AD" w14:textId="2EFC80DC" w:rsidR="00E23E08" w:rsidRDefault="00E23E08" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Monographs, Repositories, Grant Reports and Working Papers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D162628" w14:textId="7BAFAAB7" w:rsidR="006F7011" w:rsidRDefault="00AB039D" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mossberger, Karen, </w:t>
       </w:r>
       <w:r w:rsidR="002457FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pauline </w:t>
       </w:r>
       <w:r w:rsidR="0017222B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hope </w:t>
       </w:r>
       <w:r w:rsidR="002457FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cheong, Clement </w:t>
       </w:r>
       <w:r w:rsidR="0017222B">
         <w:rPr>
@@ -9493,51 +10115,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Written with support from</w:t>
       </w:r>
       <w:r w:rsidR="00DB026C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00133F61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">City of Tempe. </w:t>
       </w:r>
       <w:r w:rsidR="00B97485">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00B97485" w:rsidRPr="003064C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/content/promoting-digital-equity-tempe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61726D52" w14:textId="14B6DC10" w:rsidR="00113662" w:rsidRPr="00FA05C0" w:rsidRDefault="00C4059E" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Angel Molina, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9592,51 +10214,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  Policy brief </w:t>
       </w:r>
       <w:r w:rsidR="0085649C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>written with support from the Ewing Marion Kauffman Foundation</w:t>
       </w:r>
       <w:r w:rsidR="00251481" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidR="0085649C" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vailable at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00113662" w:rsidRPr="00FA05C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/content/policy-brief-digital-entrepreneurship-communities-color</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="489FFBCD" w14:textId="57381746" w:rsidR="000802FB" w:rsidRPr="00FA05C0" w:rsidRDefault="000802FB" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline J. Tolbert and Scott </w:t>
       </w:r>
@@ -9715,51 +10337,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Data Directions</w:t>
       </w:r>
       <w:r w:rsidR="002670C9" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidR="00D67A93" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vailable </w:t>
       </w:r>
       <w:r w:rsidR="00BA0236" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="001F1C48" w:rsidRPr="00FA05C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.kauffman.org/entrepreneurship/reports/big-data-directions-research/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F690B58" w14:textId="10A136AD" w:rsidR="007078AE" w:rsidRPr="00A76A93" w:rsidRDefault="0002707F" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline J. Tolbert and Scott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9809,51 +10431,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00603E32" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Backgrounder.  The Iowa Policy Project.</w:t>
       </w:r>
       <w:r w:rsidR="006B2EBB" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A97857" w:rsidRPr="00FA05C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00A97857" w:rsidRPr="00FA05C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.iowapolicyproject.org/2020Research/200608-IPP-broadband-bgd.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27E84613" w14:textId="1DE5CD6A" w:rsidR="0046635C" w:rsidRPr="00A76A93" w:rsidRDefault="00317056" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline J. Tolbert and Scott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9891,74 +10513,80 @@
       <w:r w:rsidRPr="00C03028">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> New Measure of Digital Participation and Its Impact on Economic Opportunity</w:t>
       </w:r>
       <w:r w:rsidR="003453FC" w:rsidRPr="00C03028">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E2BCC" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="001E2BCC" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/sites/default/files/white_paper_vf-final-march2020.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A486FFE" w14:textId="38D5D58E" w:rsidR="00B71638" w:rsidRPr="00A76A93" w:rsidRDefault="007537FE" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schartman-</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Schartman-Cycyk</w:t>
+        <w:t>Cycyk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Samantha, Karen Mossberger, Bill Callahan, Shawn Novak, Amy Sheon, Angela Siefer, Erika Mancinas, Seong K. Cho. </w:t>
       </w:r>
       <w:r w:rsidR="00B71638" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ju</w:t>
       </w:r>
       <w:r w:rsidR="007320D9" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="00B71638" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019.</w:t>
@@ -9967,280 +10595,281 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Connecting Cuyahoga.  Investment in Digital Inclusion Brings Big Returns for Residents and Administration.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B71638" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Subcontract with Connected Insights, for Cuyahoga County and with support from Cleveland Foundation.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00B71638" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://executive.cuyahogacounty.us/pdf_executive/en-US/ConnectingCuyahogaReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="559DE765" w14:textId="7AAA82F0" w:rsidR="00E23E08" w:rsidRPr="0074481E" w:rsidRDefault="00E23E08" w:rsidP="00EA5D49">
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tolbert</w:t>
       </w:r>
       <w:r w:rsidR="00866E6B" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Caroline J. and Karen Mossberger.  Broadband Data Portal Home. </w:t>
       </w:r>
       <w:r w:rsidR="002733A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="005C756C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Iowa and Arizona State University.  Data and repository supported by National Science Foundation Broadband Community Capacity program award #1338471, available at</w:t>
       </w:r>
       <w:r w:rsidR="00783180">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="0074481E" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/broadband-data-portal/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0074481E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Also available on Harvard Dataverse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF4B4E0" w14:textId="277FC486" w:rsidR="00E23E08" w:rsidRDefault="00E23E08" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mossberger, Karen, Caroline J. Tolbert and Christopher Anderson.  March 201</w:t>
       </w:r>
       <w:r w:rsidR="003A5522" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Digital Excellence in Chicago</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Tracking</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Trends in Internet Use 2008-2013.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Research supported by the John D. and Catherine T. MacArthur Foundation and Partnership for a Connected Il</w:t>
       </w:r>
       <w:r w:rsidR="00996B99" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">linois, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00257E39" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/node/354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47100C4F" w14:textId="58415A48" w:rsidR="00996B99" w:rsidRDefault="00996B99" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline J. Tolbert and Mary K. Feeney.  April 2014.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Overview and Highlights</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Smart</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Communities Evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Evaluation supported by the John D. and Catherine T. MacArthur Foundation and Partnership for a Connected Illinois, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00F85D7C" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/node/354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C811E51" w14:textId="439AD59F" w:rsidR="00F85D7C" w:rsidRPr="00A76A93" w:rsidRDefault="00F42CBF" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline J. Tolbert and Chris Anderson.  April 2014.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Measuring Change in Internet Use and Broadband Adoption</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Comparing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> BTOP Smart Communities with Other Chicago Neighborhoods [Updated 2014].</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Evaluation conducted with support from the John D. and Catherine T. MacArthur Foundation, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00F85D7C" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/node/354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2375781A" w14:textId="0A578752" w:rsidR="00F42CBF" w:rsidRDefault="005C38A5" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Mary K. Feeney and Meng-Hao Li.  April 2014.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -10256,103 +10885,102 @@
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>FamilyNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Centers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Evaluation conducted with support from the John D. and Catherine T. MacArthur Foundation, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00EF26E9" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/node/354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5152FBFE" w14:textId="3C966B0A" w:rsidR="005C38A5" w:rsidRDefault="005C38A5" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mossberger, Karen, Jennifer Benoit Bryan and Adrian Brown.  April 2014.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Smart Communities Evaluation</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Civic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.0 Participant Surveys and Interviews with Partner Organizations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Evaluation conducted with support from the John D. and Catherine T. MacArthur Foundation, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00EF26E9" w:rsidRPr="00845854">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/node/354</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AF0CC47" w14:textId="1151C270" w:rsidR="005C38A5" w:rsidRPr="00A76A93" w:rsidRDefault="005C38A5" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen, Jennifer Benoit Bryan, Adrian Brown and Elisabeth Muhlenberg.  September 2013.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -10376,51 +11004,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Tolbert, Caroline J. and Karen Mossberger.  April 2013.  </w:t>
       </w:r>
       <w:r w:rsidR="00270BAC" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Cuyahoga C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ounty Survey of Internet Access and Use. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commissioned by One Community.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.connectcommunity.org/research/cuyahoga-county-internet-survey/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A3DE7C4" w14:textId="6B09CE0E" w:rsidR="005C38A5" w:rsidRPr="00A76A93" w:rsidRDefault="00290298" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10432,121 +11060,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wu.  February 2012.  Civic Engagement and Local E-Government</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Social</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C511CA" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Networking Comes of Age.  Institute for Policy and Civic Engagement, University of Illinois at Chicago, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00C511CA" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http:///www.uic.edu/cuppa/ipce/research.shtml</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F3C7671" w14:textId="2001C5CE" w:rsidR="00C511CA" w:rsidRPr="00A76A93" w:rsidRDefault="00DC302D" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen.  January 2012.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Smart Communities – Formative Evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Research on the Chicago Smart Communities program funded by the Broadband Technology Opportunities Program, U.S. Department of Commerce.  Evaluation conducted through the support of the John D. and Catherine T. MacArthur Foundation, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.smartchicagocollaborative.org/wp-content/uploads/2012/03/smart-communities-evaluation-january-2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C30BE0C" w14:textId="662EB464" w:rsidR="00DC302D" w:rsidRPr="00A76A93" w:rsidRDefault="00C14971" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mossberger, Karen.  2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.  From Gray Areas to New Communities:  Lessons and Issues from Comprehensive U.S. Neighborhood Initiatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Working Paper posted on Great Cities Institute website, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.uic.edu/cuppa/gci</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F06C68" w14:textId="460C4B2A" w:rsidR="00C14971" w:rsidRPr="00A76A93" w:rsidRDefault="00A01AAB" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -10565,102 +11193,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Citywide View of Technology Use. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F26FF3" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissioned by the City of Chicago Department of Innovation and Technology with the support of the John D. and Catherine T. MacArthur Foundation and the State of Illinois Department of Commerce and Economic Opportunity.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00F26FF3" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.cityofchicago.org/city/en/depts/doit/supp_info/digital_excellenceinchicagoacitywideviewoftechnologyuse.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="77278296" w14:textId="32A35CAA" w:rsidR="00F26FF3" w:rsidRPr="00A76A93" w:rsidRDefault="00887CD0" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hendrick, Rebecca and Karen Mossberger.  April 2009.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Uneven Capacity and Delivery of Human Services in the Chicago Suburbs</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Role of Townships and Municipalities</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, with support from the Chicago Community Trust.  Great Cities Institute.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.uic.edu/cuppa/gci/index.shtml</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A321566" w14:textId="46EED8D7" w:rsidR="00887CD0" w:rsidRPr="00A76A93" w:rsidRDefault="00887CD0" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossberger, Karen and David Kaplan.  January 2007.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -10707,51 +11336,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Internet Access</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.  Working Paper #275.  Washington, D.C.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Economic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy Institute (peer-reviewed).  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.epinet.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525FC4AB" w14:textId="0754618E" w:rsidR="00887CD0" w:rsidRPr="00A76A93" w:rsidRDefault="00D95296" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -10785,51 +11414,50 @@
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Employer Participation in School-to-Work Initiatives in Northeast Ohio.  A Report to the Ohio Urban University Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02615626" w14:textId="6BE83085" w:rsidR="00B10742" w:rsidRPr="00A76A93" w:rsidRDefault="00D357DA" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mossberger, Karen and Hal Wolman.  November 2001.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Policy Transfer as a Form of Prospective Policy Evaluation.  Future Governance Paper No. 2.  Lessons from Comparative Policy.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  London</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:  Economic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
@@ -10973,65 +11601,51 @@
         </w:rPr>
         <w:t>Digital Inclusion Leadership Certificate</w:t>
       </w:r>
       <w:r w:rsidR="001F79FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="001B287F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional certificate </w:t>
       </w:r>
       <w:r w:rsidR="00E363D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>produced by</w:t>
       </w:r>
       <w:r w:rsidR="001B287F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> on Technology, Data and Society </w:t>
+        <w:t xml:space="preserve"> Center on Technology, Data and Society </w:t>
       </w:r>
       <w:r w:rsidR="00E363D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and the Marconi Society.  Offered through ASU </w:t>
       </w:r>
       <w:r w:rsidR="00FB6EF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Career Catalyst.  </w:t>
       </w:r>
       <w:r w:rsidR="00BC0A3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E6352B" w14:textId="1569EDED" w:rsidR="000A2E4F" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="00EA5D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -11215,51 +11829,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A3832" w:rsidRPr="004A3832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Presented at the virtual National Economic Conference on Inclusive Economic Development and Recovery held on May 6, 2022.</w:t>
       </w:r>
       <w:r w:rsidR="000F71BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003A0C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Boston Federal Reserve and Economic Development Quarterly.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="003A75DE" w:rsidRPr="0009015B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://research.upjohn.org/externalpapers/112/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A033C97" w14:textId="77777777" w:rsidR="00390ED2" w:rsidRPr="0085041D" w:rsidRDefault="00390ED2" w:rsidP="00390ED2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="349B83B8" w14:textId="326A7164" w:rsidR="00CA1F5E" w:rsidRDefault="00540D56" w:rsidP="00B84F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -11268,67 +11882,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>LaCombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Scott, Caroline Tolbert, and Karen Mossberger.  </w:t>
       </w:r>
       <w:r w:rsidR="00445C98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Information and Policy Innovation in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> States. </w:t>
+        <w:t xml:space="preserve">Information and Policy Innovation in US States. </w:t>
       </w:r>
       <w:r w:rsidR="00712691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Presented at the</w:t>
       </w:r>
       <w:r w:rsidR="00692DB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> World Congress of the</w:t>
       </w:r>
       <w:r w:rsidR="00445C98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> International Political Science Association, July 2021, virtual presentation</w:t>
       </w:r>
       <w:r w:rsidR="00712691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11341,50 +11939,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B3C56E3" w14:textId="1DDCA465" w:rsidR="00940273" w:rsidRDefault="00263559" w:rsidP="00B84F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mossberger, Karen.  A Tale of Two Stimulus Efforts</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:  Lessons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for Closing the Digital Divide.  </w:t>
       </w:r>
       <w:r w:rsidR="003077CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Presented at the annual conference of the American Society for Public Administration, April </w:t>
       </w:r>
@@ -11669,51 +12268,50 @@
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29309387" w14:textId="56B2EE91" w:rsidR="00B71638" w:rsidRPr="00A76A93" w:rsidRDefault="00B71638" w:rsidP="00B71638">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mossberger, Karen, Caroline Tolbert and Scott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>LaCombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.  Mapping Digital Community</w:t>
       </w:r>
       <w:r w:rsidR="00282559" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Capacity</w:t>
       </w:r>
@@ -12033,50 +12631,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="154"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF5EC65" w14:textId="584096E1" w:rsidR="00332738" w:rsidRPr="00A76A93" w:rsidRDefault="00332738" w:rsidP="00332738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="154"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Brown, Adrian, Karen Mossberger and Seong K. Cho.  “Race, Place and Digital Governance.”  Presented at the conference on Race and Public Administration, May 2017, Texas A&amp;M.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0DB362" w14:textId="77777777" w:rsidR="00332738" w:rsidRPr="00A76A93" w:rsidRDefault="00332738" w:rsidP="00332738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="154"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280921DA" w14:textId="60F415E8" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="154"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -12134,65 +12733,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="054562D2" w14:textId="5CBD662F" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="112" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen, Yang Zhang, Joshua </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Caroline Tolbert.</w:t>
+        <w:t>Mossberger, Karen, Yang Zhang, Joshua Uelbeherr and Caroline Tolbert.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>"New Broadband Use Data for American Communities: 1997 Onward." Panel for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -12236,116 +12821,95 @@
     </w:p>
     <w:p w14:paraId="51ECBE33" w14:textId="467DD847" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="101" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mossberge</w:t>
       </w:r>
       <w:r w:rsidR="005B71B5" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">r, Karen, Yang Zhang, Joshua </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>r, Karen, Yang Zhang, Joshua Ue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
       <w:r w:rsidR="005B71B5" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Ue</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>herr</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Caroline Tolbert.</w:t>
+        <w:t>herr and Caroline Tolbert.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>"New Broadband Use Data for American Communities: 1997 Onward." Panel for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Partnership for Progress on </w:t>
-[...6 lines deleted...]
-        <w:t>the Digital Divide, International Conference, October 2015,</w:t>
+        <w:t>Partnership for Progress on the Digital Divide, International Conference, October 2015,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Skysong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Scottsdale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42677500" w14:textId="72F7985C" w:rsidR="003055B6" w:rsidRPr="00A76A93" w:rsidRDefault="003055B6" w:rsidP="003055B6">
       <w:pPr>
@@ -12460,65 +13024,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57EACEFC" w14:textId="1D75266C" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="101" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Karen Mossberger, Kellen Gracey, Joshua </w:t>
-[...13 lines deleted...]
-        <w:t>, and Caroline Tolbert.</w:t>
+        <w:t>Karen Mossberger, Kellen Gracey, Joshua Uelbeherr, and Caroline Tolbert.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">"New Broadband Use Data for American Communities." Workshop for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dg.o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
@@ -12895,50 +13445,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6120B748" w14:textId="3CFA5BEC" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="201" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mossberger, Karen, Caroline J. Tolbert and Christopher Anderson. "Digital Citizenship: Broadband, Mobile Use and Activities Online Over Time." Presented at the International Communication Association pre-conference on the Digital Divide, May 2014, Seattle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA53CE8" w14:textId="223E6057" w:rsidR="003055B6" w:rsidRPr="00A76A93" w:rsidRDefault="003055B6" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F242C08" w14:textId="6D921264" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="201" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -13011,58 +13562,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="082491DE" w14:textId="77777777" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="201" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haller, Megan, Meng-Hao Li and Karen Mossberger. “Does E-Government Use Contribute to </w:t>
-[...6 lines deleted...]
-        <w:t>Citizen Engagement with Government and Community?” Presented at the Annual Meeting of the American Political Science Association, September 2011, Seattle.</w:t>
+        <w:t>Haller, Megan, Meng-Hao Li and Karen Mossberger. “Does E-Government Use Contribute to Citizen Engagement with Government and Community?” Presented at the Annual Meeting of the American Political Science Association, September 2011, Seattle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E49F112" w14:textId="77777777" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003C513A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="146"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E6364CC" w14:textId="72EF1FE6" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="146"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -13279,50 +13823,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2019E5E5" w14:textId="77777777" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="42" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mossberger, Karen, Rebecca Hendrick and Jennifer Benoit-Bryan. “Is All Collaboration the Same? Metropolitan Contracting and Coordination for Social Services.” Presented at the Annual Meeting of the American Political Science Association, September 2009, Toronto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8142BF" w14:textId="77777777" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003C513A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6453F4E1" w14:textId="02B6CE31" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14018,58 +14563,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Schmeida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Mary, Ramona McNeal and Karen Mossberger. “Implementing Telehealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">in the </w:t>
-[...6 lines deleted...]
-        <w:t>American States,” presented at the 4th Annual State Politics and Policy Conference, April 30-May 1, 2004, Kent State University, OH.</w:t>
+        <w:t>in the American States,” presented at the 4th Annual State Politics and Policy Conference, April 30-May 1, 2004, Kent State University, OH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA7804E" w14:textId="71D8E017" w:rsidR="003055B6" w:rsidRPr="00A76A93" w:rsidRDefault="003055B6" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2551AA64" w14:textId="50F35DF9" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="216"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -14532,58 +15070,51 @@
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="440" w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7763143E" w14:textId="4D29377C" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="482"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mossberger, Karen. “Upward Diffusion and Policy Learning in a Federal System? From </w:t>
-[...6 lines deleted...]
-        <w:t>Enterprise Zones to Empowerment Zones,” presented at the Annual Meeting of the American Political Science Associatio</w:t>
+        <w:t>Mossberger, Karen. “Upward Diffusion and Policy Learning in a Federal System? From Enterprise Zones to Empowerment Zones,” presented at the Annual Meeting of the American Political Science Associatio</w:t>
       </w:r>
       <w:r w:rsidR="003055B6" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>n, September 3-6, 1998, Boston.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41427427" w14:textId="77777777" w:rsidR="003055B6" w:rsidRPr="00A76A93" w:rsidRDefault="003055B6" w:rsidP="003055B6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="440" w:right="482"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DBB5F1E" w14:textId="7A48EB48" w:rsidR="003C513A" w:rsidRPr="00A76A93" w:rsidRDefault="003C513A" w:rsidP="003055B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -15076,85 +15607,86 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4CC50B" w14:textId="791D5FAF" w:rsidR="009A1DDA" w:rsidRDefault="001414DC" w:rsidP="001414DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">World Bank.  Virtual Panelist for Hybrid Launch of Global </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>GovTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maturity Index 2022</w:t>
       </w:r>
       <w:r w:rsidR="004A52E1" w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Washington, D.C., November </w:t>
       </w:r>
       <w:r w:rsidR="00742B1C" w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>16, 2022.</w:t>
       </w:r>
       <w:r w:rsidR="002D1228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="002D1228" w:rsidRPr="009F655F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://worldbank.scene7.com/s7viewers/html5/VideoViewer.html?asset=worldbankprod/English%20Recording%20(From%20Conference%20Room)-AVS&amp;config=worldbankprod/WBG-SocialShare-Player&amp;serverUrl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A6C29BD" w14:textId="77777777" w:rsidR="00785F2E" w:rsidRPr="00A90256" w:rsidRDefault="00785F2E" w:rsidP="00A90256">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4246A177" w14:textId="213351D6" w:rsidR="00742B1C" w:rsidRDefault="00742B1C" w:rsidP="001414DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -15190,51 +15722,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE02A7" w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sporadic to Sustainable.  Decade of Digital Inclusion, virtual event</w:t>
       </w:r>
       <w:r w:rsidR="00774436" w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00785F2E" w:rsidRPr="00785F2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>November 2, 2022.</w:t>
       </w:r>
       <w:r w:rsidR="00C509A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="00C509A2" w:rsidRPr="009F655F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=gz_drzv7dSA&amp;list=PLuO0G1ihrtCR8J-FaOCMfYRAm58oZYNUK&amp;index=6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73607DF4" w14:textId="77777777" w:rsidR="00785F2E" w:rsidRPr="00C509A2" w:rsidRDefault="00785F2E" w:rsidP="00C509A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD2E57D" w14:textId="2A29EF2A" w:rsidR="002A64AE" w:rsidRPr="00435183" w:rsidRDefault="00451DF5" w:rsidP="00435183">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -15268,87 +15800,87 @@
       </w:r>
       <w:r w:rsidR="00936C34" w:rsidRPr="009F07F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Digital Equity and Human Capital in Communities.  Presented in national online </w:t>
       </w:r>
       <w:r w:rsidR="00924FE2" w:rsidRPr="009F07F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">webinar on Digital Equity and the Opportunities for Higher Education.  </w:t>
       </w:r>
       <w:r w:rsidR="00387991" w:rsidRPr="009F07F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">October 25, 2022.  </w:t>
       </w:r>
       <w:r w:rsidR="00435183">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="00435183" w:rsidRPr="009F655F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.aacu.org/webinars/digital-equity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA0A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C3640B" w:rsidRPr="00435183">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Coverage - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="00C3640B" w:rsidRPr="00435183">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Can Colleges Reach Beyond Campus to Foster ‘Digital Equity’ in Communities? | EdSurge News</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE0515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B21A19">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00B21A19" w:rsidRPr="00B21A19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.diverseeducation.com/leadership-policy/article/15302176/how-higher-education-can-help-underserved-communities-access-broadband</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="720B7EB1" w14:textId="3E0850ED" w:rsidR="00332D71" w:rsidRPr="009F07F6" w:rsidRDefault="00332D71" w:rsidP="005240B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="440" w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05412C3C" w14:textId="1363D823" w:rsidR="007667A6" w:rsidRDefault="007667A6" w:rsidP="006E545C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -15990,50 +16522,51 @@
         </w:rPr>
         <w:t>Inclusive Participation and Sustainability in the Digital Age.  University of Muenster</w:t>
       </w:r>
       <w:r w:rsidR="00DD2BA8" w:rsidRPr="004A3832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (virtual).  June 18, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60155B0E" w14:textId="5DC6AB3D" w:rsidR="00332D71" w:rsidRPr="004A3832" w:rsidRDefault="006E545C" w:rsidP="008831F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E43658" w14:textId="74BBEDA4" w:rsidR="00346442" w:rsidRPr="004A3832" w:rsidRDefault="00D43FDD" w:rsidP="006E545C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mandela Washington Fellowship</w:t>
       </w:r>
       <w:r w:rsidR="004902F8" w:rsidRPr="004A3832">
@@ -16298,51 +16831,51 @@
       </w:r>
       <w:r w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00B52464" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Welcome and Overview.  April 9</w:t>
       </w:r>
       <w:r w:rsidR="00977523" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 2021. Presentations available at</w:t>
       </w:r>
       <w:r w:rsidR="00EF58B0" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="00EF58B0" w:rsidRPr="008831F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/content/digital-entrepreneurship-communities-color-workshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="732C16CA" w14:textId="77777777" w:rsidR="00EF58B0" w:rsidRPr="008831F4" w:rsidRDefault="00EF58B0" w:rsidP="00904563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5652BD06" w14:textId="17BC700E" w:rsidR="00FE769B" w:rsidRPr="008831F4" w:rsidRDefault="00BB1C47" w:rsidP="0076618E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
@@ -16385,92 +16918,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">With Meredith McCullough, Caroline Tolbert and Scott </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D0A26" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LaCombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D0A26" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="009225DD" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> February 18, 2021.  Slides available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="009225DD" w:rsidRPr="008831F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://techdatasociety.asu.edu/content/asu-and-hanyang-university-mini-conference</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22157AB8" w14:textId="77777777" w:rsidR="009225DD" w:rsidRPr="008831F4" w:rsidRDefault="009225DD" w:rsidP="00904563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5816D4FB" w14:textId="0F4FDE58" w:rsidR="0076618E" w:rsidRPr="008831F4" w:rsidRDefault="009E3189" w:rsidP="0076618E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASU Social </w:t>
       </w:r>
       <w:r w:rsidR="003D4711" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Embeddedness </w:t>
       </w:r>
       <w:r w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Network </w:t>
       </w:r>
       <w:r w:rsidR="003D4711" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Conference</w:t>
       </w:r>
       <w:r w:rsidR="0082615D" w:rsidRPr="008831F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (virtual)</w:t>
@@ -16546,51 +17078,51 @@
       </w:r>
       <w:r w:rsidR="00FF6A70" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>virtual</w:t>
       </w:r>
       <w:r w:rsidR="008C1A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FF6A70" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="0021654A" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Invitation only workshop to contribute to revisions for the NSF Broadband Research Agenda  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="007436D2" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://sites.google.com/view/broadbandresearch2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53F16309" w14:textId="77777777" w:rsidR="00FF6A70" w:rsidRPr="00A76A93" w:rsidRDefault="00FF6A70" w:rsidP="00FF6A70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA4D63D" w14:textId="77777777" w:rsidR="00AC76BD" w:rsidRPr="00A76A93" w:rsidRDefault="00A17806" w:rsidP="00CE3B41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
@@ -16727,51 +17259,51 @@
       </w:r>
       <w:r w:rsidR="0009492A" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, v</w:t>
       </w:r>
       <w:r w:rsidR="005F2D12" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">irtual </w:t>
       </w:r>
       <w:r w:rsidR="0009492A" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="005F2D12" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">resentation available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="005F2D12" w:rsidRPr="00A76A93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://vimeo.com/474770612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4091A52D" w14:textId="77777777" w:rsidR="009B5D0C" w:rsidRPr="00A76A93" w:rsidRDefault="009B5D0C" w:rsidP="009B5D0C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70BF30D0" w14:textId="53AFE476" w:rsidR="00F80D3B" w:rsidRPr="00A76A93" w:rsidRDefault="00782C07" w:rsidP="00CE3B41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -17191,50 +17723,51 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F35CB3" w14:textId="70E42B2F" w:rsidR="00773D9F" w:rsidRPr="002651CB" w:rsidRDefault="00C927BF" w:rsidP="00773D9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002651CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NIC.br/CETIC.br, Mapping Digital Inequalities Symposium. Policy Implications of Place-Based Digital Inequalities (one of two keynote speakers).  October 2019, Sao Paulo, Brazil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17986F86" w14:textId="77777777" w:rsidR="00C927BF" w:rsidRPr="002651CB" w:rsidRDefault="00C927BF" w:rsidP="00C927BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C59AEEB" w14:textId="3532E5C8" w:rsidR="00C927BF" w:rsidRPr="002651CB" w:rsidRDefault="00916881" w:rsidP="00773D9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -17845,50 +18378,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72C0B915" w14:textId="23C6C6B2" w:rsidR="009C7437" w:rsidRPr="00A76A93" w:rsidRDefault="00D74170" w:rsidP="00B662FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>European Consortium for Political Research</w:t>
       </w:r>
       <w:r w:rsidR="00866E6B" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Featured International Political Science Association Panel on Smart Cities</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00866E6B" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:  Politics</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00866E6B" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, P</w:t>
       </w:r>
@@ -18030,81 +18564,56 @@
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E33B32" w14:textId="3ECF3260" w:rsidR="00B662FA" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00B662FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-        <w:t>, Broadband 2021 to formulate a national research agenda on broadband.  June 2016, Arlington, VA.</w:t>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Science Foundation invited workshop, Broadband 2021 to formulate a national research agenda on broadband.  June 2016, Arlington, VA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D10FA5F" w14:textId="77777777" w:rsidR="00B662FA" w:rsidRPr="00A76A93" w:rsidRDefault="00B662FA" w:rsidP="00B662FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730F260E" w14:textId="79379F4E" w:rsidR="00B662FA" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00B662FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="7" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="801"/>
@@ -18174,51 +18683,50 @@
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="98"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CAF195C" w14:textId="14BA1AE0" w:rsidR="00B662FA" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00B662FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Schools, Health and Libraries Broadband Coalition. Measuring</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Neighborhood-Level Change on panel organized by the National Telecommunications and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18573,50 +19081,51 @@
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="010E9F08" w14:textId="5664E3F2" w:rsidR="00FA156F" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00FA156F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="207" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>North Carolina Broadband. Research Roundtable on the Economic and Community Impact of Broadband. George Washington University, Washington, D.C., December 7, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE6D85A" w14:textId="77777777" w:rsidR="00FA156F" w:rsidRPr="00A76A93" w:rsidRDefault="00FA156F" w:rsidP="00FA156F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="207" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BB3562C" w14:textId="538FD2F5" w:rsidR="00FA156F" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00FA156F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="98"/>
         <w:rPr>
@@ -19617,51 +20126,50 @@
         <w:ind w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B584A39" w14:textId="57A05609" w:rsidR="005240B7" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="005240B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>University of Iowa, Department of Political Science. Conference on An Election</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Reform Agenda. E-Government and Election Administration </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Reform,with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
@@ -20537,51 +21045,50 @@
         <w:ind w:right="428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44E7D60C" w14:textId="5904C73D" w:rsidR="005240B7" w:rsidRPr="00A76A93" w:rsidRDefault="005240B7" w:rsidP="00834921">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sam Nunn Policy Forum, Georgia Institute of Technology. Digital Citizenship.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Atlanta, GA, March</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20885,51 +21392,58 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62DDB41D" w14:textId="4171849E" w:rsidR="00FD1D9E" w:rsidRPr="00900B49" w:rsidRDefault="005240B7" w:rsidP="00900B49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="801"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>UK Cabinet Office.  Conference on International Comparisons in Policy Making.  Cross-National Policy Transfer.  London, September 2001.</w:t>
+        <w:t xml:space="preserve">UK Cabinet Office.  Conference on International Comparisons in Policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Making.  Cross-National Policy Transfer.  London, September 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392718FE" w14:textId="77777777" w:rsidR="00192303" w:rsidRPr="00A76A93" w:rsidRDefault="00192303" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1152"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F40C179" w14:textId="1D8A696E" w:rsidR="008F2BC6" w:rsidRDefault="00FD1D9E" w:rsidP="003C419E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1152"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -21268,51 +21782,50 @@
     <w:p w14:paraId="3A98A949" w14:textId="77777777" w:rsidR="00323816" w:rsidRDefault="00323816" w:rsidP="003C419E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1152"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3000C9F6" w14:textId="21714FE9" w:rsidR="003C419E" w:rsidRPr="00A76A93" w:rsidRDefault="00BF4E2B" w:rsidP="003C419E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1152"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kauffman Foundation</w:t>
       </w:r>
       <w:r w:rsidR="004872B8" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  2020-2021.  </w:t>
       </w:r>
       <w:r w:rsidR="00102E67" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Virtual Workshop on Digital Entrepreneurship in Communities of Color, $</w:t>
       </w:r>
       <w:r w:rsidR="004872B8" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>20,000</w:t>
       </w:r>
       <w:r w:rsidR="000D1CB7" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, PI with </w:t>
@@ -21923,80 +22436,67 @@
     <w:p w14:paraId="3718B8E5" w14:textId="694082E4" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="207" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Partnership for a Connected Illinois. 2011. Repeat of Chicago City-Wide Study of Technology Use in 2011 and 2013, $262,000, </w:t>
       </w:r>
       <w:r w:rsidR="003B5D7E" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">co-PI </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">with David </w:t>
-[...13 lines deleted...]
-        <w:t>, Rutgers University and Caroline Tolbert, University of Iowa.</w:t>
+        <w:t>with David Redlawsk, Rutgers University and Caroline Tolbert, University of Iowa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556E3C87" w14:textId="77777777" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MacArthur Foundation. 2010. Proposal for Broadband Evaluation. $300,000 for multi- year evaluation of Smart Communities program, 2010-2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECA60B7" w14:textId="3812B7E0" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Institute for Policy and Civic Engagement, University of Illinois at Chicago.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
@@ -22537,65 +23037,51 @@
         <w:ind w:right="441"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Summer Research and Creativity Grant, Kent State University, 2003. $6,500 grant for research on “The Effects of E-Government and the Digital Divide on Political Trust.” Smith-Richardson Foundation, Domestic Policy Junior Faculty Research Grant, 2001. $60,000 grant to write a manuscript with Caroline Tolbert and Mary Stansbury, “Defining the Digital Divide.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79871238" w14:textId="77777777" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="448"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ohio Board of Regents Research Challenge Grant, 2001. $43,000 grant for national survey to examine the experiences, attitudes, and needs of low-income individuals and minorities regarding information technology. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> includes a separate sample for high-poverty census tracts.  Joint project with Caroline Tolbert and Mary Stansbury.</w:t>
+        <w:t>Ohio Board of Regents Research Challenge Grant, 2001. $43,000 grant for national survey to examine the experiences, attitudes, and needs of low-income individuals and minorities regarding information technology. Survey includes a separate sample for high-poverty census tracts.  Joint project with Caroline Tolbert and Mary Stansbury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD2E69A" w14:textId="77777777" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="199" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ohio Urban University Program, 1999. $7,500 grant for research on the role of business organizations and employer participation in school-to-work programs in Cleveland, Akron, and Youngstown.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658E0729" w14:textId="77777777" w:rsidR="00FD1D9E" w:rsidRPr="00A76A93" w:rsidRDefault="00FD1D9E" w:rsidP="00FD1D9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23299,95 +23785,96 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ADVISING:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770FA369" w14:textId="77777777" w:rsidR="00B448A4" w:rsidRPr="00A76A93" w:rsidRDefault="00B448A4" w:rsidP="00B448A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084E811C" w14:textId="6D317E66" w:rsidR="00426129" w:rsidRDefault="00426129" w:rsidP="00426129">
+    <w:p w14:paraId="2D437554" w14:textId="77777777" w:rsidR="005F78C7" w:rsidRDefault="00426129" w:rsidP="00426129">
       <w:pPr>
         <w:ind w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Completed/Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Chair:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5426749E" w14:textId="33AF64D9" w:rsidR="00917BDE" w:rsidRPr="002A7D4E" w:rsidRDefault="00D54890" w:rsidP="00426129">
+    <w:p w14:paraId="5426749E" w14:textId="32B6E387" w:rsidR="00917BDE" w:rsidRPr="005F78C7" w:rsidRDefault="00D54890" w:rsidP="00426129">
       <w:pPr>
         <w:ind w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:bCs/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Guohuibin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Robin) Li, Dissertation Co-Chair, Ph.D. completed </w:t>
       </w:r>
       <w:r w:rsidR="00762514">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2025.</w:t>
       </w:r>
       <w:r w:rsidR="004E4EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E4EAB" w:rsidRPr="002A7D4E">
@@ -23800,51 +24287,50 @@
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>University Press</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D6902D" w14:textId="77777777" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="00426129" w:rsidP="00426129">
       <w:pPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:left="880" w:right="174" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tom Sutton, Dissertation Co-Chair, Ph.D. completed 2001. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>DeRolph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> v. Ohio: An</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -23943,51 +24429,51 @@
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00954C9E" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC2DECA" w14:textId="77777777" w:rsidR="00954C9E" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00954C9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A857FB0" w14:textId="308AB6D6" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00426129">
+    <w:p w14:paraId="74BBDBF3" w14:textId="5AD87C63" w:rsidR="00B665BD" w:rsidRPr="00DD15D3" w:rsidRDefault="00954C9E" w:rsidP="00DD15D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dissertation Committee Member</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -24005,719 +24491,674 @@
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU</w:t>
       </w:r>
       <w:r w:rsidR="000A7A8E" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/other universities while at ASU</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6922B9C9" w14:textId="77777777" w:rsidR="00954C9E" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00426129">
+    <w:p w14:paraId="368E2232" w14:textId="77777777" w:rsidR="008E4C96" w:rsidRPr="00A76A93" w:rsidRDefault="008E4C96" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CF894C" w14:textId="73FA5C4F" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="001E61C9" w:rsidP="00E27F34">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completed </w:t>
+      </w:r>
+      <w:r w:rsidR="003C419E" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00127DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clement Mensah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00127DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Damoah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00127DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD15D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ji</w:t>
+      </w:r>
+      <w:r w:rsidR="005F78C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD15D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>un Kim</w:t>
+      </w:r>
+      <w:r w:rsidR="00127DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD15D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chan Wang; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7685D" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tianyi Xiang; </w:t>
+      </w:r>
+      <w:r w:rsidR="00531528">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yifan Chen</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9740C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Seong K. Cho</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9740C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C419E" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jake Nelson; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jusil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Lee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Tanya </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D93" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kelley; Vanessa Hill; Joshua Ue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D93" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>herr</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jeong Joo Ahn</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24860" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Federica Fusi</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2A2E" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, School of Public Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409BEB4D" w14:textId="05C2984E" w:rsidR="002C2A2E" w:rsidRDefault="002C2A2E" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>QingQing Hu, Hugh Downs School of Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A6C44D" w14:textId="0D0086ED" w:rsidR="00E27F34" w:rsidRPr="00A76A93" w:rsidRDefault="00E27F34" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuang-Ting Tai, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of Public Affairs and Administration, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rutgers University-Newark</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1559AE66" w14:textId="3EC81B73" w:rsidR="008E4C96" w:rsidRPr="00A76A93" w:rsidRDefault="008E4C96" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wouter Jans,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35499" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public Administration, University of Twente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F23937" w14:textId="38891ED6" w:rsidR="00954C9E" w:rsidRDefault="0091608A" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adrian Brown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jennifer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Benoit-Bryan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6613" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kelsey Rydland, </w:t>
+      </w:r>
+      <w:r w:rsidR="0097744D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Administration, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6613" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Illinois at Chicago</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C6F17B" w14:textId="77777777" w:rsidR="008A6613" w:rsidRPr="00A76A93" w:rsidRDefault="008A6613" w:rsidP="00954C9E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="160" w:right="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D2FD6E" w14:textId="15E85796" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00426129">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dissertation Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00434435">
-[...103 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...220 lines deleted...]
-    <w:p w14:paraId="24D2FD6E" w14:textId="15E85796" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00426129">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UIC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CA650A" w14:textId="77777777" w:rsidR="00954C9E" w:rsidRPr="00A76A93" w:rsidRDefault="00954C9E" w:rsidP="00426129">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...48 lines deleted...]
-    <w:p w14:paraId="4D51301D" w14:textId="2B3A0EE3" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="001E61C9" w:rsidP="001C564F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D51301D" w14:textId="5CF6BA3A" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="001E61C9" w:rsidP="001C564F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="3" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="434"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Completed -</w:t>
       </w:r>
       <w:r w:rsidR="0091608A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F78C7" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eunjung</w:t>
+      </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-7"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>Shin,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-        <w:t>Shin,</w:t>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yamini</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Yamini</w:t>
+        <w:t>Jha,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kamna</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Jha,</w:t>
+        <w:t>Lal, Wan-Ling</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Kamna</w:t>
+        <w:t>Huang,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Lal, Wan-Ling</w:t>
+        <w:t>Geon</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Huang,</w:t>
+        <w:t>Lee,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Geon</w:t>
+        <w:t>Benedict</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Lee,</w:t>
+        <w:t>Jimenez,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Benedict</w:t>
+        <w:t>Benoy</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jacob,</w:t>
+      </w:r>
+      <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Jimenez,</w:t>
+        <w:t>Kseniya</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Benoy</w:t>
-[...46 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Khovanova,</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426129" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -24769,65 +25210,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAFA97E" w14:textId="6A3CD0F3" w:rsidR="00426129" w:rsidRPr="00A76A93" w:rsidRDefault="00426129" w:rsidP="00426129">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="3524"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estephan </w:t>
-[...13 lines deleted...]
-        <w:t>, Urban</w:t>
+        <w:t>Estephan Salemeh, Urban</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457761DD" w14:textId="2F011821" w:rsidR="00F86D6B" w:rsidRDefault="00426129" w:rsidP="00262021">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="275" w:lineRule="exact"/>
         <w:ind w:left="160" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
@@ -24925,50 +25352,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Public Affairs,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arizona State University, November 4, 2021.  Hybrid Meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FE2186" w14:textId="77777777" w:rsidR="00F86D6B" w:rsidRDefault="00F86D6B" w:rsidP="00F86D6B">
       <w:pPr>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Virtual Workshop, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021, Digital Entrepreneurship </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Communities</w:t>
@@ -25199,51 +25627,50 @@
     <w:p w14:paraId="665BD379" w14:textId="77777777" w:rsidR="00F86D6B" w:rsidRPr="00EB302E" w:rsidRDefault="00F86D6B" w:rsidP="00F86D6B">
       <w:pPr>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Broadband Evaluation Roundtable, MacArthur Foundation, Chicago, IL.  October 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE65856" w14:textId="59EE3565" w:rsidR="000A7EF2" w:rsidRPr="00F86D6B" w:rsidRDefault="00F86D6B" w:rsidP="00F86D6B">
       <w:pPr>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conference Co-Chair, Fourth Annual Conference on State Politics and Policy, May 2004. The official national conference of the State Politics and Policy Section of the American Political Science Association, held in 2004 at Kent State University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184D982D" w14:textId="77777777" w:rsidR="000A7EF2" w:rsidRDefault="000A7EF2" w:rsidP="002942F3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5365D84B" w14:textId="32D7B528" w:rsidR="002942F3" w:rsidRPr="00A76A93" w:rsidRDefault="002942F3" w:rsidP="00765862">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144" w:right="173"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -25279,64 +25706,64 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="174"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05279529" w14:textId="77777777" w:rsidR="002942F3" w:rsidRDefault="002942F3" w:rsidP="002942F3">
       <w:pPr>
         <w:ind w:left="160" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Community:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E62E677" w14:textId="28117C61" w:rsidR="00DD5651" w:rsidRPr="00DD5651" w:rsidRDefault="00DD5651" w:rsidP="002942F3">
+    <w:p w14:paraId="0E62E677" w14:textId="6415D3C3" w:rsidR="00DD5651" w:rsidRPr="00DD5651" w:rsidRDefault="00DD5651" w:rsidP="002942F3">
       <w:pPr>
         <w:ind w:left="160" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5651">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Digital Equity Team, ASU/Maricopa County, 2022-present</w:t>
+        <w:t>Digital Equity Team, ASU/Maricopa County, 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776894EA" w14:textId="7C63C4BA" w:rsidR="00C73963" w:rsidRPr="00A76A93" w:rsidRDefault="009A4470" w:rsidP="002942F3">
       <w:pPr>
         <w:ind w:left="160" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003A50A2" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ook County President’s Council on Digital Equity (CODE)</w:t>
       </w:r>
       <w:r w:rsidR="001F4557" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -25739,50 +26166,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="140A736D" w14:textId="77777777" w:rsidR="00F520BA" w:rsidRDefault="00F520BA" w:rsidP="00DE10A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="820" w:right="773" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="043B3882" w14:textId="5190CAF7" w:rsidR="00F520BA" w:rsidRPr="00A76A93" w:rsidRDefault="00F520BA" w:rsidP="00DE10A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="820" w:right="773" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">International Editorial Board, </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Telecommunications Policy</w:t>
       </w:r>
       <w:r w:rsidR="00510EFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 2022</w:t>
       </w:r>
       <w:r w:rsidR="000D00F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A85872" w14:textId="77777777" w:rsidR="00DE10A4" w:rsidRPr="00A76A93" w:rsidRDefault="00DE10A4" w:rsidP="00DE10A4">
       <w:pPr>
@@ -27035,51 +27463,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7551A7" w14:textId="77777777" w:rsidR="00C773F5" w:rsidRPr="00A76A93" w:rsidRDefault="00C773F5" w:rsidP="00E941CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="820" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63739C16" w14:textId="320B603A" w:rsidR="002942F3" w:rsidRPr="00A76A93" w:rsidRDefault="002942F3" w:rsidP="00E941CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Program Chair, Federalism and Intergovernmental Relati</w:t>
       </w:r>
       <w:r w:rsidR="00C773F5" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ons Section, American </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C773F5" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Political  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -27569,50 +27996,51 @@
     <w:p w14:paraId="4BCD00AC" w14:textId="77777777" w:rsidR="00532EAA" w:rsidRPr="00A76A93" w:rsidRDefault="00532EAA" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6037B9DB" w14:textId="3EF4AE3C" w:rsidR="00AE0906" w:rsidRPr="00A76A93" w:rsidRDefault="00AE0906" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Search Committee, </w:t>
       </w:r>
       <w:r w:rsidR="005F6496" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Postdoctoral Researcher for American Indian Policy Institute, 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFFD3D8" w14:textId="77777777" w:rsidR="00AE0906" w:rsidRPr="00A76A93" w:rsidRDefault="00AE0906" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="051BE6D3" w14:textId="44F4EE08" w:rsidR="00266B37" w:rsidRPr="00A76A93" w:rsidRDefault="00CE0062" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
@@ -27918,51 +28346,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="753849D6" w14:textId="77777777" w:rsidR="006D303C" w:rsidRPr="00A76A93" w:rsidRDefault="006D303C" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF0230D" w14:textId="4C124D9C" w:rsidR="007B0C2E" w:rsidRPr="00A76A93" w:rsidRDefault="007B0C2E" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="162"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Senate Committee on Education Policy (SCEP),</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2006-2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A596599" w14:textId="229B63D1" w:rsidR="006D303C" w:rsidRPr="00A76A93" w:rsidRDefault="006D303C" w:rsidP="007B0C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="820" w:right="162" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -28533,51 +28960,58 @@
         <w:t>oundation</w:t>
       </w:r>
       <w:r w:rsidR="00C2497A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>MIT Press; CQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Press; Palgrave; Sage Publications; </w:t>
+        <w:t xml:space="preserve">Press; Palgrave; Sage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Publications; </w:t>
       </w:r>
       <w:r w:rsidR="005B1835">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Press; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Policy Institute of California; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Public Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-11"/>
@@ -28774,74 +29208,74 @@
         </w:rPr>
         <w:t>, Canadian Journal of Political Science</w:t>
       </w:r>
       <w:r w:rsidR="00FF42C5" w:rsidRPr="00A76A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9ADB4F" w14:textId="77777777" w:rsidR="0076528E" w:rsidRDefault="0076528E" w:rsidP="003C419E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="6759"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0076528E">
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="308E6F01" w14:textId="77777777" w:rsidR="007F6583" w:rsidRDefault="007F6583" w:rsidP="00142BAE">
+    <w:p w14:paraId="05FBA5A0" w14:textId="77777777" w:rsidR="00336BB4" w:rsidRDefault="00336BB4" w:rsidP="00142BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7675F979" w14:textId="77777777" w:rsidR="007F6583" w:rsidRDefault="007F6583" w:rsidP="00142BAE">
+    <w:p w14:paraId="01677627" w14:textId="77777777" w:rsidR="00336BB4" w:rsidRDefault="00336BB4" w:rsidP="00142BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -28909,61 +29343,61 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="092AB406" w14:textId="77516599" w:rsidR="00072F48" w:rsidRDefault="00072F48">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26481123" w14:textId="77777777" w:rsidR="007F6583" w:rsidRDefault="007F6583" w:rsidP="00142BAE">
+    <w:p w14:paraId="1C7E1556" w14:textId="77777777" w:rsidR="00336BB4" w:rsidRDefault="00336BB4" w:rsidP="00142BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F480E37" w14:textId="77777777" w:rsidR="007F6583" w:rsidRDefault="007F6583" w:rsidP="00142BAE">
+    <w:p w14:paraId="5E852788" w14:textId="77777777" w:rsidR="00336BB4" w:rsidRDefault="00336BB4" w:rsidP="00142BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1239456B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15DCF9A4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -29565,168 +29999,172 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="575018606">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1720780010">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="550701049">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="257953064">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="865100429">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1657370190">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0011770F"/>
     <w:rsid w:val="000009A9"/>
     <w:rsid w:val="00000A46"/>
     <w:rsid w:val="00006AD6"/>
     <w:rsid w:val="00011113"/>
     <w:rsid w:val="000112A8"/>
     <w:rsid w:val="000113FF"/>
     <w:rsid w:val="000131E4"/>
     <w:rsid w:val="00013546"/>
     <w:rsid w:val="00014DB8"/>
     <w:rsid w:val="00017C81"/>
     <w:rsid w:val="0002179A"/>
     <w:rsid w:val="0002483E"/>
     <w:rsid w:val="00024CFE"/>
     <w:rsid w:val="00024EF7"/>
     <w:rsid w:val="00025B3F"/>
     <w:rsid w:val="0002707F"/>
     <w:rsid w:val="00034E10"/>
     <w:rsid w:val="0003622A"/>
     <w:rsid w:val="0003721D"/>
+    <w:rsid w:val="00040611"/>
     <w:rsid w:val="00043E03"/>
     <w:rsid w:val="0004448E"/>
     <w:rsid w:val="00044D6D"/>
     <w:rsid w:val="000456E9"/>
     <w:rsid w:val="00045E57"/>
     <w:rsid w:val="00046F27"/>
     <w:rsid w:val="00054626"/>
     <w:rsid w:val="0005566A"/>
     <w:rsid w:val="000557D7"/>
     <w:rsid w:val="0005762B"/>
     <w:rsid w:val="00057B44"/>
     <w:rsid w:val="000616E2"/>
     <w:rsid w:val="00066407"/>
     <w:rsid w:val="00066862"/>
     <w:rsid w:val="00070EEF"/>
     <w:rsid w:val="00072F48"/>
     <w:rsid w:val="00073CAD"/>
     <w:rsid w:val="000760F1"/>
     <w:rsid w:val="00077DCC"/>
     <w:rsid w:val="000802FB"/>
     <w:rsid w:val="00081A7A"/>
     <w:rsid w:val="000839E6"/>
     <w:rsid w:val="00083E65"/>
     <w:rsid w:val="000846AE"/>
     <w:rsid w:val="00087854"/>
     <w:rsid w:val="00087B3D"/>
     <w:rsid w:val="000910EC"/>
     <w:rsid w:val="00091769"/>
     <w:rsid w:val="00093008"/>
     <w:rsid w:val="0009399B"/>
     <w:rsid w:val="0009400E"/>
     <w:rsid w:val="0009492A"/>
     <w:rsid w:val="00097738"/>
     <w:rsid w:val="000A264F"/>
     <w:rsid w:val="000A2E4F"/>
     <w:rsid w:val="000A33F5"/>
     <w:rsid w:val="000A3607"/>
     <w:rsid w:val="000A6BDB"/>
     <w:rsid w:val="000A7A8E"/>
     <w:rsid w:val="000A7E3B"/>
     <w:rsid w:val="000A7EE8"/>
     <w:rsid w:val="000A7EF2"/>
     <w:rsid w:val="000A7F8A"/>
+    <w:rsid w:val="000B0471"/>
     <w:rsid w:val="000B161A"/>
     <w:rsid w:val="000B559C"/>
     <w:rsid w:val="000C15ED"/>
     <w:rsid w:val="000C39A3"/>
     <w:rsid w:val="000C44AB"/>
     <w:rsid w:val="000C46B6"/>
     <w:rsid w:val="000C769F"/>
     <w:rsid w:val="000D00F5"/>
     <w:rsid w:val="000D0564"/>
     <w:rsid w:val="000D0A26"/>
     <w:rsid w:val="000D1CB7"/>
     <w:rsid w:val="000D3C6A"/>
     <w:rsid w:val="000D5B1B"/>
     <w:rsid w:val="000E3126"/>
     <w:rsid w:val="000E54FC"/>
     <w:rsid w:val="000E569B"/>
     <w:rsid w:val="000E6F6E"/>
     <w:rsid w:val="000F25F0"/>
     <w:rsid w:val="000F71BB"/>
     <w:rsid w:val="001009B2"/>
     <w:rsid w:val="001026EB"/>
     <w:rsid w:val="00102CC7"/>
     <w:rsid w:val="00102E67"/>
     <w:rsid w:val="00103919"/>
     <w:rsid w:val="00104EFF"/>
     <w:rsid w:val="0010512D"/>
     <w:rsid w:val="00111A00"/>
     <w:rsid w:val="00113662"/>
     <w:rsid w:val="00113922"/>
     <w:rsid w:val="0011770F"/>
     <w:rsid w:val="00117928"/>
+    <w:rsid w:val="00127DC4"/>
     <w:rsid w:val="001307D2"/>
     <w:rsid w:val="00131F77"/>
     <w:rsid w:val="00132905"/>
+    <w:rsid w:val="001335A9"/>
     <w:rsid w:val="00133F61"/>
     <w:rsid w:val="00134366"/>
     <w:rsid w:val="00135BC3"/>
     <w:rsid w:val="00135F3E"/>
     <w:rsid w:val="00136A99"/>
     <w:rsid w:val="00136EED"/>
     <w:rsid w:val="00137A0C"/>
     <w:rsid w:val="00137B65"/>
     <w:rsid w:val="001401FC"/>
     <w:rsid w:val="001404A2"/>
     <w:rsid w:val="001414DC"/>
     <w:rsid w:val="00141507"/>
     <w:rsid w:val="00142861"/>
     <w:rsid w:val="00142BAE"/>
     <w:rsid w:val="001443FC"/>
     <w:rsid w:val="00145152"/>
     <w:rsid w:val="001469F4"/>
     <w:rsid w:val="00152217"/>
     <w:rsid w:val="001534C9"/>
     <w:rsid w:val="00156C54"/>
     <w:rsid w:val="0016149C"/>
     <w:rsid w:val="0016322D"/>
     <w:rsid w:val="001643BE"/>
     <w:rsid w:val="0016746F"/>
     <w:rsid w:val="00170C68"/>
@@ -29738,64 +30176,69 @@
     <w:rsid w:val="00175954"/>
     <w:rsid w:val="001860BE"/>
     <w:rsid w:val="00187093"/>
     <w:rsid w:val="0018721F"/>
     <w:rsid w:val="00187925"/>
     <w:rsid w:val="00192303"/>
     <w:rsid w:val="00193899"/>
     <w:rsid w:val="001978C7"/>
     <w:rsid w:val="001A0ADD"/>
     <w:rsid w:val="001A38A2"/>
     <w:rsid w:val="001A6F15"/>
     <w:rsid w:val="001B10F5"/>
     <w:rsid w:val="001B287F"/>
     <w:rsid w:val="001B3497"/>
     <w:rsid w:val="001C093B"/>
     <w:rsid w:val="001C15E7"/>
     <w:rsid w:val="001C564F"/>
     <w:rsid w:val="001D2EBB"/>
     <w:rsid w:val="001D7758"/>
     <w:rsid w:val="001D7876"/>
     <w:rsid w:val="001E16AB"/>
     <w:rsid w:val="001E2047"/>
     <w:rsid w:val="001E2BCC"/>
     <w:rsid w:val="001E3088"/>
     <w:rsid w:val="001E472A"/>
+    <w:rsid w:val="001E4D8C"/>
     <w:rsid w:val="001E6074"/>
     <w:rsid w:val="001E61C9"/>
     <w:rsid w:val="001F0326"/>
     <w:rsid w:val="001F1C48"/>
+    <w:rsid w:val="001F23D2"/>
+    <w:rsid w:val="001F28BD"/>
     <w:rsid w:val="001F2961"/>
     <w:rsid w:val="001F452F"/>
     <w:rsid w:val="001F4557"/>
     <w:rsid w:val="001F5D1A"/>
+    <w:rsid w:val="001F6A81"/>
     <w:rsid w:val="001F79FD"/>
     <w:rsid w:val="00200FE2"/>
     <w:rsid w:val="00201654"/>
     <w:rsid w:val="00204A4B"/>
     <w:rsid w:val="002056E6"/>
     <w:rsid w:val="00207B4E"/>
+    <w:rsid w:val="00213E94"/>
     <w:rsid w:val="002146E2"/>
     <w:rsid w:val="00215872"/>
     <w:rsid w:val="0021654A"/>
     <w:rsid w:val="0021759C"/>
     <w:rsid w:val="002203A3"/>
     <w:rsid w:val="002248DC"/>
     <w:rsid w:val="00225B1D"/>
     <w:rsid w:val="002261B1"/>
     <w:rsid w:val="00226750"/>
     <w:rsid w:val="00226C68"/>
     <w:rsid w:val="00237D10"/>
     <w:rsid w:val="00240DC3"/>
     <w:rsid w:val="00243BC4"/>
     <w:rsid w:val="002457FB"/>
     <w:rsid w:val="00245F53"/>
     <w:rsid w:val="00247222"/>
     <w:rsid w:val="00251481"/>
     <w:rsid w:val="002521DD"/>
     <w:rsid w:val="002538C4"/>
     <w:rsid w:val="00253D04"/>
     <w:rsid w:val="002560CA"/>
     <w:rsid w:val="00257E39"/>
     <w:rsid w:val="00262021"/>
     <w:rsid w:val="002620CB"/>
     <w:rsid w:val="00263559"/>
@@ -29816,136 +30259,144 @@
     <w:rsid w:val="00282559"/>
     <w:rsid w:val="002829B2"/>
     <w:rsid w:val="00285CD8"/>
     <w:rsid w:val="002865AC"/>
     <w:rsid w:val="0028722D"/>
     <w:rsid w:val="00290298"/>
     <w:rsid w:val="002911A9"/>
     <w:rsid w:val="00293A53"/>
     <w:rsid w:val="00293C4E"/>
     <w:rsid w:val="002942F3"/>
     <w:rsid w:val="00295C96"/>
     <w:rsid w:val="0029707A"/>
     <w:rsid w:val="002A64AE"/>
     <w:rsid w:val="002A6F63"/>
     <w:rsid w:val="002A7D4E"/>
     <w:rsid w:val="002B00A6"/>
     <w:rsid w:val="002B0B0B"/>
     <w:rsid w:val="002B1882"/>
     <w:rsid w:val="002B1C2A"/>
     <w:rsid w:val="002C2A2E"/>
     <w:rsid w:val="002C4DBF"/>
     <w:rsid w:val="002C728D"/>
     <w:rsid w:val="002D1228"/>
     <w:rsid w:val="002D28F2"/>
     <w:rsid w:val="002D3233"/>
+    <w:rsid w:val="002D6684"/>
     <w:rsid w:val="002D7E1C"/>
     <w:rsid w:val="002E1576"/>
     <w:rsid w:val="002E1E4F"/>
     <w:rsid w:val="002E1E9F"/>
     <w:rsid w:val="002E51D3"/>
     <w:rsid w:val="002E6CDB"/>
     <w:rsid w:val="002E7DF2"/>
     <w:rsid w:val="002F2ACA"/>
+    <w:rsid w:val="002F3564"/>
     <w:rsid w:val="002F5A06"/>
     <w:rsid w:val="002F7408"/>
     <w:rsid w:val="002F7644"/>
     <w:rsid w:val="002F7A56"/>
     <w:rsid w:val="002F7E24"/>
     <w:rsid w:val="00300E2D"/>
     <w:rsid w:val="003055B6"/>
     <w:rsid w:val="00305A1E"/>
     <w:rsid w:val="00305F79"/>
     <w:rsid w:val="00307784"/>
     <w:rsid w:val="003077CA"/>
     <w:rsid w:val="0030795F"/>
     <w:rsid w:val="0031007A"/>
     <w:rsid w:val="00310C49"/>
     <w:rsid w:val="00311E9E"/>
     <w:rsid w:val="00313A26"/>
     <w:rsid w:val="0031491D"/>
     <w:rsid w:val="00315408"/>
     <w:rsid w:val="003154E3"/>
     <w:rsid w:val="00315793"/>
     <w:rsid w:val="00317056"/>
     <w:rsid w:val="00320B9F"/>
     <w:rsid w:val="003227A8"/>
     <w:rsid w:val="00323766"/>
     <w:rsid w:val="00323816"/>
     <w:rsid w:val="0032541C"/>
     <w:rsid w:val="00325FEB"/>
     <w:rsid w:val="00327237"/>
     <w:rsid w:val="00330397"/>
     <w:rsid w:val="00330CE2"/>
     <w:rsid w:val="003317B7"/>
     <w:rsid w:val="00332738"/>
     <w:rsid w:val="00332D71"/>
     <w:rsid w:val="0033312E"/>
     <w:rsid w:val="00333803"/>
     <w:rsid w:val="00334B1E"/>
+    <w:rsid w:val="00336BB4"/>
     <w:rsid w:val="00337E45"/>
     <w:rsid w:val="0034088D"/>
     <w:rsid w:val="00343B20"/>
     <w:rsid w:val="0034453B"/>
     <w:rsid w:val="003453FC"/>
     <w:rsid w:val="003461C2"/>
     <w:rsid w:val="00346442"/>
+    <w:rsid w:val="00353927"/>
+    <w:rsid w:val="003552B9"/>
     <w:rsid w:val="0035563D"/>
     <w:rsid w:val="00355B60"/>
     <w:rsid w:val="0035711F"/>
     <w:rsid w:val="0035759B"/>
     <w:rsid w:val="00360CA3"/>
     <w:rsid w:val="0036188C"/>
     <w:rsid w:val="00363443"/>
     <w:rsid w:val="003678BF"/>
     <w:rsid w:val="00367C18"/>
     <w:rsid w:val="00372284"/>
     <w:rsid w:val="00372769"/>
     <w:rsid w:val="00373365"/>
     <w:rsid w:val="00376B19"/>
+    <w:rsid w:val="00376DF3"/>
     <w:rsid w:val="00377ACE"/>
     <w:rsid w:val="003828DF"/>
     <w:rsid w:val="00383057"/>
     <w:rsid w:val="00383185"/>
     <w:rsid w:val="00383A7D"/>
     <w:rsid w:val="00387991"/>
     <w:rsid w:val="003879DD"/>
     <w:rsid w:val="00387A34"/>
     <w:rsid w:val="0039003B"/>
     <w:rsid w:val="00390ED2"/>
     <w:rsid w:val="003930AE"/>
     <w:rsid w:val="003951BC"/>
     <w:rsid w:val="003A029C"/>
     <w:rsid w:val="003A0C19"/>
     <w:rsid w:val="003A35AF"/>
     <w:rsid w:val="003A50A2"/>
     <w:rsid w:val="003A5522"/>
     <w:rsid w:val="003A75DE"/>
+    <w:rsid w:val="003B232E"/>
     <w:rsid w:val="003B5D7E"/>
     <w:rsid w:val="003B7AFC"/>
     <w:rsid w:val="003C419E"/>
     <w:rsid w:val="003C45DC"/>
+    <w:rsid w:val="003C470E"/>
     <w:rsid w:val="003C48A7"/>
     <w:rsid w:val="003C513A"/>
     <w:rsid w:val="003D2418"/>
     <w:rsid w:val="003D2B10"/>
     <w:rsid w:val="003D31CA"/>
     <w:rsid w:val="003D4381"/>
     <w:rsid w:val="003D4711"/>
     <w:rsid w:val="003D609C"/>
     <w:rsid w:val="003D63FF"/>
     <w:rsid w:val="003E19D8"/>
     <w:rsid w:val="003E2451"/>
     <w:rsid w:val="003E5888"/>
     <w:rsid w:val="003E594E"/>
     <w:rsid w:val="003F0855"/>
     <w:rsid w:val="003F24A4"/>
     <w:rsid w:val="003F3D46"/>
     <w:rsid w:val="003F5691"/>
     <w:rsid w:val="003F61B2"/>
     <w:rsid w:val="003F6A6D"/>
     <w:rsid w:val="00406DEC"/>
     <w:rsid w:val="00410BDC"/>
     <w:rsid w:val="00413312"/>
     <w:rsid w:val="00414511"/>
     <w:rsid w:val="00426129"/>
     <w:rsid w:val="00427328"/>
@@ -30014,148 +30465,159 @@
     <w:rsid w:val="004D4A39"/>
     <w:rsid w:val="004D7374"/>
     <w:rsid w:val="004E13C9"/>
     <w:rsid w:val="004E4EAB"/>
     <w:rsid w:val="004E6045"/>
     <w:rsid w:val="004E6D93"/>
     <w:rsid w:val="004F0CCC"/>
     <w:rsid w:val="004F187C"/>
     <w:rsid w:val="004F39E4"/>
     <w:rsid w:val="004F4545"/>
     <w:rsid w:val="004F4871"/>
     <w:rsid w:val="005030C5"/>
     <w:rsid w:val="005050B8"/>
     <w:rsid w:val="00505324"/>
     <w:rsid w:val="00510EFD"/>
     <w:rsid w:val="0051419A"/>
     <w:rsid w:val="00514742"/>
     <w:rsid w:val="00515E1F"/>
     <w:rsid w:val="005164C8"/>
     <w:rsid w:val="0051670B"/>
     <w:rsid w:val="00517356"/>
     <w:rsid w:val="00522AA3"/>
     <w:rsid w:val="005240B7"/>
     <w:rsid w:val="005266B1"/>
     <w:rsid w:val="005269BC"/>
+    <w:rsid w:val="00530252"/>
     <w:rsid w:val="00530497"/>
     <w:rsid w:val="00531528"/>
     <w:rsid w:val="00532798"/>
     <w:rsid w:val="00532CA2"/>
     <w:rsid w:val="00532EAA"/>
     <w:rsid w:val="005332DD"/>
     <w:rsid w:val="00533A59"/>
     <w:rsid w:val="00535496"/>
     <w:rsid w:val="00537E62"/>
     <w:rsid w:val="00540D56"/>
     <w:rsid w:val="00541433"/>
     <w:rsid w:val="00542235"/>
     <w:rsid w:val="005539A8"/>
     <w:rsid w:val="0055546B"/>
     <w:rsid w:val="00555ED2"/>
     <w:rsid w:val="0055634C"/>
     <w:rsid w:val="005621C3"/>
     <w:rsid w:val="00562FC6"/>
     <w:rsid w:val="00564F26"/>
+    <w:rsid w:val="00566667"/>
     <w:rsid w:val="00572CE8"/>
     <w:rsid w:val="005731E0"/>
     <w:rsid w:val="005741B1"/>
     <w:rsid w:val="00581FEA"/>
     <w:rsid w:val="00583257"/>
     <w:rsid w:val="005852AC"/>
     <w:rsid w:val="00585CAB"/>
     <w:rsid w:val="00586EB0"/>
     <w:rsid w:val="00587B01"/>
     <w:rsid w:val="005909B3"/>
     <w:rsid w:val="00590D6C"/>
     <w:rsid w:val="00593089"/>
     <w:rsid w:val="005A10F3"/>
     <w:rsid w:val="005A1AAA"/>
     <w:rsid w:val="005A3080"/>
     <w:rsid w:val="005A33CE"/>
     <w:rsid w:val="005A5527"/>
     <w:rsid w:val="005B04EC"/>
     <w:rsid w:val="005B1359"/>
     <w:rsid w:val="005B16B1"/>
     <w:rsid w:val="005B1835"/>
     <w:rsid w:val="005B1CD4"/>
     <w:rsid w:val="005B71B5"/>
     <w:rsid w:val="005C05C7"/>
     <w:rsid w:val="005C1366"/>
     <w:rsid w:val="005C38A5"/>
     <w:rsid w:val="005C4E33"/>
     <w:rsid w:val="005C756C"/>
     <w:rsid w:val="005D10E1"/>
     <w:rsid w:val="005D2FEC"/>
+    <w:rsid w:val="005D4392"/>
     <w:rsid w:val="005D6B55"/>
     <w:rsid w:val="005E065A"/>
     <w:rsid w:val="005E26EA"/>
     <w:rsid w:val="005E28B1"/>
     <w:rsid w:val="005E7579"/>
     <w:rsid w:val="005E7D15"/>
     <w:rsid w:val="005F1443"/>
+    <w:rsid w:val="005F1557"/>
     <w:rsid w:val="005F1F4D"/>
     <w:rsid w:val="005F2D12"/>
+    <w:rsid w:val="005F3BD5"/>
     <w:rsid w:val="005F42B0"/>
     <w:rsid w:val="005F5B82"/>
     <w:rsid w:val="005F6496"/>
+    <w:rsid w:val="005F78C7"/>
     <w:rsid w:val="00603BBE"/>
     <w:rsid w:val="00603C39"/>
     <w:rsid w:val="00603E32"/>
     <w:rsid w:val="00604588"/>
     <w:rsid w:val="0060528D"/>
     <w:rsid w:val="00605644"/>
     <w:rsid w:val="00610D50"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="0061113E"/>
     <w:rsid w:val="006124A5"/>
     <w:rsid w:val="00612CA0"/>
     <w:rsid w:val="006137D7"/>
     <w:rsid w:val="00614F91"/>
+    <w:rsid w:val="00616196"/>
+    <w:rsid w:val="00617B00"/>
     <w:rsid w:val="00617C34"/>
+    <w:rsid w:val="006233B9"/>
     <w:rsid w:val="0062394D"/>
     <w:rsid w:val="00626C2A"/>
     <w:rsid w:val="00631DF5"/>
     <w:rsid w:val="0063229B"/>
     <w:rsid w:val="00633BEB"/>
     <w:rsid w:val="00634722"/>
     <w:rsid w:val="00635F73"/>
+    <w:rsid w:val="00636BC4"/>
     <w:rsid w:val="006412C6"/>
     <w:rsid w:val="0064264E"/>
     <w:rsid w:val="006430C2"/>
     <w:rsid w:val="00645661"/>
     <w:rsid w:val="00645C34"/>
     <w:rsid w:val="00646599"/>
     <w:rsid w:val="00653401"/>
     <w:rsid w:val="006544F2"/>
     <w:rsid w:val="00655596"/>
     <w:rsid w:val="00656A4E"/>
     <w:rsid w:val="00657114"/>
     <w:rsid w:val="006604F8"/>
     <w:rsid w:val="00660A27"/>
     <w:rsid w:val="00664092"/>
     <w:rsid w:val="0067298F"/>
     <w:rsid w:val="00673F86"/>
+    <w:rsid w:val="006748F8"/>
     <w:rsid w:val="00674B55"/>
     <w:rsid w:val="00674F70"/>
     <w:rsid w:val="00675BBE"/>
     <w:rsid w:val="0067675B"/>
     <w:rsid w:val="00676DB4"/>
     <w:rsid w:val="00677D85"/>
     <w:rsid w:val="00677E8B"/>
     <w:rsid w:val="00686AC0"/>
     <w:rsid w:val="00692DB4"/>
     <w:rsid w:val="006947A6"/>
     <w:rsid w:val="00696045"/>
     <w:rsid w:val="0069659C"/>
     <w:rsid w:val="006A1592"/>
     <w:rsid w:val="006A5212"/>
     <w:rsid w:val="006A7131"/>
     <w:rsid w:val="006B0F02"/>
     <w:rsid w:val="006B2EBB"/>
     <w:rsid w:val="006B414A"/>
     <w:rsid w:val="006B7852"/>
     <w:rsid w:val="006C0D55"/>
     <w:rsid w:val="006C277F"/>
     <w:rsid w:val="006C392C"/>
     <w:rsid w:val="006C6BC7"/>
     <w:rsid w:val="006C76B6"/>
     <w:rsid w:val="006D1025"/>
@@ -30181,112 +30643,115 @@
     <w:rsid w:val="00702B17"/>
     <w:rsid w:val="00703A2A"/>
     <w:rsid w:val="00703AFF"/>
     <w:rsid w:val="00707488"/>
     <w:rsid w:val="007075E7"/>
     <w:rsid w:val="007078AE"/>
     <w:rsid w:val="00707E7B"/>
     <w:rsid w:val="00711235"/>
     <w:rsid w:val="007118E1"/>
     <w:rsid w:val="00712691"/>
     <w:rsid w:val="00713526"/>
     <w:rsid w:val="00721954"/>
     <w:rsid w:val="007245E6"/>
     <w:rsid w:val="00727772"/>
     <w:rsid w:val="007320D9"/>
     <w:rsid w:val="007325CF"/>
     <w:rsid w:val="00732E88"/>
     <w:rsid w:val="00734920"/>
     <w:rsid w:val="00737D11"/>
     <w:rsid w:val="007411E0"/>
     <w:rsid w:val="00741EEC"/>
     <w:rsid w:val="00742B1C"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="0074481E"/>
     <w:rsid w:val="0074643C"/>
+    <w:rsid w:val="00751247"/>
     <w:rsid w:val="007537FE"/>
     <w:rsid w:val="0075625B"/>
     <w:rsid w:val="007575F9"/>
     <w:rsid w:val="00762514"/>
     <w:rsid w:val="00762985"/>
     <w:rsid w:val="00762E84"/>
     <w:rsid w:val="00764EF2"/>
     <w:rsid w:val="0076509C"/>
     <w:rsid w:val="0076528E"/>
     <w:rsid w:val="00765862"/>
     <w:rsid w:val="00765CA6"/>
     <w:rsid w:val="00765D7B"/>
     <w:rsid w:val="00765EAB"/>
     <w:rsid w:val="0076618E"/>
     <w:rsid w:val="007667A6"/>
     <w:rsid w:val="00771567"/>
     <w:rsid w:val="00771B73"/>
     <w:rsid w:val="0077374E"/>
     <w:rsid w:val="00773CB4"/>
     <w:rsid w:val="00773D9F"/>
     <w:rsid w:val="00774436"/>
     <w:rsid w:val="00781D63"/>
     <w:rsid w:val="00782C07"/>
     <w:rsid w:val="00783180"/>
     <w:rsid w:val="00785693"/>
     <w:rsid w:val="00785F2E"/>
     <w:rsid w:val="0079138A"/>
     <w:rsid w:val="00791726"/>
     <w:rsid w:val="00791EFA"/>
     <w:rsid w:val="00794680"/>
     <w:rsid w:val="0079759B"/>
     <w:rsid w:val="007979D5"/>
     <w:rsid w:val="007A0617"/>
     <w:rsid w:val="007A1457"/>
+    <w:rsid w:val="007A2917"/>
     <w:rsid w:val="007A4873"/>
     <w:rsid w:val="007A5F00"/>
     <w:rsid w:val="007B0437"/>
     <w:rsid w:val="007B0C2E"/>
     <w:rsid w:val="007B26A1"/>
     <w:rsid w:val="007B3F8E"/>
     <w:rsid w:val="007B6EC5"/>
     <w:rsid w:val="007C6BE0"/>
     <w:rsid w:val="007D0BBA"/>
     <w:rsid w:val="007E0071"/>
     <w:rsid w:val="007E0706"/>
     <w:rsid w:val="007E2170"/>
     <w:rsid w:val="007E43EB"/>
     <w:rsid w:val="007E4479"/>
     <w:rsid w:val="007E4CA3"/>
     <w:rsid w:val="007E66A6"/>
     <w:rsid w:val="007E7436"/>
     <w:rsid w:val="007F0838"/>
     <w:rsid w:val="007F3146"/>
     <w:rsid w:val="007F36F9"/>
     <w:rsid w:val="007F3DDC"/>
     <w:rsid w:val="007F4B3C"/>
     <w:rsid w:val="007F6583"/>
     <w:rsid w:val="007F6842"/>
     <w:rsid w:val="007F6D12"/>
     <w:rsid w:val="008039B6"/>
     <w:rsid w:val="00804613"/>
     <w:rsid w:val="00804DCB"/>
+    <w:rsid w:val="00805211"/>
     <w:rsid w:val="008058FA"/>
     <w:rsid w:val="008065BC"/>
     <w:rsid w:val="00807142"/>
     <w:rsid w:val="008077FF"/>
     <w:rsid w:val="008102B4"/>
     <w:rsid w:val="0081353F"/>
     <w:rsid w:val="00813E1D"/>
     <w:rsid w:val="00815307"/>
     <w:rsid w:val="00816E6A"/>
     <w:rsid w:val="00817425"/>
     <w:rsid w:val="008208DE"/>
     <w:rsid w:val="00821FC2"/>
     <w:rsid w:val="0082571F"/>
     <w:rsid w:val="0082615D"/>
     <w:rsid w:val="00827246"/>
     <w:rsid w:val="008322D7"/>
     <w:rsid w:val="00833BE2"/>
     <w:rsid w:val="00833BF2"/>
     <w:rsid w:val="00834921"/>
     <w:rsid w:val="00835506"/>
     <w:rsid w:val="008362F4"/>
     <w:rsid w:val="00837320"/>
     <w:rsid w:val="0084497F"/>
     <w:rsid w:val="008460D6"/>
     <w:rsid w:val="00846E3F"/>
@@ -30294,122 +30759,125 @@
     <w:rsid w:val="0085350E"/>
     <w:rsid w:val="00854FE4"/>
     <w:rsid w:val="0085649C"/>
     <w:rsid w:val="00856F50"/>
     <w:rsid w:val="00857D75"/>
     <w:rsid w:val="008602FF"/>
     <w:rsid w:val="00860F28"/>
     <w:rsid w:val="0086667A"/>
     <w:rsid w:val="00866809"/>
     <w:rsid w:val="00866E6B"/>
     <w:rsid w:val="00867E2A"/>
     <w:rsid w:val="00871A5C"/>
     <w:rsid w:val="00873414"/>
     <w:rsid w:val="00874717"/>
     <w:rsid w:val="00875946"/>
     <w:rsid w:val="00876505"/>
     <w:rsid w:val="00880045"/>
     <w:rsid w:val="00880A19"/>
     <w:rsid w:val="00880AD4"/>
     <w:rsid w:val="0088113F"/>
     <w:rsid w:val="008815F4"/>
     <w:rsid w:val="008819CF"/>
     <w:rsid w:val="008831F4"/>
     <w:rsid w:val="00886F0B"/>
     <w:rsid w:val="00887CD0"/>
+    <w:rsid w:val="00895695"/>
     <w:rsid w:val="00895BD8"/>
     <w:rsid w:val="00896BE8"/>
     <w:rsid w:val="00896CBA"/>
     <w:rsid w:val="008A025F"/>
     <w:rsid w:val="008A6613"/>
     <w:rsid w:val="008B0AED"/>
     <w:rsid w:val="008B3D00"/>
     <w:rsid w:val="008B4AE2"/>
     <w:rsid w:val="008B7556"/>
     <w:rsid w:val="008B7BC1"/>
     <w:rsid w:val="008C11FC"/>
     <w:rsid w:val="008C1A9B"/>
     <w:rsid w:val="008C6059"/>
     <w:rsid w:val="008C689D"/>
     <w:rsid w:val="008D0464"/>
     <w:rsid w:val="008D5A61"/>
     <w:rsid w:val="008D5E07"/>
     <w:rsid w:val="008D7949"/>
     <w:rsid w:val="008E48A9"/>
     <w:rsid w:val="008E4C96"/>
     <w:rsid w:val="008F2BC6"/>
     <w:rsid w:val="008F3833"/>
     <w:rsid w:val="008F78BC"/>
     <w:rsid w:val="008F7F77"/>
     <w:rsid w:val="009005E3"/>
     <w:rsid w:val="00900B49"/>
     <w:rsid w:val="00900CA0"/>
     <w:rsid w:val="0090130A"/>
     <w:rsid w:val="00901F9E"/>
     <w:rsid w:val="00903A84"/>
     <w:rsid w:val="00904563"/>
     <w:rsid w:val="0090528C"/>
     <w:rsid w:val="009060A1"/>
     <w:rsid w:val="0090710D"/>
     <w:rsid w:val="00907B35"/>
     <w:rsid w:val="009125AB"/>
     <w:rsid w:val="00915951"/>
     <w:rsid w:val="0091608A"/>
     <w:rsid w:val="00916881"/>
     <w:rsid w:val="00917BDE"/>
+    <w:rsid w:val="009201F4"/>
     <w:rsid w:val="00921337"/>
     <w:rsid w:val="009225DD"/>
     <w:rsid w:val="009237D9"/>
     <w:rsid w:val="00924FE2"/>
     <w:rsid w:val="00926350"/>
     <w:rsid w:val="00926D70"/>
     <w:rsid w:val="00927DEC"/>
     <w:rsid w:val="0093141F"/>
     <w:rsid w:val="00935204"/>
     <w:rsid w:val="00935B4B"/>
     <w:rsid w:val="00936C34"/>
     <w:rsid w:val="00940273"/>
     <w:rsid w:val="009410A5"/>
     <w:rsid w:val="00941E11"/>
     <w:rsid w:val="009436C8"/>
     <w:rsid w:val="00944644"/>
     <w:rsid w:val="0094596C"/>
     <w:rsid w:val="00946180"/>
     <w:rsid w:val="00946646"/>
     <w:rsid w:val="00952818"/>
     <w:rsid w:val="00952E79"/>
     <w:rsid w:val="00954C9E"/>
     <w:rsid w:val="00954E6F"/>
     <w:rsid w:val="00954F05"/>
     <w:rsid w:val="00956BF3"/>
     <w:rsid w:val="00956C60"/>
     <w:rsid w:val="00965E32"/>
     <w:rsid w:val="00971091"/>
     <w:rsid w:val="00971643"/>
     <w:rsid w:val="0097744D"/>
     <w:rsid w:val="00977523"/>
     <w:rsid w:val="00977D24"/>
+    <w:rsid w:val="00981B1D"/>
     <w:rsid w:val="00985983"/>
     <w:rsid w:val="00986732"/>
     <w:rsid w:val="0099636C"/>
     <w:rsid w:val="00996B99"/>
     <w:rsid w:val="009A1DDA"/>
     <w:rsid w:val="009A3AA8"/>
     <w:rsid w:val="009A4470"/>
     <w:rsid w:val="009A5901"/>
     <w:rsid w:val="009B1C64"/>
     <w:rsid w:val="009B24FB"/>
     <w:rsid w:val="009B4183"/>
     <w:rsid w:val="009B5D0C"/>
     <w:rsid w:val="009C0B62"/>
     <w:rsid w:val="009C14AD"/>
     <w:rsid w:val="009C176D"/>
     <w:rsid w:val="009C3F83"/>
     <w:rsid w:val="009C501B"/>
     <w:rsid w:val="009C66B9"/>
     <w:rsid w:val="009C6A2B"/>
     <w:rsid w:val="009C7437"/>
     <w:rsid w:val="009D2265"/>
     <w:rsid w:val="009D2391"/>
     <w:rsid w:val="009E1A91"/>
     <w:rsid w:val="009E3189"/>
     <w:rsid w:val="009E614D"/>
@@ -30468,86 +30936,89 @@
     <w:rsid w:val="00AB7842"/>
     <w:rsid w:val="00AC41BA"/>
     <w:rsid w:val="00AC507C"/>
     <w:rsid w:val="00AC5430"/>
     <w:rsid w:val="00AC5EFA"/>
     <w:rsid w:val="00AC6D31"/>
     <w:rsid w:val="00AC76BD"/>
     <w:rsid w:val="00AD3C67"/>
     <w:rsid w:val="00AD4E00"/>
     <w:rsid w:val="00AD7238"/>
     <w:rsid w:val="00AE0906"/>
     <w:rsid w:val="00AE0A47"/>
     <w:rsid w:val="00AE0D83"/>
     <w:rsid w:val="00AE2D0F"/>
     <w:rsid w:val="00AF0798"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF46AC"/>
     <w:rsid w:val="00AF75EA"/>
     <w:rsid w:val="00B00110"/>
     <w:rsid w:val="00B01AA0"/>
     <w:rsid w:val="00B02641"/>
     <w:rsid w:val="00B03098"/>
     <w:rsid w:val="00B10742"/>
     <w:rsid w:val="00B1240A"/>
     <w:rsid w:val="00B1252E"/>
+    <w:rsid w:val="00B12E5F"/>
     <w:rsid w:val="00B1556F"/>
     <w:rsid w:val="00B15B3F"/>
     <w:rsid w:val="00B15FEB"/>
+    <w:rsid w:val="00B1619B"/>
     <w:rsid w:val="00B1635D"/>
     <w:rsid w:val="00B201A1"/>
     <w:rsid w:val="00B205A0"/>
     <w:rsid w:val="00B21A19"/>
     <w:rsid w:val="00B22C32"/>
     <w:rsid w:val="00B27F6B"/>
     <w:rsid w:val="00B31F64"/>
     <w:rsid w:val="00B33099"/>
     <w:rsid w:val="00B337BA"/>
     <w:rsid w:val="00B36776"/>
     <w:rsid w:val="00B448A4"/>
     <w:rsid w:val="00B52464"/>
     <w:rsid w:val="00B52FA9"/>
     <w:rsid w:val="00B531FB"/>
     <w:rsid w:val="00B55133"/>
     <w:rsid w:val="00B60E14"/>
     <w:rsid w:val="00B619EE"/>
     <w:rsid w:val="00B61D79"/>
     <w:rsid w:val="00B61F08"/>
     <w:rsid w:val="00B6600A"/>
     <w:rsid w:val="00B662FA"/>
     <w:rsid w:val="00B665BD"/>
     <w:rsid w:val="00B67D2D"/>
     <w:rsid w:val="00B67EA3"/>
     <w:rsid w:val="00B71638"/>
     <w:rsid w:val="00B71946"/>
     <w:rsid w:val="00B73643"/>
     <w:rsid w:val="00B7450B"/>
     <w:rsid w:val="00B76E0B"/>
     <w:rsid w:val="00B80EBE"/>
     <w:rsid w:val="00B81D78"/>
     <w:rsid w:val="00B82D6C"/>
     <w:rsid w:val="00B84F96"/>
+    <w:rsid w:val="00B96A98"/>
     <w:rsid w:val="00B97485"/>
     <w:rsid w:val="00BA0236"/>
     <w:rsid w:val="00BA0A57"/>
     <w:rsid w:val="00BA204E"/>
     <w:rsid w:val="00BA4403"/>
     <w:rsid w:val="00BA5513"/>
     <w:rsid w:val="00BA5910"/>
     <w:rsid w:val="00BA728E"/>
     <w:rsid w:val="00BA7CBA"/>
     <w:rsid w:val="00BB0A0B"/>
     <w:rsid w:val="00BB1C47"/>
     <w:rsid w:val="00BB247D"/>
     <w:rsid w:val="00BB2E69"/>
     <w:rsid w:val="00BB352B"/>
     <w:rsid w:val="00BB3CCB"/>
     <w:rsid w:val="00BB4E83"/>
     <w:rsid w:val="00BC0829"/>
     <w:rsid w:val="00BC0A3E"/>
     <w:rsid w:val="00BC4AE3"/>
     <w:rsid w:val="00BC541C"/>
     <w:rsid w:val="00BD289B"/>
     <w:rsid w:val="00BD64F8"/>
     <w:rsid w:val="00BD78B9"/>
     <w:rsid w:val="00BE0515"/>
     <w:rsid w:val="00BE2994"/>
@@ -30574,266 +31045,280 @@
     <w:rsid w:val="00C221B4"/>
     <w:rsid w:val="00C241E7"/>
     <w:rsid w:val="00C2497A"/>
     <w:rsid w:val="00C24F4C"/>
     <w:rsid w:val="00C25A6A"/>
     <w:rsid w:val="00C321EC"/>
     <w:rsid w:val="00C32B81"/>
     <w:rsid w:val="00C357AA"/>
     <w:rsid w:val="00C3640B"/>
     <w:rsid w:val="00C3710B"/>
     <w:rsid w:val="00C3767A"/>
     <w:rsid w:val="00C4059E"/>
     <w:rsid w:val="00C426F0"/>
     <w:rsid w:val="00C45EEB"/>
     <w:rsid w:val="00C4685D"/>
     <w:rsid w:val="00C50801"/>
     <w:rsid w:val="00C509A2"/>
     <w:rsid w:val="00C511CA"/>
     <w:rsid w:val="00C56255"/>
     <w:rsid w:val="00C70678"/>
     <w:rsid w:val="00C70A8B"/>
     <w:rsid w:val="00C71543"/>
     <w:rsid w:val="00C73963"/>
     <w:rsid w:val="00C7685D"/>
     <w:rsid w:val="00C773F5"/>
+    <w:rsid w:val="00C77ADF"/>
     <w:rsid w:val="00C840A3"/>
     <w:rsid w:val="00C85852"/>
     <w:rsid w:val="00C87480"/>
     <w:rsid w:val="00C9055C"/>
     <w:rsid w:val="00C927BF"/>
     <w:rsid w:val="00C95F54"/>
     <w:rsid w:val="00C9740C"/>
     <w:rsid w:val="00CA1057"/>
     <w:rsid w:val="00CA173B"/>
     <w:rsid w:val="00CA1F5E"/>
+    <w:rsid w:val="00CA3DA1"/>
     <w:rsid w:val="00CA6BBE"/>
     <w:rsid w:val="00CA6E91"/>
     <w:rsid w:val="00CA7BDD"/>
     <w:rsid w:val="00CB1DF9"/>
     <w:rsid w:val="00CB52BE"/>
     <w:rsid w:val="00CB5442"/>
     <w:rsid w:val="00CC1104"/>
     <w:rsid w:val="00CC1800"/>
     <w:rsid w:val="00CC5956"/>
     <w:rsid w:val="00CD11E5"/>
     <w:rsid w:val="00CD15AB"/>
+    <w:rsid w:val="00CD2476"/>
     <w:rsid w:val="00CD3216"/>
     <w:rsid w:val="00CD5E33"/>
     <w:rsid w:val="00CE0062"/>
     <w:rsid w:val="00CE02A7"/>
     <w:rsid w:val="00CE0319"/>
     <w:rsid w:val="00CE0F0E"/>
     <w:rsid w:val="00CE1056"/>
     <w:rsid w:val="00CE2F92"/>
     <w:rsid w:val="00CE3775"/>
     <w:rsid w:val="00CE3B41"/>
     <w:rsid w:val="00CE747E"/>
     <w:rsid w:val="00CF0F6E"/>
     <w:rsid w:val="00CF11F6"/>
     <w:rsid w:val="00CF32A4"/>
     <w:rsid w:val="00CF3F6F"/>
     <w:rsid w:val="00D021A0"/>
     <w:rsid w:val="00D023A9"/>
     <w:rsid w:val="00D026D0"/>
     <w:rsid w:val="00D03B6C"/>
     <w:rsid w:val="00D049CB"/>
     <w:rsid w:val="00D05AD0"/>
     <w:rsid w:val="00D10C26"/>
     <w:rsid w:val="00D113BD"/>
     <w:rsid w:val="00D13764"/>
     <w:rsid w:val="00D1490F"/>
     <w:rsid w:val="00D17A83"/>
     <w:rsid w:val="00D23C90"/>
     <w:rsid w:val="00D24F08"/>
+    <w:rsid w:val="00D30280"/>
     <w:rsid w:val="00D30730"/>
     <w:rsid w:val="00D325F9"/>
     <w:rsid w:val="00D33369"/>
     <w:rsid w:val="00D357DA"/>
     <w:rsid w:val="00D35D13"/>
     <w:rsid w:val="00D43ACA"/>
     <w:rsid w:val="00D43FDD"/>
     <w:rsid w:val="00D47EF5"/>
     <w:rsid w:val="00D50011"/>
     <w:rsid w:val="00D50BE8"/>
     <w:rsid w:val="00D5329B"/>
     <w:rsid w:val="00D54890"/>
     <w:rsid w:val="00D603D9"/>
     <w:rsid w:val="00D618B5"/>
     <w:rsid w:val="00D62ECC"/>
+    <w:rsid w:val="00D64429"/>
     <w:rsid w:val="00D65AEB"/>
+    <w:rsid w:val="00D6696A"/>
     <w:rsid w:val="00D678A8"/>
     <w:rsid w:val="00D67A93"/>
     <w:rsid w:val="00D715D1"/>
     <w:rsid w:val="00D74170"/>
     <w:rsid w:val="00D7772C"/>
     <w:rsid w:val="00D804FA"/>
     <w:rsid w:val="00D8230E"/>
     <w:rsid w:val="00D84DB7"/>
     <w:rsid w:val="00D85A1D"/>
     <w:rsid w:val="00D87A49"/>
     <w:rsid w:val="00D93C18"/>
     <w:rsid w:val="00D95296"/>
     <w:rsid w:val="00D97D42"/>
     <w:rsid w:val="00DA002D"/>
     <w:rsid w:val="00DA4854"/>
     <w:rsid w:val="00DA4FA7"/>
     <w:rsid w:val="00DA6711"/>
     <w:rsid w:val="00DA73BD"/>
     <w:rsid w:val="00DB026C"/>
     <w:rsid w:val="00DB192A"/>
     <w:rsid w:val="00DB3577"/>
     <w:rsid w:val="00DB51E3"/>
     <w:rsid w:val="00DC1147"/>
     <w:rsid w:val="00DC1982"/>
     <w:rsid w:val="00DC302D"/>
     <w:rsid w:val="00DC518A"/>
     <w:rsid w:val="00DC63B9"/>
     <w:rsid w:val="00DD02DF"/>
+    <w:rsid w:val="00DD15D3"/>
     <w:rsid w:val="00DD189B"/>
     <w:rsid w:val="00DD2BA8"/>
     <w:rsid w:val="00DD2E42"/>
     <w:rsid w:val="00DD3244"/>
+    <w:rsid w:val="00DD46E4"/>
     <w:rsid w:val="00DD5651"/>
     <w:rsid w:val="00DD5F49"/>
     <w:rsid w:val="00DE10A4"/>
     <w:rsid w:val="00DE3A6C"/>
     <w:rsid w:val="00DE4A0D"/>
     <w:rsid w:val="00DE7443"/>
+    <w:rsid w:val="00DE7606"/>
     <w:rsid w:val="00DF350E"/>
     <w:rsid w:val="00DF3B0F"/>
     <w:rsid w:val="00DF5640"/>
     <w:rsid w:val="00DF6253"/>
     <w:rsid w:val="00E012BD"/>
     <w:rsid w:val="00E046FB"/>
     <w:rsid w:val="00E10B7C"/>
     <w:rsid w:val="00E11C05"/>
     <w:rsid w:val="00E13096"/>
     <w:rsid w:val="00E130AF"/>
     <w:rsid w:val="00E1396C"/>
     <w:rsid w:val="00E20B3D"/>
     <w:rsid w:val="00E20D7B"/>
     <w:rsid w:val="00E22604"/>
     <w:rsid w:val="00E2270B"/>
     <w:rsid w:val="00E22BE9"/>
     <w:rsid w:val="00E23E08"/>
     <w:rsid w:val="00E264EF"/>
     <w:rsid w:val="00E27F34"/>
     <w:rsid w:val="00E27F74"/>
+    <w:rsid w:val="00E30BB7"/>
     <w:rsid w:val="00E31970"/>
     <w:rsid w:val="00E31B2A"/>
     <w:rsid w:val="00E32813"/>
     <w:rsid w:val="00E33A8C"/>
     <w:rsid w:val="00E348C5"/>
     <w:rsid w:val="00E363D1"/>
     <w:rsid w:val="00E42711"/>
     <w:rsid w:val="00E42C4E"/>
     <w:rsid w:val="00E43A9C"/>
     <w:rsid w:val="00E44C84"/>
     <w:rsid w:val="00E455DE"/>
     <w:rsid w:val="00E47DDD"/>
     <w:rsid w:val="00E53E35"/>
     <w:rsid w:val="00E6098E"/>
     <w:rsid w:val="00E60CFE"/>
     <w:rsid w:val="00E62F80"/>
     <w:rsid w:val="00E64936"/>
     <w:rsid w:val="00E67B50"/>
     <w:rsid w:val="00E722C4"/>
     <w:rsid w:val="00E74F3C"/>
     <w:rsid w:val="00E757FF"/>
     <w:rsid w:val="00E75BD2"/>
     <w:rsid w:val="00E77BA6"/>
     <w:rsid w:val="00E80E47"/>
     <w:rsid w:val="00E8796F"/>
     <w:rsid w:val="00E91DD4"/>
     <w:rsid w:val="00E93557"/>
     <w:rsid w:val="00E941CC"/>
     <w:rsid w:val="00E94231"/>
     <w:rsid w:val="00E94CFD"/>
     <w:rsid w:val="00E95793"/>
     <w:rsid w:val="00E96244"/>
     <w:rsid w:val="00EA2309"/>
     <w:rsid w:val="00EA366E"/>
     <w:rsid w:val="00EA5264"/>
     <w:rsid w:val="00EA5D49"/>
     <w:rsid w:val="00EA7784"/>
     <w:rsid w:val="00EB0685"/>
     <w:rsid w:val="00EB1161"/>
     <w:rsid w:val="00EB302E"/>
     <w:rsid w:val="00EB339A"/>
+    <w:rsid w:val="00EB7169"/>
     <w:rsid w:val="00EB7ADC"/>
     <w:rsid w:val="00EC32CD"/>
     <w:rsid w:val="00EC3BF8"/>
     <w:rsid w:val="00EC4A43"/>
     <w:rsid w:val="00EC65B9"/>
     <w:rsid w:val="00ED0ED8"/>
     <w:rsid w:val="00ED3C59"/>
     <w:rsid w:val="00ED45B9"/>
     <w:rsid w:val="00ED473F"/>
     <w:rsid w:val="00EE5883"/>
     <w:rsid w:val="00EE7167"/>
     <w:rsid w:val="00EF2348"/>
     <w:rsid w:val="00EF26E9"/>
     <w:rsid w:val="00EF339E"/>
     <w:rsid w:val="00EF5872"/>
     <w:rsid w:val="00EF58B0"/>
     <w:rsid w:val="00EF6C42"/>
     <w:rsid w:val="00EF73E7"/>
     <w:rsid w:val="00EF7D62"/>
     <w:rsid w:val="00F04F8B"/>
     <w:rsid w:val="00F10213"/>
     <w:rsid w:val="00F11C9C"/>
     <w:rsid w:val="00F12E59"/>
     <w:rsid w:val="00F13003"/>
     <w:rsid w:val="00F16032"/>
     <w:rsid w:val="00F168A7"/>
     <w:rsid w:val="00F217A9"/>
+    <w:rsid w:val="00F23822"/>
     <w:rsid w:val="00F24656"/>
     <w:rsid w:val="00F24860"/>
     <w:rsid w:val="00F24A1B"/>
     <w:rsid w:val="00F24AC7"/>
     <w:rsid w:val="00F25897"/>
     <w:rsid w:val="00F26FF3"/>
     <w:rsid w:val="00F27620"/>
     <w:rsid w:val="00F32B2C"/>
     <w:rsid w:val="00F36DA8"/>
     <w:rsid w:val="00F36E39"/>
     <w:rsid w:val="00F37EC4"/>
     <w:rsid w:val="00F40F04"/>
     <w:rsid w:val="00F417DC"/>
     <w:rsid w:val="00F428C8"/>
     <w:rsid w:val="00F42CBF"/>
+    <w:rsid w:val="00F43223"/>
     <w:rsid w:val="00F46DB1"/>
     <w:rsid w:val="00F47FC1"/>
     <w:rsid w:val="00F520BA"/>
     <w:rsid w:val="00F52269"/>
     <w:rsid w:val="00F6215B"/>
     <w:rsid w:val="00F638B1"/>
     <w:rsid w:val="00F64AD9"/>
     <w:rsid w:val="00F66741"/>
     <w:rsid w:val="00F66852"/>
     <w:rsid w:val="00F71318"/>
+    <w:rsid w:val="00F74CF7"/>
     <w:rsid w:val="00F80D3B"/>
     <w:rsid w:val="00F855A7"/>
     <w:rsid w:val="00F85D7C"/>
     <w:rsid w:val="00F85DA5"/>
     <w:rsid w:val="00F86D6B"/>
     <w:rsid w:val="00F87F23"/>
     <w:rsid w:val="00F91674"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F935DD"/>
     <w:rsid w:val="00F942A6"/>
     <w:rsid w:val="00F94782"/>
     <w:rsid w:val="00F95962"/>
     <w:rsid w:val="00F95E30"/>
     <w:rsid w:val="00F96BD1"/>
     <w:rsid w:val="00F97818"/>
     <w:rsid w:val="00FA05C0"/>
     <w:rsid w:val="00FA156F"/>
     <w:rsid w:val="00FA5B4D"/>
     <w:rsid w:val="00FB1423"/>
     <w:rsid w:val="00FB446B"/>
     <w:rsid w:val="00FB6EF8"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FB7BA1"/>
     <w:rsid w:val="00FC0EB4"/>
     <w:rsid w:val="00FC127F"/>
@@ -31540,51 +32025,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2004551796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10630732.2023.2297665" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.telpol.2021.102231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pamij.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/joitmc7010071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kauffman.org/entrepreneurship/reports/big-data-directions-research/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/cuppa/gci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epinet.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edsurge.com/news/2022-11-11-can-colleges-reach-beyond-campus-to-foster-digital-equity-in-communities" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.telpol.2022.102445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2022/03/28/why-digital-human-capital-is-important-in-community-building/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d.docs.live.net/d0a3400490bbd2d3/Documents/(http:/www.com.washington.edu/rccs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijoc.org/ojs/index.php/ijoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/promoting-digital-equity-tempe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://executive.cuyahogacounty.us/pdf_executive/en-US/ConnectingCuyahogaReport.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.uic.edu/cuppa/ipce/research.shtml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gz_drzv7dSA&amp;list=PLuO0G1ihrtCR8J-FaOCMfYRAm58oZYNUK&amp;index=6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/asu-and-hanyang-university-mini-conference" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.giq.2021.101627" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/poi3.343" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/1078087419897821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/local-governments-are-using-ai-without-clear-rules-or-policies-and-the-public-has-no-idea-244647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2015/08/12/evaluation-critically-needed-for-closing-it-gaps-in-tribal-communities-and-public-housing/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowapolicyproject.org/2020Research/200608-IPP-broadband-bgd.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofchicago.org/city/en/depts/doit/supp_info/digital_excellenceinchicagoacitywideviewoftechnologyuse.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.diverseeducation.com/leadership-policy/article/15302176/how-higher-education-can-help-underserved-communities-access-broadband__;!!IKRxdwAv5BmarQ!YSoHHuaYyVJlNvzw-ErZdYgBLeps-jS5moy_aNN9CUXp1QGfL3-5vE8dj6kPCSFU1bJfytysPgtQSJYVYrt0jvo$" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.mossberger@asu.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.upjohn.org/externalpapers/112/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cities.2024.105461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11187-022-00674-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/htbin/cgiwrap/bin/ojs/index.php/fin/issue/view/262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/policy-brief-digital-entrepreneurship-communities-color" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/broadband-data-portal/home" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smartchicagocollaborative.org/wp-content/uploads/2012/03/smart-communities-evaluation-january-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/broadbandresearch2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/10659129211006783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacu.org/webinars/digital-equity" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/puar.13649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/poi3.171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theacademic.com/digital-footprint-small-businesses-and-metropolitan-resilience-covid-19/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/sites/default/files/white_paper_vf-final-march2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/cuppa/gci/index.shtml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/digital-entrepreneurship-communities-color-workshop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=eR-hCP8AAAAJ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2014/10/27/digital-literacy-is-a-game-changer-a-neighborhood-level-analysis-of-chicagos-smart-communities/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.connectcommunity.org/research/cuyahoga-county-internet-survey/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldbank.scene7.com/s7viewers/html5/VideoViewer.html?asset=worldbankprod/English%20Recording%20(From%20Conference%20Room)-AVS&amp;config=worldbankprod/WBG-SocialShare-Player&amp;serverUrl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/vimeo.com/474770612__;!!IKRxdwAv5BmarQ!Pj-ki1vWOnthkBEa8dpAJ_hlDdUKUf_PifqDVMux9da4m_CGbe8mCMfpfONRfpqF7ivhHYU$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijoc.org/ojs/index.php/ijoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.giq.2021.101627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2014/10/27/digital-literacy-is-a-game-changer-a-neighborhood-level-analysis-of-chicagos-smart-communities/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.connectcommunity.org/research/cuyahoga-county-internet-survey/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/cuppa/gci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldbank.scene7.com/s7viewers/html5/VideoViewer.html?asset=worldbankprod/English%20Recording%20(From%20Conference%20Room)-AVS&amp;config=worldbankprod/WBG-SocialShare-Player&amp;serverUrl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/vimeo.com/474770612__;!!IKRxdwAv5BmarQ!Pj-ki1vWOnthkBEa8dpAJ_hlDdUKUf_PifqDVMux9da4m_CGbe8mCMfpfONRfpqF7ivhHYU$" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/poi3.343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pamij.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d.docs.live.net/d0a3400490bbd2d3/Documents/(http:/www.com.washington.edu/rccs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/1078087419897821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2022/03/28/why-digital-human-capital-is-important-in-community-building/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kauffman.org/entrepreneurship/reports/big-data-directions-research/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://executive.cuyahogacounty.us/pdf_executive/en-US/ConnectingCuyahogaReport.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epinet.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edsurge.com/news/2022-11-11-can-colleges-reach-beyond-campus-to-foster-digital-equity-in-communities" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/asu-and-hanyang-university-mini-conference" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11187-022-00674-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cities.2024.105461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/10659129211006783" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789819826698_0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/local-governments-are-using-ai-without-clear-rules-or-policies-and-the-public-has-no-idea-244647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/promoting-digital-equity-tempe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:///www.uic.edu/cuppa/ipce/research.shtml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gz_drzv7dSA&amp;list=PLuO0G1ihrtCR8J-FaOCMfYRAm58oZYNUK&amp;index=6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.mossberger@asu.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cityofchicago.org/city/en/depts/doit/supp_info/digital_excellenceinchicagoacitywideviewoftechnologyuse.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ipm.2026.104932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/puar.13649" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/poi3.171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookings.edu/blog/techtank/2015/08/12/evaluation-critically-needed-for-closing-it-gaps-in-tribal-communities-and-public-housing/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowapolicyproject.org/2020Research/200608-IPP-broadband-bgd.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.diverseeducation.com/leadership-policy/article/15302176/how-higher-education-can-help-underserved-communities-access-broadband__;!!IKRxdwAv5BmarQ!YSoHHuaYyVJlNvzw-ErZdYgBLeps-jS5moy_aNN9CUXp1QGfL3-5vE8dj6kPCSFU1bJfytysPgtQSJYVYrt0jvo$" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.telpol.2021.102231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/broadband-data-portal/home" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.upjohn.org/externalpapers/112/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/broadbandresearch2020" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10630732.2023.2297665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/joitmc7010071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/htbin/cgiwrap/bin/ojs/index.php/fin/issue/view/262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/policy-brief-digital-entrepreneurship-communities-color" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smartchicagocollaborative.org/wp-content/uploads/2012/03/smart-communities-evaluation-january-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacu.org/webinars/digital-equity" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=eR-hCP8AAAAJ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theacademic.com/digital-footprint-small-businesses-and-metropolitan-resilience-covid-19/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/node/354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uic.edu/cuppa/gci/index.shtml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/content/digital-entrepreneurship-communities-color-workshop" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.giq.2025.102054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.telpol.2022.102445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techdatasociety.asu.edu/sites/default/files/white_paper_vf-final-march2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31824,74 +32309,74 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D72034D-CA2E-4832-9208-FE84040C1F57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>81448</Characters>
+  <Pages>35</Pages>
+  <Words>14123</Words>
+  <Characters>80504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1662</Lines>
-  <Paragraphs>653</Paragraphs>
+  <Lines>670</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arizona State University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>92807</CharactersWithSpaces>
+  <CharactersWithSpaces>94439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Mossberger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ab741722-15f3-4f6e-8da2-a0888ec5cd38</vt:lpwstr>
   </property>
 </Properties>
 </file>