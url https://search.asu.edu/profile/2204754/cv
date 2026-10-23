--- v0 (2025-12-25)
+++ v1 (2026-10-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="167AE6A7" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EF430D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00F90239">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -186,51 +186,67 @@
         </w:rPr>
         <w:t>University of California, Los Angeles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ph.D.,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0705A04F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Psychological Studies in Education, June, 2005. </w:t>
+        <w:t xml:space="preserve">Psychological Studies in Education, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE3ACCB" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dissertation: Age-Related Changes in the Social Inclusion of Children with Autism in General Education Classroom</w:t>
       </w:r>
       <w:r w:rsidR="00A73063">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -462,67 +478,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34753713" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professional Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCEA7E6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+    <w:p w14:paraId="47C6ED1B" w14:textId="0D1060EA" w:rsidR="00FC1CFB" w:rsidRDefault="00FC1CFB">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2013-Present</w:t>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Professor, Arizona State University, Division for Advancing Education Policy, Practice, and Leadership, Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCEA7E6" w14:textId="01E4F63B" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+      <w:pPr>
+        <w:spacing w:line="218" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2013-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Professor with tenure, Arizona State University, Division of Educational Leadership and Innovation, Tempe, AZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060BEDC9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
@@ -653,51 +705,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Director/Data Analyst/Clinical Interviewer, Friends Research Institute and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8FD3C1" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>UCLA NeuroPsychiatric Institute, Los Angeles, CA</w:t>
+        <w:t xml:space="preserve">UCLA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NeuroPsychiatric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institute, Los Angeles, CA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBB5FFD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1997-1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -767,94 +837,236 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B9BA29A" w14:textId="439771D3" w:rsidR="006D2231" w:rsidRPr="001D1DCA" w:rsidRDefault="000E78BA" w:rsidP="001D1DCA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FUNDED Grants/Contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9FC5BE" w14:textId="45EFFB54" w:rsidR="00D11558" w:rsidRDefault="00D11558" w:rsidP="00C66C23">
+    <w:p w14:paraId="4B56A33E" w14:textId="0705429F" w:rsidR="00AC3F56" w:rsidRDefault="00AC3F56" w:rsidP="00AC3F56">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Oak Foundation, $750,000. Expanding Whole Child Design Support for All Students. P.I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3106">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Erin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rotheram-Fuller, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3106">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ph.D., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-PI, Jesse Fleming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B417B3D" w14:textId="14EE6128" w:rsidR="00FC1CFB" w:rsidRPr="00FC1CFB" w:rsidRDefault="00FC1CFB" w:rsidP="00C66C23">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spencer Foundation, $50,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. What Works in Inclusive Classrooms? Exploring Whole-Child Practices that Support All Learners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, P.I. Jesse Fleming, Co-PI, Erin Rotheram-Fuller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9FC5BE" w14:textId="4862A42F" w:rsidR="00D11558" w:rsidRDefault="00D11558" w:rsidP="00C66C23">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">U.S. Department of Education, Education Innovation and Research Programs (EIR), $3,999,999. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11558">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Development and Testing of EYEPlay for Everyone: An Innovative Approach to Providing Professional Development in Drama-Based Instruction to Teachers and Parents of High-Needs Learners</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Development and Testing of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11558">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, P.I. Scott Marley, Co-PIs, Erin Rotheram-Fuller, Katie Bernstein, Lauren van Huisstede, and Michael Kelley. </w:t>
+        <w:t>EYEPlay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11558">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Everyone: An Innovative Approach to Providing Professional Development in Drama-Based Instruction to Teachers and Parents of High-Needs Learners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P.I. Scott Marley, Co-PIs, Erin Rotheram-Fuller, Katie Bernstein, Lauren van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Michael Kelley. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C9DFAE" w14:textId="68FB8AE6" w:rsidR="00D11558" w:rsidRPr="00D11558" w:rsidRDefault="00D11558" w:rsidP="00C66C23">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -930,151 +1142,198 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Spencer Foundation, $</w:t>
       </w:r>
       <w:r w:rsidR="00F20A5A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>399,388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA0699">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>EYEPlay ADAPT: Expanding A University-Theater-School District Partnership to</w:t>
+        <w:t>EYEPlay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ADAPT: Expanding A University-Theater-School District Partnership to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0699">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Early Literacy for Preschoolers with Diverse Abilities through Drama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, P.I. Katie Bernstein, Co-PIs, Erin Rotheram-Fuller, Lauren van Huisstede, and Scott Marley. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43355900" w14:textId="078ECD66" w:rsidR="00965564" w:rsidRDefault="00965564" w:rsidP="00965564">
+        <w:t xml:space="preserve">, P.I. Katie Bernstein, Co-PIs, Erin Rotheram-Fuller, Lauren van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Scott Marley. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43355900" w14:textId="3F736872" w:rsidR="00965564" w:rsidRDefault="00965564" w:rsidP="00965564">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>U.S. Department of Education, Office of Special Education Programs, $</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA44E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1,223,278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Interdisciplinary Multicultural Professional Autism Clinical Training (Project IMPACT). P.I. Erin Rotheram-Fuller, Ph.D., Co-PIs: Nancy Scherer, Ph.D., and Maria Dixon. </w:t>
+        <w:t xml:space="preserve">. Interdisciplinary Multicultural Professional Autism Clinical Training (Project IMPACT). P.I. Erin Rotheram-Fuller, Co-PIs: Nancy Scherer, and Maria Dixon. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A6808C" w14:textId="657D6562" w:rsidR="00B97EC7" w:rsidRDefault="00B97EC7" w:rsidP="00B97EC7">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Mary Lou Fulton Teacher’s College Internal Grant Competition, $12,344, Effects of Sibling-Mediated Intervention for Children with Autism. P.I. Chengan Y</w:t>
+        <w:t xml:space="preserve">Mary Lou Fulton Teacher’s College Internal Grant Competition, $12,344, Effects of Sibling-Mediated Intervention for Children with Autism. P.I. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y</w:t>
       </w:r>
       <w:r w:rsidR="00204EFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Co-PIs, Erin Rotheram-Fuller, Ph.D. and Juliet Hart-Barnett, Ph.D. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029FCC16" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1091,296 +1350,1278 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mary Lou Fulton Teacher’s College Internal Grant Competition, $20,000. Early Education Outcomes for Children with ASD, Research Grant, P.I. Erin Rotheram-Fuller, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4765116D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2011-2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>School District of Philadelphia, $62,393. Improving Inclusion of Children with Autism Spectrum Disorders (ASD), Classroom Consultation, P.I. Erin Rotheram-Fuller, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5A6D9A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2010-2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>School District of Philadelphia, $64,894. Improving Inclusion of Children with Autism Spectrum Disorders (ASD), Staff Training, P.I. Erin Rotheram-Fuller, Ph.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272B5FC0" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00F90239">
+    <w:p w14:paraId="58631439" w14:textId="77777777" w:rsidR="00F90239" w:rsidRPr="00434FC4" w:rsidRDefault="00F90239" w:rsidP="00434FC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC9AF75" w14:textId="62FE253F" w:rsidR="00256B21" w:rsidRPr="00256B21" w:rsidRDefault="008A26C2" w:rsidP="00256B21">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553F26">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00553F26">
+        <w:t xml:space="preserve">Published </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA" w:rsidRPr="00553F26">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Published </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E78BA" w:rsidRPr="00553F26">
+        <w:t xml:space="preserve">PEER-REVIEWED </w:t>
+      </w:r>
+      <w:r w:rsidR="00404EFE" w:rsidRPr="00553F26">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">PEER-REVIEWED </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00404EFE" w:rsidRPr="00553F26">
+        <w:t xml:space="preserve">JOURNAL </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA" w:rsidRPr="00553F26">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">JOURNAL </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E78BA" w:rsidRPr="00553F26">
+        <w:t>Publications</w:t>
+      </w:r>
+      <w:r w:rsidR="00844297">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Publications</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00844297" w:rsidRPr="00844297">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>(*Denotes student authors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361A3177" w14:textId="77777777" w:rsidR="00B80B95" w:rsidRPr="00843BDC" w:rsidRDefault="00B80B95" w:rsidP="00B80B95">
+    <w:p w14:paraId="150A55DE" w14:textId="4B21C7AE" w:rsidR="00E22910" w:rsidRPr="00434FC4" w:rsidRDefault="00E22910" w:rsidP="00434FC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kazmierczak-Murray, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Hart Barnett, J.E., Brennan, A., Fleming, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O’Siorain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; Raithel, H. (in press). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Children’s Experiences of Inclusion Through a Concentric Spatial Lens: Evidence from Autism-Specific Classes in Ireland and the United States.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Manuscript submitted for publication]. Submitted to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Special</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C23F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 4/13/26. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F593EA4" w14:textId="0F3DDAD1" w:rsidR="007C23F0" w:rsidRPr="00434FC4" w:rsidRDefault="007C23F0" w:rsidP="00434FC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hart Barnett, J., Fleming, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in press</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What families say works: Practical supports for autistic students across the continuum of educational settings.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Manuscript submitted for publication]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Division of Autism and Developmental Disabilities Online Journal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC4" w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434FC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0443E" w14:textId="73909C4E" w:rsidR="00FC1CFB" w:rsidRPr="00434FC4" w:rsidRDefault="00FC1CFB" w:rsidP="00434FC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00843BDC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernstein, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="003807BE" w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moen, T., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, &amp; Pierce, M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Drama-based Instruction for Young Multilingual Students with Disabilities: A Case Study, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilingual Research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00490A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00490A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-24</w:t>
+      </w:r>
+      <w:r w:rsidR="00490A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00AC3F56" w:rsidRPr="00BD41E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/15235882.2025.2599940</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56" w:rsidRPr="00DD5845">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A835C11" w14:textId="52238CD0" w:rsidR="00AC2F95" w:rsidRPr="00434FC4" w:rsidRDefault="00AC2F95" w:rsidP="00434FC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00843BDC">
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D734A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hart-Barnett, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D734A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00843BDC">
+      <w:r w:rsidRPr="002D734A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00843BDC">
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Fleming, J. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00843BDC">
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00755D8D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D734A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D734A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reconceptualizing Inclusion: A Qualitative Exploration of Parental Perspectives on Autism-Specific Classrooms in Early Elementary Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D734A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">​. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D734A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00843BDC">
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Early Childhood Education Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00755D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54, 3071-3080.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00843BDC">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00AC3F56" w:rsidRPr="00B43F8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1007/s10864-023-09507-7</w:t>
+          <w:t>https://doi.org/10.1007/s10643-025-02054-y</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="10B946C4" w14:textId="4E4411A0" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00E85AC9" w:rsidP="00FA7FBF">
+      <w:r w:rsidR="00AC3F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9EEA0F" w14:textId="1EC922E9" w:rsidR="00A746EA" w:rsidRPr="00FC447B" w:rsidRDefault="00A746EA" w:rsidP="00FC447B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yuan, C., Wang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465101">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Matus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hart Barnett,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00465101">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00465101">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Reexamining reciprocity in autism: A systematic review. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21683">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Review Journal of Autism and Developmental Disabilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00465101" w:rsidRPr="00465101">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465101" w:rsidRPr="00465101">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advance online publication. https://doi.org/10.1007/s40489-025-00494-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BDA86B" w14:textId="6C41D8A4" w:rsidR="00A746EA" w:rsidRPr="00FC447B" w:rsidRDefault="008877DA" w:rsidP="00FC447B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00871EC2">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC447B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spurlock, K., Dixon, M., &amp; Scherer, N. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00441CE6" w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Feasibility of interprofessional education around autism spectrum disorders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DADD Online Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00441CE6" w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00441CE6" w:rsidRPr="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1), 82-97.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC447B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF5488D" w14:textId="2CDEFB76" w:rsidR="00E85AC9" w:rsidRPr="00FC447B" w:rsidRDefault="00E85AC9" w:rsidP="00FC447B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Borus, M.J., Christodoulou, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>., &amp; Tomlinson, M. (</w:t>
       </w:r>
       <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
@@ -1403,286 +2644,296 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>South African Journal of Child Health</w:t>
       </w:r>
       <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 17</w:t>
       </w:r>
       <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>(4), 104-106</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>), 104-106</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.7196/SAJCH.2023.v17i3.2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00871EC2" w:rsidRPr="00871EC2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534D051B" w14:textId="587B22A5" w:rsidR="00843BDC" w:rsidRPr="00843BDC" w:rsidRDefault="00843BDC" w:rsidP="00843BDC">
+    <w:p w14:paraId="4017A60E" w14:textId="77777777" w:rsidR="00E85AC9" w:rsidRPr="002D6416" w:rsidRDefault="00E85AC9" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        <w:t xml:space="preserve">Yuan, C., Wang, L, Archer Zhang, Q., Min, Q., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2023). Latinas at a Hispanic-serving institution: Resilient resistance affirming race–gender expectancies for college attainment. </w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve"> &amp; Hart-Barnett, J. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Journal of Diversity in Higher Education, 16</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(3), 333–345. </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="64F508F8" w14:textId="58024121" w:rsidR="00B07B75" w:rsidRPr="00FA7FBF" w:rsidRDefault="00F52295" w:rsidP="00FA7FBF">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664A5095" w14:textId="77777777" w:rsidR="00E85AC9" w:rsidRDefault="00E85AC9" w:rsidP="00E85AC9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5276">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching children with autism through self-monitored sibling-implemented intervention. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F22A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Journal of Behavior Education.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F508F8" w14:textId="1A680D0F" w:rsidR="00B07B75" w:rsidRPr="00B07B75" w:rsidRDefault="00F52295" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Turner, K., &amp; *Ray, J. (</w:t>
       </w:r>
-      <w:r w:rsidR="00FE4FA9" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00FE4FA9" w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Cultural acceptability of ABA parent training for autism spectrum disorders. </w:t>
       </w:r>
-      <w:r w:rsidR="001D48B0" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="001D48B0" w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International Journal of Autism and Related Disabilities</w:t>
       </w:r>
-      <w:r w:rsidR="00B07B75" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00B07B75" w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5(16). </w:t>
       </w:r>
-      <w:r w:rsidR="00B07B75" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00B07B75" w:rsidRPr="00B07B75">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="292727"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00B07B75" w:rsidRPr="00FA7FBF">
+        <w:r w:rsidR="00B07B75" w:rsidRPr="00B07B75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
             <w:color w:val="085F9F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.29011/2642-3227.100060</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33C6EAB2" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00F52295" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="4B2D2B09" w14:textId="3F371AFE" w:rsidR="007B2192" w:rsidRPr="00E70379" w:rsidRDefault="00F52295" w:rsidP="00E70379">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="007B2192" w:rsidRPr="00AB34CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
@@ -1691,279 +2942,363 @@
         </w:rPr>
         <w:t>otheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidR="007B2192" w:rsidRPr="00AB34CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>., Locke, J., Park, H., &amp; Liou, D. (</w:t>
       </w:r>
       <w:r w:rsidR="00DF0164">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidR="007B2192" w:rsidRPr="00AB34CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Friendships, </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="007B2192" w:rsidRPr="00FA7FBF">
+        <w:t xml:space="preserve">). Friendships, rejection and standardized test </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2192" w:rsidRPr="00E70379">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">scores over time. </w:t>
       </w:r>
-      <w:r w:rsidR="00990D06" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00990D06" w:rsidRPr="00E70379">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sage Open.</w:t>
       </w:r>
-      <w:r w:rsidR="000D7548" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="000D7548" w:rsidRPr="00E70379">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D7548" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="000D7548" w:rsidRPr="00E70379">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DOI: 10.1177/21582440221130051</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D6DA4B" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRDefault="00892F9C" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="26C8E86A" w14:textId="6D966F4A" w:rsidR="00892F9C" w:rsidRPr="00256B21" w:rsidRDefault="00892F9C" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">*Rosen, P., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Mandell, D. (2021). Teachers’ perceptions of factors used in placement decisions for students with autism. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autism, Open Access</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1B7521" w14:textId="5C5B3C7C" w:rsidR="00B97EC7" w:rsidRPr="00FA7FBF" w:rsidRDefault="00441BF3" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="5EE53865" w14:textId="5FF25841" w:rsidR="00441BF3" w:rsidRPr="00256B21" w:rsidRDefault="00441BF3" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Gordon, S., Rotheram-Fuller, E., Rezvan, P., Stewart, J., Christodoulou, J., &amp; Tomlinson, M. (2021). Maternal depressed mood and child development over the first five years of life in South Africa. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal of Affective Disorders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>294</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 346-356. https://doi.org/10.1016/j.jad.2021.07.027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305270BC" w14:textId="790B0B18" w:rsidR="00FA7FBF" w:rsidRDefault="004E5F59" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="42B9E8B3" w14:textId="0E81E963" w:rsidR="00441BF3" w:rsidRPr="00256B21" w:rsidRDefault="00B97EC7" w:rsidP="00871EC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liou, D., Martinez, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00441BF3" w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Latinas at a Hispanic-Serving Institution: Resilient resistance in affirming race-gender expectancies for college attainment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4E98" w:rsidRPr="0085414B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Diversity in Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4E98" w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441BF3" w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Advance online publication. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00441BF3" w:rsidRPr="00256B21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+            <w:color w:val="23527C"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1037/dhe0000340</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5981BECB" w14:textId="0E93D6CB" w:rsidR="00E047A9" w:rsidRPr="009E3106" w:rsidRDefault="004E5F59" w:rsidP="009E3106">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6416">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>Olson</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Stewart, K., </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Olson Stewart, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6416">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r w:rsidR="00C46420" w:rsidRPr="002D6416">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C46420" w:rsidRPr="002D6416">
         <w:rPr>
@@ -2017,497 +3352,476 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>(1), 49-</w:t>
       </w:r>
       <w:r w:rsidR="00C46420" w:rsidRPr="002D6416">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6416">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00843BDC">
-[...30 lines deleted...]
-    <w:p w14:paraId="3501111F" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00341308" w:rsidP="00FA7FBF">
+    </w:p>
+    <w:p w14:paraId="44B62FA7" w14:textId="6B80DDAC" w:rsidR="00341308" w:rsidRPr="00256B21" w:rsidRDefault="00341308" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotheram-Borus, M.J., &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
-      <w:r w:rsidR="009C1A35" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="009C1A35" w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). CDC Recommends Concurrent Immunizations: Does the COVID-19 vaccination campaign offer opportunities for improving vaccination rates across the lifespan? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Infectious Diseases in Clinical Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009C1A35" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="009C1A35" w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Online first publication. </w:t>
       </w:r>
-      <w:r w:rsidR="009C1A35" w:rsidRPr="00FA7FBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C1A35" w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>doi: 10.1097/IPC.0000000000001020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27A09EED" w14:textId="6669FC35" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00382570" w:rsidP="00FA7FBF">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C1A35" w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: 10.1097/IPC.0000000000001020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAC7B73" w14:textId="4A15DE1E" w:rsidR="00382570" w:rsidRPr="009E3106" w:rsidRDefault="00382570" w:rsidP="009E3106">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">*Ambroso, E., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; Liou, D. (2020). Interdistrict choice and teacher beliefs: Implications for educational expectations, equity, and policymaking. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Multicultural Affairs 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), Article 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00256B21">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Available at: </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="57C5B0D6" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00844297" w:rsidP="00FA7FBF">
+        <w:t>Available at: https://scholarworks.sfasu.edu/jma/vol5/iss1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4280D178" w14:textId="77777777" w:rsidR="00E64D45" w:rsidRPr="00382570" w:rsidRDefault="00844297" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matthews, N., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Orr, B.C., DeCarlo, M., Kogan, J., &amp; Smith, C.J. (</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3B23" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00BF3B23" w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peer Acceptance, Rejection, Friendship, and Social Network Centrality among High School Students with Autism after Completing the PEERS Social Skills Intervention. </w:t>
       </w:r>
-      <w:r w:rsidR="00E64D45" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00E64D45" w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School Mental Health</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3B23" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00BF3B23" w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3B23" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00BF3B23" w:rsidRPr="00382570">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>88-98.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA83477" w14:textId="49082023" w:rsidR="000145B6" w:rsidRPr="00FA7FBF" w:rsidRDefault="000145B6" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="7EA83477" w14:textId="3BC71090" w:rsidR="000145B6" w:rsidRPr="00C31056" w:rsidRDefault="000145B6" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31056">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Liou, D.D., Leigh, P.R., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00C31056">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00C31056">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Cutler, K.* (2019). The Influence of Teachers’ Colorblind Expectations on the Political, Normative, and Technical Dimensions of Educational Reform. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00C31056">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>International Journal of Educational Reform, 28</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00C31056">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 122-148.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540529CC" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRDefault="008D6759" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="3FADFF35" w14:textId="77777777" w:rsidR="00E92DBD" w:rsidRDefault="008D6759" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395214">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locke, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00395214">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidRPr="00395214">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harker, C., </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00395214">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kasari, C</w:t>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00395214">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>., &amp; Mandell, D. (</w:t>
       </w:r>
       <w:r w:rsidR="00DF4757">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00395214">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
@@ -2539,149 +3853,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DF4757">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62, 10-17. </w:t>
       </w:r>
       <w:r w:rsidR="00E92DBD" w:rsidRPr="00E92DBD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4371289D" w14:textId="4363501C" w:rsidR="0020540D" w:rsidRPr="00FA7FBF" w:rsidRDefault="0020540D" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="4371289D" w14:textId="77777777" w:rsidR="0020540D" w:rsidRPr="00571916" w:rsidRDefault="0020540D" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00571916">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00571916">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., Tomlinson, M., Scheffler, A., </w:t>
       </w:r>
-      <w:r w:rsidR="009C79A1" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="009C79A1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp; Rotheram-Borus, M.J. (2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00571916">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Impact of patterns of antenatal and postnatal depressed mood on child health at three years postpartum. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00571916">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Consulting and Clinical Psychiatry,</w:t>
       </w:r>
-      <w:r w:rsidR="009C79A1" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="009C79A1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 86(3), 218-230</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00571916">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672FDD1C" w14:textId="77777777" w:rsidR="00571916" w:rsidRPr="005437D6" w:rsidRDefault="00571916" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005437D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Rotheram-Borus, M.J., Swendeman, D., </w:t>
+        <w:t xml:space="preserve">Rotheram-Borus, M.J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005437D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Swendeman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005437D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
       </w:r>
       <w:r w:rsidRPr="005437D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r w:rsidRPr="005437D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Youssef, M. (2018). Family coaching as a delivery modality for evidence-based prevention programs. </w:t>
       </w:r>
       <w:r w:rsidRPr="005437D6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2832,141 +4163,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Mandell, D. (2017). Brief Report: Examining Executive and Social Functioning in Elementary-Aged Children with Autism. </w:t>
       </w:r>
       <w:r w:rsidR="009C79A1" w:rsidRPr="00844548">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Journal of Autism and Developmental Disorders,</w:t>
       </w:r>
       <w:r w:rsidR="009C79A1" w:rsidRPr="009C79A1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-6. DOI: 10.1007/s10803-017-3079-3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207F78A5" w14:textId="0CF85BFF" w:rsidR="004D6FD9" w:rsidRPr="00FA7FBF" w:rsidRDefault="004D6FD9" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="207F78A5" w14:textId="53D5CF99" w:rsidR="004D6FD9" w:rsidRPr="008C7A52" w:rsidRDefault="004D6FD9" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2003">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2003">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Swendeman, D., Becker, K., Daleiden, E., Chorpita, B., Harris, D., Mercer, N., &amp; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE2003">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Swendeman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE2003">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., Becker, K., Daleiden, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE2003">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chorpita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE2003">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Harris, D., Mercer, N., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotheram-Borus, M.J. (2017). Replicating Evidence-Based Practices with Fidelity with Perinatal Home Visiting by Paraprofessionals. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="008C7A52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maternal and Child Health Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="008C7A52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 21(12), 2209-2218. DOI 10.1007/s10995-017-2342-8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DDE9DD" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRDefault="006F61E1" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="55440411" w14:textId="4C89F7B9" w:rsidR="006F61E1" w:rsidRPr="00843BA7" w:rsidRDefault="006F61E1" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843BA7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidRPr="00843BA7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Swendeman, D., Becker, K., Daleiden, E., Chorpita, B., Koussa Youssef, M. </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Swendeman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., Becker, K., Daleiden, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00843BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chorpita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00843BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Koussa Youssef, M. </w:t>
       </w:r>
       <w:r w:rsidR="00EB6AFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp; Rotheram-Borus, M.J. (2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00843BA7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  Adapting Current Strategies to Implement Evidence-based Prevention Programs for </w:t>
       </w:r>
       <w:r w:rsidR="00EB6AFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Paraprofessional Home Visiting.</w:t>
       </w:r>
@@ -3005,2177 +4408,2417 @@
       </w:r>
       <w:r w:rsidRPr="00843BA7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EB6AFB" w:rsidRPr="00EB6AFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DOI: 10.1007/s11121-017-0787-z</w:t>
       </w:r>
       <w:r w:rsidR="00EB6AFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6CE4882E" w14:textId="3FF92ED6" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="00AB1FCA" w:rsidP="00FA7FBF">
+      <w:r w:rsidR="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E7AA8D" w14:textId="77777777" w:rsidR="00626EDC" w:rsidRDefault="00AB1FCA" w:rsidP="00626EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA7FBF">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liou, D.D., &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00606D98" w:rsidRPr="00FA7FBF">
+      <w:r w:rsidR="00606D98">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Where is the Real </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reform?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FA7FBF">
+      <w:r w:rsidRPr="00AB1FCA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> African American </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5321D585" w14:textId="77777777" w:rsidR="00FA7FBF" w:rsidRDefault="00AB1FCA" w:rsidP="00FA7FBF">
+    <w:p w14:paraId="611E5ADA" w14:textId="17FA85B2" w:rsidR="00AB1FCA" w:rsidRPr="00626EDC" w:rsidRDefault="00AB1FCA" w:rsidP="00626EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB1FCA">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Students and Their Teachers’ Expectations for Academic Achievement. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1FCA">
+      <w:r w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Urban Education</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1FCA">
+      <w:r w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00606D98">
+      <w:r w:rsidR="00606D98" w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC44B5">
+      <w:r w:rsidR="00AC44B5" w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
-      <w:r w:rsidR="00606D98" w:rsidRPr="00606D98">
+      <w:r w:rsidR="00606D98" w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: 10.1177/0042085915623340</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647FCF72" w14:textId="4212158A" w:rsidR="00FA7FBF" w:rsidRPr="00FA7FBF" w:rsidRDefault="000E78BA" w:rsidP="00FA7FBF">
-[...133 lines deleted...]
-    <w:p w14:paraId="03D8D8C0" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="0E9BA36A" w14:textId="5E02717E" w:rsidR="00F90239" w:rsidRPr="00626EDC" w:rsidRDefault="000E78BA" w:rsidP="00626EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Locke, J., </w:t>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liou, D.D., Martinez, A., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
-[...61 lines deleted...]
-    <w:p w14:paraId="67967B91" w14:textId="77777777" w:rsidR="00541714" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). “Don’t Give Up on Me”: Critical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentoring Pedagogy for the Classroom Building Students’ Community Cultural Wealth. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D629E2" w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accepted by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Journal for Qualitative Studies in Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC44B5" w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29(1), 104-129</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C59D1" w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOI:10.1080/09518398.2015.1017849</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FFFCEA" w14:textId="10DC028E" w:rsidR="00237AA5" w:rsidRPr="00626EDC" w:rsidRDefault="000E78BA" w:rsidP="00626EDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237AA5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locke, J., </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237AA5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xie, M., Harker, C., &amp; Mandell, D. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correlation of cognitive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and social outcomes among children with autism spectrum disorder in a randomized trial of behavioral intervention.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00844297">
-[...97 lines deleted...]
-    <w:p w14:paraId="130F4C5C" w14:textId="77777777" w:rsidR="00237AA5" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autism, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18(4):370-375. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67967B91" w14:textId="77777777" w:rsidR="00541714" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...13 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...12 lines deleted...]
-          <w:i/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="4CF1215D" w14:textId="77777777" w:rsidR="00237AA5" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:r w:rsidR="00844297">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00844297">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seiple, D., Locke, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00844297">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greenwell, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00844297">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Levin, D. (2013).</w:t>
+      </w:r>
+      <w:r w:rsidR="00237AA5" w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluating social skills intervention outcomes for children with autism spectrum disorders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autism Open Access 3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">122. doi:10.4172/2165-7890.1000122. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130F4C5C" w14:textId="77777777" w:rsidR="00237AA5" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237AA5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locke, J., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237AA5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
-[...29 lines deleted...]
-          <w:i/>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Kretzmann, M., &amp; Jacobs, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2013). Social network changes over the school year among elementary-aged children with and without a disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5999D29D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>School Mental Health, 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1):38-47.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF1215D" w14:textId="77777777" w:rsidR="00237AA5" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kasari, C., </w:t>
+        <w:t xml:space="preserve">Locke, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Locke, J., &amp; Gulsrud, A. (2012). Making the connection: Randomized controlled trial of social skills interventions for children with autism spectrum disorders. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:i/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>53(4):431-439.</w:t>
+        <w:t xml:space="preserve">, C. (2012). Exploring the social impact of being a peer model for included children with autism. </w:t>
       </w:r>
       <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Journal of Autism and Developmental Disorders, 42:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1895-1905</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5999D29D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRPr="00237AA5" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="7497CF01" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Locke, J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2012). Making the connection: Randomized controlled trial of social skills interventions for children with autism spectrum disorders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>53(4):431-439.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D31A51A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00844297" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Levin, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="7EED3D3D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011). Evaluating the Empowered Curriculum for adolescents with visual impairments. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Visual Impairments and Blindness, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011:350-360. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7497CF01" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. (2011).  Social networks and friendships at school:  Comparing children with and without Autism</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="6E53524E" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve">., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00844297">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MacMullen, L. (2011). Cognitive behavioral therapy for children with ASD. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychology in the Schools, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48(3):263-271. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EED3D3D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., Locke, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="0D897200" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (2011).  Social networks and friendships at school:  Comparing children with and without Autism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Journal of Autism and Developmental Disorders, 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(5):533-544.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E53524E" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="6CE7209F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., Chamberlain, B., &amp; Locke, J. (2010). Social involvement of children with autism spectrum disorders in elementary school classrooms. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Child Psychology and Psychiatry, 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(11):1227-1234. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D897200" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Shoptaw, S., Reback, C., Larkins, S., Wang, P., </w:t>
+        <w:t xml:space="preserve">Shoptaw, S., Heinzerling, K., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Dang, J., &amp; Yang, X. (2008). </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> 35(3):285-293.</w:t>
+        <w:t xml:space="preserve">., Steward, T., Wang, J., Swanson, A., De La Garza, R., Newton, T., &amp; Ling, W. (2008). Randomized, placebo-controlled trial of bupropion for the treatment of methamphetamine dependence. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drug and Alcohol Dependence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 96(3):222-232.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DB5D8F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="6CE7209F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shoptaw, S., </w:t>
+        <w:t xml:space="preserve">Shoptaw, S., Reback, C., Larkins, S., Wang, P., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Landovitz, R., Wang, J., Moe, A. Kanouse, D., &amp; Reback, C. (2008). Non-Occupational Post Exposure Prophylaxis as a Biobehavioral HIV Prevention Intervention.  </w:t>
-[...16 lines deleted...]
-        <w:t>(3):376-381.</w:t>
+        <w:t xml:space="preserve">., Dang, J., &amp; Yang, X. (2008). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="ArialUnicodeMS" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outcomes Using Two Tailored Behavioral Treatments for Substance Abuse in Urban Gay and Bisexual Men.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="ArialUnicodeMS" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Substance Abuse Treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="ArialUnicodeMS" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35(3):285-293.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA12311" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="79DB5D8F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shoptaw, S., Heinzerling, K., </w:t>
+        <w:t xml:space="preserve">Shoptaw, S., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Bholat, M., &amp; Ling, W. (2008). Bupropion Hydrochloride Versus Placebo, in Combination with Cognitive Behavioral Therapy, for the Treatment of Cocaine Abuse/Dependence. </w:t>
-[...16 lines deleted...]
-        <w:t>, 27(1): 13-23.</w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landovitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Wang, J., Moe, A. Kanouse, D., &amp; Reback, C. (2008). Non-Occupational Post Exposure Prophylaxis as a Biobehavioral HIV Prevention Intervention.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AIDS Care, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3):376-381.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CB4794" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="6FA12311" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shoptaw, S., Heinzerling, K., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (2007). Depression ratings, reported sexual risk behaviors, and methamphetamine use: Latent-growth-curve models of positive change among gay and bisexual men in an outpatient treatment program. </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="7885AABD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve">., Bholat, M., &amp; Ling, W. (2008). Bupropion Hydrochloride Versus Placebo, in Combination with Cognitive Behavioral Therapy, for the Treatment of Cocaine Abuse/Dependence. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Addictive Diseases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 27(1): 13-23.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CB4794" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaffe, A., Shoptaw, S., Stein, J., Reback, C., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., De La Garza, R., Mahoney, J., Shoptaw, S., &amp; Newton, T. (2007). Subjective and cardiovascular effects of cocaine during treatment with amantadine and baclofen. </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="3AF41AC8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve">. (2007). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Depression ratings,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported sexual risk behaviors, and methamphetamine use: Latent-growth-curve models of positive change among gay and bisexual men in an outpatient treatment program. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Experimental and Clinical Psychopharmacology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15(3): 301-307.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7885AABD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...24 lines deleted...]
-        <w:t>, 37(2): 230-242.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., De La Garza, R., Mahoney, J., Shoptaw, S., &amp; Newton, T. (2007). Subjective and cardiovascular effects of cocaine during treatment with amantadine and baclofen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Psychiatry Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 152(2-3): 205-210.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B449E4" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="3AF41AC8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rStyle w:val="grame"/>
-[...16 lines deleted...]
-          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chamberlain, B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="3C83847F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2007). Involvement or isolation? The social networks of children with autism in regular classrooms. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Autism and Developmental Disorders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 37(2): 230-242.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B449E4" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rStyle w:val="ti2"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Shoptaw, S., Huber, A., Peck, J., Yang, X., Liu, J., Roll, J., Shapiro, B., </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shoptaw, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., &amp; Ling, W. (2006). Randomized, Placebo-Controlled Trial of Sertraline and Contingency Management for the Treatment of Methamphetamine Dependence. </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-      </w:r>
+        <w:t>Landovitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:i/>
-[...16 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Wang, J., Moe, A., Kanouse, D., &amp; Reback, C. (2007). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychological and Socio-medical Aspects of AIDS/HIV. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AIDS Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1-6. DOI: 10.1080/09540120701660353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7EDFB8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="3C83847F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="ti2"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shoptaw, S., Huber, A., Peck, J., Yang, X., Liu, J., Roll, J., Shapiro, B., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Ling, W. (2006). Randomized, Placebo-Controlled Trial of Sertraline and Contingency Management for the Treatment of Methamphetamine Dependence. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drug and Alcohol Dependence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="grame"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ti2"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>85(1):12-18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ti2"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-    <w:p w14:paraId="4A5958AE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    </w:p>
+    <w:p w14:paraId="1C7EDFB8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="60ABE5F3" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peck, J.A., Shoptaw, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reback, C., &amp; Bierman, B. (2005). HIV-Associated medical, behavioral, and psychiatric characteristics of treatment-seeking, methamphetamine-dependent men who have sex with men. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Addictive Diseases,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24(3): 115-132. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5958AE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Shoptaw, S. Reback, C.J., Peck, J.A., Yang, X., </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Larkins, S., Veniegas, R., &amp; Hucks-Ortiz, C. (2005). Behavioral treatment approaches for methamphetamine dependence and HIV-related sexual risk behaviors among urban gay and bisexual men. </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="3DA173D8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve">. (2005). Current trends in psychological research on children with high-functioning autism and Asperger disorder. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Current Opinions in Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 18: 497-501. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ABE5F3" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Peck, J.A., Yang, X., Reback, C.J., </w:t>
+        <w:t xml:space="preserve"> Shoptaw, S. Reback, C.J., Peck, J.A., Yang, X., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., &amp; Shoptaw, S. (2005). Sustained Reductions in Drug Use and Depression Symptoms from Treatment for Drug Abuse in Methamphetamine-Dependent Gay and Bisexual Men. </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="75E5F3C4" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve">., Larkins, S., Veniegas, R., &amp; Hucks-Ortiz, C. (2005). Behavioral treatment approaches for methamphetamine dependence and HIV-related sexual risk behaviors among urban gay and bisexual men. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drug and Alcohol Dependence, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>78; 125-134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA173D8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peck, J.A., Yang, X., Reback, C.J., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rotheram-Fuller, E</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="11C59F4A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Shoptaw, S. (2005). Sustained Reductions in Drug Use and Depression Symptoms from Treatment for Drug Abuse in Methamphetamine-Dependent Gay and Bisexual Men. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Urban Health, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>82: 100-108.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E5F3C4" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="657CA1BD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+        <w:t xml:space="preserve"> Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Shoptaw, S., Berman, S., &amp; London, E (2004). Impaired performance in a test of decision-making by opiate-dependent tobacco smokers. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drug and Alcohol Dependence, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73: 79-86.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C59F4A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Shoptaw, S., Peck, J., Reback, C.J., &amp; </w:t>
+        <w:t xml:space="preserve"> Shoptaw, S., Yang, X., Hseih, Y., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (2003). Psychiatric and substance dependence comorbidities, sexually transmitted diseases, and risk behaviors among methamphetamine-dependent gay and bisexual men seeking outpatient drug abuse treatment. </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">, Suppl. 1: 161-168. </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kintaudi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P.C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Charuvastra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V.C., &amp; Ling, W. (2003). Randomized placebo-controlled trial of baclofen for cocaine dependence: Preliminary effects for individuals with chronic patterns of cocaine use. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Clinical Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 64: 1440-1448.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7955B0EA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+    <w:p w14:paraId="657CA1BD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Shoptaw, S., Peck, J., Reback, C.J., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2003). Psychiatric and substance dependence comorbidities, sexually transmitted diseases, and risk behaviors among methamphetamine-dependent gay and bisexual men seeking outpatient drug abuse treatment. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Psychoactive Drugs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Suppl. 1: 161-168. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7955B0EA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00871EC2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Shoptaw, S., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., Yang, X., Frosch, D., Nahom, D., Jarvik, M.E., Rawson, R.A., &amp; Ling, W. (2002). Smoking cessation during methadone maintenance.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5183,811 +6826,1067 @@
         <w:t>Addiction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97(10): 1317-1328. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6770F85E" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00F90239">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F5159F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00682C59">
+    <w:p w14:paraId="559CEB96" w14:textId="7521E099" w:rsidR="008C7A52" w:rsidRPr="008C7A52" w:rsidRDefault="00682C59" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:t>Chapters and Other Publications</w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00361440">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>(*D</w:t>
       </w:r>
       <w:r w:rsidR="00361440" w:rsidRPr="00844297">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>enotes student authors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0729A372" w14:textId="06DE2F05" w:rsidR="00AB34CD" w:rsidRPr="00AB34CD" w:rsidRDefault="00AB34CD" w:rsidP="00282A61">
+    <w:p w14:paraId="28DC49F4" w14:textId="77777777" w:rsidR="00AC3F56" w:rsidRDefault="00AC3F56" w:rsidP="00AC3F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00256B21">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoffman, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A025BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>., &amp; Dixon, M. (</w:t>
-[...48 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Fleming, J. (2026, March). Rethinking access so every student can </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260DCF1D" w14:textId="77777777" w:rsidR="00AC3F56" w:rsidRPr="00A025BD" w:rsidRDefault="00AC3F56" w:rsidP="00AC3F56">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00AB34CD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">thrive. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A025BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...87 lines deleted...]
-    <w:p w14:paraId="1C4B6F0C" w14:textId="31612330" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arizona School Boards Association Journal, 56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A025BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 59-62. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622D1A6E" w14:textId="77777777" w:rsidR="00AC2F95" w:rsidRPr="00AC2F95" w:rsidRDefault="00AC2F95" w:rsidP="00AC2F95">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA73BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">King Thorius, K., Pandya, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA73BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA73BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., White-Taylor, J., &amp; Dorn, S. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA73BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA73BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many Voices, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520F2D3F" w14:textId="3765B763" w:rsidR="00AC2F95" w:rsidRPr="00AC2F95" w:rsidRDefault="00AC2F95" w:rsidP="00AC2F95">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="450"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="51FC1072" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One Future: Collective Re-searching and Re-imagining Education with Arizona State University’s Learning Futures Collaboratives and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yidan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prize Foundation. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yidan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 5/1/25. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0729A372" w14:textId="57D99AA9" w:rsidR="00AB34CD" w:rsidRPr="00AB34CD" w:rsidRDefault="00AB34CD" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="4CBBB733" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., &amp; Dixon, M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interprofessional SLP and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collaboration to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768FA739" w14:textId="54391DB1" w:rsidR="00AB34CD" w:rsidRPr="00FE4FA9" w:rsidRDefault="00AB34CD" w:rsidP="00AC2F95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improve Communication for Students with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complex </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB34CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Handbook of Research on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Preparation for Equitable Special Educ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IGI Global, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4FA9" w:rsidRPr="00FE4FA9">
+        <w:rPr>
+          <w:rStyle w:val="isbn-label"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="737373"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4FA9" w:rsidRPr="00FE4FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>10.4018/978-1-6684-6438-0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4B6F0C" w14:textId="31612330" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="586FFC10" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodas, R. (2015).  Using CBT to assist children with autism </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EFE39F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5B25D82A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spectrum disorders/pervasive developmental disorders in the school setting. In Flanagan, R., Levine, E., &amp; Allen, K. (Eds.). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CBT in Schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC1072" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2012).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Exposure to Peers. </w:t>
+        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Ecological Validity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Autism Online </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E2A1BE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:firstLine="360"/>
+    <w:p w14:paraId="4E0FBC68" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Encyclopedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Springer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7263D1BC" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+    <w:p w14:paraId="4CBBB733" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2012).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Symbolic Behavior. </w:t>
+        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Symbolic Thought. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Autism Online </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A71FFB8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+    <w:p w14:paraId="586FFC10" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Encyclopedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Springer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026C41BD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+    <w:p w14:paraId="5B25D82A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="62913F1C" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Exposure to Peers. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autism Online </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E2A1BE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Encyclopedia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Springer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7263D1BC" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry for the online autism encyclopedia: Symbolic Behavior. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autism Online </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A71FFB8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Encyclopedia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Springer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026C41BD" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2010). Peer Relationships: Challenges and Interventions. In </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E22A7EF" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hollander, E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kolevzon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; Coyle, J. (Eds), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Textbook of Autism Spectrum Disorders.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arlington, VA:   American Psychiatric Publishing, Inc.: 555-564.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62913F1C" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kasari, C., &amp; </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2007). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6050,5631 +7949,9054 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>SELECTED Presentations</w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00361440">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>(*D</w:t>
       </w:r>
       <w:r w:rsidR="00361440" w:rsidRPr="00844297">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>enotes student authors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A946FC" w14:textId="21FF7ADB" w:rsidR="00CF15BC" w:rsidRPr="00CF15BC" w:rsidRDefault="00B43286" w:rsidP="00282A61">
+    <w:p w14:paraId="0C653808" w14:textId="77777777" w:rsidR="009E3106" w:rsidRPr="00555A9D" w:rsidRDefault="009E3106" w:rsidP="009E3106">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2026, June 25). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="241E98A3" w14:textId="6468E6A6" w:rsidR="00390E43" w:rsidRPr="00390E43" w:rsidRDefault="00390E43" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autism Classroom Intervention Strategies.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Invited Guest Lecture]. Universidad Andres Bello 2-hour guest lecture for 370 teachers in Santiago, Chile, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE9349" w14:textId="412BE832" w:rsidR="009E3106" w:rsidRPr="009E3106" w:rsidRDefault="009E3106" w:rsidP="009E3106">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0A603CBA" w14:textId="3374D510" w:rsidR="00934EFF" w:rsidRPr="00934EFF" w:rsidRDefault="00934EFF" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, June 23). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Foundations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Classroom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Invited Guest Lecture]. Universidad Andres Bello 2-hour guest lecture for 455 teachers in Chile, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29249FD2" w14:textId="56103CEF" w:rsidR="00923A25" w:rsidRPr="00923A25" w:rsidRDefault="00923A25" w:rsidP="00923A25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Winsch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Bernstein, K., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Marley, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00934EFF">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., Restrepo, M.L., Moan, T.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pazhouhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Millinger, J., Brantley, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gantwerker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, J., Manning, K., Frost, A., Salazar, D., &amp; Edington, A. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923A25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Supporting minimally verbal students</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1FBA093E" w14:textId="58994105" w:rsidR="00BE3739" w:rsidRPr="00BE3739" w:rsidRDefault="00BE3739" w:rsidP="00282A61">
+        <w:t>Stories on the Move: Tracing the Flows of Student’s Embodied Literacies.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Conference Presentation]. American Educational Research Association (AERA), Los Angeles, CA, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE0E76E" w14:textId="6D249DFA" w:rsidR="004B0295" w:rsidRPr="004B0295" w:rsidRDefault="004B0295" w:rsidP="004B0295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marley, S., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pazhouhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernstein, K, Restrepo, M.L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Millinger, J., Kelley, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pierce, M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25" w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5D31E00D" w14:textId="1F9B99CA" w:rsidR="00E85AC9" w:rsidRPr="00E85AC9" w:rsidRDefault="00E85AC9" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25" w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Effectiveness of Drama-based Read </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00923A25" w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alouds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00923A25" w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: How Teacher Instructional Strategies Relate to Student Narrative Recall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation]. American Educational Research Association (AERA), Los Angeles, CA, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AED7565" w14:textId="034D9650" w:rsidR="004B0295" w:rsidRPr="004B0295" w:rsidRDefault="004B0295" w:rsidP="004B0295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marley, S., Pierce, M., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Bernstein, K, Millinger, J., Restrepo, M.L., Kelley, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0295">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="004963AE">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., &amp; Schmidt, A. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0295">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Multidisciplinary Work Force</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="0CC3EB53" w14:textId="5433AAF2" w:rsidR="00BE3739" w:rsidRPr="00BE3739" w:rsidRDefault="00BE3739" w:rsidP="00282A61">
+        <w:t>Exploring Preschool Story Time: The Influence of Teacher Self-Efficacy and Developmental Beliefs on Drama-Based Strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roundtable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation]. American Educational Research Association (AERA), Los Angeles, CA, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE84B32" w14:textId="38DDA061" w:rsidR="004B0295" w:rsidRPr="00757E7E" w:rsidRDefault="004B0295" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0295">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hart-Barnett, J., Fleming, J., &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0295">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, April 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0295">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2B8A09F4" w14:textId="373F26E5" w:rsidR="00256B21" w:rsidRPr="00F11E25" w:rsidRDefault="00256B21" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0295">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beyond Placement: Parental Visions of Inclusion in Autism-Specific Early Childhood Classrooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Conference </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roundtable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation]. American Educational Research Association (AERA), Los Angeles, CA, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5397A13A" w14:textId="1E44833A" w:rsidR="00757E7E" w:rsidRPr="004B0295" w:rsidRDefault="00757E7E" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F11E25">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hart Barnett, J., Fleming, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757E7E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rotheram-Fuller, E., </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00F11E25">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2026, March 11). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757E7E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Building an Interdisciplinary Program around Autism</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1082C2AE" w14:textId="53308AD9" w:rsidR="00256B21" w:rsidRPr="00F11E25" w:rsidRDefault="00256B21" w:rsidP="00282A61">
+        <w:t>Through their eyes: Rethinking inclusion with diverse parent perspectives on autism classrooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference Poster Presentation]. Council for Exceptional Children, Salt Lake City, UT, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049F330F" w14:textId="514D5CA7" w:rsidR="00711164" w:rsidRPr="00AC2F95" w:rsidRDefault="00711164" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F11E25">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hart-Barnett, J., Fleming, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2026, January 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2F95" w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cultural Acceptability of ABA Interventions for ASD.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="434D8777" w14:textId="29E01775" w:rsidR="00256B21" w:rsidRPr="00256B21" w:rsidRDefault="00256B21" w:rsidP="00282A61">
+        <w:t>Parent Voices on Autism-Specific Classrooms: Rethinking Inclusion Through Lived Experiences.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Conference presentation]. Division of Autism and Developmental Disabilities Education Conference on Autism, Intellectual Disability, and Other Developmental Disabilities, Long Beach, CA, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436C6B49" w14:textId="1B937C94" w:rsidR="00306488" w:rsidRPr="00306488" w:rsidRDefault="00306488" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E. (2025, December 11). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="361C788A" w14:textId="13551D30" w:rsidR="005D0C2C" w:rsidRPr="00781BA0" w:rsidRDefault="005D0C2C" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neurodiversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Guest Lecture]. Tempe Union High School, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E81F552" w14:textId="0303CA16" w:rsidR="00AC2F95" w:rsidRPr="00B331DE" w:rsidRDefault="00AC2F95" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fleming, J.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spurlock, K.*, Wood, M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2025, November 21). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7D4920B8" w14:textId="77777777" w:rsidR="000979AF" w:rsidRPr="00781BA0" w:rsidRDefault="000979AF" w:rsidP="00282A61">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supporting students with disabilities within an inclusion-focused district.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Conference Presentation]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teacher Educators for Children with Behavior Disorders, Tempe, AZ, United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C788F81" w14:textId="7C92D06C" w:rsidR="0007737E" w:rsidRPr="00B331DE" w:rsidRDefault="0007737E" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00781BA0">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hart-Barnett, J., Fleming, J., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="00711164" w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>November 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">How might we build an intellectual community in an online doctoral seminar? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="797923D5" w14:textId="77777777" w:rsidR="00115E30" w:rsidRPr="00781BA0" w:rsidRDefault="00115E30" w:rsidP="00282A61">
+        <w:t>The Other Side of Inclusion: Parental Lenses on Autism Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00711164" w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference presentation]. Teacher Educators </w:t>
+      </w:r>
+      <w:r w:rsidR="00B331DE" w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00711164" w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Children with Behavior Disorders, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4DCBFA" w14:textId="5B88718A" w:rsidR="009A750E" w:rsidRPr="00B331DE" w:rsidRDefault="009A750E" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hart-Barnett, J., Fleming, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA0">
-[...25 lines deleted...]
-    <w:p w14:paraId="37609F49" w14:textId="77777777" w:rsidR="00325021" w:rsidRPr="00781BA0" w:rsidRDefault="00325021" w:rsidP="00282A61">
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, November 14).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A Qualitative Study of Parental Perspectives on Autism-Specific Classrooms: Towards a More Nuanced Understanding of Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference presentation]. Teacher Education Division of the Council for Exceptional Children, Kansas City, MO, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776AA157" w14:textId="2604AEB5" w:rsidR="00AC2F95" w:rsidRPr="00306488" w:rsidRDefault="00AC2F95" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="10CB8592" w14:textId="77777777" w:rsidR="00325021" w:rsidRPr="00781BA0" w:rsidRDefault="00325021" w:rsidP="00282A61">
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, October 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Building an interdisciplinary program around autism.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306488">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Invited lecture]. ECHO Seminar on Transdisciplinary work in Pre-Service Programs, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBE161D" w14:textId="658CC6FF" w:rsidR="00AC2F95" w:rsidRPr="00BF69DC" w:rsidRDefault="00AC2F95" w:rsidP="00AC2F95">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00781BA0">
-[...25 lines deleted...]
-    <w:p w14:paraId="6ACFE18B" w14:textId="77777777" w:rsidR="00EC720B" w:rsidRPr="00781BA0" w:rsidRDefault="00EC720B" w:rsidP="00282A61">
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Hoffman, K. (2025, July 30). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Movie panel discussion of the movie “Is There Anybody Out There?”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Invited lecture]. Hosted by the Tempe Union High School District, Tempe, AZ, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA52386" w14:textId="0729DE9C" w:rsidR="00EA73BE" w:rsidRPr="00B331DE" w:rsidRDefault="005219C9" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berry Malmberg, D., Aguilar, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="440C717B" w14:textId="77777777" w:rsidR="00422504" w:rsidRPr="00EB5C36" w:rsidRDefault="00422504" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Branaman, J. (2025, May 26). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The practice of collaboration: Interprofessional training to serve students with high intensity needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B331DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference panel presentation]. Applied Behavior Analysis International, Washington, DC, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA031E" w14:textId="3DF270E9" w:rsidR="009A7D4E" w:rsidRPr="008C34E8" w:rsidRDefault="009A7D4E" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EB5C36">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Marley, S. C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="2C6A4963" w14:textId="77777777" w:rsidR="00422504" w:rsidRPr="00EB5C36" w:rsidRDefault="00422504" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>., Bernstein, K. A., Restrepo, A. L., &amp; Millinger, J. (2025, May 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Drama-based intervention effects on emotion knowledge for typically and atypically developing preschoolers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Poster presentation]. Society for Research in Child Development Biennial Meeting, Minneapolis, MN, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0C35BF" w14:textId="7BBC90CD" w:rsidR="009A7D4E" w:rsidRPr="008C34E8" w:rsidRDefault="009A7D4E" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EB5C36">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernstein, K. A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="048E1C4E" w14:textId="77777777" w:rsidR="00AD4195" w:rsidRPr="00EB5C36" w:rsidRDefault="00AD4195" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF262A" w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moen, T., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF262A" w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pazhouhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Millinger, J., Brantley, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gantwerker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., Manning, K., Smith, L., Drake-Lavelle, M., Vargas, R., Carrasquillo, M., &amp; Marley, S. (2025, April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00170850" w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers and teaching artists as co-researchers: Improving inclusive drama-based instruction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through collaborative design research </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>[Paper presentation].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>American Educational Research Association (AERA), Denver, CO, United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D6615E" w14:textId="7440D02D" w:rsidR="009A7D4E" w:rsidRPr="00170850" w:rsidRDefault="00FF262A" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00EB5C36">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moen, T., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pazhouhi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Bernstein, K. A., Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Huisstede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="5AE09ECC" w14:textId="77777777" w:rsidR="00F17193" w:rsidRPr="00EB5C36" w:rsidRDefault="00AD4195" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Millinger, J., Brantley, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gantwerker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, J., Manning, K., Marley, S., Ciuca-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Farcasanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, I., &amp; Zavala, T. (2025, April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001147CF" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducing the SEAPOP: A tool for assessing student behavior during traditional and drama-based </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>storytimes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D4E" w:rsidRPr="00170850">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Paper presentation]. American Educational Research Association Annual Meeting, Denver, CO, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8B62FF" w14:textId="777AD431" w:rsidR="00992796" w:rsidRPr="00BF69DC" w:rsidRDefault="00992796" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00EB5C36">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF69DC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...79 lines deleted...]
-    <w:p w14:paraId="7638D65E" w14:textId="77777777" w:rsidR="008211D5" w:rsidRPr="00F17193" w:rsidRDefault="008211D5" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025, April 15). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Parenting a child with autism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Invited lecture]. Undergraduate seminar in special education. Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B76704" w14:textId="2466D332" w:rsidR="00992796" w:rsidRPr="00BF69DC" w:rsidRDefault="00992796" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F17193">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF69DC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17193">
-[...74 lines deleted...]
-    <w:p w14:paraId="7D84C151" w14:textId="77777777" w:rsidR="001101D4" w:rsidRPr="006711AD" w:rsidRDefault="001101D4" w:rsidP="00282A61">
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025, April 8). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Academic writing for quantitative data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Invited lecture]. Doctoral seminar on academic writing. Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310D0F8B" w14:textId="6B924AC6" w:rsidR="00B60803" w:rsidRPr="00BF69DC" w:rsidRDefault="00B60803" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F17193">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF69DC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="68F9334A" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00052AF9" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025, March 28). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Leading for dynamic learning systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00992796" w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Invited lecture]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Yidan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foundation conference, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D8DB3B" w14:textId="4441B137" w:rsidR="00B60803" w:rsidRPr="00944BA6" w:rsidRDefault="00B60803" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adams, J., Brownell, S., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...135 lines deleted...]
-    <w:p w14:paraId="3B318941" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00A97CE8" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2025, March 24). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Movie panel discussion of the movie “Please Stand By.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992796" w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Invited lecture]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osted by the Bioethics, Health and Society Club at ASU, Tempe, AZ, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34982E4A" w14:textId="5CA0D2B1" w:rsidR="00EA73BE" w:rsidRPr="00944BA6" w:rsidRDefault="00EA73BE" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="766B679D" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00A97CE8" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Dixon, M. (2025, March 19). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Teaming (Part II) within Mesa preschools.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60803" w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Professional development training</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60803" w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesa School District. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60803" w:rsidRPr="00944BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesa, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBD8F7E" w14:textId="1B2DDB3E" w:rsidR="005219C9" w:rsidRPr="001147CF" w:rsidRDefault="005219C9" w:rsidP="005219C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berry Malmberg, D., Aguilar, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="1172EC8C" w14:textId="77777777" w:rsidR="00682C59" w:rsidRPr="00682C59" w:rsidRDefault="00682C59" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Branaman, J. (2025, March 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The practice of collaboration: Interprofessional training to serve students with high intensity needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference panel presentation]. California Applied Behavior Analysis, Pasadena, CA, United States.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D942AD4" w14:textId="25329EF3" w:rsidR="008C7A52" w:rsidRDefault="008C7A52" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:r w:rsidR="008F111C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FF262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
-[...107 lines deleted...]
-    <w:p w14:paraId="00E969BD" w14:textId="77777777" w:rsidR="008F111C" w:rsidRPr="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spurlock, K., Hoffman, K., &amp; Gray, S. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70379">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, November 22). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70379">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enhancing support for students with disabilities through interprofessional teaming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70379">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Conference presentation]. Teacher Educators for Children with Behavioral Disorders, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3916B03F" w14:textId="1F1BA507" w:rsidR="0006546F" w:rsidRPr="00E70379" w:rsidRDefault="0006546F" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fleming, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="158A37F4" w14:textId="77777777" w:rsidR="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hart-Barnett, J. (2024, November 22). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Experiences in autism specific classrooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0083230B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Conference presentation]. Teacher Educators for Children with Behavioral Disorders, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0289E194" w14:textId="64337CC0" w:rsidR="001E5DCA" w:rsidRPr="001E5DCA" w:rsidRDefault="001E5DCA" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="72913945" w14:textId="77777777" w:rsidR="008F111C" w:rsidRPr="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024, November 13). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supporting neurodiversity in schools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Professional development training]. Kyrene School District, Chandler, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783BECE1" w14:textId="48ABD151" w:rsidR="008C7A52" w:rsidRPr="008C7A52" w:rsidRDefault="008C7A52" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="484F0929" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00B62038" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Dixon, M. (2024, October 14). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Understanding neurodiversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Professional development training]. Tempe Union School District, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A857D4" w14:textId="5540917F" w:rsidR="00AA5C6D" w:rsidRPr="00AA5C6D" w:rsidRDefault="00AA5C6D" w:rsidP="00AA5C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Dixon, M. (2024, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Developing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interdisciplinary teaming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between teachers and SLPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E78BA">
-[...32 lines deleted...]
-    <w:p w14:paraId="1B1F3A25" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00B62038" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Professional development training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 80 SLPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. Mesa School District, Mesa, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFB5E83" w14:textId="75294833" w:rsidR="008C7A52" w:rsidRPr="008C7A52" w:rsidRDefault="008C7A52" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="18066586" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00383EE1" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Dixon, M. (2024, August 21). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Preschool interdisciplinary teaming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Professional development training</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for over 100 teachers and SLPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. Mesa School District, Mesa, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F659B49" w14:textId="77777777" w:rsidR="008C7A52" w:rsidRPr="008C7A52" w:rsidRDefault="008C7A52" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="4871957A" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., *Spurlock, K., Dixon, M., &amp; Scherer, N. (2024, August 6). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Developing and evaluating collaborative curriculum around ASD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Conference presentation]. Office of Special Education Programs Annual Meeting, Washington, DC., United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F8AD6E" w14:textId="6F4A0665" w:rsidR="008C7A52" w:rsidRPr="008C7A52" w:rsidRDefault="008C7A52" w:rsidP="008C7A52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="48805451" w14:textId="77777777" w:rsidR="00383EE1" w:rsidRPr="00383EE1" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dixon, M., &amp; Fleming, J. (2024, March 4). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Understanding neurodiversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Invited lecture for two Tempe Union High School honors classes, Tempe, AZ, United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E151273" w14:textId="082877CB" w:rsidR="0012231E" w:rsidRDefault="0012231E" w:rsidP="0012231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00383EE1">
+      <w:r w:rsidRPr="008C7A52">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="7E2F8FF3" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spurlock, K., Dixon, M., &amp; Scherer, N. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Developing and evaluating collaborative curriculum around ASD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conference for the CEC Division of Autism and Developmental Disabilities, Honolulu, Hawaii, 1/19/24. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A946FC" w14:textId="244F379C" w:rsidR="00CF15BC" w:rsidRDefault="00B43286" w:rsidP="0012231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="0012231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Spurlock, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...25 lines deleted...]
-    <w:p w14:paraId="01B24608" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:r w:rsidRPr="0012231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Dixon, M., Chang, M. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interdisciplinary ECHO seminars around autism spectrum disorders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the annual conference of the Teacher Educators for Children with Behavior Disorders, Tempe, AZ, 11/16/23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7108851F" w14:textId="766ED3CF" w:rsidR="0012231E" w:rsidRPr="0012231E" w:rsidRDefault="0012231E" w:rsidP="0012231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...25 lines deleted...]
-    <w:p w14:paraId="2F3551FC" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social inclusion at school.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Development Training for the Madison School District, Phoenix, AZ, 11/15/23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A603CBA" w14:textId="1428BB61" w:rsidR="00934EFF" w:rsidRPr="00934EFF" w:rsidRDefault="00934EFF" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00934EFF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="2B97096A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supporting minimally verbal students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Invited professional development training for Childsplay Teaching Artists, Tempe, AZ, 5/18/23 and 5/22/23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBA093E" w14:textId="58994105" w:rsidR="00BE3739" w:rsidRPr="00BE3739" w:rsidRDefault="00BE3739" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE3739">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="5C510252" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Dixon, M., &amp; Scherer, N. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3739">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ECHO seminars for interprofessional collaboration around autism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the annual conference for the International Society for Autism Research, Stockholm, Sweden, 5/4/23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D31E00D" w14:textId="1F9B99CA" w:rsidR="00E85AC9" w:rsidRPr="00E85AC9" w:rsidRDefault="00E85AC9" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+        <w:t xml:space="preserve">Dixon, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85AC9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...25 lines deleted...]
-    <w:p w14:paraId="2AD2E353" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="004963AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Multidisciplinary Work Force</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Invited lecture at the Arizona Speech-</w:t>
+      </w:r>
+      <w:r w:rsidR="004963AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Language-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing Association (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ArSHA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) conference, Tempe, AZ, 4/1/23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC3EB53" w14:textId="5433AAF2" w:rsidR="00BE3739" w:rsidRPr="00BE3739" w:rsidRDefault="00BE3739" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE3739">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="7767B154" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3739">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Inclusion at School. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional Development training for teachers at Hohokam Elementary School, Scottsdale, AZ, 3/1/23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8A09F4" w14:textId="373F26E5" w:rsidR="00256B21" w:rsidRPr="00F11E25" w:rsidRDefault="00256B21" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F11E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="600ADCF9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Dixon, M. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Building an Interdisciplinary Program around Autism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the annual conference of the Teacher Educators for Children with Behavior Disorders, Tempe, AZ, 11/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11E25" w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/22. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082C2AE" w14:textId="53308AD9" w:rsidR="00256B21" w:rsidRPr="00F11E25" w:rsidRDefault="00256B21" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11E25">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="1BCC273B" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Turner, K. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cultural Acceptability of ABA Interventions for ASD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented as part of a symposium on “Voices from our Clients: Improving the Cultural Responsiveness of Behavioral Intervention” at the annual Applied Behavior Analysis International conference, Boston, MA, 5/30/22. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434D8777" w14:textId="29E01775" w:rsidR="00256B21" w:rsidRPr="00256B21" w:rsidRDefault="00256B21" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dixon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Scheher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challenges and opportunities in building interdisciplinary programs around autism. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual conference for the International Society for Autism Research, Austin, TX, 5/14/22.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...42 lines deleted...]
-    <w:p w14:paraId="0209D60F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+    </w:p>
+    <w:p w14:paraId="361C788A" w14:textId="13551D30" w:rsidR="005D0C2C" w:rsidRPr="00781BA0" w:rsidRDefault="005D0C2C" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turner, K., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="4E65A5D6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applied behavior analytic parent training in Spanish for children with autism spectrum disorders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the Applied Behavior Analysis International, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Culturo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Behavior Science Conference, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10/8/20. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4920B8" w14:textId="77777777" w:rsidR="000979AF" w:rsidRPr="00781BA0" w:rsidRDefault="000979AF" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="2C97D8EA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. &amp; Wolf, L. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How might we build an intellectual community in an online doctoral seminar? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching doctoral courses – peer learning series, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Online</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/23/20. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797923D5" w14:textId="77777777" w:rsidR="00115E30" w:rsidRPr="00781BA0" w:rsidRDefault="00115E30" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="58694F24" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recognizing and addressing neurodiversity in the classroom: Social, sensory and academic challenges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the 2019 Arizona Multicultural Education Conference, Tempe, AZ, 9/20/19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37609F49" w14:textId="77777777" w:rsidR="00325021" w:rsidRPr="00781BA0" w:rsidRDefault="00325021" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...75 lines deleted...]
-    <w:p w14:paraId="5B0DF284" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Turner, K. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent-Mediated ABA Interventions for ASD Related Problem Behavior. </w:t>
+      </w:r>
+      <w:r w:rsidR="00115E30" w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the annual conference for the American Psychological Association, Chicago, IL, 8/8/19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CB8592" w14:textId="77777777" w:rsidR="00325021" w:rsidRPr="00781BA0" w:rsidRDefault="00325021" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Turner, K. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="411D9502" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Effectiveness of ABA Parent Training in Spanish for Children with ASD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual conference for the International Society for Autism Research, Montreal, Canada, 5/3/19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACFE18B" w14:textId="77777777" w:rsidR="00EC720B" w:rsidRPr="00781BA0" w:rsidRDefault="00EC720B" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00781BA0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="26EA4C83" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Moon, C. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Understanding neurodiversity in the school community.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Invited workshop presented at the Tempe Union High School District. Tempe, AZ, 2/25/19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C717B" w14:textId="77777777" w:rsidR="00422504" w:rsidRPr="00EB5C36" w:rsidRDefault="00422504" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EB5C36">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="05860ED1" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Turner, K. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The need for diversity training in behavior analysis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of the Teacher Educators for Children with Behavioral Disorders, Temple, AZ, 10/19/18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6A4963" w14:textId="77777777" w:rsidR="00422504" w:rsidRPr="00EB5C36" w:rsidRDefault="00422504" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00EB5C36">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="02F31782" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Turner, K. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Methods to Increase Participation in Spanish Language ASD Parent Training.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual conference for the American Psychological Association, San Francisco, CA, 8/10/18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048E1C4E" w14:textId="77777777" w:rsidR="00AD4195" w:rsidRPr="00EB5C36" w:rsidRDefault="00AD4195" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neault, N. Barosky, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="42D996D1" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neal, H. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diversity training for behavior analysts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the Applied Behavior Analysis International meeting, San Diego, CA, 5/28/18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE09ECC" w14:textId="77777777" w:rsidR="00F17193" w:rsidRPr="00EB5C36" w:rsidRDefault="00AD4195" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matthews, N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...25 lines deleted...]
-    <w:p w14:paraId="307B996F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r w:rsidR="009C79A1" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C79A1" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orr, B., Warriner, K., DeCarlo, M., Sorenson, M., Laflin, J., &amp; Smith, C.J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018). </w:t>
+      </w:r>
+      <w:r w:rsidR="009C79A1" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Does peer mediation increase effectiveness of the PEERS curriculum? A pilot randomized control trial examining social function, well-being, and classroom social network centrality.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C79A1" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the Internatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17193" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nal Society for Autism Research, Rotterdam,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Netherlands, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17193" w:rsidRPr="00EB5C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/12/18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7638D65E" w14:textId="77777777" w:rsidR="008211D5" w:rsidRPr="00F17193" w:rsidRDefault="008211D5" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F17193">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="10BA0913" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Turner, K. (2017). </w:t>
+      </w:r>
+      <w:r w:rsidR="004707D9" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategies to Enhance Engagement in Spanish language Parent Training on ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="004707D9" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0020540D" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resented at the</w:t>
+      </w:r>
+      <w:r w:rsidR="004707D9" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41</w:t>
+      </w:r>
+      <w:r w:rsidR="004707D9" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="004707D9" w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of Teacher Educators for Children with Behavioral Disorders, Tempe, AZ, 10/26/17. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17193">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84C151" w14:textId="77777777" w:rsidR="001101D4" w:rsidRPr="006711AD" w:rsidRDefault="001101D4" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+      <w:r w:rsidRPr="00F17193">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="4BFAD7E5" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Turner</w:t>
+      </w:r>
+      <w:r w:rsidR="006711AD" w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017). </w:t>
+      </w:r>
+      <w:r w:rsidR="006711AD" w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparing Methods to Increase Participation in Spanish Language ASD Parent Training. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006711AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the International Meeting for Autism Research, San Francisco, CA, 05/13/17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F9334A" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00052AF9" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., Turner, K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Park., H., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...42 lines deleted...]
-    <w:p w14:paraId="71395CA8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:r w:rsidR="00DA6564">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parra, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pinon, T.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00641BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spanish Language ABA Parent Training for Families with Children with ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of Teacher Educators for Children with Behavioral Disorders, Tempe, AZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00052AF9" w:rsidRPr="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6564" w:rsidRPr="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B318941" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00A97CE8" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...25 lines deleted...]
-    <w:p w14:paraId="40A48B86" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What to expect on a job interview and finding a position and college that fit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teachers College Doctoral Committee Job Search Series, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/27/16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766B679D" w14:textId="77777777" w:rsidR="00A97CE8" w:rsidRPr="00A97CE8" w:rsidRDefault="00A97CE8" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="03895C24" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Literature review workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teachers College Doctoral Committee Literature Review Workshop, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9/14/16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1172EC8C" w14:textId="77777777" w:rsidR="00682C59" w:rsidRPr="00682C59" w:rsidRDefault="00682C59" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turner, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Park, H., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parra, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pinon, T., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miller, P. (2016). </w:t>
+      </w:r>
+      <w:r w:rsidR="008F111C" w:rsidRPr="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spanish Language Applied Behavior Analysis Parent Training</w:t>
+      </w:r>
+      <w:r w:rsidR="00986C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Children with Autism Spectrum Disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="008F111C" w:rsidRPr="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F111C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0034594A">
-[...75 lines deleted...]
-    <w:p w14:paraId="47A076FE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:r w:rsidR="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resented at the annual meetings of Applied Behavior Analysis International, Chicago, IL, 5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E969BD" w14:textId="77777777" w:rsidR="008F111C" w:rsidRPr="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008F111C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Turner, K., Park, H., </w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seiple, D., </w:t>
+        <w:t xml:space="preserve">Pinon, T., </w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kim, M., &amp; </w:t>
+        <w:t xml:space="preserve">Parra, L., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hodas, R. (2012). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="7201C4AA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+        <w:t>Miller, P. (2016). ABA parent training in Spanis</w:t>
+      </w:r>
+      <w:r w:rsidR="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h for Children with ASD. P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the International Meeting for Autism Research, Baltimore, MD., 5/14/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158A37F4" w14:textId="77777777" w:rsidR="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Turner, K., Park, H., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...58 lines deleted...]
-    <w:p w14:paraId="48E29828" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martinez, D., Matthews, N., &amp; Smith, C. (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elementary School Impact of Early ABA Intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00052AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the International Meeting for Autism Research, Baltimore, MD., 5/12/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72913945" w14:textId="77777777" w:rsidR="008F111C" w:rsidRPr="008F111C" w:rsidRDefault="008F111C" w:rsidP="00282A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...20 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F111C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...45 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F111C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social development and community building for preschool children. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional development training at The Hills Preschool, Phoenix, AZ, 3/28/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F0929" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00B62038" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...52 lines deleted...]
-      <w:r w:rsidR="000E78BA">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E78BA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...43 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Linking the Social and Academic Engagement of Included Children with ASD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the CEC Division for Autism and Developmental Disorders conference, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honolulu, HI, 1/21/16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1F3A25" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00B62038" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62038">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...109 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62038" w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Longitudinal Exploration of the Relationship between Social Involvement and Standardized Test Scores for Students in an Urban Public School</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62038" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9633F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at annual convention of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3CB9" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3CB9" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ouncil for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3CB9" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducational </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3CB9" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dministration, San Diego, CA 11/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62038" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595" w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18066586" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRPr="00383EE1" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...10 lines deleted...]
-        <w:t>*</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62038">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Impact of Teacher and Classroom Variables on the Social Engagement of Included Children with Autism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9633F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the </w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...41 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teacher Educator Division Conference, Tempe, AZ 11/5/15. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4871957A" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
-      <w:r w:rsidR="000E78BA">
-[...26 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Using peer social ratings to predict problem behavior.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9633F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resented at the 39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of Teacher Educators for Children with Behavioral Disorders, Tempe, AZ 10/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43595">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48805451" w14:textId="77777777" w:rsidR="00383EE1" w:rsidRPr="00383EE1" w:rsidRDefault="00383EE1" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E</w:t>
-[...60 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D629E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Classroom management and scaffolding play: Making learning visible.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional development training at The Hills Preschool, Phoenix, AZ 9/14/15. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2F8FF3" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Cross, E., </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freeman, L., </w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
+        <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...11 lines deleted...]
-        <w:t>*</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Locke, J., &amp; Mandell, D. (2015). </w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aguilar, S., &amp; Connell, J. (2011). </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The association between executive functions and social skills in children with autism spectrum disorder.</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the International Neuropsychological Society, Denver, CO, 2/5/15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B24608" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodas, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.</w:t>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluating CBT for Children with ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the Association for Behavioral and Cognitive Therapies, Philadelphia, PA, 11/21/14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3551FC" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...40 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Affect recognition is critical to avoid rejection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the 38th annual conference of Teacher Educators for Children </w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with Behavioral Disorders, Tempe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, AZ, 10/24/14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B97096A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
-[...93 lines deleted...]
-      <w:pPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Park, H. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building supportive classrooms, addressing challenging behaviors, and partnering with parents. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional development training at The Hills Preschool, </w:t>
+      </w:r>
+      <w:r w:rsidR="00383EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Phoenix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, AZ 9/25/14.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C510252" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodas, R., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosen, P., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mental health and academic performance in middle school girls</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the annual convention of the American Psychological Association, Washington, D.C., 08/08/14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD2E353" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Locke, J. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exploring the social and academic engagement of included children with ASD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the International Meeting for Autism Research, Atlanta, GA, 5/16/2014. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7767B154" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locke, J., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...41 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; Mandell, D. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examining the social outcomes of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practice based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> models of social skills interventions for children with autism in schools.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the International Meeting for Autism Research, Atlanta, GA, 5/17/14. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600ADCF9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...48 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>How should we teach children with autism?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel discussant for Zócalo Public Square, Tempe, AZ, 5/8/14. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC273B" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paulus, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hodas, R.,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adolescent girls’ body image concerns and their mental health correlates.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the National Association of School Psychologists Convention, Washington, DC, 2/20/14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0209D60F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Naylor, G., </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hodas, R.,</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rotheram-Fuller, E.,</w:t>
+        <w:t xml:space="preserve"> Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Fiorello, C. (2010).  </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., Velez, C., &amp; Gillham, J.</w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...4 lines deleted...]
-        <w:t>NEPSY-II affect recognition shows no bias against African American children.</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E78BA">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mental health and academic performance: A study of adolescent girls.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the National Association of School Psychologists Convention, Washington, DC, 2/18/14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E65A5D6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2013). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Socializing children with autism in general education settings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the 37th annual conference of Teacher Educators for Children with Behavioral Disorders, Tempe, AZ, 10/24/13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C97D8EA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sisco, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2013). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Challenges to Educational Attainment for West African Immigrants According to Mothers and Children</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the American Psychological Association. Honolulu, HI, 08/01/13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58694F24" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paulus, S., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LaSala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tinson-Smith, D. (2013). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Classroom features related to the social and academic engagement of children with ASD in inclusion classrooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the annual convention of the American Psychological Association. Honolulu, HI, 07/31/13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0DF284" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sisco, D., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yoon, J., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucey, E. (2013). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Challenges to Educational Attainment for West African Immigrant Students: A Focus Group Study</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Presented at the annual conference of The Association of Black Psychologists, New Orleans, LA, 7/24/13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D9502" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosen, P., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., &amp; Mandell, D. (2013</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Teacher decision-making about inclusion for students with autism.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists. Seattle, WA, 02/13/13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA4C83" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiorello, C. A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., &amp; Hale, J. B. (2012). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Knowledge of Cognitive Processing–Achievement Links among School Psychologists.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the American Psychological Association, Orlando, Florida, 08/04/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05860ED1" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodas, R., Gillham, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academic benefits of a girl’s counseling program: The Girls in Transition program.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the American Psychological Association, Orlando, Florida, 08/04/12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F31782" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sisco, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parent and student identified educational barriers for immigrant students</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the annual convention of the American Psychological Association, Orlando, Florida, 08/02/12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D996D1" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naylor, G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Rejection and Executive Function among Urban Students. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/24/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307B996F" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daly, B., Boyer, J., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hahn, H., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konikowski, K. (2012). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative training for School-based Mental Health Services.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/24/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BA0913" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross, E., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Does Summer Programming Improve Skill Maintenance for Students with ASD?</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/24/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFAD7E5" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aguilar, S., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessing Teacher Attitudes towards Strength-Based Assessment. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/24/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71395CA8" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sisco, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifying Barriers to Academic Engagement faced by Immigrant Students. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/22/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A48B86" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosen, P., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Mandell, D. (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autism Support Teachers’ Attitudes about Inclusion for Children with Autism.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/23/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03895C24" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sisco, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thoder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. (2012). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stability of Friendships and Academic Achievement among Urban Students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/23/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A076FE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seiple, D., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hodas, R. (2012). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effectiveness of a School Based Counseling Program for Inner City Students. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/23/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7201C4AA" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seiple, D., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Determining Efficacy of Social Skills Interventions for Children with Autism</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the annual convention of the National Association of School Psychologists, Philadelphia, Pennsylvania, 2/21/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E29828" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., Fiorello, C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Examining Professional Practices in Learning Disabilities Identification.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the 119</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of the American Psychological Association, Washington, DC, 8/6/11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F40DAC" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oyer, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malone, C., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosen, P., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Role of Needs Assessments in University-School-Community Partnerships</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the 119</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of the American Psychological Association, Washington, DC, 8/6/11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BD62D7" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seiple, D., Locke, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greenwell, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Levin, D. (2011). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluating Outcomes of Social Skills Interventions for Children with Autism.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference of the American Psychological Association, Washington, DC, 8/6/11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0485A667" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mahjouri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., Locke, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. (2011). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observing Social Inclusion of Students with Autism Spectrum Disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the International Meeting for Autism Research, San Diego, California, 5/12/11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D7E29" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosen, P., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Mandell, D. (2011). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>General Education Teachers’ Perceptions of Inclusion for Children with Autism</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Presented at the International Meeting for Autism Research, San Diego, California, 5/12/11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED9BF9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seiple, D., &amp; Locke, J. (2011). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Measuring the Efficacy of Social Skills Interventions for Children with Autism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the International Meeting for Autism Research, San Diego, California, 5/12/11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77857852" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross, E., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aguilar, S., &amp; Connell, J. (2011). </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrating academic and social progress monitoring.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, San Francisco, California, 2/24/2011. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5665CBF6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiorello, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan, M., &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National professional practices in learning disabilities identification. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented at the annual convention of the National Association of School Psychologists, San Francisco, California, 2/25/2011. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4E850B" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naylor, G., &amp; Fiorello, C. (2011). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Impact of affect recognition on social success in elementary schools.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, San Francisco, California, 2/24/2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5152C752" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naylor, G., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katz, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="0034594A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MacMullen, L., &amp; Fiorello, C. (2010). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Affect recognition and social success among urban elementary aged students.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the 118</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual conference of the American Psychological Association, San Diego, California, 8/15/10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB563D6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Locke, J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, A. (2010). Social inclusion of children with ASD at school: Effects of a randomized controlled treatment study. Presentation at the 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual International Meeting for Autism Research, Philadelphia, Pennsylvania, 5/20/10. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC3FAC9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2010). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social inclusion in elementary school classrooms.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation at the Temple University College of Education Research Colloquia, Philadelphia, Pennsylvania, 4/6/10.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2578B62E" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2010). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social relationships of children with ASD across elementary school</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Chair and presenter in a symposium titled “Social Inclusion of High-Functioning Children with Autism,” presented at the 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual Gatlinburg conference, Annapolis, Maryland, 3/17/10. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F1CF4A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Locke, J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2010). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluating outcomes of a RCT to improve the social inclusion of children with HFA and Asperger Disorder.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Oral presentation at the 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual Gatlinburg conference, Annapolis, Maryland, 3/17/10. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AA15C9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotheram-Fuller, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2010). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Building inclusive classrooms for children with ASD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Invited professional development lecture at the A.S. Jenks Elementary, Philadelphia, Pennsylvania, 3/12/10. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651299EE" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="0034594A" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naylor, G., </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rotheram-Fuller, E.,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Fiorello, C. (2010).  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEPSY-II affect recognition shows no bias against African American children.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the annual convention of the National Association of School Psychologists, Chicago, Illinois, 3/4/10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A83E78" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Boyer, J., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11826,58 +17148,89 @@
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual School Psychology Conference for the School District of Philadelphia, Philadelphia, Pennsylvania, 11/4/09. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708C46C0" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gulsrud, A., Kasari, C., &amp; </w:t>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009).  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -11913,51 +17266,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Locke, J., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Kasari, C. (2009). </w:t>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2009). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Typical peer models of included children with autism.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00751639">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12036,51 +17409,71 @@
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kasari, C., &amp; Locke, J. (2009). </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; Locke, J. (2009). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grade related changes in children with autism’s social inclusion.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Presented at the annual convention of the National Association of School Psychologists, Boston, Massachusetts, 2/27/09.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629B9F0B" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12223,59 +17616,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invited lecture at the University of Maryland, Baltimore, Maryland, 10/29/08.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093F6D83" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Kasari, C., Gulsrud, A., </w:t>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Locke, J., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0034594A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12404,58 +17827,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> annual Gatlinburg conference, San Diego, California, 3/26/08. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6742B9" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gulsrud, A. &amp; </w:t>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2007). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -12466,58 +17900,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presented at the annual Society for Research in Child Development conference, Boston, Massachusetts, 03/31/07.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567773CB" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kasari, C., Gulsrud, A., Lee, L., &amp; </w:t>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Lee, L., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2007). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -12528,58 +17993,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Presented at the annual Society for Research in Child Development conference, Boston, Massachusetts, 03/31/07.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA2229D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kasari, C., Gulsrud, A., &amp; </w:t>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2006). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -12607,51 +18103,91 @@
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Kasari, C., &amp; Gulsrud, A. (2006). </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2006). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grade-related changes in the social inclusion of children with autism in regular education classrooms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Presented at the 39th annual Gatlinburg conference, San Diego, California, 03/15/06.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6622C880" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12660,51 +18196,91 @@
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Kasari, C., &amp; Gulsrud, A. (2005). </w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gulsrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2005). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Developmental changes in the social inclusion of children with autism in regular education classrooms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Presented at the annual conference of the Collaborative Programs of Excellence in Autism, Marina Del Rey, California, 11/8/05. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F72C624" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12785,60 +18361,100 @@
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Guiou, T., &amp; Johnson, S. (2004). </w:t>
-[...8 lines deleted...]
-        <w:t>Can a Targeted Social Skills Intervention Change Peer NetworkRatings for High Functioning Children with Autism?</w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guiou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T., &amp; Johnson, S. (2004). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can a Targeted Social Skills Intervention Change Peer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NetworkRatings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for High Functioning Children with Autism?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presented at the 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Gatlinburg Conference, San Diego, California, 3/11/04.</w:t>
@@ -12851,109 +18467,146 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. &amp; Kasari, C. (2003). </w:t>
+        <w:t xml:space="preserve">. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kasari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stability and Quality of Friendships for Children with Autism. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presented at the 36th Annual Gatlinburg Conference, Annapolis, Maryland, 3/21/03.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A2D04D" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Shoptaw, S., Berman, S., London, E., &amp; Mandelkern, M. (2001). </w:t>
+        <w:t xml:space="preserve">., Shoptaw, S., Berman, S., London, E., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mandelkern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2001). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selective Frontal Lobe Deficits Associated with Illicit Substance and Tobacco Use.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presented at the 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -13009,51 +18662,69 @@
         <w:t>Cognitive Task Performance as a Function of Illicit Substance Use and Tobacco Use.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Presented at the 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annual Conference of the College on Problems of Drug Dependence, San Juan, Puero Rico, 6/19/00.</w:t>
+        <w:t xml:space="preserve"> Annual Conference of the College on Problems of Drug Dependence, San Juan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Puero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rico, 6/19/00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32692779" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA" w:rsidP="00282A61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rotheram-Fuller, E</w:t>
       </w:r>
@@ -13208,52 +18879,62 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SPE 580</w:t>
       </w:r>
       <w:r w:rsidR="00492BF6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 680</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: Practicum (Autism Spectrum Disorders</w:t>
-      </w:r>
+        <w:t>: Practicum (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autism Spectrum Disorders</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007F6674">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA3048E" w14:textId="77777777" w:rsidR="00FB3CB9" w:rsidRDefault="00FB3CB9">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13509,51 +19190,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9998: Dissertation Proposal Writing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEBF8B6" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9587: School Consultation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B11019" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8771: Seminar in Social Psychology in Schools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC3487A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
@@ -13650,96 +19330,166 @@
     <w:p w14:paraId="2CC23D00" w14:textId="77777777" w:rsidR="0020540D" w:rsidRPr="0020540D" w:rsidRDefault="0020540D" w:rsidP="0020540D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32AB046A" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         </w:rPr>
         <w:t>AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A48CF4F" w14:textId="2DC21134" w:rsidR="004122F9" w:rsidRDefault="004122F9" w:rsidP="00256B21">
+    <w:p w14:paraId="2CB7850B" w14:textId="41D43053" w:rsidR="00EF4472" w:rsidRDefault="00EF4472" w:rsidP="00256B21">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">SUN Award – Awarded from Wanda Wright for Serving University Needs (Supporting student success and valuing diversity). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CAAF8D" w14:textId="024BB04F" w:rsidR="00626EDC" w:rsidRDefault="00626EDC" w:rsidP="00256B21">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Excellence in Community Engagement Award</w:t>
+      </w:r>
+      <w:r w:rsidR="00044379">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mary Lou Fulton Teacher’s College, ASU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359DF4CC" w14:textId="2FE448D4" w:rsidR="00395B43" w:rsidRDefault="00395B43" w:rsidP="00256B21">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Received 3 “Professor of Impact” Awards from two </w:t>
+        <w:t xml:space="preserve">Received three “Professor of Impact” awards from two </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>masters</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and one doctoral student</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="029FBDF0" w14:textId="7E65966D" w:rsidR="00E85AC9" w:rsidRDefault="00E85AC9" w:rsidP="00256B21">
+        <w:t xml:space="preserve"> and one doctoral student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029FBDF0" w14:textId="5FC221F7" w:rsidR="00E85AC9" w:rsidRDefault="00E85AC9" w:rsidP="00256B21">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Named a “Health Solutions Ambassador” for collaborative work with faculty and programs in the College of Health Solutions at ASU</w:t>
       </w:r>
@@ -13810,51 +19560,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nominated for the ASU Outstanding Doctoral Mentor Award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C623263" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
+    <w:p w14:paraId="307A11D5" w14:textId="659E50BD" w:rsidR="00496BBF" w:rsidRDefault="00496BBF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>#6 most cited School Psychology faculty between 2005-2009 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grapin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C623263" w14:textId="22C9BD90" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15037,73 +20839,107 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>UNIVERSITY SERVICE ACTIVITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7AB719" w14:textId="2C019037" w:rsidR="00E761EB" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arizona State University, Tempe, AZ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF22CCB" w14:textId="08562FF6" w:rsidR="00E761EB" w:rsidRDefault="00E761EB">
+    <w:p w14:paraId="77B0CF24" w14:textId="20747CD9" w:rsidR="00D44CC2" w:rsidRDefault="00D44CC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-Chair, Curriculum Review Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF22CCB" w14:textId="03B5FCD3" w:rsidR="00E761EB" w:rsidRDefault="00E761EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2023-</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Co-Chair, Tenure-Track Personnel Evaluation Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C27A68" w14:textId="0026D626" w:rsidR="00256B21" w:rsidRDefault="00256B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15121,122 +20957,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Member, </w:t>
       </w:r>
       <w:r w:rsidR="00C67FCD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenure-Track </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personnel Evaluation Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CE890F" w14:textId="122DDA10" w:rsidR="005D31A4" w:rsidRDefault="005D31A4">
+    <w:p w14:paraId="02CE890F" w14:textId="6E766E8F" w:rsidR="005D31A4" w:rsidRDefault="005D31A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2022- </w:t>
       </w:r>
+      <w:r w:rsidR="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006C098B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Search Committee, Associate Professor in Educational Leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04135ABA" w14:textId="6AFD8702" w:rsidR="00C67FCD" w:rsidRDefault="00C67FCD">
+    <w:p w14:paraId="04135ABA" w14:textId="4142848F" w:rsidR="00C67FCD" w:rsidRDefault="00C67FCD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2022-</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00626EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Member, Ad-hoc committee developing a MA in Special Education </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB8B630" w14:textId="194FC724" w:rsidR="005D31A4" w:rsidRDefault="005D31A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15834,50 +21670,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Member – Search Committee, School Psychology Tenure-Track Faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F1F41C" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="000E78BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fall, 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Acting Program Coordinator of the Temple School Psychology Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042EC8E4" w14:textId="77777777" w:rsidR="00F90239" w:rsidRDefault="00FB3CB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16119,1730 +21956,1145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DOCTORAL DISSERTATION ADVISING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AD3E9F" w14:textId="77777777" w:rsidR="00B97EC7" w:rsidRDefault="00B97EC7" w:rsidP="00B97EC7">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arizona State University, Tempe, AZ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FDDC4B" w14:textId="23E3BD5E" w:rsidR="00256B21" w:rsidRDefault="00B97EC7" w:rsidP="00CC4787">
+    <w:p w14:paraId="06A791B1" w14:textId="79189FF5" w:rsidR="00044379" w:rsidRDefault="00B97EC7" w:rsidP="00B01318">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B01318">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Currently Active Dissertation Committees: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="728DA700" w14:textId="70937E56" w:rsidR="00256B21" w:rsidRDefault="00256B21" w:rsidP="00B01318">
+        <w:t xml:space="preserve">Currently Active Dissertation Committees:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4B8567" w14:textId="29E56C2B" w:rsidR="00044379" w:rsidRDefault="00044379" w:rsidP="009E3106">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Chair: Heather Fauland (EdD)</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1C984548" w14:textId="56B879F1" w:rsidR="00C67FCD" w:rsidRDefault="00C67FCD" w:rsidP="00B01318">
+      </w:r>
+      <w:r w:rsidR="00956146">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair: Dani Tronzo (LLT PhD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C984548" w14:textId="1A9DFD81" w:rsidR="00C67FCD" w:rsidRDefault="00C67FCD" w:rsidP="00B01318">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Research Advisor:</w:t>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00044379">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supervisor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DEB0F5" w14:textId="369CBA2E" w:rsidR="00B97EC7" w:rsidRDefault="00C67FCD" w:rsidP="00B01318">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kassandra Spurlock (LLT PhD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FFB48D" w14:textId="05EFA20D" w:rsidR="00044379" w:rsidRDefault="00044379" w:rsidP="00B01318">
+      <w:pPr>
+        <w:spacing w:line="218" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Chloe Whitacker (Barret Honors Student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB9B6FB" w14:textId="26DF7CA9" w:rsidR="00044379" w:rsidRDefault="00044379" w:rsidP="00B01318">
+      <w:pPr>
+        <w:spacing w:line="218" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allison Davis (Barrett Honors Student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7493AFB9" w14:textId="1BD03EE4" w:rsidR="00044379" w:rsidRDefault="00044379" w:rsidP="00B01318">
+      <w:pPr>
+        <w:spacing w:line="218" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiara Furukawa (Barrett Honors Student)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A377B13" w14:textId="77777777" w:rsidR="00B97EC7" w:rsidRDefault="00B97EC7" w:rsidP="00B97EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     Completed theses and dissertations during each academic year: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9697" w:type="dxa"/>
-        <w:tblInd w:w="198" w:type="dxa"/>
+        <w:tblW w:w="4050" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1147"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="810"/>
         <w:gridCol w:w="630"/>
-        <w:gridCol w:w="630"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="720"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D5051" w14:paraId="17FF4774" w14:textId="77777777" w:rsidTr="000D5051">
+      <w:tr w:rsidR="009E3106" w14:paraId="17FF4774" w14:textId="77777777" w:rsidTr="009E3106">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D795A19" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="5D795A19" w14:textId="77777777" w:rsidR="009E3106" w:rsidRPr="00B175DB" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="948"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B175DB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
             <w:r w:rsidRPr="00B175DB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138254E4" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="4E24B459" w14:textId="77777777" w:rsidR="009E3106" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2007-2013</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="138254E4" w14:textId="35B3DA16" w:rsidR="009E3106" w:rsidRPr="00B175DB" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Temple Univ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09FF6036" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="09FF6036" w14:textId="43645FA0" w:rsidR="009E3106" w:rsidRPr="00B175DB" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B175DB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2013-2014</w:t>
+              <w:t>2013-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>025</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5CD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ASU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251A9FA2" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...49 lines deleted...]
-          <w:p w14:paraId="5EE85172" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="251A9FA2" w14:textId="0DB76874" w:rsidR="009E3106" w:rsidRPr="00B175DB" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2016- 2</w:t>
-[...183 lines deleted...]
-              <w:t>2023-2024</w:t>
+              <w:t>2025-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278E4524" w14:textId="579EEC6C" w:rsidR="000D5051" w:rsidRPr="00B175DB" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="278E4524" w14:textId="44D387AB" w:rsidR="009E3106" w:rsidRPr="00B175DB" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5051" w14:paraId="689BF4DA" w14:textId="77777777" w:rsidTr="000D5051">
+      <w:tr w:rsidR="009E3106" w14:paraId="689BF4DA" w14:textId="77777777" w:rsidTr="009E3106">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3764EAA8" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="3764EAA8" w14:textId="77777777" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008211D5">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358B0DBE" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="358B0DBE" w14:textId="77777777" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="329AFC47" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...114 lines deleted...]
-          <w:p w14:paraId="5C0249F4" w14:textId="77777777" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="329AFC47" w14:textId="0175EAC7" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDBF0E7" w14:textId="77777777" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...91 lines deleted...]
-          <w:p w14:paraId="3CDEECD1" w14:textId="05F97B92" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="7ECD09DA" w14:textId="33B348A5" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73503F5E" w14:textId="7AEEF94D" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="73503F5E" w14:textId="1B9126AA" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5051" w14:paraId="2A101F38" w14:textId="77777777" w:rsidTr="000D5051">
+      <w:tr w:rsidR="009E3106" w14:paraId="2A101F38" w14:textId="77777777" w:rsidTr="009E3106">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420D4B34" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="420D4B34" w14:textId="236BF6B2" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008211D5">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Committee Member</w:t>
+              <w:t>Com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008211D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130AD4F9" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="130AD4F9" w14:textId="77777777" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21990816" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="21990816" w14:textId="031E19C5" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D7ED3E" w14:textId="36E520F6" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CE1534" w14:textId="2303E193" w:rsidR="009E3106" w:rsidRPr="008211D5" w:rsidRDefault="009E3106" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E5CD0" w14:paraId="4A6E4479" w14:textId="77777777" w:rsidTr="009E3106">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478A6B14" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008211D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Undergrad Honors Theses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243ABFE6" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008211D5">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D7ED3E" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...91 lines deleted...]
-          <w:p w14:paraId="7E1A5713" w14:textId="77777777" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="7CE0A807" w14:textId="10A57597" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538B7EE5" w14:textId="77777777" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...161 lines deleted...]
-          <w:p w14:paraId="243ABFE6" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="519B0DB4" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008211D5">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE0A807" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
-[...114 lines deleted...]
-          <w:p w14:paraId="18E65327" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="48E31375" w14:textId="004797B8" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...136 lines deleted...]
-              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5051" w14:paraId="362D1231" w14:textId="77777777" w:rsidTr="00E851DA">
+      <w:tr w:rsidR="003E5CD0" w14:paraId="362D1231" w14:textId="0955D2C5" w:rsidTr="00E875F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0345AF0D" w14:textId="77777777" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="0345AF0D" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6300" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C5DC4B" w14:textId="6B72AA03" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="23593814" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBA07B0" w14:textId="65027858" w:rsidR="000D5051" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="30C90D25" w14:textId="77777777" w:rsidR="003E5CD0" w:rsidRPr="008211D5" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C09FF90" w14:textId="5D21DCB3" w:rsidR="003E5CD0" w:rsidRPr="003E5CD0" w:rsidRDefault="003E5CD0" w:rsidP="00F172F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E5CD0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27279FE0" w14:textId="66507AD8" w:rsidR="000D5051" w:rsidRPr="008211D5" w:rsidRDefault="000D5051" w:rsidP="00F172F2">
+          <w:p w14:paraId="3C837CC0" w14:textId="522CA68B" w:rsidR="003E5CD0" w:rsidRPr="003E5CD0" w:rsidRDefault="003E5CD0">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E5CD0">
               <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>76</w:t>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A1FB604" w14:textId="359F4011" w:rsidR="00B97EC7" w:rsidRDefault="00B97EC7" w:rsidP="00B97EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355654BD" w14:textId="64478459" w:rsidR="00A0330E" w:rsidRDefault="00A0330E" w:rsidP="00B97EC7">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A0330E" w:rsidSect="003750B8">
+    <w:sectPr w:rsidR="00A0330E" w:rsidSect="006D5EFC">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialUnicodeMS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15103912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7C25F4C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-2430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-1710" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-270" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C96B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DA0FAE2"/>
     <w:lvl w:ilvl="0" w:tplc="CF2C7218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17888,68 +23140,186 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298106D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7C25F4C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-2430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-1710" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-270" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3810024D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B67E9456"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -17978,51 +23348,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50D25BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAF23622"/>
     <w:lvl w:ilvl="0" w:tplc="20E0B08C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="972290A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18096,51 +23466,51 @@
     <w:lvl w:ilvl="7" w:tplc="919A4434">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E96EDD92">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2610" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51027305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7C25F4C"/>
     <w:lvl w:ilvl="0" w:tplc="5BA074A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8634EC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18214,51 +23584,51 @@
     <w:lvl w:ilvl="7" w:tplc="FDAE8E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4EDE2178">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2610" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF95D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="991A1C26"/>
     <w:lvl w:ilvl="0" w:tplc="65FAB5BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18304,51 +23674,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A993370"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="252211D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2002"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2004"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18444,51 +23814,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBA6D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="834ECD10"/>
     <w:lvl w:ilvl="0" w:tplc="701442CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B9AE9DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18562,51 +23932,51 @@
     <w:lvl w:ilvl="7" w:tplc="9CFE4D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DB20E67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2610" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F15B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF7EC94A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18652,51 +24022,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A486E00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE1E3ACC"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -18776,1005 +24146,1117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2610" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="909851225">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1344363138">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1344363138">
+  <w:num w:numId="3" w16cid:durableId="1215120471">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="420689103">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1775635555">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1538808989">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1740517167">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="175390346">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="700208424">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1215120471">
+  <w:num w:numId="10" w16cid:durableId="984042147">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="420689103">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="175390346">
+  <w:num w:numId="11" w16cid:durableId="812213613">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="161"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="144"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000556DD"/>
     <w:rsid w:val="00000A89"/>
     <w:rsid w:val="00006364"/>
     <w:rsid w:val="00006F32"/>
     <w:rsid w:val="00007EC5"/>
     <w:rsid w:val="000102AE"/>
     <w:rsid w:val="00011663"/>
     <w:rsid w:val="0001196B"/>
     <w:rsid w:val="000145B6"/>
     <w:rsid w:val="00015AF0"/>
     <w:rsid w:val="00020138"/>
     <w:rsid w:val="00020FB1"/>
     <w:rsid w:val="0002264B"/>
     <w:rsid w:val="00022B2E"/>
     <w:rsid w:val="00027410"/>
     <w:rsid w:val="00034EC4"/>
     <w:rsid w:val="000412D1"/>
     <w:rsid w:val="00043821"/>
+    <w:rsid w:val="00044379"/>
     <w:rsid w:val="00052AF9"/>
     <w:rsid w:val="00054D9F"/>
     <w:rsid w:val="000556DD"/>
     <w:rsid w:val="000565B3"/>
+    <w:rsid w:val="0006546F"/>
+    <w:rsid w:val="000665CB"/>
     <w:rsid w:val="00071370"/>
     <w:rsid w:val="000719BD"/>
     <w:rsid w:val="00071F09"/>
     <w:rsid w:val="00072486"/>
     <w:rsid w:val="00074A70"/>
     <w:rsid w:val="00075230"/>
     <w:rsid w:val="00075E17"/>
     <w:rsid w:val="00076E1C"/>
+    <w:rsid w:val="0007737E"/>
     <w:rsid w:val="00080AC9"/>
     <w:rsid w:val="00082440"/>
     <w:rsid w:val="0008326F"/>
     <w:rsid w:val="00083BBD"/>
     <w:rsid w:val="00084794"/>
     <w:rsid w:val="000851E1"/>
     <w:rsid w:val="000858E1"/>
     <w:rsid w:val="000922EE"/>
     <w:rsid w:val="00096217"/>
     <w:rsid w:val="000979AF"/>
     <w:rsid w:val="00097DA6"/>
     <w:rsid w:val="000A0166"/>
     <w:rsid w:val="000A3604"/>
     <w:rsid w:val="000A5135"/>
     <w:rsid w:val="000A68B4"/>
     <w:rsid w:val="000A7920"/>
     <w:rsid w:val="000B2BDC"/>
     <w:rsid w:val="000B3476"/>
     <w:rsid w:val="000B3B9A"/>
     <w:rsid w:val="000B7963"/>
     <w:rsid w:val="000C4505"/>
     <w:rsid w:val="000D01FB"/>
     <w:rsid w:val="000D4B6B"/>
-    <w:rsid w:val="000D5051"/>
     <w:rsid w:val="000D570A"/>
     <w:rsid w:val="000D7548"/>
     <w:rsid w:val="000E332E"/>
     <w:rsid w:val="000E78BA"/>
+    <w:rsid w:val="000F0547"/>
+    <w:rsid w:val="000F062B"/>
     <w:rsid w:val="000F5E6F"/>
     <w:rsid w:val="000F782F"/>
     <w:rsid w:val="000F7860"/>
     <w:rsid w:val="001004AB"/>
     <w:rsid w:val="00106DB9"/>
     <w:rsid w:val="00106FDF"/>
     <w:rsid w:val="001101D4"/>
     <w:rsid w:val="001106B5"/>
     <w:rsid w:val="001112B6"/>
     <w:rsid w:val="00111D15"/>
+    <w:rsid w:val="001147CF"/>
     <w:rsid w:val="00115E30"/>
+    <w:rsid w:val="00117E7A"/>
     <w:rsid w:val="0012003C"/>
     <w:rsid w:val="00120053"/>
     <w:rsid w:val="00120959"/>
+    <w:rsid w:val="0012231E"/>
     <w:rsid w:val="0012463E"/>
     <w:rsid w:val="00124B4F"/>
     <w:rsid w:val="00135D23"/>
     <w:rsid w:val="00141F33"/>
     <w:rsid w:val="001436AB"/>
     <w:rsid w:val="001522D9"/>
     <w:rsid w:val="001533B8"/>
     <w:rsid w:val="00160A92"/>
     <w:rsid w:val="00161A67"/>
-    <w:rsid w:val="00163ABF"/>
     <w:rsid w:val="001656B7"/>
     <w:rsid w:val="00167ACD"/>
+    <w:rsid w:val="00170850"/>
     <w:rsid w:val="0017377E"/>
     <w:rsid w:val="00174EB4"/>
     <w:rsid w:val="00175FBF"/>
     <w:rsid w:val="001772C6"/>
     <w:rsid w:val="001801F9"/>
     <w:rsid w:val="00181709"/>
     <w:rsid w:val="0018212F"/>
     <w:rsid w:val="00183AAE"/>
     <w:rsid w:val="00183BC9"/>
     <w:rsid w:val="0019030E"/>
     <w:rsid w:val="00191C79"/>
     <w:rsid w:val="00195D82"/>
     <w:rsid w:val="001A1443"/>
-    <w:rsid w:val="001A2CF7"/>
     <w:rsid w:val="001A3A36"/>
     <w:rsid w:val="001A4CC7"/>
     <w:rsid w:val="001B1F8C"/>
     <w:rsid w:val="001B7680"/>
     <w:rsid w:val="001B7FE9"/>
     <w:rsid w:val="001C0935"/>
     <w:rsid w:val="001D1DCA"/>
     <w:rsid w:val="001D2560"/>
     <w:rsid w:val="001D2C38"/>
     <w:rsid w:val="001D3842"/>
     <w:rsid w:val="001D48B0"/>
     <w:rsid w:val="001D5A08"/>
     <w:rsid w:val="001E10D1"/>
     <w:rsid w:val="001E397B"/>
     <w:rsid w:val="001E4363"/>
     <w:rsid w:val="001E47E5"/>
+    <w:rsid w:val="001E5DCA"/>
     <w:rsid w:val="001F0555"/>
     <w:rsid w:val="001F2F2F"/>
     <w:rsid w:val="00200C05"/>
     <w:rsid w:val="00204EFD"/>
     <w:rsid w:val="0020540D"/>
     <w:rsid w:val="002140A9"/>
     <w:rsid w:val="0021508E"/>
     <w:rsid w:val="0021535D"/>
+    <w:rsid w:val="00215677"/>
     <w:rsid w:val="0022181B"/>
     <w:rsid w:val="002224CA"/>
     <w:rsid w:val="00224A72"/>
     <w:rsid w:val="00226D28"/>
     <w:rsid w:val="0022701B"/>
+    <w:rsid w:val="0022717C"/>
     <w:rsid w:val="0023230B"/>
     <w:rsid w:val="00237AA5"/>
     <w:rsid w:val="00240244"/>
     <w:rsid w:val="00243A28"/>
     <w:rsid w:val="00244C26"/>
     <w:rsid w:val="00245F26"/>
     <w:rsid w:val="00246B67"/>
     <w:rsid w:val="0025048E"/>
     <w:rsid w:val="00256B21"/>
     <w:rsid w:val="0026078E"/>
     <w:rsid w:val="00265043"/>
     <w:rsid w:val="00266481"/>
     <w:rsid w:val="00266CC4"/>
     <w:rsid w:val="00270F0D"/>
     <w:rsid w:val="00270F1F"/>
     <w:rsid w:val="002717FA"/>
     <w:rsid w:val="002731ED"/>
     <w:rsid w:val="002776A0"/>
     <w:rsid w:val="00282A61"/>
     <w:rsid w:val="00282BD4"/>
     <w:rsid w:val="002841E0"/>
+    <w:rsid w:val="00285E9C"/>
     <w:rsid w:val="002873D2"/>
+    <w:rsid w:val="0029633A"/>
     <w:rsid w:val="002A2955"/>
     <w:rsid w:val="002A4B77"/>
     <w:rsid w:val="002A5C44"/>
+    <w:rsid w:val="002A6FAB"/>
     <w:rsid w:val="002A75B2"/>
     <w:rsid w:val="002B06CF"/>
+    <w:rsid w:val="002B0E0D"/>
     <w:rsid w:val="002C192F"/>
     <w:rsid w:val="002C2F8A"/>
     <w:rsid w:val="002C78DA"/>
     <w:rsid w:val="002D230C"/>
     <w:rsid w:val="002D5801"/>
     <w:rsid w:val="002D6416"/>
+    <w:rsid w:val="002D734A"/>
     <w:rsid w:val="002E45B1"/>
+    <w:rsid w:val="002E61F2"/>
     <w:rsid w:val="002E7312"/>
     <w:rsid w:val="002E7B2A"/>
     <w:rsid w:val="002E7BD5"/>
     <w:rsid w:val="002F22A6"/>
     <w:rsid w:val="0030153B"/>
     <w:rsid w:val="00304340"/>
     <w:rsid w:val="00304A1D"/>
+    <w:rsid w:val="00306488"/>
     <w:rsid w:val="00306F18"/>
     <w:rsid w:val="0032015E"/>
     <w:rsid w:val="00320BBD"/>
     <w:rsid w:val="00325021"/>
     <w:rsid w:val="003252C9"/>
     <w:rsid w:val="00330237"/>
     <w:rsid w:val="003349A1"/>
+    <w:rsid w:val="003361A0"/>
     <w:rsid w:val="00341308"/>
     <w:rsid w:val="003425FD"/>
     <w:rsid w:val="0034594A"/>
     <w:rsid w:val="00346295"/>
     <w:rsid w:val="00346A1E"/>
     <w:rsid w:val="00346E04"/>
     <w:rsid w:val="0034717E"/>
     <w:rsid w:val="003477D5"/>
     <w:rsid w:val="003514BE"/>
     <w:rsid w:val="00361440"/>
     <w:rsid w:val="00366A18"/>
     <w:rsid w:val="00366A9E"/>
     <w:rsid w:val="00370873"/>
     <w:rsid w:val="00372886"/>
     <w:rsid w:val="003750B8"/>
     <w:rsid w:val="0037536C"/>
     <w:rsid w:val="003762EF"/>
     <w:rsid w:val="003779A2"/>
     <w:rsid w:val="0038029E"/>
+    <w:rsid w:val="003807BE"/>
     <w:rsid w:val="00380C0C"/>
     <w:rsid w:val="00382570"/>
     <w:rsid w:val="003833AE"/>
     <w:rsid w:val="00383EE1"/>
     <w:rsid w:val="00390145"/>
     <w:rsid w:val="00390D30"/>
-    <w:rsid w:val="00390E43"/>
     <w:rsid w:val="00392A57"/>
     <w:rsid w:val="00395214"/>
+    <w:rsid w:val="00395B43"/>
     <w:rsid w:val="00397400"/>
     <w:rsid w:val="003A10FB"/>
     <w:rsid w:val="003A668E"/>
     <w:rsid w:val="003B712A"/>
     <w:rsid w:val="003C35A9"/>
     <w:rsid w:val="003C5306"/>
     <w:rsid w:val="003C5A71"/>
     <w:rsid w:val="003C6398"/>
     <w:rsid w:val="003D0A6E"/>
     <w:rsid w:val="003D1FD5"/>
     <w:rsid w:val="003D640B"/>
     <w:rsid w:val="003D6582"/>
     <w:rsid w:val="003D6C82"/>
     <w:rsid w:val="003D7292"/>
     <w:rsid w:val="003D7D58"/>
     <w:rsid w:val="003E080C"/>
     <w:rsid w:val="003E152F"/>
+    <w:rsid w:val="003E5CD0"/>
     <w:rsid w:val="003E73D0"/>
     <w:rsid w:val="003E7E58"/>
     <w:rsid w:val="003F5902"/>
     <w:rsid w:val="003F5EC4"/>
     <w:rsid w:val="003F7B5D"/>
     <w:rsid w:val="00401AAB"/>
     <w:rsid w:val="00404EFE"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="0040605D"/>
     <w:rsid w:val="004070FF"/>
     <w:rsid w:val="00411B9F"/>
     <w:rsid w:val="00411EAD"/>
-    <w:rsid w:val="004122F9"/>
+    <w:rsid w:val="00414372"/>
     <w:rsid w:val="00415EDE"/>
     <w:rsid w:val="00420FA9"/>
     <w:rsid w:val="00422504"/>
     <w:rsid w:val="00422F51"/>
     <w:rsid w:val="00425897"/>
     <w:rsid w:val="00427FAA"/>
     <w:rsid w:val="004305DC"/>
+    <w:rsid w:val="0043178D"/>
     <w:rsid w:val="00431CB6"/>
+    <w:rsid w:val="00434FC4"/>
     <w:rsid w:val="004378D4"/>
     <w:rsid w:val="0044112D"/>
     <w:rsid w:val="00441BF3"/>
+    <w:rsid w:val="00441CE6"/>
     <w:rsid w:val="00442A51"/>
     <w:rsid w:val="00445DBC"/>
     <w:rsid w:val="00451260"/>
+    <w:rsid w:val="0045142E"/>
     <w:rsid w:val="00453477"/>
     <w:rsid w:val="00453CA1"/>
     <w:rsid w:val="00464886"/>
+    <w:rsid w:val="00465101"/>
     <w:rsid w:val="004707D9"/>
     <w:rsid w:val="0047148A"/>
     <w:rsid w:val="00482167"/>
+    <w:rsid w:val="00483CBE"/>
     <w:rsid w:val="004852AD"/>
     <w:rsid w:val="00485BE6"/>
     <w:rsid w:val="00486977"/>
     <w:rsid w:val="00487F8E"/>
+    <w:rsid w:val="00490A4A"/>
     <w:rsid w:val="00492BF6"/>
+    <w:rsid w:val="004936C5"/>
     <w:rsid w:val="004951B4"/>
     <w:rsid w:val="004963AE"/>
+    <w:rsid w:val="00496BBF"/>
     <w:rsid w:val="004A022F"/>
     <w:rsid w:val="004A270C"/>
     <w:rsid w:val="004A28D6"/>
     <w:rsid w:val="004A664D"/>
+    <w:rsid w:val="004B0295"/>
     <w:rsid w:val="004B02E0"/>
+    <w:rsid w:val="004B5FC9"/>
     <w:rsid w:val="004C1FB5"/>
     <w:rsid w:val="004C73FB"/>
     <w:rsid w:val="004C7E52"/>
     <w:rsid w:val="004D2BB8"/>
     <w:rsid w:val="004D3176"/>
     <w:rsid w:val="004D4383"/>
+    <w:rsid w:val="004D53E6"/>
     <w:rsid w:val="004D6FD9"/>
     <w:rsid w:val="004D71C1"/>
     <w:rsid w:val="004E044E"/>
     <w:rsid w:val="004E1FEF"/>
     <w:rsid w:val="004E2781"/>
     <w:rsid w:val="004E525B"/>
     <w:rsid w:val="004E5F59"/>
     <w:rsid w:val="004E60F1"/>
     <w:rsid w:val="004E758C"/>
     <w:rsid w:val="004F0BAB"/>
     <w:rsid w:val="004F2535"/>
     <w:rsid w:val="004F2B3D"/>
     <w:rsid w:val="005027AF"/>
     <w:rsid w:val="00502DE0"/>
     <w:rsid w:val="00505026"/>
     <w:rsid w:val="00510BC9"/>
     <w:rsid w:val="00510C1D"/>
     <w:rsid w:val="005141B1"/>
     <w:rsid w:val="00517B9B"/>
     <w:rsid w:val="00520961"/>
+    <w:rsid w:val="005219C9"/>
     <w:rsid w:val="00525E63"/>
     <w:rsid w:val="005263E3"/>
     <w:rsid w:val="005362E3"/>
     <w:rsid w:val="00540412"/>
     <w:rsid w:val="00540F9B"/>
     <w:rsid w:val="00541714"/>
     <w:rsid w:val="00542386"/>
     <w:rsid w:val="005437D6"/>
     <w:rsid w:val="00545B6B"/>
     <w:rsid w:val="00546FBD"/>
     <w:rsid w:val="00553F26"/>
     <w:rsid w:val="00557567"/>
     <w:rsid w:val="005647E9"/>
     <w:rsid w:val="00565900"/>
     <w:rsid w:val="0056768C"/>
     <w:rsid w:val="0057113B"/>
     <w:rsid w:val="00571916"/>
     <w:rsid w:val="005815B8"/>
     <w:rsid w:val="00582BB5"/>
     <w:rsid w:val="005851FF"/>
     <w:rsid w:val="00597115"/>
     <w:rsid w:val="00597547"/>
     <w:rsid w:val="00597ABB"/>
     <w:rsid w:val="005A6813"/>
     <w:rsid w:val="005B2B2F"/>
+    <w:rsid w:val="005B69DA"/>
     <w:rsid w:val="005B6F61"/>
     <w:rsid w:val="005B7ED9"/>
     <w:rsid w:val="005C399D"/>
     <w:rsid w:val="005C3F31"/>
     <w:rsid w:val="005D03B6"/>
     <w:rsid w:val="005D0C2C"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D5ACB"/>
     <w:rsid w:val="005E0125"/>
     <w:rsid w:val="005E1FA6"/>
+    <w:rsid w:val="005E25CA"/>
     <w:rsid w:val="005F2FFF"/>
+    <w:rsid w:val="005F7229"/>
     <w:rsid w:val="00604213"/>
     <w:rsid w:val="00604297"/>
     <w:rsid w:val="00606D98"/>
     <w:rsid w:val="006074D5"/>
     <w:rsid w:val="00607BF3"/>
     <w:rsid w:val="006126DC"/>
+    <w:rsid w:val="00626EDC"/>
     <w:rsid w:val="0063587B"/>
     <w:rsid w:val="00641BDF"/>
     <w:rsid w:val="00646EF5"/>
     <w:rsid w:val="00647682"/>
     <w:rsid w:val="0065055A"/>
     <w:rsid w:val="00651C3A"/>
     <w:rsid w:val="0066249C"/>
     <w:rsid w:val="00663A1E"/>
     <w:rsid w:val="00664576"/>
     <w:rsid w:val="00665522"/>
     <w:rsid w:val="006711AD"/>
     <w:rsid w:val="00671A94"/>
     <w:rsid w:val="00672509"/>
     <w:rsid w:val="00672769"/>
     <w:rsid w:val="006805C9"/>
     <w:rsid w:val="00682A65"/>
     <w:rsid w:val="00682C59"/>
     <w:rsid w:val="006839D9"/>
     <w:rsid w:val="0069446F"/>
     <w:rsid w:val="00694C96"/>
+    <w:rsid w:val="006A16D9"/>
     <w:rsid w:val="006A4614"/>
     <w:rsid w:val="006A47CA"/>
     <w:rsid w:val="006A4AD0"/>
     <w:rsid w:val="006B0DDA"/>
+    <w:rsid w:val="006B1A09"/>
+    <w:rsid w:val="006B381F"/>
     <w:rsid w:val="006B677F"/>
     <w:rsid w:val="006B6A2D"/>
     <w:rsid w:val="006C098B"/>
     <w:rsid w:val="006C3603"/>
     <w:rsid w:val="006D12AE"/>
     <w:rsid w:val="006D2231"/>
     <w:rsid w:val="006D39AB"/>
     <w:rsid w:val="006D3FE3"/>
     <w:rsid w:val="006D4958"/>
+    <w:rsid w:val="006D5EFC"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E2179"/>
     <w:rsid w:val="006F26A6"/>
     <w:rsid w:val="006F44D4"/>
     <w:rsid w:val="006F58BE"/>
     <w:rsid w:val="006F61E1"/>
     <w:rsid w:val="007051EB"/>
+    <w:rsid w:val="00711164"/>
     <w:rsid w:val="00715629"/>
     <w:rsid w:val="00720D8C"/>
     <w:rsid w:val="00725AD1"/>
     <w:rsid w:val="00732484"/>
+    <w:rsid w:val="00733141"/>
     <w:rsid w:val="00734E0A"/>
     <w:rsid w:val="00743D3D"/>
     <w:rsid w:val="00743EC8"/>
     <w:rsid w:val="0074435F"/>
     <w:rsid w:val="00744A92"/>
     <w:rsid w:val="007503B5"/>
     <w:rsid w:val="00750FB1"/>
     <w:rsid w:val="00751639"/>
     <w:rsid w:val="00751C96"/>
     <w:rsid w:val="00754480"/>
+    <w:rsid w:val="00755D8D"/>
+    <w:rsid w:val="00757E7E"/>
     <w:rsid w:val="00760376"/>
     <w:rsid w:val="00762EF5"/>
     <w:rsid w:val="00762F1E"/>
     <w:rsid w:val="00763D74"/>
     <w:rsid w:val="007664C9"/>
     <w:rsid w:val="007671F8"/>
     <w:rsid w:val="00767E6B"/>
     <w:rsid w:val="00781BA0"/>
     <w:rsid w:val="007840D0"/>
     <w:rsid w:val="00786705"/>
     <w:rsid w:val="00791DC0"/>
     <w:rsid w:val="00793853"/>
     <w:rsid w:val="007A3C8E"/>
     <w:rsid w:val="007B1525"/>
     <w:rsid w:val="007B2192"/>
+    <w:rsid w:val="007B3D0F"/>
     <w:rsid w:val="007B4061"/>
     <w:rsid w:val="007B490F"/>
     <w:rsid w:val="007B4A7B"/>
     <w:rsid w:val="007B7E03"/>
     <w:rsid w:val="007C03D0"/>
     <w:rsid w:val="007C089C"/>
     <w:rsid w:val="007C142A"/>
     <w:rsid w:val="007C1E1D"/>
+    <w:rsid w:val="007C23F0"/>
     <w:rsid w:val="007C2C99"/>
     <w:rsid w:val="007C37EF"/>
     <w:rsid w:val="007C59D1"/>
     <w:rsid w:val="007C5FE8"/>
     <w:rsid w:val="007C607F"/>
     <w:rsid w:val="007D14AE"/>
     <w:rsid w:val="007E733F"/>
+    <w:rsid w:val="007E7D0B"/>
     <w:rsid w:val="007F6674"/>
     <w:rsid w:val="00800E25"/>
     <w:rsid w:val="008053C5"/>
     <w:rsid w:val="0080586E"/>
     <w:rsid w:val="00810864"/>
     <w:rsid w:val="00812AF0"/>
     <w:rsid w:val="00812BCC"/>
+    <w:rsid w:val="00812DA3"/>
     <w:rsid w:val="0081379B"/>
     <w:rsid w:val="008142A4"/>
     <w:rsid w:val="008150A0"/>
     <w:rsid w:val="0081540D"/>
     <w:rsid w:val="00815B70"/>
     <w:rsid w:val="008211D5"/>
     <w:rsid w:val="00822586"/>
     <w:rsid w:val="008226B0"/>
+    <w:rsid w:val="0083230B"/>
     <w:rsid w:val="00841D88"/>
     <w:rsid w:val="008427DB"/>
     <w:rsid w:val="00843BA7"/>
-    <w:rsid w:val="00843BDC"/>
     <w:rsid w:val="00844297"/>
     <w:rsid w:val="00844548"/>
     <w:rsid w:val="00844CC7"/>
     <w:rsid w:val="00845CC7"/>
     <w:rsid w:val="0084689C"/>
     <w:rsid w:val="008524A6"/>
     <w:rsid w:val="0085414B"/>
     <w:rsid w:val="00854334"/>
     <w:rsid w:val="00855D6D"/>
     <w:rsid w:val="00856E67"/>
     <w:rsid w:val="008625EA"/>
     <w:rsid w:val="00863218"/>
     <w:rsid w:val="00865618"/>
     <w:rsid w:val="00865FD0"/>
     <w:rsid w:val="00871EC2"/>
     <w:rsid w:val="00872C09"/>
     <w:rsid w:val="00877AC9"/>
     <w:rsid w:val="00883358"/>
     <w:rsid w:val="0088642A"/>
     <w:rsid w:val="00886632"/>
     <w:rsid w:val="0088722A"/>
+    <w:rsid w:val="008877DA"/>
     <w:rsid w:val="008910BC"/>
     <w:rsid w:val="00892F9C"/>
     <w:rsid w:val="00897C24"/>
     <w:rsid w:val="008A0951"/>
     <w:rsid w:val="008A0C6B"/>
     <w:rsid w:val="008A26C2"/>
     <w:rsid w:val="008A285F"/>
     <w:rsid w:val="008A3300"/>
     <w:rsid w:val="008A342B"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A4FC3"/>
     <w:rsid w:val="008A79E8"/>
     <w:rsid w:val="008B0D1B"/>
     <w:rsid w:val="008B4D61"/>
     <w:rsid w:val="008B7F93"/>
     <w:rsid w:val="008C103B"/>
+    <w:rsid w:val="008C34E8"/>
+    <w:rsid w:val="008C7A52"/>
     <w:rsid w:val="008D34C8"/>
     <w:rsid w:val="008D374B"/>
     <w:rsid w:val="008D632E"/>
     <w:rsid w:val="008D6759"/>
     <w:rsid w:val="008D7C29"/>
     <w:rsid w:val="008E02B9"/>
     <w:rsid w:val="008E0B23"/>
     <w:rsid w:val="008E5BB0"/>
     <w:rsid w:val="008E7B61"/>
     <w:rsid w:val="008F111C"/>
+    <w:rsid w:val="008F3E34"/>
     <w:rsid w:val="008F4BB8"/>
     <w:rsid w:val="008F7B85"/>
     <w:rsid w:val="00900653"/>
     <w:rsid w:val="009020B4"/>
     <w:rsid w:val="00902160"/>
     <w:rsid w:val="009025F9"/>
     <w:rsid w:val="00902E19"/>
     <w:rsid w:val="009061A3"/>
     <w:rsid w:val="0091003D"/>
+    <w:rsid w:val="00911D4E"/>
     <w:rsid w:val="00911DA4"/>
     <w:rsid w:val="00912770"/>
     <w:rsid w:val="00912D25"/>
     <w:rsid w:val="00913554"/>
+    <w:rsid w:val="0091611B"/>
     <w:rsid w:val="00917C47"/>
+    <w:rsid w:val="00921E87"/>
     <w:rsid w:val="00922A7F"/>
     <w:rsid w:val="009231CA"/>
+    <w:rsid w:val="00923A25"/>
     <w:rsid w:val="009251B9"/>
     <w:rsid w:val="00926F8E"/>
     <w:rsid w:val="00927DFF"/>
     <w:rsid w:val="0093463C"/>
     <w:rsid w:val="00934EFF"/>
     <w:rsid w:val="009353C6"/>
     <w:rsid w:val="00936DA8"/>
     <w:rsid w:val="00940156"/>
+    <w:rsid w:val="00940F1A"/>
     <w:rsid w:val="00941D2C"/>
+    <w:rsid w:val="00944BA6"/>
     <w:rsid w:val="0094535C"/>
     <w:rsid w:val="00953FE1"/>
+    <w:rsid w:val="00956146"/>
     <w:rsid w:val="0095777A"/>
     <w:rsid w:val="00962BD9"/>
     <w:rsid w:val="009638A3"/>
     <w:rsid w:val="00965564"/>
     <w:rsid w:val="0096598B"/>
     <w:rsid w:val="00967A08"/>
+    <w:rsid w:val="009702AF"/>
     <w:rsid w:val="0097127C"/>
     <w:rsid w:val="00974761"/>
     <w:rsid w:val="00976439"/>
     <w:rsid w:val="00976589"/>
     <w:rsid w:val="0098604F"/>
     <w:rsid w:val="00986C3B"/>
     <w:rsid w:val="00990D06"/>
+    <w:rsid w:val="00992796"/>
     <w:rsid w:val="00993797"/>
     <w:rsid w:val="00993AA6"/>
     <w:rsid w:val="00994D09"/>
     <w:rsid w:val="00996D87"/>
     <w:rsid w:val="00997892"/>
     <w:rsid w:val="009A210E"/>
     <w:rsid w:val="009A2CA4"/>
     <w:rsid w:val="009A32E6"/>
     <w:rsid w:val="009A5276"/>
     <w:rsid w:val="009A60BA"/>
+    <w:rsid w:val="009A750E"/>
     <w:rsid w:val="009A7692"/>
+    <w:rsid w:val="009A7D4E"/>
     <w:rsid w:val="009B248D"/>
     <w:rsid w:val="009B3197"/>
     <w:rsid w:val="009B39AE"/>
     <w:rsid w:val="009B480B"/>
     <w:rsid w:val="009B6C21"/>
     <w:rsid w:val="009B72F9"/>
     <w:rsid w:val="009C1A35"/>
+    <w:rsid w:val="009C6BAA"/>
     <w:rsid w:val="009C79A1"/>
     <w:rsid w:val="009C7B09"/>
     <w:rsid w:val="009C7B6E"/>
     <w:rsid w:val="009D288F"/>
     <w:rsid w:val="009D4BD7"/>
     <w:rsid w:val="009E19F7"/>
+    <w:rsid w:val="009E3106"/>
+    <w:rsid w:val="009F60BC"/>
     <w:rsid w:val="009F67F3"/>
     <w:rsid w:val="009F6C98"/>
     <w:rsid w:val="00A0330E"/>
     <w:rsid w:val="00A03F2A"/>
     <w:rsid w:val="00A0705B"/>
     <w:rsid w:val="00A11001"/>
     <w:rsid w:val="00A147CB"/>
     <w:rsid w:val="00A157FE"/>
     <w:rsid w:val="00A24B55"/>
     <w:rsid w:val="00A26BB7"/>
     <w:rsid w:val="00A273C3"/>
+    <w:rsid w:val="00A303D6"/>
+    <w:rsid w:val="00A34D9A"/>
     <w:rsid w:val="00A43786"/>
     <w:rsid w:val="00A47849"/>
+    <w:rsid w:val="00A47F38"/>
     <w:rsid w:val="00A50C44"/>
-    <w:rsid w:val="00A570CE"/>
     <w:rsid w:val="00A62B3B"/>
     <w:rsid w:val="00A70AEE"/>
     <w:rsid w:val="00A7295C"/>
     <w:rsid w:val="00A73063"/>
+    <w:rsid w:val="00A746EA"/>
     <w:rsid w:val="00A8364C"/>
     <w:rsid w:val="00A90BCC"/>
     <w:rsid w:val="00A9633F"/>
     <w:rsid w:val="00A97CE8"/>
+    <w:rsid w:val="00AA0578"/>
     <w:rsid w:val="00AA0D14"/>
     <w:rsid w:val="00AA3C0B"/>
     <w:rsid w:val="00AA4E92"/>
     <w:rsid w:val="00AA506F"/>
     <w:rsid w:val="00AA5874"/>
     <w:rsid w:val="00AA5B74"/>
+    <w:rsid w:val="00AA5C6D"/>
     <w:rsid w:val="00AA5F07"/>
     <w:rsid w:val="00AA6AEA"/>
+    <w:rsid w:val="00AA724A"/>
     <w:rsid w:val="00AA7903"/>
     <w:rsid w:val="00AB1FCA"/>
     <w:rsid w:val="00AB34CD"/>
     <w:rsid w:val="00AB4898"/>
     <w:rsid w:val="00AB4A6D"/>
     <w:rsid w:val="00AB73D7"/>
     <w:rsid w:val="00AC1377"/>
+    <w:rsid w:val="00AC2F95"/>
+    <w:rsid w:val="00AC3F56"/>
     <w:rsid w:val="00AC428D"/>
     <w:rsid w:val="00AC44B5"/>
     <w:rsid w:val="00AD4195"/>
     <w:rsid w:val="00AD51C8"/>
     <w:rsid w:val="00AD7020"/>
     <w:rsid w:val="00AE2AE9"/>
     <w:rsid w:val="00AE2B7B"/>
     <w:rsid w:val="00AF1496"/>
     <w:rsid w:val="00AF253B"/>
     <w:rsid w:val="00AF4BFA"/>
     <w:rsid w:val="00AF5791"/>
+    <w:rsid w:val="00B005F4"/>
     <w:rsid w:val="00B01318"/>
     <w:rsid w:val="00B07B75"/>
     <w:rsid w:val="00B13F0A"/>
     <w:rsid w:val="00B1455E"/>
     <w:rsid w:val="00B175DB"/>
     <w:rsid w:val="00B209BC"/>
     <w:rsid w:val="00B20CC5"/>
     <w:rsid w:val="00B2593B"/>
     <w:rsid w:val="00B312BC"/>
     <w:rsid w:val="00B31888"/>
+    <w:rsid w:val="00B331DE"/>
     <w:rsid w:val="00B34939"/>
     <w:rsid w:val="00B37B16"/>
     <w:rsid w:val="00B40755"/>
     <w:rsid w:val="00B42423"/>
     <w:rsid w:val="00B43286"/>
     <w:rsid w:val="00B57B4B"/>
+    <w:rsid w:val="00B60803"/>
     <w:rsid w:val="00B6080B"/>
     <w:rsid w:val="00B61006"/>
     <w:rsid w:val="00B62038"/>
     <w:rsid w:val="00B656F2"/>
     <w:rsid w:val="00B65AF3"/>
     <w:rsid w:val="00B65DA9"/>
-    <w:rsid w:val="00B80B95"/>
     <w:rsid w:val="00B85A81"/>
+    <w:rsid w:val="00B86390"/>
     <w:rsid w:val="00B8653D"/>
     <w:rsid w:val="00B873A3"/>
     <w:rsid w:val="00B9235A"/>
+    <w:rsid w:val="00B92572"/>
     <w:rsid w:val="00B93006"/>
     <w:rsid w:val="00B9345A"/>
     <w:rsid w:val="00B951A8"/>
     <w:rsid w:val="00B95E7F"/>
     <w:rsid w:val="00B97EC7"/>
     <w:rsid w:val="00BA0358"/>
     <w:rsid w:val="00BA0DA9"/>
     <w:rsid w:val="00BA5B0D"/>
     <w:rsid w:val="00BA6291"/>
     <w:rsid w:val="00BA7D70"/>
+    <w:rsid w:val="00BB367F"/>
     <w:rsid w:val="00BB6C9C"/>
     <w:rsid w:val="00BC0803"/>
     <w:rsid w:val="00BC2D11"/>
     <w:rsid w:val="00BC4247"/>
     <w:rsid w:val="00BC52A5"/>
     <w:rsid w:val="00BC5AF7"/>
     <w:rsid w:val="00BD43C3"/>
     <w:rsid w:val="00BE3739"/>
     <w:rsid w:val="00BE5F56"/>
     <w:rsid w:val="00BF13A2"/>
     <w:rsid w:val="00BF224B"/>
     <w:rsid w:val="00BF3B23"/>
     <w:rsid w:val="00BF5276"/>
     <w:rsid w:val="00BF5362"/>
+    <w:rsid w:val="00BF69DC"/>
     <w:rsid w:val="00C03F33"/>
     <w:rsid w:val="00C04623"/>
     <w:rsid w:val="00C060F6"/>
     <w:rsid w:val="00C068E3"/>
     <w:rsid w:val="00C12874"/>
     <w:rsid w:val="00C16716"/>
     <w:rsid w:val="00C25194"/>
     <w:rsid w:val="00C26826"/>
     <w:rsid w:val="00C31056"/>
     <w:rsid w:val="00C32423"/>
     <w:rsid w:val="00C34D9F"/>
     <w:rsid w:val="00C40F54"/>
     <w:rsid w:val="00C41A8B"/>
     <w:rsid w:val="00C41CF1"/>
     <w:rsid w:val="00C43119"/>
     <w:rsid w:val="00C45B44"/>
     <w:rsid w:val="00C46209"/>
     <w:rsid w:val="00C46420"/>
+    <w:rsid w:val="00C55AA3"/>
     <w:rsid w:val="00C577A4"/>
     <w:rsid w:val="00C57BAA"/>
     <w:rsid w:val="00C60355"/>
-    <w:rsid w:val="00C60945"/>
     <w:rsid w:val="00C6097B"/>
     <w:rsid w:val="00C6119E"/>
     <w:rsid w:val="00C62B53"/>
     <w:rsid w:val="00C665D1"/>
     <w:rsid w:val="00C66C23"/>
     <w:rsid w:val="00C67B42"/>
     <w:rsid w:val="00C67FCD"/>
+    <w:rsid w:val="00C700B6"/>
     <w:rsid w:val="00C762D0"/>
     <w:rsid w:val="00C84D2D"/>
     <w:rsid w:val="00C9159C"/>
     <w:rsid w:val="00C95D77"/>
+    <w:rsid w:val="00C975A2"/>
     <w:rsid w:val="00CA01DE"/>
+    <w:rsid w:val="00CA694A"/>
     <w:rsid w:val="00CA6C1F"/>
     <w:rsid w:val="00CB7CF6"/>
     <w:rsid w:val="00CC091F"/>
     <w:rsid w:val="00CC4713"/>
     <w:rsid w:val="00CC4787"/>
     <w:rsid w:val="00CC4A72"/>
     <w:rsid w:val="00CC55CF"/>
     <w:rsid w:val="00CD14B0"/>
     <w:rsid w:val="00CD15C4"/>
     <w:rsid w:val="00CD228B"/>
     <w:rsid w:val="00CD40FB"/>
     <w:rsid w:val="00CD6981"/>
     <w:rsid w:val="00CD7836"/>
     <w:rsid w:val="00CD7852"/>
     <w:rsid w:val="00CD7E8A"/>
     <w:rsid w:val="00CE1779"/>
     <w:rsid w:val="00CE3728"/>
     <w:rsid w:val="00CE5257"/>
     <w:rsid w:val="00CE54BD"/>
     <w:rsid w:val="00CF1149"/>
     <w:rsid w:val="00CF15BC"/>
     <w:rsid w:val="00CF4FFC"/>
     <w:rsid w:val="00CF7008"/>
     <w:rsid w:val="00CF7AB1"/>
-    <w:rsid w:val="00CF7F0D"/>
     <w:rsid w:val="00D01B46"/>
     <w:rsid w:val="00D01FE1"/>
     <w:rsid w:val="00D11068"/>
     <w:rsid w:val="00D11558"/>
     <w:rsid w:val="00D139C0"/>
     <w:rsid w:val="00D1720C"/>
     <w:rsid w:val="00D2162A"/>
     <w:rsid w:val="00D21FA8"/>
     <w:rsid w:val="00D234A1"/>
     <w:rsid w:val="00D2581F"/>
     <w:rsid w:val="00D30109"/>
     <w:rsid w:val="00D31F56"/>
     <w:rsid w:val="00D33F44"/>
     <w:rsid w:val="00D40979"/>
     <w:rsid w:val="00D432E9"/>
+    <w:rsid w:val="00D44CC2"/>
     <w:rsid w:val="00D51E09"/>
     <w:rsid w:val="00D532D4"/>
     <w:rsid w:val="00D53726"/>
     <w:rsid w:val="00D560F5"/>
     <w:rsid w:val="00D629E2"/>
     <w:rsid w:val="00D72A72"/>
     <w:rsid w:val="00D82A8C"/>
     <w:rsid w:val="00D82D46"/>
+    <w:rsid w:val="00D832E5"/>
     <w:rsid w:val="00D835DD"/>
     <w:rsid w:val="00D872F6"/>
     <w:rsid w:val="00D910FF"/>
     <w:rsid w:val="00DA1486"/>
     <w:rsid w:val="00DA2112"/>
     <w:rsid w:val="00DA47B5"/>
     <w:rsid w:val="00DA5690"/>
     <w:rsid w:val="00DA6564"/>
     <w:rsid w:val="00DA75CB"/>
     <w:rsid w:val="00DB302F"/>
+    <w:rsid w:val="00DB4B31"/>
     <w:rsid w:val="00DB4FC8"/>
+    <w:rsid w:val="00DB6235"/>
     <w:rsid w:val="00DB6860"/>
+    <w:rsid w:val="00DC4ED3"/>
     <w:rsid w:val="00DC5460"/>
     <w:rsid w:val="00DC5851"/>
     <w:rsid w:val="00DC5CD9"/>
     <w:rsid w:val="00DC7524"/>
     <w:rsid w:val="00DD13DA"/>
     <w:rsid w:val="00DD1CD8"/>
     <w:rsid w:val="00DD267D"/>
     <w:rsid w:val="00DD3AC8"/>
+    <w:rsid w:val="00DD5845"/>
     <w:rsid w:val="00DD5982"/>
     <w:rsid w:val="00DE0D1C"/>
     <w:rsid w:val="00DE67F0"/>
     <w:rsid w:val="00DF0164"/>
     <w:rsid w:val="00DF0503"/>
     <w:rsid w:val="00DF4757"/>
     <w:rsid w:val="00DF4AAE"/>
     <w:rsid w:val="00DF7E4E"/>
     <w:rsid w:val="00E0248C"/>
     <w:rsid w:val="00E027EB"/>
     <w:rsid w:val="00E0417A"/>
     <w:rsid w:val="00E042AB"/>
     <w:rsid w:val="00E047A9"/>
     <w:rsid w:val="00E10313"/>
     <w:rsid w:val="00E13E70"/>
     <w:rsid w:val="00E140B6"/>
     <w:rsid w:val="00E1438C"/>
+    <w:rsid w:val="00E21683"/>
+    <w:rsid w:val="00E22910"/>
     <w:rsid w:val="00E33D4B"/>
     <w:rsid w:val="00E343C5"/>
     <w:rsid w:val="00E353D3"/>
     <w:rsid w:val="00E35D46"/>
     <w:rsid w:val="00E3799D"/>
     <w:rsid w:val="00E43595"/>
     <w:rsid w:val="00E4398D"/>
     <w:rsid w:val="00E45FFC"/>
+    <w:rsid w:val="00E51348"/>
     <w:rsid w:val="00E53AC0"/>
     <w:rsid w:val="00E53FB2"/>
     <w:rsid w:val="00E56C05"/>
+    <w:rsid w:val="00E63569"/>
     <w:rsid w:val="00E646A6"/>
     <w:rsid w:val="00E64D45"/>
     <w:rsid w:val="00E65153"/>
     <w:rsid w:val="00E65FF7"/>
+    <w:rsid w:val="00E70379"/>
     <w:rsid w:val="00E71452"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E761EB"/>
     <w:rsid w:val="00E77C62"/>
+    <w:rsid w:val="00E805E0"/>
     <w:rsid w:val="00E81B31"/>
     <w:rsid w:val="00E8213F"/>
     <w:rsid w:val="00E83C7B"/>
     <w:rsid w:val="00E85AC9"/>
     <w:rsid w:val="00E91EBF"/>
     <w:rsid w:val="00E9255F"/>
     <w:rsid w:val="00E92BAA"/>
     <w:rsid w:val="00E92DBD"/>
+    <w:rsid w:val="00EA04D4"/>
     <w:rsid w:val="00EA11FE"/>
     <w:rsid w:val="00EA5D6B"/>
+    <w:rsid w:val="00EA73BE"/>
     <w:rsid w:val="00EB4731"/>
     <w:rsid w:val="00EB5C36"/>
     <w:rsid w:val="00EB6AFB"/>
     <w:rsid w:val="00EC31B1"/>
     <w:rsid w:val="00EC720B"/>
     <w:rsid w:val="00EC73BA"/>
     <w:rsid w:val="00ED1EDF"/>
     <w:rsid w:val="00ED3AF8"/>
+    <w:rsid w:val="00EE0EB4"/>
     <w:rsid w:val="00EE2003"/>
+    <w:rsid w:val="00EE2453"/>
     <w:rsid w:val="00EE28E8"/>
     <w:rsid w:val="00EE3B1C"/>
+    <w:rsid w:val="00EE439F"/>
     <w:rsid w:val="00EE4D33"/>
     <w:rsid w:val="00EF08E8"/>
     <w:rsid w:val="00EF3BEC"/>
+    <w:rsid w:val="00EF4472"/>
     <w:rsid w:val="00F01F42"/>
     <w:rsid w:val="00F03340"/>
     <w:rsid w:val="00F04012"/>
     <w:rsid w:val="00F05D9F"/>
     <w:rsid w:val="00F078AA"/>
     <w:rsid w:val="00F07EDC"/>
     <w:rsid w:val="00F11E25"/>
     <w:rsid w:val="00F12CDB"/>
     <w:rsid w:val="00F13D12"/>
     <w:rsid w:val="00F17193"/>
     <w:rsid w:val="00F172F2"/>
     <w:rsid w:val="00F17F27"/>
     <w:rsid w:val="00F20A5A"/>
     <w:rsid w:val="00F24254"/>
     <w:rsid w:val="00F24781"/>
     <w:rsid w:val="00F2534D"/>
     <w:rsid w:val="00F25436"/>
     <w:rsid w:val="00F27AC6"/>
     <w:rsid w:val="00F357BA"/>
     <w:rsid w:val="00F37161"/>
-    <w:rsid w:val="00F37A51"/>
     <w:rsid w:val="00F37FCB"/>
     <w:rsid w:val="00F4025F"/>
     <w:rsid w:val="00F4430F"/>
     <w:rsid w:val="00F52295"/>
     <w:rsid w:val="00F52BD0"/>
     <w:rsid w:val="00F5326E"/>
     <w:rsid w:val="00F554CD"/>
     <w:rsid w:val="00F63795"/>
     <w:rsid w:val="00F63DBD"/>
     <w:rsid w:val="00F65F17"/>
     <w:rsid w:val="00F672C0"/>
     <w:rsid w:val="00F71627"/>
     <w:rsid w:val="00F71865"/>
     <w:rsid w:val="00F75A20"/>
     <w:rsid w:val="00F80120"/>
     <w:rsid w:val="00F8159A"/>
     <w:rsid w:val="00F85396"/>
     <w:rsid w:val="00F90239"/>
     <w:rsid w:val="00F92483"/>
     <w:rsid w:val="00F935A7"/>
+    <w:rsid w:val="00F94189"/>
     <w:rsid w:val="00F9448C"/>
     <w:rsid w:val="00FA2B5E"/>
     <w:rsid w:val="00FA3332"/>
-    <w:rsid w:val="00FA7FBF"/>
     <w:rsid w:val="00FB3CB9"/>
     <w:rsid w:val="00FB4E98"/>
+    <w:rsid w:val="00FB66C2"/>
     <w:rsid w:val="00FB6BB9"/>
     <w:rsid w:val="00FB716F"/>
+    <w:rsid w:val="00FC1CFB"/>
+    <w:rsid w:val="00FC447B"/>
     <w:rsid w:val="00FC4FFD"/>
     <w:rsid w:val="00FC539C"/>
     <w:rsid w:val="00FD06C1"/>
+    <w:rsid w:val="00FD0D10"/>
     <w:rsid w:val="00FD3BC8"/>
+    <w:rsid w:val="00FD6808"/>
     <w:rsid w:val="00FD7F3A"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FE1DD6"/>
     <w:rsid w:val="00FE4FA9"/>
     <w:rsid w:val="00FE52EE"/>
     <w:rsid w:val="00FF1E3A"/>
+    <w:rsid w:val="00FF262A"/>
     <w:rsid w:val="00FF370F"/>
     <w:rsid w:val="00FF4712"/>
     <w:rsid w:val="00FF4AAA"/>
     <w:rsid w:val="00FF6A52"/>
     <w:rsid w:val="00FF6FC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5EF2E9F6"/>
   <w15:docId w15:val="{5C846F86-8320-1B41-A3F4-655353ADE751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20598,67 +26080,78 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00892F9C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="isbn-label">
     <w:name w:val="isbn-label"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE4FA9"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00871EC2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A750E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B80B95"/>
+    <w:rsid w:val="00755D8D"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="13460691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="128129561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20733,50 +26226,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="668144654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="693383832">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="776825602">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="898128689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -20837,64 +26343,234 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1395590599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1434786686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="532886898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1218322905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1407846933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1938714123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1993439779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1193615549">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1768229887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1168399536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="979580912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889731261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2089034252">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1562519979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1566532220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1661957910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1721518268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -20994,55 +26670,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087611445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/dhe0000340" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7196/SAJCH.2023.v17i3.2002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10864-023-09507-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.sfasu.edu/jma/vol5/iss1/2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.51383/ijonmes.2021.75" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29011/2642-3227.100060" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7196/SAJCH.2023.v17i3.2002" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10643-025-02054-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15235882.2025.2599940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1037/dhe0000340" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29011/2642-3227.100060" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21304,71 +26982,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898B7B4E-E12D-5E41-A79E-43F74BE73B90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>39590</Characters>
+  <Pages>15</Pages>
+  <Words>8645</Words>
+  <Characters>49277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>410</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Erin J</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46443</CharactersWithSpaces>
+  <CharactersWithSpaces>57807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Erin J</dc:title>
   <dc:subject/>
   <dc:creator>Erin Rotheram Fuller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>