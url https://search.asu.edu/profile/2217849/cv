--- v0 (2025-12-28)
+++ v1 (2026-10-25)
@@ -1,387 +1,535 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E7424" w:rsidRPr="006E7424" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="35FB16A5" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="004D6B91" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="2160" w:right="2590" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E7424">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6B91">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Emilia Gracia, PhD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="006E7424">
+    <w:p w14:paraId="7CA08B7C" w14:textId="77777777" w:rsidR="00F36D67" w:rsidRPr="004D6B91" w:rsidRDefault="00F36D67" w:rsidP="00F36D67">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="4"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="004D6B91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="es-US"/>
+          </w:rPr>
+          <w:t>Emilia.Gracia@asu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36140231" w14:textId="77777777" w:rsidR="00F36D67" w:rsidRDefault="00F36D67" w:rsidP="00F36D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(602) 503-6743</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A4EC3D" w14:textId="77777777" w:rsidR="00F36D67" w:rsidRDefault="00F36D67" w:rsidP="00F36D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5126 W Wood Dr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A07C338" w14:textId="77777777" w:rsidR="00F36D67" w:rsidRDefault="00F36D67" w:rsidP="00F36D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Glendale, AZ 85304</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D8F3C5" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    </w:p>
+    <w:p w14:paraId="4C0C776D" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="154E668B" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SUMMARY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="7BC0A315" w14:textId="77777777" w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="283D4C80" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="52AC8551" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. Emilia Gracia is a TESOL professional with nearly 15 years of experience in the field.  Expertise: EFL/ESL instruction (course levels: CEFR A1-C2 &amp; ESP Engineering, Entrepreneurship, and Sustainability), teacher training (topics: Communicative Language Teaching (CLT), Online Course Creation and Implementation, Training the Trainer, and International Teaching Assistant Training for US University Contexts), as well as online course design, curriculum development, and program development/management.  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+        <w:t xml:space="preserve">Dr. Emilia Gracia is a TESOL professional </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001028EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CALL </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="001028EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7424">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expertise: </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer-Assisted Language-Learning (CALL) research, AI, VR/XR for language learning, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7424">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EFL/ESL instruction (course levels: CEFR A1-C2 &amp; ESP Engineering, Entrepreneurship, and Sustainability), teacher training (topics: Communicative Language Teaching (CLT), Online Course Creation and Implementation, Training the Trainer, and International Teaching Assistant Training for US University Contexts), as well as online course design, curriculum development, and program development/management.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8364D2" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="2EBF9173" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="063BB55C" w14:textId="77777777" w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="3BA92FF6" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="64A1CA47" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="2DDA04CC" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DEGREES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="1FF6DB61" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="006E7424" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="5C4AE6D6" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PhD Linguistics and Applied Linguistics </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="40868E56" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University | </w:t>
       </w:r>
@@ -395,178 +543,178 @@
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="050F56FB" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Immersive Virtual Reality for L2 Pragmatics Instruction in an Intensive English Program at a US University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="38889794" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chair: Dr. David Bryan Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="6B2BCBAD" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="0A318D8F" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master’s in Teaching English to Speakers of Other Languages (M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TESOL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="2A105508" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University | </w:t>
       </w:r>
@@ -580,162 +728,162 @@
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="4F9AE295" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capstone Project: Hybrid Curriculum for and IEP Communication Course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="03F33D55" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advisor: Ruby Masoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="25849922" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="6AF36A1E" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master of Arts in Teaching Spanish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="173AE6A7" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Northern Arizona University | </w:t>
       </w:r>
@@ -749,135 +897,136 @@
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flagstaff, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="49AF61EB" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thesis: US Latino Writers of the Caribbean Diaspora</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="684C589F" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chair: Dr. Juanita Heredia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="53F0CD50" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="58015213" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="45B67ED7" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bachelor of Arts in Spanish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="006E7424" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="052CD314" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="006E7424" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Northern Arizona University | </w:t>
       </w:r>
@@ -891,235 +1040,234 @@
       </w:r>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flagstaff, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="23AA58FE" w14:textId="77777777" w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7424">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capstone: Translation of Real Estate Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="5924E0FD" w14:textId="77777777" w:rsidR="006E7424" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Advisor: Dr. Karen Schreier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
+    <w:p w14:paraId="76D82625" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minor: Business Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="5D3C4A48" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1320"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
+    <w:p w14:paraId="6CFA9B46" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CERTIFICATES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
+    <w:p w14:paraId="6523B494" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="006E7424">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="25D37E30" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Certificate in Computer-Assisted Language Learning (CALL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="0097747A" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="3D9CCAE8" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="0097747A" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097747A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -1139,93 +1287,93 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0097747A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="0097747A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="43210D75" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1749"/>
         </w:tabs>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="660E1FE9" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1749"/>
         </w:tabs>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Diplomado en Pedagogía Universitaria (Diploma in University Pedagogy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="46EB28C0" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -1238,88 +1386,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>May 2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>|D.N., Dominican Republic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="0097747A" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="4687384C" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="0097747A" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1766"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="600" w:right="382"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="4C87A0B0" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1766"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="600" w:right="382"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EFL Teaching Certificate in Communicative Language Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="0A2C5B0E" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1766"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="600" w:right="382"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">World Learning Center SIT | </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1329,90 +1477,90 @@
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brattleboro, Vermont</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
+    <w:p w14:paraId="62ADD6C4" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82" w:rsidP="00F25C82">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1769"/>
         </w:tabs>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="4214FD43" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1769"/>
         </w:tabs>
         <w:ind w:left="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certificate in Teaching English as a Foreign Language (TEFL) 150 hours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
+    <w:p w14:paraId="3A44C7EF" w14:textId="77777777" w:rsidR="006E7424" w:rsidRPr="00F25C82" w:rsidRDefault="006E7424" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1200" w:hanging="600"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEFL Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
@@ -1434,956 +1582,1076 @@
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>| </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chicago, Illinois</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F22995" w:rsidRPr="00F25C82" w:rsidRDefault="00F22995">
+    <w:p w14:paraId="7BB6F86F" w14:textId="77777777" w:rsidR="00F22995" w:rsidRPr="00F25C82" w:rsidRDefault="00F22995">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
+    <w:p w14:paraId="3565A7A5" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
+    <w:p w14:paraId="17DD3F62" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25C82">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PROFESSIONAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82">
+    <w:p w14:paraId="1DD54F4C" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRPr="00F25C82" w:rsidRDefault="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
+    <w:p w14:paraId="1B4FCF08" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00F25C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00124E85" w:rsidP="00F25C82">
+    <w:p w14:paraId="5FC63720" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="00124E85" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CURRENT TITLE</w:t>
       </w:r>
       <w:r w:rsidR="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F25C82" w:rsidRPr="00137558">
-[...18 lines deleted...]
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+    </w:p>
+    <w:p w14:paraId="523DC2EE" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="004D6B91" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00124E85">
+        <w:t xml:space="preserve">Head of Fluent Futures Lab, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25C82" w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NSTITUTION</w:t>
+        <w:t>Senior Global Educator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Global Launch </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (Instructional Professional)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arizona State University </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00F25C82" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266C0B6A" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>D</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>ATE</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NSTITUTION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+        <w:t xml:space="preserve">: Global Launch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>| </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>| </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FEAB04" w14:textId="77777777" w:rsidR="00F25C82" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00124E85">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ATE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>August 2013 - Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25C82" w:rsidRPr="00F25C82">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F37332" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+    </w:p>
+    <w:p w14:paraId="6B972E96" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00CA2D4E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARIZONA STATE UNIVERSITY GLOBAL LAUNCH PROGRAMS AND COURSES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E32023" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00F25C82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2154AB12" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00F25C82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">RESEARCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48338889" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Head of Fluent Futures Lab (2025-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C09D60B" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carry out various research projects involving language and technology (AI, VR/XR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206561E1" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00F25C82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C68AE35" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00CA2D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TEACHER TRAINING PROGRAMS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00CA2D4E">
+    <w:p w14:paraId="06F00D4F" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00CA2D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="423B5276" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">International Teaching Assistant (ITA) Training </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="78D74CA2" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona and Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="76A3E5E6" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Designer and Instructor (2021-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="08B79CEC" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="070BC0A9" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Creating and Implementing Online Courses (OPEN English)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="68EACC56" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="12AE013F" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00CA2D4E" w:rsidP="004D6B91">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2022-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="387286FC" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...35 lines deleted...]
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="1CB134C3" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professional Development for Teacher Trainers (OPEN English)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="5541CDB1" w14:textId="77777777" w:rsidR="00282342" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="587CE99F" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Course Instructor (2017-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+        <w:t>Course Instructor (2017-</w:t>
+      </w:r>
+      <w:r w:rsidR="00672D84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1B6F4C" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="76899E15" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Plus Alliance – Indonesian Teacher Training for Business English </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="188285EA" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jakarta, Indonesia </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="62582644" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="6AC0EABF" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="05FA9EBF" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching Language Online (MOOC on Coursera) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="7AA8B470" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="351F2F97" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Designer (2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="087173EC" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="0378E3D4" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Khebrat 2 &amp; 3 (Saudi Arabian Teacher Training Program with M</w:t>
       </w:r>
       <w:r w:rsidR="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ary Lou Fulton Teacher’s College, Arizona State University</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="4FC8ED3E" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tempe, Arizona </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="6A424A53" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2018-2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="0C2A3416" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="4A1CF2FA" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2405,421 +2673,421 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">K-12 </w:t>
       </w:r>
       <w:r w:rsidR="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eachers in Mexico </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="53A2497F" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="13EA5D76" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manager and Instructor (2017)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="211046EB" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="087D710D" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teach English Now! (Online TESOL MOOC </w:t>
       </w:r>
       <w:r w:rsidR="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Coursera) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="4F66C4BB" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
+    <w:p w14:paraId="34961EF0" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRPr="00CA2D4E" w:rsidRDefault="00CA2D4E" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Course </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitator (2017-2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="7E2DB154" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA2D4E" w:rsidRDefault="00282342" w:rsidP="00CA2D4E">
+    <w:p w14:paraId="39F8E30B" w14:textId="77777777" w:rsidR="00CA2D4E" w:rsidRDefault="00282342" w:rsidP="00CA2D4E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ENGLISH FOR SPECIFIC PURPOSES PROGRAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRDefault="00282342" w:rsidP="00CA2D4E">
+    <w:p w14:paraId="1C2AFCD5" w14:textId="77777777" w:rsidR="00282342" w:rsidRDefault="00282342" w:rsidP="00CA2D4E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="38323712" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English for Sustainability (Nanzan University)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="79777026" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="76164E00" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="50BB3AED" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="39D089B6" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The University of Guadalajara Entrepreneurship Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="103FEF60" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="11"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="7FCEEAB2" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
@@ -2827,140 +3095,140 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nstructor (2016-2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="400EB10A" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00137558" w:rsidRDefault="00282342" w:rsidP="00137558">
+    <w:p w14:paraId="0EAAA893" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00137558" w:rsidRDefault="00282342" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">King </w:t>
       </w:r>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abdelaziz</w:t>
       </w:r>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Science and Technology (KAUST) Entrepreneurship Program </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="4411BE02" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
+    <w:p w14:paraId="77B32BD0" w14:textId="77777777" w:rsidR="00282342" w:rsidRPr="00C80AA7" w:rsidRDefault="00282342" w:rsidP="00282342">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
@@ -2968,4760 +3236,6870 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager and Course </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nstructor (2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282342" w:rsidRDefault="00282342" w:rsidP="00282342">
-[...35 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="2FA4C9A4" w14:textId="77777777" w:rsidR="00282342" w:rsidRDefault="00282342" w:rsidP="00282342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD874D0" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00282342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E064068" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00282342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E19E64" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00282342">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A86162F" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GROUP AND CUTOM ENGLISH LANGUAGE PROGRAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="550DB0DC" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0946D313" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tomorrow’s Leaders MENA Region - English Language and Academic </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+        <w:t xml:space="preserve">Tomorrow’s Leaders MENA Region - English Language and Academic Preparation (FHI 360 &amp; ASU Partnership) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1C29A2" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="3C7632B9" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="1D84BB40" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08104A24" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Global Launch Digital Pathways Program </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="73F8E9EB" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="2F32C7F8" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Manager and Course Designer (2020-2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="4A2E48A3" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA5835B" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English for Impact – (ASU &amp; Instituto Tecnológico de Monterrey Partnership)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="24AD3AB6" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="1800" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="24B22D50" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program Manager and Course Instructor (2017-2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="62811DB1" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5D0205" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IKIAM University (ASU &amp; IKIAM Partnership) – Six-level EFL Program </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="212330D1" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tena, Ecuador</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="5E1481D7" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Designer and Course Instructor (2014-2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="53C5EC9F" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B136F98" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kyoto Sangyo University English Program (ASU Partnership)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="63AD0045" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="7EF04030" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Writer and Instructor (2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="61DB6B92" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BA9CE0" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proyecta 100,000 (ASU &amp; Mexican Ministry of Education Partnership)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="4721193D" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="5BD20729" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program Manager and Instructor (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="23698D1B" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23571D27" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BSMP (Brazil Scientific Mobility Program &amp; ASU Partnership) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="60061A90" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempe, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="6535E565" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program Manager and Instructor (2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="5FAE40C9" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF84AD8" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apollo Digital English Courses </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="625C028E" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Manager and Course Designer (2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="7EDAE35D" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E516890" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTENSIVE ENGLISH PROGRAM (IEP) CAMPUS IMMERSION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="042526DF" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2050E239" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2013-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00C80AA7">
+    <w:p w14:paraId="5A037ACC" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="528AD8FF" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Courses Taught</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="33B39643" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B986A33" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic 2 – Listening and Speaking, Grammar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="712EE28B" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Intermediate 1 – Reading, Writing, Listening, Speaking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2EB5DB4B" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Intermediate 2 - Reading, Writing, Listening, Speaking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="11AA9C33" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced 1 - Reading, Writing, Listening, Speaking, Grammar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="5936FCBC" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Advanced 2- Reading, Writing, Listening, Speaking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2D8A9895" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="390C4F44" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">English for Engineering </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2849B3F4" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pronunciation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2E895FB9" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Vocabulary </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="672A0C01" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531B6D5C" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PATHWAYS PROGRAM – ASU WEST CAMPUS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="5E3F4AF2" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2B0EAA" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Instructor (2019-2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="37DE670D" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="6A2428A6" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Courses Taught</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="08385AB9" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FD2CB1" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic Vocabulary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2FA87910" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic Principles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="6D3930E7" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Foundations </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="461602CE" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Academic English </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00E04B2A" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
+    <w:p w14:paraId="55768076" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00E04B2A" w:rsidRDefault="00C80AA7" w:rsidP="00E04B2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="3E2B10B9" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FOREIGN LANGUAGE PROGRAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="152D6B97" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="0A85464B" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Basic Chinese for Spanish Speakers (MOOC on Coursera)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="35E654D5" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="605141F3" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Designer (2015-2017)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00282342" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
+    <w:p w14:paraId="285BE790" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00282342" w:rsidRDefault="00C80AA7" w:rsidP="00C80AA7">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="68CF4272" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00CA2D4E" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">City of Phoenix – Language Training for Employees </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arabic and ASL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="72350606" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phoenix, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
+    <w:p w14:paraId="7735029F" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRPr="00124E85" w:rsidRDefault="00C80AA7" w:rsidP="00124E85">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program Manager (2015 -2017)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00C80AA7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C80AA7" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="47B28413" w14:textId="77777777" w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00C80AA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26819F8D" w14:textId="77777777" w:rsidR="00C80AA7" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADMINISTRATIVE RESPONSIBILITIES FOR ARIZONA STATE UNIVERSITY GLOBAL LAUNCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="55D2A51C" w14:textId="77777777" w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="0D15088E" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Host webinars for ASU Global Academic Initiatives (ASU - Cintana </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="7AF5D9D8" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partnership) Master Classes and Innovation Talks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="44B31E64" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="5400" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="26A1C3F6" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Write/translate proposals in English and Spanish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="26E781D8" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="4680" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="1A6D0E44" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Attend meetings and manage business communications with Spanish </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="64C91587" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>language partners</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="114BB92F" w14:textId="77777777" w:rsidR="00124E85" w:rsidRPr="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:ind w:left="6120" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
+    <w:p w14:paraId="210BEB16" w14:textId="77777777" w:rsidR="00124E85" w:rsidRDefault="00124E85" w:rsidP="00124E85">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124E85">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Travel to Latin American countries for in-person business</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="61466882" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
-[...8 lines deleted...]
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="652421EF" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3636BE71" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREVIOUS TITLE: Full Professor of English as a Foreign Language</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="6D34CF1D" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>INSTITIUTION: Pontificia Universidad Católica Madre y Maestra (PUCMM)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="1DFA721D" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097747A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Santo Domingo, Dominican Republic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="2BF88FA3" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097747A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATE: January 2012- August 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
-[...8 lines deleted...]
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="79AB3687" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="0097747A" w:rsidRDefault="00137558" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3857E2D6" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DUTIES AND RESPONSIBILITIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="1EA60715" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="626A7436" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruct, plan lessons, and grade assignments for EFL courses </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="28F935AD" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advanced Conversation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="7B8D0390" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Writing </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="6BCEA3B8" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English for Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="716BC626" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Design curriculum for ESP courses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="4E9D86D5" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Help create and revise level placement exams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="0C4A69EE" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proctor and grade English placement exams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="1DCE8D0E" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Serve on Textbook Evaluation Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="18061167" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tutor students 4 hours per week</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="3BD6628D" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Serve on the Exam Committee: Create and revise departmental exams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="2A8F95AA" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Design course programs for education courses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="616D5773" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mentor new teachers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="3AC0B590" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Present at professional development workshops</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="0E02268A" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Observe and evaluate teachers who teach Advanced Conversation and Academic Writing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="038D2BB7" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mentor Academic Writing and Advanced Conversation course teachers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="59D2CC11" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attend and contribute to all departmental meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="06EB980C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
-[...8 lines deleted...]
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="1734BF1B" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9431DE" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREVIOUS TITLE: Professor of English as a Foreign Language</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="194A014B" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>INSTITIUTION: El Ministerio de Educación, Ciencia, y Tecnología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MESCyT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="47206673" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hato</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Mayor</w:t>
+        <w:t>Hato Mayor</w:t>
       </w:r>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Dominican Republic</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="41071934" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROGRAM: </w:t>
+        <w:t xml:space="preserve">PROGRAM: Inglés </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Inglés</w:t>
+        <w:t>por</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inmersión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Intensive English Immersion for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adult Learners)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="485EA80C" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATE: January 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>December 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
-[...8 lines deleted...]
-    <w:p w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="7261AB20" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EED181" w14:textId="77777777" w:rsidR="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DUTIES AND RESPONSIBILITIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00137558" w:rsidRDefault="00B32DAC" w:rsidP="00137558">
-[...8 lines deleted...]
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="0FE8047A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00137558" w:rsidRDefault="00B32DAC" w:rsidP="00137558">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53008227" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teach EFL to adults in an Intensive English Immersion Program </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="558DF718" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CEFR Levels A1-B2 (Beginner, Intermediate and Advanced Courses)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="424D4742" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deliver 40 hours of classroom instruction per week using the Communicative Language Teaching (CLT) methodology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="29B38C44" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan lessons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
+    <w:p w14:paraId="6818C5A6" w14:textId="77777777" w:rsidR="00137558" w:rsidRPr="00137558" w:rsidRDefault="00137558" w:rsidP="00137558">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grade coursework</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00E04B2A" w:rsidRDefault="00137558" w:rsidP="00B32DAC">
+    <w:p w14:paraId="19634CF2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00E04B2A" w:rsidRDefault="00137558" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Create exams, quizzes, and rubrics</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="118B9903" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="3379CB4D" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62792030" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREVIOUS TITLE: Graduate Instructor of Spanish</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="5BD4BBC2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INSTITIUTION: Northern Ar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izona University</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="0B33F804" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flagstaff, Arizona</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="63BE7290" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DATE: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>January 2009</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>December 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="1C3DF899" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1076C9D8" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137558">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DUTIES AND RESPONSIBILITIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00137558" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="382A2927" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00137558" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44799429" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teach undergraduate Spanish courses </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="0735BE51" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">101  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="33D2DF9A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>102</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="3BD8D6EF" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Draft tests and quizzes to accurately evaluate student progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="08BA6D50" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan lessons and various types of activities for effective language learning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="73004B69" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Utilize web tools successfully and incorporate them in an innovative language learning environment in and outside of the classroom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="6D59E192" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Help students outside of class individually during office hours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="2C2F8392" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule study sessions outside of class</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="35D73050" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Encourage students to study abroad and promote study abroad opportunities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="1B65305A" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="13FCA485" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E404227" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PROFESSIONAL INSITITUIONAL SERVICE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>PROFESSIONAL FELLOWSHIPS/APPOINTMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6236C914" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...224 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACCE838" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B32DAC">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    </w:p>
+    <w:p w14:paraId="51F59205" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="004906DC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">April 2025- July 2025: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B176E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English Language Specialist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Online course development project: “EFL in Uruguay – A Foundational Course for Teachers”, US Department of State</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EFB663" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PROFESSIONAL COMM</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B34D560" w14:textId="77777777" w:rsidR="00B176E8" w:rsidRDefault="00B176E8" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...85 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="04EA7C73" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL INSITITUIONAL SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B50093" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    </w:p>
+    <w:p w14:paraId="64E3D51A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13732E26" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>President of The Computer-Assisted Language Learning Club at Arizona State University (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BE2A44" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6850F6" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-President of Graduate Women’s Association – Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F6DA8A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(2021-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232AAC90" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372ACE47" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentor for ASU Chicano/Latino Faculty and Staff Association (CLFSA) Mentor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00385BF4" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2C512C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7832BAEE" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter - WP Carey International Student Orientation – Graduate Programs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3A42A6" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2016 - 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1BB125" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7467C649" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter ASU Classroom Culture and Communication – ASU International Undergraduate Orientation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2EC34C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Guest Lecture- World Englishes: Language Variation and Diversity- May 24, 2024 for Universitas Trunojoyo Madura</w:t>
-[...576 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>(2016 - 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3907204A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="616E7D04" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BEDCE4" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PUBLICATIONS</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>PROFESSIONAL COMM</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ITY SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432CF9E2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="2F7B31E3" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2435A2B0" w14:textId="77777777" w:rsidR="008E398C" w:rsidRDefault="008E398C" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CALICO Executive Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AF0FE2" w14:textId="77777777" w:rsidR="008E398C" w:rsidRDefault="008E398C" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2026-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0111B1" w14:textId="77777777" w:rsidR="008E398C" w:rsidRDefault="008E398C" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57107CCE" w14:textId="77777777" w:rsidR="002E4BAA" w:rsidRDefault="002E4BAA" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vice President of AZTESOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E90CBF2" w14:textId="77777777" w:rsidR="002E4BAA" w:rsidRDefault="002E4BAA" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ECC5FB" w14:textId="77777777" w:rsidR="002E4BAA" w:rsidRDefault="002E4BAA" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D73D11A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Secretary of AZTESOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F299EA6" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB815BB" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53266F17" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Mentor for BASIS Charter School High School Senior Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04809C20" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F23823" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B607F9D" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700C8F43" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONFERENCE PRESENTATIONS AND GUEST LECTURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE0E677" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF63713" w14:textId="77777777" w:rsidR="00F07229" w:rsidRDefault="00F07229" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62ABB78E" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E., Thrasher, T., Consolini, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taking Language Learning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the Go: A Demo of IMMERSE’s Mobile, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smartglasses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Compatible Language App. CALICO 2026, July 9, 2026, Oxford, Ohio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ADB2C0" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AF6CBB" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E., Thrasher, T., Consolini, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of AI-powered Self-paced Lessons on Speaking Fluency:  A Large-scale Study in an Intensive English Program. CALICO 2026, July 9, 2026, Oxford, Ohio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEB1AE0" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C72CE28" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation - Kang, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kostromitina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dentaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., Bae, Y. &amp;, Gracia, E.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(June, 2026).  The role of language proficiency and background factors in predicting international students’ academic success, LTRC 2026, Montreal, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5B92A6" w14:textId="77777777" w:rsidR="003C220D" w:rsidRPr="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7315B408" w14:textId="77777777" w:rsidR="003C220D" w:rsidRDefault="003C220D" w:rsidP="003C220D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kang, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Kostromitina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Dentaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H.,  Bae, Y., &amp;, Gracia, E.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(June, 2026). Beyond predictive validity: Contextual factors in interpreting English proficiency test scores. EALTA 2026, Siena, Italy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A88CEC" w14:textId="77777777" w:rsidR="003C220D" w:rsidRDefault="003C220D" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3732F082" w14:textId="77777777" w:rsidR="00F07229" w:rsidRDefault="00F07229" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Panel Talk - </w:t>
+      </w:r>
+      <w:r w:rsidR="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07229">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education: The Possibilities of Wearables Supporting Learning Outcomes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Meta Community Summit: Wearables, Meta Headquarters, December 3, 2025, Menlo Park, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38417C99" w14:textId="77777777" w:rsidR="00F07229" w:rsidRDefault="00F07229" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4355DD76" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Lightening Talk – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wearables for Language Learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07229">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Meta Community Summit: Wearables, Meta Headquarters, December 1, 2025, Menlo Park, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501DD693" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BDB606" w14:textId="77777777" w:rsidR="00FD4684" w:rsidRPr="00FD4684" w:rsidRDefault="00EB00C0" w:rsidP="00FD4684">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster Session - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4684" w:rsidRPr="00FD4684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+        </w:rPr>
+        <w:t>Solutions for Language Education in the Age of AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4684">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+        </w:rPr>
+        <w:t>, EDUCAUSE Annual Conference Online 2025, November 13, 2025, Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFCB7E1" w14:textId="77777777" w:rsidR="00EB00C0" w:rsidRDefault="00EB00C0" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D271950" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Panel Talk - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Building with and For Educators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Meta Educators Community Summit, November 7, 2025, Meta Headquarters, Menlo Park, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40030574" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF5027D" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRPr="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00EB7DC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Using Immersive Virtual Reality as a Tool for Second-Language Pragmatics Instruction, CALICO 2025, May 31, San Diego, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286D5CF6" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06942442" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Tech Talk (podcast interview) – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI in Language Education, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cathoven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, May 21, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3FB81D" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33871CF5" w14:textId="77777777" w:rsidR="00440443" w:rsidRDefault="00440443" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Webinar – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VR in Foreign Language Learning, CINTANA ASU, May 7, 2025, Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616EB68C" w14:textId="77777777" w:rsidR="00440443" w:rsidRDefault="00440443" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5E0700" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Panel Talk - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessons from the Leaders: How Higher Ed is Redefining Language Learning with VR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IMMERSEcon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, February 27, 2025, Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053F8BA8" w14:textId="77777777" w:rsidR="00EB7DC7" w:rsidRDefault="00EB7DC7" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DD5ADC" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Panel </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talk – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jobs in TESOL - </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7" w:rsidRPr="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31st Annual Graduate Linguistics, Applied Linguistics and TESOL Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80305">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February 22, 2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F397EA" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4317DEB9" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Colloquium Presentation – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pragmatics and Technology-Mediated Environments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pragmatics and Language Learning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80305">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(PLL2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80305">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, November 2, 2024, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bloomington, IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C83C92" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC86CF3" w14:textId="77777777" w:rsidR="0097747A" w:rsidRDefault="0097747A" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lightning Talk – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Using VR Immerse Software for English Language Instruction – October 18, 2024, Meta Educator’s Community Summit, Menlo Park, California</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D08A428" w14:textId="77777777" w:rsidR="0097747A" w:rsidRDefault="0097747A" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8E725E" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Models for VR Classroom Integration in Different Contexts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7DC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21, 2024, AZCALL Conference, Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C63FD6" w14:textId="77777777" w:rsidR="00440443" w:rsidRDefault="00440443" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8BDDB7" w14:textId="77777777" w:rsidR="00440443" w:rsidRDefault="00440443" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Lecture – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pronunciation of Chinese Names, Fulton School of Engineering </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Advisor Workshop Day, June, 20, 2024, Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C5A1AE" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D84EC6" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Lecture- </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World Englishes: Language Variation and Diversity- May 24, 2024 for Universitas Trunojoyo Madura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4352F578" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Madura, Indonesia, Virtual Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609FD9E1" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F766C0B" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Lecture - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Work for the 21st Century- May 14, 2024 for Omar Al-Mukhtar University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1BE400" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Al Bayda’, Libya, Virtual Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22068D2C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70629B29" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developing a Hybrid Course for International Teaching Assistant Training - </w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30th Annual Graduate Linguistics, Applied Linguistics and TESOL Symposium - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 17, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E76D5B" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765B0077" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00440443" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32DAC" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gracia, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32DAC" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Using an Artificial Intelligence Application to Teach ESL Pronunciation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TESOL International 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, April 3, 2023, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32DAC" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portland, O</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2DCF37" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24733FBB" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improving International Teaching Assistants' Pronunciation with the ELSA Speak Application</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, AZCALL 2022, October 22, 2022, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7460BF19" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E901DF0" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Development Workshop –</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Positive Psychology in the ESL/EFL Classroom for ASU Global Launch</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, September, 13, 2022, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D963C5" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D53F67" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching in Latin American Contexts- International Education Course in Mary Lou Fulton Teachers College, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, April 2021, Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EE2D29" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A473018" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180CFD63" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching English Online - Everyone Academy – Teach English Now Webinar</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Virtual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45616B66" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4561F6E1" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strategies for Building Rapport in Asynchronous Online Courses</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AZ CALL 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, October 16., 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A48F2DF" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A4CBF" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strategies for Feedback and Rapport in Asynchronous Online Teacher-Training for TESOL Professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27th Annual Graduate Linguistics, Applied Linguistics, and TESOL Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempe, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F1F45" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDF526A" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching ESL Online - Teacher Training and Content Creation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AZ TESOL 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flagstaff, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6976C2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFDF0E7" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00F649C8" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E398C" w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital Dialogue: A Model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Telecollaborative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C596B" w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>, AZ TESOL 2015,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0FB4A5" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00F649C8" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Mesa, Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2891F8E8" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00F649C8" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0306A364" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00F649C8" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B6F544" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EC058C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9DC684" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D59D22" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gracia, E. (2025). Teaching ESL pronunciation to international teaching assistants with the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF9D979" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E18D2AB" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ELSA Speak app. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language Learning &amp; Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6B91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 1–13. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4956D08C" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228B7064" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00AB0ACC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.64152/10125/73658</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A636486" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32144B5D" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32DAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gracia, E. (2024). Immersive Virtual Reality for L2 Pragmatics Instruction in an Intensive </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="4F9BEABA" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B88C766" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English Program at a US University. ProQuest Dissertations &amp; Theses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="39566820" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E565D2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gracia, E. (2023). Review: Friedrich, Patricia (Ed.) (2023). The anti-racism linguist, a book </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="75800D17" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C832976" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of readings. Multilingual Matters. E-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>journALL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10(1), 62–68. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="5EDA6251" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00173210" w:rsidP="00B32DAC">
+    <w:p w14:paraId="7AFA9E14" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00B32DAC" w:rsidRPr="007C0B55">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="007C0B55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.21283/2376905X.1.10.1.2808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="7B8F719A" w14:textId="77777777" w:rsidR="00672D84" w:rsidRDefault="00672D84" w:rsidP="00F649C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49062964" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6EB254" w14:textId="77777777" w:rsidR="003C596B" w:rsidRDefault="00B32DAC" w:rsidP="00672D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC018F" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>AWARDS/GRANTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0094718B" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="59D48383" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C62443" w14:textId="77777777" w:rsidR="00F649C8" w:rsidRDefault="00F649C8" w:rsidP="004008D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TESOL International</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Awardee, ASU Learning Engineering Instruction (LEI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Build It Together Studio (LEI PI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minigrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.0)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, 2026 - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building on Principled Innovation in Corrective Feedback: Scaling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FluentZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Oral Language Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52236147" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3257C559" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004008D5" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awardee, ASU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F649C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Learning Engineering Instruction (LEI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Principled Innovation Grant, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An AI Chatbot for Oral Language Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3AB807" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRPr="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B2D670" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="004D6B91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recipient, Meta x ASU Fellowship Program Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004008D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI use cases for language translation and communication using wearable technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED93DC3" w14:textId="77777777" w:rsidR="003C596B" w:rsidRPr="003C596B" w:rsidRDefault="003C596B" w:rsidP="003C596B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2328BA" w14:textId="77777777" w:rsidR="003C596B" w:rsidRPr="003C596B" w:rsidRDefault="003C596B" w:rsidP="003C596B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C596B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Humanities Center – Graduate Student Seminar Residency – December, 2020 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DE149A" w14:textId="77777777" w:rsidR="003C596B" w:rsidRPr="003C596B" w:rsidRDefault="003C596B" w:rsidP="003C596B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC93828" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7C12B3" w14:textId="77777777" w:rsidR="004008D5" w:rsidRDefault="004008D5" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E63166" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7201DDC2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA55529" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC0DF21" w14:textId="77777777" w:rsidR="003C220D" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CALICO </w:t>
+      </w:r>
+      <w:r w:rsidR="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– Executive Board Member 2026-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3D0200" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E82B483" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">CALICO </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>AZTESOL</w:t>
+      </w:r>
+      <w:r w:rsidR="003C220D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Vice President 2024-2025, Secretary 2022-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1753B878" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D893E3" w14:textId="77777777" w:rsidR="003C220D" w:rsidRDefault="003C220D" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AZTESOL</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+        <w:t>TESOL International - member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAE1918" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E059F4F" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="68BD98B3" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LANGAUGES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="4C9806BC" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="7F472FDD" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69041BC2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Native Bilingual of English and Spanish - uses both languages professionally and colloquially </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="5DA9BFA9" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRPr="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542A9C99" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32DAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic (CEFR A2) conversational proficiency in Arabic (Iraqi variety), low-intermediate (CEFR B1) reading proficiency in classical Arabic  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+    <w:p w14:paraId="01C66A22" w14:textId="77777777" w:rsidR="00672D84" w:rsidRDefault="00672D84" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B32DAC" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
+    <w:p w14:paraId="33E257F2" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00B32DAC" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D549E3C" w14:textId="77777777" w:rsidR="00B32DAC" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
+    <w:p w14:paraId="02471A93" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
-[...8 lines deleted...]
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="7CD32468" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B28B407" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dianna Lippincott</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+        <w:t>John Deal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738F3FE4" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Director of ASU Global Launch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00173210" w:rsidP="00E04B2A">
+    <w:p w14:paraId="5992F561" w14:textId="77777777" w:rsidR="004D6B91" w:rsidRDefault="004D6B91" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00E04B2A" w:rsidRPr="007C0B55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Department Director)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DC6546" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="004D6B91" w:rsidP="00E04B2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00AB0ACC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Dianna.Lippincott@asu.edu</w:t>
+          <w:t>John.Deal@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E04B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="232622DF" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="091482FB" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Shoshanna Starzynski </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="72F192F9" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assistant Director of ASU Global Launch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="38A058B6" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Immediate Supervisor)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00173210" w:rsidP="00E04B2A">
+    <w:p w14:paraId="7A781A80" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00E04B2A" w:rsidRPr="007C0B55">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="007C0B55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Shoshanna.Starzynski@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E04B2A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="6C9D9F47" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="75F44D84" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bryan Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="384EC25B" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor of Linguistics and Applied Linguistics </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="4082EB36" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Dissertation Chair)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>(Dissertation Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E04B2A" w:rsidRPr="007C0B55">
+        <w:t xml:space="preserve"> and Affiliated Faculty for Fluent Futures Lab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79863B66" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="007C0B55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>bryansmith@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E04B2A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2DA1AE85" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
+    <w:p w14:paraId="2EB0DE89" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRDefault="00E04B2A" w:rsidP="00E04B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E04B2A" w:rsidRPr="00B32DAC" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
+    <w:p w14:paraId="52560CC7" w14:textId="77777777" w:rsidR="00E04B2A" w:rsidRPr="00B32DAC" w:rsidRDefault="00E04B2A" w:rsidP="00B32DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E04B2A" w:rsidRPr="00B32DAC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00170EAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56F6A828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
@@ -8360,50 +10738,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EA75288"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1690EE2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A95CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CA68494"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8472,51 +10963,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11982646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8A49FE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8585,51 +11076,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D550303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D886F6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8698,51 +11189,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4B36B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F008B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Noto Sans Symbols" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -8813,51 +11304,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21421C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66403A68"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8926,51 +11417,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27326BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F828B5D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9039,51 +11530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F063C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D9079EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9152,51 +11643,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAB7658"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B4815DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -9265,51 +11756,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385019C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFDA8D3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9378,51 +11869,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE733A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54AE2030"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9491,51 +11982,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B42C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B3A1346"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9604,51 +12095,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B566F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68504A7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9717,51 +12208,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="475A7AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D076EE78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9830,51 +12321,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BC06E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4720EA40"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9943,51 +12434,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5732625C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ADC4D94"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10056,51 +12547,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B144CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99086800"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10169,51 +12660,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EC15E79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBBA5178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10283,51 +12774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61066080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E107562"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10396,51 +12887,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64973638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A484FF2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10509,51 +13000,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6584401A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02FCD1F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684F766F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97FC3B50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10622,51 +13226,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AB380A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="420E7B9A"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10735,51 +13339,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F10CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="946C7736"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10848,51 +13452,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F042FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C56A1A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10961,51 +13565,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707F7F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6D4AD8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11074,51 +13678,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FD4B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="760E771A"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11187,51 +13791,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A504CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0868DD4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11300,51 +13904,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78047C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00E25C48"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11413,51 +14017,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A403CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="601CA37C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11526,51 +14130,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CBD2AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ACEDA0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11639,241 +14243,269 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="840698070">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2123767299">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="307780603">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1380202978">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2125996394">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6" w16cid:durableId="540629717">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1069301249">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1630698840">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="279917103">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="349795755">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1043671060">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="872039660">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2096124501">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="513763324">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="487749717">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790080099">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="24983103">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1928417937">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="257829200">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1123888538">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="635137996">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="538974205">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1487161981">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1063335847">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1388988172">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="811363717">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1752853720">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="190803641">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="317654087">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="852576566">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="136849481">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="513541126">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1736465085">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="34" w16cid:durableId="1767267467">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-[...35 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="35" w16cid:durableId="19358630">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
-[...44 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="36" w16cid:durableId="1631285309">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="37" w16cid:durableId="1240292821">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F22995"/>
+    <w:rsid w:val="001028EC"/>
     <w:rsid w:val="00124E85"/>
     <w:rsid w:val="00137558"/>
     <w:rsid w:val="00173210"/>
     <w:rsid w:val="00226766"/>
     <w:rsid w:val="00282342"/>
+    <w:rsid w:val="002E4BAA"/>
+    <w:rsid w:val="003C220D"/>
+    <w:rsid w:val="003C596B"/>
+    <w:rsid w:val="004008D5"/>
+    <w:rsid w:val="00440443"/>
+    <w:rsid w:val="004906DC"/>
+    <w:rsid w:val="004D6B91"/>
     <w:rsid w:val="005957A9"/>
+    <w:rsid w:val="005D404A"/>
+    <w:rsid w:val="00672D84"/>
     <w:rsid w:val="006E7424"/>
     <w:rsid w:val="008A3D3D"/>
+    <w:rsid w:val="008E398C"/>
     <w:rsid w:val="0097747A"/>
+    <w:rsid w:val="009A6E9A"/>
     <w:rsid w:val="00A11F31"/>
+    <w:rsid w:val="00B176E8"/>
     <w:rsid w:val="00B32DAC"/>
+    <w:rsid w:val="00B339C3"/>
     <w:rsid w:val="00BC3F5E"/>
+    <w:rsid w:val="00C13FFE"/>
     <w:rsid w:val="00C80AA7"/>
     <w:rsid w:val="00CA2D4E"/>
+    <w:rsid w:val="00D80305"/>
     <w:rsid w:val="00E04B2A"/>
     <w:rsid w:val="00E8564C"/>
+    <w:rsid w:val="00EB00C0"/>
+    <w:rsid w:val="00EB7DC7"/>
+    <w:rsid w:val="00F07229"/>
     <w:rsid w:val="00F22995"/>
     <w:rsid w:val="00F25C82"/>
+    <w:rsid w:val="00F36D67"/>
+    <w:rsid w:val="00F649C8"/>
     <w:rsid w:val="00FC047E"/>
+    <w:rsid w:val="00FD4684"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50587AFF"/>
+  <w14:docId w14:val="7B52BB06"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BF8C65FB-69C1-4F45-A93E-C7D735228A6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12205,50 +14837,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E7424"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006E7424"/>
     <w:pPr>
       <w:ind w:left="100"/>
       <w:outlineLvl w:val="2"/>
@@ -12315,58 +14948,99 @@
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006E7424"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006E7424"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="584195048">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="790443942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1564365081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryansmith@asu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shoshanna.Starzynski@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dianna.Lippincott@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21283/2376905X.1.10.1.2808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John.Deal@asu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21283/2376905X.1.10.1.2808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.64152/10125/73658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Emilia.Gracia@asu.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryansmith@asu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shoshanna.Starzynski@asu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12590,70 +15264,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10416</Characters>
+  <Pages>12</Pages>
+  <Words>2497</Words>
+  <Characters>14233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12219</CharactersWithSpaces>
+  <CharactersWithSpaces>16697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emilia Gracia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>