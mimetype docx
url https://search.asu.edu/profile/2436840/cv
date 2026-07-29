--- v0 (2025-12-29)
+++ v1 (2026-07-29)
@@ -5,111 +5,111 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03EF792F" w14:textId="6E905CA0" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="03EF792F" w14:textId="6E905CA0" w:rsidR="002172FC" w:rsidRPr="009915EC" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009915EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Louis G. Mendoza, Ph.D.</w:t>
       </w:r>
-      <w:r w:rsidR="005123B5">
-[...3 lines deleted...]
-          <w:lang w:val="es-MX"/>
+      <w:r w:rsidR="005123B5" w:rsidRPr="009915EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1508AA90" w14:textId="4B0ED8AE" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="1508AA90" w14:textId="4B0ED8AE" w:rsidR="002172FC" w:rsidRPr="009915EC" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="009915EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Curriculum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="009915EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vitae</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0884096B" w14:textId="64439836" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0884096B" w14:textId="64439836" w:rsidR="002172FC" w:rsidRPr="009915EC" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C69FCB3" w14:textId="1F20A697" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00C37FE2" w:rsidP="00C37FE2">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>School of Humanities, Arts, and Cultural Studies</w:t>
       </w:r>
@@ -388,23288 +388,22771 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D68331E" w14:textId="32360C94" w:rsidR="002172FC" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic Appointments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBFBDAF" w14:textId="4B7162C8" w:rsidR="008D5063" w:rsidRPr="008D5063" w:rsidRDefault="002634F0" w:rsidP="00C12A99">
+    <w:p w14:paraId="4FBFBDAF" w14:textId="4B7162C8" w:rsidR="008D5063" w:rsidRPr="001F2EE1" w:rsidRDefault="002634F0" w:rsidP="00C12A99">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2023-Present</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Dean for Academic Personnel, New College of Interdisciplinary Arts and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CD5701" w14:textId="4B3F1D20" w:rsidR="002634F0" w:rsidRDefault="008D5063" w:rsidP="00C12A99">
+    <w:p w14:paraId="52CD5701" w14:textId="4B3F1D20" w:rsidR="002634F0" w:rsidRPr="001F2EE1" w:rsidRDefault="008D5063" w:rsidP="00C12A99">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2024-25</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C3D82" w:rsidRPr="002C3D82">
+      <w:r w:rsidR="002C3D82" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Associate Dean for Academic Personnel, New College of Interdisciplinary Arts and Sciences</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C3D82">
+        <w:t xml:space="preserve">Associate Dean for Academic Personnel, New College of Interdisciplinary Arts and Sciences &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0010489E" w:rsidRPr="008D5063">
+        <w:t>Interim Director, School of Interdisciplinary Forensics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8D5BF6" w14:textId="6713D735" w:rsidR="00C12A99" w:rsidRPr="001F2EE1" w:rsidRDefault="00C12A99" w:rsidP="00C12A99">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3D82" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>-23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C12A99">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Professor, School of Humanities, Arts, &amp; Cultural Studies, Arizona State</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> University, Affiliate Faculty in Social Justice and Human Rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017DF64C" w14:textId="3A7033E3" w:rsidR="00C37FE2" w:rsidRPr="001E54E8" w:rsidRDefault="00C37FE2" w:rsidP="002172FC">
+    <w:p w14:paraId="017DF64C" w14:textId="3A7033E3" w:rsidR="00C37FE2" w:rsidRPr="001F2EE1" w:rsidRDefault="00C37FE2" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2014 –</w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005738AB" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="005738AB" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor and </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Director, School of Humanities, Arts, &amp; Cultural Studies, Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="00D434A8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00D434A8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, Affiliate Faculty in Social Justice and Human Rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585E6067" w14:textId="3C700DE2" w:rsidR="00C37FE2" w:rsidRPr="001E54E8" w:rsidRDefault="00C37FE2" w:rsidP="002172FC">
+    <w:p w14:paraId="585E6067" w14:textId="3C700DE2" w:rsidR="00C37FE2" w:rsidRPr="001F2EE1" w:rsidRDefault="00C37FE2" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2013-2014</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Vice Provost for Equity and Diversity/Director of Institute for Diversity, Equity, and Diversity (50%), Professor of Chicano and Latino Studies (50%), Affiliate Faculty in American Studies and the Interdisciplinary Center for Global Change</w:t>
       </w:r>
-      <w:r w:rsidR="007D3895" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="007D3895" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A5425C" w14:textId="4B95F755" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="37A5425C" w14:textId="4B95F755" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2012-201</w:t>
       </w:r>
-      <w:r w:rsidR="00C37FE2" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00C37FE2" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Vice Provost for Equity and Diversity/Director of Institute for Diversity, Equity, and Diversity (50%), Professor and Chair of Department of Chicano and Latino Studies (50%), Affiliate Faculty in American Studies and the Interdisciplinary Center for Global Change</w:t>
       </w:r>
-      <w:r w:rsidR="007D3895" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="007D3895" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF9AC9" w14:textId="5FF4CCBC" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="59EF9AC9" w14:textId="5FF4CCBC" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2009-2012</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Vice Provost for Equity and Diversity/Director of Institute for Diversity, Equity, and Diversity (50%), Associate Professor and Chair of Department of Chicano Studies (50%), Affiliate Faculty in American Studies and the Interdisciplinary Center for Global Change</w:t>
       </w:r>
-      <w:r w:rsidR="007D3895" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="007D3895" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58120947" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="58120947" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t xml:space="preserve">2008-2009 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Associate Vice Provost for Equity and Diversity, Office of Equity and </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Diversity (50%) and Interim Chair of Department of Spanish and </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Portuguese (50%), University of Minnesota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FAD716" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="46FAD716" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2004-2008</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Associate Professor and Chair, Department of Chicano Studies, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Minnesota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201A4F38" w14:textId="49603637" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="00944A51">
+    <w:p w14:paraId="201A4F38" w14:textId="49603637" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00944A51">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2003-2004</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Associate Dean for College Advancement, </w:t>
       </w:r>
-      <w:r w:rsidR="00944A51" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00944A51" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>College of Liberal and Fine Arts</w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, UTSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5DE439" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+    <w:p w14:paraId="2C5DE439" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">2002–2003   </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Associate Dean of College of Liberal and Fine Arts, UTSA-DT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2909201F" w14:textId="4BF2E6A7" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+    <w:p w14:paraId="2909201F" w14:textId="4BF2E6A7" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2002-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">2004  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Associate Professor of English</w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">, University of Texas – San </w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Antonio Division of English, Classics, Philosophy, and </w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E220EB1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5E220EB1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="EnvelopeReturn"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2001-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2002  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interim Director, Hispanic Research Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9A7670" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5B9A7670" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1996-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">1992  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistant Professor of English, University of Texas – San </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Antonio Division of English, Classics, Philosophy, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>Communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBE943B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4FBE943B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1995-1996</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Brown University, Department of English (Visiting Professor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D498AB3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5D498AB3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1994-1995</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Houston – DT, Assistant Professor of English</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="695AEB1D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="5FFA9B90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="695AEB1D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFA9B90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ublications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2ECFF6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="2C2ECFF6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DCB497" w14:textId="4C0E9453" w:rsidR="002634F0" w:rsidRPr="002634F0" w:rsidRDefault="002634F0" w:rsidP="002634F0">
+    <w:p w14:paraId="25DCB497" w14:textId="4C0E9453" w:rsidR="002634F0" w:rsidRPr="001F2EE1" w:rsidRDefault="002634F0" w:rsidP="002634F0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Re)constructing Memory, Place, and Identity in Twentieth Century Houston: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Becoming Mexican American in Space City U.S.A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691836">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>. New York:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lived Places Publishing</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2BDA70BF" w14:textId="0843A34F" w:rsidR="00747A25" w:rsidRPr="00DB4698" w:rsidRDefault="00747A25" w:rsidP="001809E4">
+        <w:t>Lived Places Publishing, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDA70BF" w14:textId="0843A34F" w:rsidR="00747A25" w:rsidRPr="001F2EE1" w:rsidRDefault="00747A25" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Editor-in-Chief:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Oxford Encyclopedia of Latina/o Literature.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Press. Spring 2020. (2 Volumes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196804F2" w14:textId="48C10950" w:rsidR="008B6F6B" w:rsidRPr="00DB4698" w:rsidRDefault="008B6F6B" w:rsidP="001809E4">
+    <w:p w14:paraId="196804F2" w14:textId="48C10950" w:rsidR="008B6F6B" w:rsidRPr="001F2EE1" w:rsidRDefault="008B6F6B" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Memoir of Un Ser Humano:  The Life and Times of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>. Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:  Red</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salmon Press, 2018.</w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Editor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AECD262" w14:textId="4692798D" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1AECD262" w14:textId="4692798D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Conversations Across Our America:  Talking About Immigration and the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> in the U.S.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Austin: UT Press, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4FAE0E" w14:textId="7072444D" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="006D73F5" w:rsidP="001809E4">
+    <w:p w14:paraId="0A4FAE0E" w14:textId="7072444D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="006D73F5" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Journey Around Our America:  A Memoir on Cycling, Immigration, and the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Austin: UT Press, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD50842" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2DD50842" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Jail Machine:  My Weapon is My Pen, Selected Prison Writings (1963-1974)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  UT</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press, 2006. (Editor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AA9627" w14:textId="47379062" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="60AA9627" w14:textId="47379062" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telling Tongues</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Latin@</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anthology on Language Experience.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eds. Louis Mendoza and Toni Nelson Herrera. National City and Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  Calaca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press &amp; Red Salmon Press, 2006.</w:t>
       </w:r>
-      <w:r w:rsidR="001E54E8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="001E54E8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coeditor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4F4FA1" w14:textId="5F194D00" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0B4F4FA1" w14:textId="5F194D00" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Crossing </w:t>
       </w:r>
-      <w:r w:rsidR="00747A25" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00747A25" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>nto America</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>:  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> New Literature of Immigration.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Eds. Louis Mendoza and Subramanian Shankar.  New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Press. 2003. </w:t>
       </w:r>
-      <w:r w:rsidR="001E54E8" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="001E54E8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(Co-editor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAE97D2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7CAE97D2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Historia: The Literary Making of Chicana and Chicano History. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> College Station</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Texas</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> A &amp; M University Press, 2001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268B73E8" w14:textId="77777777" w:rsidR="00691836" w:rsidRDefault="00691836">
+    <w:p w14:paraId="268B73E8" w14:textId="77777777" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1582B9" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRDefault="002C3D82">
+    <w:p w14:paraId="7B1582B9" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRPr="001F2EE1" w:rsidRDefault="002C3D82">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FECE8E" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRDefault="002C3D82">
+    <w:p w14:paraId="04FECE8E" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRPr="001F2EE1" w:rsidRDefault="002C3D82">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE8C34B" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRDefault="002C3D82">
+    <w:p w14:paraId="3FE8C34B" w14:textId="77777777" w:rsidR="002C3D82" w:rsidRPr="001F2EE1" w:rsidRDefault="002C3D82">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05ACF149" w14:textId="3E46DF13" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00243FAD">
+    <w:p w14:paraId="49BA3FA3" w14:textId="77777777" w:rsidR="009915EC" w:rsidRDefault="009915EC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DCC409" w14:textId="77777777" w:rsidR="009915EC" w:rsidRDefault="009915EC">
+      <w:pPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B29960" w14:textId="77777777" w:rsidR="009915EC" w:rsidRDefault="009915EC">
+      <w:pPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05ACF149" w14:textId="4A59738C" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00243FAD">
+      <w:pPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Refereed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Articles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67219343" w14:textId="593B4ADA" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="67219343" w14:textId="593B4ADA" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Meditations on Belonging, the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Our America, and the Emergence of New Latina/o Spatial Ontologies.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Crossing the Borders of Imagination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>. Instituto Franklin</w:t>
       </w:r>
-      <w:r w:rsidR="00D434A8" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00D434A8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>-UAH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D434A8" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00D434A8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Madrid, Spain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>. May 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1B69D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0E1B69D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“A Dream </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Deferred?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Building Activists for Educational Justice, Access, and Equity.”  Co-written with by Mariano Espinoza, Alondra Espejel, and Martha Ockenfels-Martinez.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reflections:   A Journal of Writing, Service Learning, and Community Literacy.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Vol. 8. No. 2. Spring 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB7A07D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4CB7A07D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:iCs/>
         </w:rPr>
         <w:t>“Voices and Images from a Journey Across our America</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:iCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Progressive Planner.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Special Issue on Immigration and Planning edited by Stacy Harwood and Teresa Vazquez. Winter 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5347C66E" w14:textId="12BA46D1" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5347C66E" w14:textId="12BA46D1" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Neighborhood Formation on the West Side of San Antonio:  A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Barriological</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approach.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>The Journal of Latino Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Palgrave Macmillan).  Co-authored with Raquel Marquez and Steve Blanchard. Fall 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B3B53" w14:textId="276C749C" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="6A7B3B53" w14:textId="276C749C" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Re-education of a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Xicanindio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>: Raúl Salinas and the Poetics of Pinto Transformation.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eds.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Garuav</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Desai, Supriya Nair, and Felipe Smith</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. MELUS Special Issue: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Literature and the Idea of Social Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Spring 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149FBEEA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="149FBEEA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“On Buffaloes, Body Snatching, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Bandidismo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Ilan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Stavans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>’ Appropriation of Oscar Acosta and the Chicano Experience</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
-        <w:t>Bilingual Review/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+        <w:t xml:space="preserve">Bilingual Review/Revista Bilingue. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:i/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Spring 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6BCFBA" w14:textId="0FEB2323" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4F6BCFBA" w14:textId="0FEB2323" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Representing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Chicanas?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  The Poetics of History, Desire, and Identity in the Lone Star State.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  Journal of the American Studies Association of Texas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Vol. 19, October 1998. (18-38).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760CFFAA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="760CFFAA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"The Border Between Us</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Contact</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zone or Battle Zone?"   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Modern Fiction Studies.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vol. 40.1. (Fall 1994, 119-139).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB90894" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6BB90894" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="348AFE4B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="348AFE4B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chapters in Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1BA209" w14:textId="68CCCFE0" w:rsidR="001C607B" w:rsidRPr="008D5063" w:rsidRDefault="001C607B" w:rsidP="001809E4">
+    <w:p w14:paraId="5B1BA209" w14:textId="32E3948B" w:rsidR="001C607B" w:rsidRPr="001F2EE1" w:rsidRDefault="001C607B" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Southwest Prison Writers: Pen Project Poetics.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Co-editors:  Kamala Platt, Lance Graham, and Louis Mendoza. New York</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t>Co-</w:t>
+      </w:r>
+      <w:r w:rsidR="008D76D0" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>:  Lived</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t>authored by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Places Publishing, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D5063" w:rsidRPr="008D5063">
+        <w:t xml:space="preserve">:  Kamala Platt, Lance Graham, and Louis Mendoza. New York: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forthcoming </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t xml:space="preserve"> Lived Places Publishing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D76D0" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31866EE5" w14:textId="559548ED" w:rsidR="004C04D9" w:rsidRPr="001E54E8" w:rsidRDefault="004C04D9" w:rsidP="001809E4">
+        <w:t xml:space="preserve">. Coedited by Lance Graham and Kamala Platt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D76D0" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Publication date pending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31866EE5" w14:textId="559548ED" w:rsidR="004C04D9" w:rsidRPr="001F2EE1" w:rsidRDefault="004C04D9" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“Fear of the diseased immigrant: Contagion, Xenophobia, and Anti-immigrant Discourse.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Transforming Contagion</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Risky</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Contacts Among Bodies, Disciplines, and Nations</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Brunswick</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-edited by Breanne Fahs, Annika Mann, Sarah Stage, and Eric Swank. Rutgers </w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">UP, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
-      <w:r w:rsidR="00595261" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00595261" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (175-188).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74615DA1" w14:textId="1235A356" w:rsidR="00595261" w:rsidRPr="00DB4698" w:rsidRDefault="00595261" w:rsidP="001809E4">
+    <w:p w14:paraId="74615DA1" w14:textId="1235A356" w:rsidR="00595261" w:rsidRPr="001F2EE1" w:rsidRDefault="00595261" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Introduction:  A Legacy of Conviction.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  Memoir of Un Ser Humano:  The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Life  and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Times of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.  Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:  Red</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salmon Press, 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC3A30" w14:textId="59E83246" w:rsidR="00CB52B5" w:rsidRPr="00DB4698" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
+    <w:p w14:paraId="05BC3A30" w14:textId="59E83246" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Lost in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Migration?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  On Comitatus, Community, and Citizenship.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Community as the Material Basis of Citizenship: The Unfinished Story of America Democracy. </w:t>
       </w:r>
-      <w:r w:rsidR="004C04D9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="004C04D9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Edited by Rodolfo Rosales New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004C04D9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="004C04D9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:  Routledge</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004C04D9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="004C04D9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, 2017. (20-34).</w:t>
       </w:r>
-      <w:r w:rsidR="00CD728D" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00CD728D" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534A45B5" w14:textId="32F9BAF7" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="534A45B5" w14:textId="32F9BAF7" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Conversations Across ‘Our America’:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the New Geo</w:t>
       </w:r>
-      <w:r w:rsidR="00B9442A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00B9442A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">graphy of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B9442A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00B9442A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latin@s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
-      <w:r w:rsidR="00B9442A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00B9442A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>The Latino</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Midwest Reader.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="004C04D9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="004C04D9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Urbana: U</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Illinois Press, </w:t>
       </w:r>
-      <w:r w:rsidR="00CB52B5" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00CB52B5" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
-      <w:r w:rsidR="00391A8D" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00391A8D" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63610F03" w14:textId="3D3458DD" w:rsidR="00C32E3A" w:rsidRPr="00DB4698" w:rsidRDefault="00C32E3A" w:rsidP="001809E4">
+    <w:p w14:paraId="63610F03" w14:textId="3D3458DD" w:rsidR="00C32E3A" w:rsidRPr="001F2EE1" w:rsidRDefault="00C32E3A" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00391A8D" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00391A8D" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t>Voces de N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t xml:space="preserve">uestra América: Meditations on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S., Citizenship, and Belonging.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="141413"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Procesos transnacionales y migración: enfoques sociales, culturales, políticos y económicos de la migración. </w:t>
       </w:r>
-      <w:r w:rsidR="00D434A8" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00D434A8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Benemérita Universidad Autónoma de Puebla. J</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">alisco, MX: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t>Spring 201</w:t>
       </w:r>
-      <w:r w:rsidR="00D434A8" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00D434A8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00B9442A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00B9442A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="141413"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D89D343" w14:textId="054CAB62" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1D89D343" w14:textId="054CAB62" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“Confounding Race: Mestizaje, hybridity, and body politics in Chicana/o Studies.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A contribution to book chapter by Enid Logan entitled </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Double Consciousness: Faculty of Color Teaching Students of Color about Race” in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Teaching Anti-Racism in Contemporary America.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C32E3A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00C32E3A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C32E3A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00C32E3A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Springer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Books, 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7A7DC4" w14:textId="2F8E7957" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4B7A7DC4" w14:textId="2F8E7957" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“Language Practice and Cultural Loyalty:  Identity and Belonging among Latina/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the U.S.” (co-authored with co-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">editor)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Telling Tongues:  New Perspectives on Language, Identity, and Power in America Latina.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eds. Louis Me</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">ndoza and Toni Nelson Herrera. Austin: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Calaca Press &amp; Red Salmo</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>n Press, 2007</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3537AC88" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3537AC88" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Lengua Americana, Corazón Chicano:  Finding a Lost Voice in America.”  In </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Telling Tongues:  New Perspectives on Language, Identity, and Power in America Latina.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eds. Louis Mendoza and Toni Nelson Herrera. (Calaca Press &amp; Red Salmon Press, 2007).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E2BF90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="33E2BF90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“Introduction: Raúl Salinas and the Poetics of Human Transformation.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Jail Machine:  My Weapon is My Pen, Selected Prison Writings (1963-1974)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  UT</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press, 2006. (pp. 3-24)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDBCF35" w14:textId="64C746B2" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1CDBCF35" w14:textId="64C746B2" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">“Una Plática con Raúl Salinas.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Interview of Raúl Salinas with Ben Olguín.  In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Jail Machine:  My Weapon is My Pen, Selected Prison Writings (1963-1974)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  UT</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press, 2006. (pp. 305-334)</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E6D991" w14:textId="32A7A713" w:rsidR="00804F92" w:rsidRPr="00DB4698" w:rsidRDefault="00804F92" w:rsidP="001809E4">
+    <w:p w14:paraId="04E6D991" w14:textId="32A7A713" w:rsidR="00804F92" w:rsidRPr="001F2EE1" w:rsidRDefault="00804F92" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Peregrinations of a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Xicanindio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Poet.”  Introduction </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">to  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>raùlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">’, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Indio Trails:  A Chicano Odyssey Thru Indian Country.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  San Antonio: Wings Press, 2006. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A8DA34" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="37A8DA34" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Confronting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>la Frontera,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Identity, and Gender:  Poetry and Politics in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>La Crónica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Demócrata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Fronterizo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recovering the Hispanic Literary Heritage Vol. III</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.  Houston:  Arte Público, 1999.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212659EE" w14:textId="77777777" w:rsidR="00804F92" w:rsidRPr="001E54E8" w:rsidRDefault="00804F92" w:rsidP="001809E4">
+    <w:p w14:paraId="212659EE" w14:textId="77777777" w:rsidR="00804F92" w:rsidRPr="001F2EE1" w:rsidRDefault="00804F92" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="692"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Some Reflections on Twenty Years of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Un Trip Through the Mind Jail y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Otras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Excursions”.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Raúl Salinas.  Houston:  Arte Público, 1999. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B83651F" w14:textId="2EC7DEA7" w:rsidR="00804F92" w:rsidRPr="00DB4698" w:rsidRDefault="00804F92" w:rsidP="001809E4">
+    <w:p w14:paraId="3B83651F" w14:textId="2EC7DEA7" w:rsidR="00804F92" w:rsidRPr="001F2EE1" w:rsidRDefault="00804F92" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Afterword:  Barrio Aesthetics, Displacement and Memory.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>East of the Freeway</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:  Reflections</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mi Pueblo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.  By Raúl Salinas.  Ed. Louis Mendoza.  Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Red</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salmon Press, 1995.  (103-109).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C7CE56" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="63C7CE56" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">"Rereading Texas History:  Cultural Impoverishment, Empowerment, and Pedagogy."   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Situating College English:  Pedagogical Crises at an American University</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Evan Carton &amp; Alan Friedman, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.  Westport</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Greenwood</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...20 lines deleted...]
-    <w:p w14:paraId="0343A418" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press, 1996.  (pp. 47-59).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0343A418" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F1BCD0B" w14:textId="3A2548EC" w:rsidR="00CB52B5" w:rsidRPr="001E54E8" w:rsidRDefault="00CB52B5" w:rsidP="002172FC">
+    <w:p w14:paraId="1F1BCD0B" w14:textId="3A2548EC" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Encyclopedia Entries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAB3B0D" w14:textId="512EF57B" w:rsidR="0097072F" w:rsidRPr="00DB4698" w:rsidRDefault="0097072F" w:rsidP="001809E4">
+    <w:p w14:paraId="6BAB3B0D" w14:textId="512EF57B" w:rsidR="0097072F" w:rsidRPr="001F2EE1" w:rsidRDefault="0097072F" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Oxford Encyclopedia of Latina/o Literature</w:t>
       </w:r>
-      <w:r w:rsidR="00E85777" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00E85777" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. “Raúl Salinas</w:t>
       </w:r>
-      <w:r w:rsidR="00E85777" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00E85777" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Poetics of Social Justice and Liberation” (8,000 words).  </w:t>
       </w:r>
-      <w:r w:rsidR="00747A25" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00747A25" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABD5D59" w14:textId="45A810A3" w:rsidR="00CB52B5" w:rsidRPr="00DB4698" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
+    <w:p w14:paraId="7ABD5D59" w14:textId="45A810A3" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Encyclopedia of Race, Ethnicity and Nationalism</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>2000 word</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> entry on</w:t>
       </w:r>
-      <w:r w:rsidR="002634F0">
+      <w:r w:rsidR="002634F0" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.” New York: Wiley-Blackwell Publishers, 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3090E" w14:textId="5E85D542" w:rsidR="00CB52B5" w:rsidRPr="00DB4698" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
+    <w:p w14:paraId="4DB3090E" w14:textId="5E85D542" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinas/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and Criminal Justice: An Encyclopedia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2,000 word</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> entry on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>. Ed. Jose Luis Morin. Westport</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Greenwood</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press, 2016. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686F4350" w14:textId="758DBDA1" w:rsidR="00CB52B5" w:rsidRPr="00DB4698" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
+    <w:p w14:paraId="686F4350" w14:textId="758DBDA1" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of Latinos and Latinas in the United States. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>500 word</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> entry on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Suzanne Oboler and Deena J. González (eds.).</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Oxford</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Press, 2005.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A9B2C3" w14:textId="77777777" w:rsidR="00CB52B5" w:rsidRPr="001E54E8" w:rsidRDefault="00CB52B5" w:rsidP="00CB52B5">
+    <w:p w14:paraId="77A9B2C3" w14:textId="77777777" w:rsidR="00CB52B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB52B5" w:rsidP="00CB52B5">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54FAE0F1" w14:textId="0895D8C5" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="54FAE0F1" w14:textId="0895D8C5" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Films</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37946E8C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="37946E8C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">A Journey Across Our America: Observations and Reflections on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2010) (A </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>54 minute</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> documentary based on interviews and research project.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461B80A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5461B80A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43DE46E7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="43DE46E7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4152DBA4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4152DBA4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Ethos, Ethnicity, and the Electronic Classroom."  Proceedings from The 9th Annual Conference on Computers and Writing.  The University of Michigan, Ann Arbor, (1993).  (with Barbara Monroe, authors contributed equally).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F8428D" w14:textId="77777777" w:rsidR="00CD2918" w:rsidRDefault="00CD2918" w:rsidP="001C607B">
+    <w:p w14:paraId="47F8428D" w14:textId="77777777" w:rsidR="00CD2918" w:rsidRPr="001F2EE1" w:rsidRDefault="00CD2918" w:rsidP="001C607B">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622754F4" w14:textId="3559900E" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="622754F4" w14:textId="3559900E" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE3721A" w14:textId="414F7A6A" w:rsidR="002C3D82" w:rsidRDefault="002C3D82" w:rsidP="001809E4">
+    <w:p w14:paraId="5CE3721A" w14:textId="4B5CA30E" w:rsidR="002C3D82" w:rsidRPr="001F2EE1" w:rsidRDefault="002C3D82" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk139222276"/>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002C3D82">
+        <w:t xml:space="preserve">“The Unfettered Pen of Jorge Antonio Renaud: A Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Restlessness of Unbound </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C3D82">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wrists.“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LatinxTalk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> online journal of Research, Commentary, and Creativity. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="006261AA">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://latinxtalk.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C3D82">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D76D0" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Forthcoming Fall 202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Spring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6612F7" w14:textId="309B9D04" w:rsidR="00197941" w:rsidRPr="001F2EE1" w:rsidRDefault="00197941" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">“Tejana History as a Poem:  Teresa Palomo Acosta’s Literary Journey.”  A Review of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Tejanaland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Life in Three Acts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Teresa Paloma Acosta. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Southwest Literary Quarterly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00481DCC" w:rsidRPr="00C127D0">
+      <w:r w:rsidR="00481DCC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> October</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C127D0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99" w:rsidRPr="00C127D0">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00481DCC" w:rsidRPr="00C127D0">
+      <w:r w:rsidR="00481DCC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (221-24).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="501322F8" w14:textId="0D61E913" w:rsidR="00595261" w:rsidRPr="00DB4698" w:rsidRDefault="00595261" w:rsidP="001809E4">
+    <w:p w14:paraId="501322F8" w14:textId="0D61E913" w:rsidR="00595261" w:rsidRPr="001F2EE1" w:rsidRDefault="00595261" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>What the Pig Said to Jesus: On the Uneasy Permanence of Immigrant Life</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Phillip Garriso</w:t>
       </w:r>
-      <w:r w:rsidR="007700B9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="007700B9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
-      <w:r w:rsidR="007700B9" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="007700B9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Western American </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Literature.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E85777" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00E85777" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F2FD05" w14:textId="020765A3" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="19F2FD05" w14:textId="020765A3" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Review of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Latinos in the Midwest </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>by Ruben Martinez</w:t>
       </w:r>
-      <w:r w:rsidR="00C32E3A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00C32E3A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Latino Studies. </w:t>
       </w:r>
-      <w:r w:rsidR="00C32E3A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00C32E3A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C32E3A" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00C32E3A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Fall  2014</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E15D45" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="19E15D45" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>The Making of Chicana/o Studies:  In the Trenches of Academe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Rodolfo Acuna for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Contemporary Sociology: A Journal of Reviews.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-pub-date"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-pub-date"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">May 2013 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-vol"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">vol. 42 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-issue"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">no. 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-pages"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>377-378.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="slug-pages"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C3D93C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="75C3D93C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Tex{t}-Mex:  Seductive Hallucinations of the "Mexican" in America </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">by William Anthony Nericcio.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="journalname"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Latino Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8, 126-128 (Spring 2010). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7571C356" w14:textId="657F22C7" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7571C356" w14:textId="657F22C7" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Dead Subjects:  Towards a Politics of Loss in Latino Studies </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">by Antonio Viego. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estudios Interdisciplinarios de </w:t>
+        <w:t>Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="007700B9" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>America</w:t>
+        <w:t>Volume</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Latina y el Caribe</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> 21:1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="285FB3DA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:t>Fall 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285FB3DA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Review of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Reading U.S. Latina Writers:  Remapping American Literature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">, edited by Alvina E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Quintana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Latino Studies Journal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vol. 2, Issue 2. July 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A83848A" w14:textId="06D830BF" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7A83848A" w14:textId="06D830BF" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Making Sense of the ‘hood: Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Barrio-Logos:  Space and Place in Urban Chicano Literature and Culture.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The New</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Centennial Review.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Vol. 1, No. 1, Spring 2001. (333-343).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228093E0" w14:textId="6BED7E8F" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="228093E0" w14:textId="6BED7E8F" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“A Shadow Descends on the Border:  Specters haunt the work of Américo Paredes.”  Review.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>San Antonio Current.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  July 16-22, 1998 (Issue #427, p. 17).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B5C806" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="39B5C806" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>My Spanish Speaking Left Foot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> by José Cárdenas.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(San Antonio: IDRA, 1997).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>El Noticiero.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Fall 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC76B3E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0DC76B3E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3669F3EE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="3669F3EE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Refereed Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8611D0" w14:textId="3745338E" w:rsidR="00C60EB3" w:rsidRPr="00C60EB3" w:rsidRDefault="00C60EB3" w:rsidP="00C60EB3">
+    <w:p w14:paraId="7E8611D0" w14:textId="3745338E" w:rsidR="00C60EB3" w:rsidRPr="001F2EE1" w:rsidRDefault="00C60EB3" w:rsidP="00C60EB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C60EB3">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“The complex dynamic of the pleasure of pain.” Prologue to M.E.N. by T.C. Monk. </w:t>
       </w:r>
-      <w:r w:rsidR="000F3FC9">
+      <w:r w:rsidR="000F3FC9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">October </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C60EB3">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>2025 (</w:t>
       </w:r>
-      <w:r w:rsidR="000F3FC9">
+      <w:r w:rsidR="000F3FC9" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C60EB3">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406BF74F" w14:textId="1787FC96" w:rsidR="002634F0" w:rsidRPr="008D5063" w:rsidRDefault="002634F0" w:rsidP="001809E4">
+    <w:p w14:paraId="406BF74F" w14:textId="1787FC96" w:rsidR="002634F0" w:rsidRPr="001F2EE1" w:rsidRDefault="002634F0" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “What’s at Stake:  Living Death or Self-Actualization</w:t>
       </w:r>
-      <w:r w:rsidR="00A543FF">
+      <w:r w:rsidR="00A543FF" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="001E5018" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001E5018" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prologue to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Those of My Blood</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> by T.C. Monk.</w:t>
       </w:r>
-      <w:r w:rsidR="001E5018" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001E5018" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Books2Read Publishers. 2024. (six pages)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34612BD6" w14:textId="5CB6BCE4" w:rsidR="002634F0" w:rsidRPr="008D5063" w:rsidRDefault="002634F0" w:rsidP="001C607B">
+    <w:p w14:paraId="34612BD6" w14:textId="5CB6BCE4" w:rsidR="002634F0" w:rsidRPr="001F2EE1" w:rsidRDefault="002634F0" w:rsidP="001C607B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Foreword to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Imperfections of Beauty</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> by T.C. Monk. Charleston</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:  Palmetto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Publishing, 2022.</w:t>
       </w:r>
-      <w:r w:rsidR="001E5018" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001E5018" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="001C607B" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001C607B" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="001E5018" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001E5018" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ii-</w:t>
       </w:r>
-      <w:r w:rsidR="001C607B" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001C607B" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="001E5018" w:rsidRPr="008D5063">
+      <w:r w:rsidR="001E5018" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>iii).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BFB31A" w14:textId="5B931388" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="19BFB31A" w14:textId="5B931388" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Best Practices </w:t>
       </w:r>
-      <w:r w:rsidR="00747A25" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00747A25" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">n Recruiting </w:t>
       </w:r>
-      <w:r w:rsidR="00CD2918">
+      <w:r w:rsidR="00CD2918" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">nd Retaining Diverse Faculty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>At</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> University </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Minnesota.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> With Catherine Squires.  Institute for Diversity, Equity, and Advocacy, University of Minnesota. Spring 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331E6AA6" w14:textId="7A3CB9AE" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="331E6AA6" w14:textId="7A3CB9AE" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Chicano Cultural Studies as Historiography:  The Uses and Abuses of the Past.”  Selected Proceedings from World History 2000 Conference.  Austin, Texas.  April 15, 2000.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ERIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>. Online.  Summer 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE58760" w14:textId="258A08E1" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3BE58760" w14:textId="258A08E1" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Author of Preface and co-editor, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Access, Equity, and Anima:  The Legacy of Our Community's Struggle for Knowledge.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">UTSA’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">ispanic </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">esearch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00804F92" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00804F92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>enter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working Paper Series, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>April,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1999.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348F00E0" w14:textId="35D016A4" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="348F00E0" w14:textId="35D016A4" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Ethos, Ethnicity, and the Electronic Classroom:  A Study in Contrasting Educational Environments.”   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ERIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.  Online.  1 July 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D216FB5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6D216FB5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="360" w:right="18" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C766E5" w14:textId="187FD9D1" w:rsidR="006F1F19" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="36C766E5" w14:textId="187FD9D1" w:rsidR="006F1F19" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:bookmarkStart w:id="2" w:name="_Hlk219898736"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>Edi</w:t>
       </w:r>
-      <w:r w:rsidR="00691836">
+      <w:r w:rsidR="00691836" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>torial Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63644414" w14:textId="2AC6E651" w:rsidR="00691836" w:rsidRPr="008D5063" w:rsidRDefault="00691836" w:rsidP="00691836">
+    <w:p w14:paraId="63644414" w14:textId="2AC6E651" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836" w:rsidP="00691836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024:  Series editor of ETCH:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="008D5063">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://www.np-press.org/etch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. To date we have reviewed four manuscripts and have three under contract.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+        <w:t>To date we have reviewed four manuscripts and have three under contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5C7DD1" w14:textId="6C9E2C72" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836" w:rsidP="00691836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> reviewed three manuscripts. </w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024:  Series editor of Carceral Studies or Lived Places Publishing. Have reviewed three manuscripts. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="008D5063">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://livedplacespublishing.com/search?keywords=carceral-studies#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58B47AE4" w14:textId="77777777" w:rsidR="00691836" w:rsidRPr="001E54E8" w:rsidRDefault="00691836">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="58B47AE4" w14:textId="77777777" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD4D795" w14:textId="55919092" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="004C04D9">
+    <w:p w14:paraId="4BD4D795" w14:textId="55919092" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="004C04D9">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Edited publications </w:t>
       </w:r>
-      <w:r w:rsidR="006F1F19" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="006F1F19" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nder the auspices of UTSA’s Hispanic Research Center</w:t>
       </w:r>
-      <w:r w:rsidR="006F1F19" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="006F1F19" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F4586" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3F5F4586" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Latina Gender Consciousness and the Environmental Movement in New Mexico," by Diane-Michele </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prindeville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and John Bretting, (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>February,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1999).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FAE9B7" w14:textId="43E5D321" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="44FAE9B7" w14:textId="43E5D321" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"A Comparison of Teacher Perceptions to Mexican American and African American Male Students' Perceptions of Literacy Tasks:  Educational Implications," by Carolyn Orange and Rosalind Horowitz, (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>February,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1999).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E4E89F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="68E4E89F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Access, Equity, and Anima:  The Legacy of Our Community's Struggle for Knowledge."  Co-edited by Louis Mendoza and Rodolfo Rosales (9 contributors). (April 1999).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3288215C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3288215C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B749F4A" w14:textId="3EFB3B07" w:rsidR="002172FC" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="2B749F4A" w14:textId="3EFB3B07" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Invited Presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656575AE" w14:textId="77777777" w:rsidR="000F3FC9" w:rsidRDefault="000F3FC9" w:rsidP="002172FC">
+    <w:p w14:paraId="656575AE" w14:textId="77777777" w:rsidR="000F3FC9" w:rsidRPr="001F2EE1" w:rsidRDefault="000F3FC9" w:rsidP="002172FC">
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484D6018" w14:textId="445AB5AB" w:rsidR="000F3FC9" w:rsidRPr="00953EF8" w:rsidRDefault="00C14ABC" w:rsidP="000F3FC9">
+    <w:p w14:paraId="3034C3BB" w14:textId="77777777" w:rsidR="001F2EE1" w:rsidRPr="001F2EE1" w:rsidRDefault="001F2EE1" w:rsidP="001F2EE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk219898779"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk139222616"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“Justice delayed but not denied:  The History of Juneteenth.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dorothy Powell Senior Citizen Center. Casa Grande, AZ. June 19, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484D6018" w14:textId="445AB5AB" w:rsidR="000F3FC9" w:rsidRPr="001F2EE1" w:rsidRDefault="00C14ABC" w:rsidP="000F3FC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk139222616"/>
-      <w:r w:rsidRPr="00953EF8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00953EF8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Raíces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00953EF8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Rutas Leadership Panel.” Panelist. ASU West Valley. September 17, 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB135CB" w14:textId="450B155D" w:rsidR="000F3FC9" w:rsidRPr="00953EF8" w:rsidRDefault="000F3FC9" w:rsidP="00953EF8">
+    <w:p w14:paraId="2AB135CB" w14:textId="450B155D" w:rsidR="000F3FC9" w:rsidRPr="001F2EE1" w:rsidRDefault="000F3FC9" w:rsidP="00953EF8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953EF8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00953EF8">
+        <w:t>“Life Writing in Prison: Purpose, Exploration, &amp; Method.” This presentation explored the value of extended reflection on one’s life: opportunities, choices, and chances to grow, transform, and change direction. We read brief excerpts from memoirs (from authors in the “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Life Writing in Prison: Purpose, Exploration, &amp; Method</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00953EF8">
+        <w:t>free-world</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">.” </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00953EF8">
+        <w:t>” and those imprisoned) and consider the key milestones, moments, and crossroads that help give meaning to our lives as a model for a narrative and/or poetic re-construction of one’s life.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953EF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>This presentation explore</w:t>
-[...11 lines deleted...]
-        <w:t>the value of extended reflection on one’s life: opportunities, choices, and chances to grow, transform, and change direction. We read brief excerpts from memoirs (from authors in the “</w:t>
+        <w:t xml:space="preserve">  Arizona State Penitentiary, Perryville Unit. 03/29/25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107BA29A" w14:textId="746C8AAA" w:rsidR="000F3FC9" w:rsidRPr="001F2EE1" w:rsidRDefault="000F3FC9" w:rsidP="00953EF8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“A Trip thru the Mind Jail:  On Incarceration, transformation, and liberation.”  Through a lecture, an analysis of readings, and a series of writing exercises, students will explore the impact of social factors on their self-perception (internalization) and actions, and how self-awareness of this can </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00953EF8">
-[...3 lines deleted...]
-        <w:t>free-world</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>open up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00953EF8">
-[...49 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="73271551" w14:textId="1567F6EA" w:rsidR="00197941" w:rsidRPr="00BF7C02" w:rsidRDefault="00197941" w:rsidP="001809E4">
+        <w:t xml:space="preserve"> new ways of seeing and being in the world. Arizona State Penitentiary, Perryville Unit. 02/22/25.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="73271551" w14:textId="1567F6EA" w:rsidR="00197941" w:rsidRPr="001F2EE1" w:rsidRDefault="00197941" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Fifty Years of Partial Freedom:   The Living Legacy of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
-      <w:r w:rsidR="00481DCC" w:rsidRPr="00BF7C02">
+      <w:r w:rsidR="00481DCC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>lrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  Symposium on the </w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99" w:rsidRPr="00BF7C02">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ife and </w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99" w:rsidRPr="00BF7C02">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>egacy of Ra</w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99" w:rsidRPr="00BF7C02">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>l Salinas.  UT-Austin/Red Salmon Arts Symposium. Aus</w:t>
       </w:r>
-      <w:r w:rsidR="00481DCC" w:rsidRPr="00BF7C02">
+      <w:r w:rsidR="00481DCC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">n, Texas. November 8, 2022. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="11CD16F5" w14:textId="5D2AD7D4" w:rsidR="00C12A99" w:rsidRPr="00BF7C02" w:rsidRDefault="00C12A99" w:rsidP="001809E4">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="11CD16F5" w14:textId="5D2AD7D4" w:rsidR="00C12A99" w:rsidRPr="001F2EE1" w:rsidRDefault="00C12A99" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Atlanta’s Civil Rights Legacy:  Past and Present.”  March on West MLK Commemoration. January 2017-21, 2023. ASU West.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67FE2C" w14:textId="080A64E3" w:rsidR="00197941" w:rsidRPr="00BF7C02" w:rsidRDefault="00197941" w:rsidP="001809E4">
+    <w:p w14:paraId="5E67FE2C" w14:textId="080A64E3" w:rsidR="00197941" w:rsidRPr="001F2EE1" w:rsidRDefault="00197941" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7C02">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Americo Paredes, George Washington Gomez, and Questions of Identity and Power.”  Zoom Lecture to Senior Students at St. Gerard Catholic High School. San Antonio, Texas. May 17, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C193768" w14:textId="69D46243" w:rsidR="00067EBD" w:rsidRPr="00DB4698" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+    <w:p w14:paraId="2C193768" w14:textId="69D46243" w:rsidR="00067EBD" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Joseph Keene Chadwick Lecturer. Department of English, University of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Hawai’I</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Manoa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>March 6-7, 2020.</w:t>
       </w:r>
-      <w:r w:rsidR="00C12A99">
+      <w:r w:rsidR="00C12A99" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Series of three lectures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2A1A96" w14:textId="2576619D" w:rsidR="00747A25" w:rsidRPr="00747A25" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
+    <w:p w14:paraId="1E2A1A96" w14:textId="2576619D" w:rsidR="00747A25" w:rsidRPr="001F2EE1" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Poetics and Politics of Latinx Literature:  Then and Now</w:t>
       </w:r>
-      <w:r w:rsidR="00067EBD">
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504AA5F6" w14:textId="30051C23" w:rsidR="00747A25" w:rsidRPr="00747A25" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
+    <w:p w14:paraId="504AA5F6" w14:textId="30051C23" w:rsidR="00747A25" w:rsidRPr="001F2EE1" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">“Chicano in the Jail Machine: The Art and Politics of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>raúl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>salinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>, Writer and Human Rights Activist</w:t>
       </w:r>
-      <w:r w:rsidR="00067EBD">
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DD2BAB" w14:textId="6F1B9851" w:rsidR="00747A25" w:rsidRPr="00747A25" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
+    <w:p w14:paraId="35DD2BAB" w14:textId="6F1B9851" w:rsidR="00747A25" w:rsidRPr="001F2EE1" w:rsidRDefault="00747A25" w:rsidP="00C12A99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Whither Our America?  How Contemporary Immigration Reveals Our Sense of Belonging, Community, and Citizenship</w:t>
       </w:r>
-      <w:r w:rsidR="00067EBD">
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747A25">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340F9DB2" w14:textId="4A431BCB" w:rsidR="006F1F19" w:rsidRPr="00DB4698" w:rsidRDefault="006F1F19" w:rsidP="001809E4">
+    <w:p w14:paraId="340F9DB2" w14:textId="4A431BCB" w:rsidR="006F1F19" w:rsidRPr="001F2EE1" w:rsidRDefault="006F1F19" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Äø¨‡"/>
         </w:rPr>
         <w:t xml:space="preserve">“Claiming a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Äø¨‡"/>
         </w:rPr>
         <w:t>Homespace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Äø¨‡"/>
         </w:rPr>
         <w:t>: On Community, Citizenship, and Belonging.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Segundo Congreso Internacional de la Red </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Äø¨‡"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Acciones locales en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>material</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> migratoria.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>San Cristobal de las Casas, Chiapas, MX.  December 12, 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562177E6" w14:textId="4EFDD8B8" w:rsidR="00702685" w:rsidRPr="00DB4698" w:rsidRDefault="00702685" w:rsidP="001809E4">
+    <w:p w14:paraId="562177E6" w14:textId="4EFDD8B8" w:rsidR="00702685" w:rsidRPr="001F2EE1" w:rsidRDefault="00702685" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Journey Across our America:  Immigration, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eography of Latinos in the United States. The Phoenix Public Library Series on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Latino Americans in Arizona.  09/29/15.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D01A245" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5D01A245" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Äø¨‡"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>“Immigration, Mutuality, and Contemporary Debates on Immigration in the United States</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.” University of Minnesota Alumni Association, November 18, 2013. Stillwater, Minnesota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BB2A9A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="22BB2A9A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>“Diversity Matters: Strategies, Actions, and Challenges with Recruiting and Retaining Diverse Faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.” South Dakota State University. Office of the Provost. November 14, 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E2141" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="015E2141" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Immigration and the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of Our America.”  Ameriprise Financial. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>August,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 29, 2013. Minneapolis, MN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132E5CC9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="132E5CC9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Conversations Across Our America: The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S. and New Latina/o Spatial Ontologies.”  Midwest Latino Symposium, University of Iowa.  October 12, 2012. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AA37E6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="74AA37E6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Conversations Across Our America.” University of Nebraska, Institute of Ethnic Studies’ Spring Celebration, Keynote Lecture, March 28, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F76B1" w14:textId="3B95C4B1" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="412F76B1" w14:textId="3B95C4B1" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Conversations Across Our America:  The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.”  Keynote Lecture. Global Goes Local Conference. April 11, 2012. St. Cloud, MN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E93765" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="54E93765" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">"Legacies of Colonialism, Immigration, and the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the United States:  Insights from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Conversations Across Our America</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Metro State University. February 9, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FF0864" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="11FF0864" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lecture and Diversity workshop. Northern New Mexico College.  January 10, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF1B0FA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7FF1B0FA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>“Strategies, Actions, and Shifting Imperatives for Leveraging Diversity as a Core Institutional Value.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIC Academic Leadership Program. November 5, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F600D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="761F600D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">“Diversity, Diasporas, and Discontent: The Demographic Imperative for Institutional Change.” Diversity in Higher Education Conference: Equity &amp; Inclusion: Vision, Strategies, &amp; Actions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Higher Education &amp; The Workplace. April 27, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB4CF08" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2CB4CF08" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rountable Discussant. “On the Importance of Ethnic Studies. University of Minnesota.”  Day of Education. Sponsored by Whose university? April 20, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F772692" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2F772692" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Latinos Educational Attainment:  Social, Economic, Institutional, and Political Challenges.”  Department of Human Relations and Multicultural Education. College of Education</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> St. Cloud State University. March 1, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090F7F84" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="090F7F84" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Minnesota's</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latinos and the World:  Insights into the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S. Land O’ Lakes Hispanic Heritage Month Lecture.  St. Paul, MN. (10/13/10) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329BA194" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="329BA194" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>A Journey Across Our America:  Latino Reflections on Culture, Change, and Belonging.  College of St. Benedict/St. John’s University. Collegeville, MN.  (02/11/10)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17926E34" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="17926E34" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in the World are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Minnesota's</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latinos? Minnesota Humanities Center Lunch and Learn Lecture Series.  St. Paul, MN. (12/10/09) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679A86A6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="679A86A6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Invisibility Blues: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Latin@s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Making Progress from Marginalization to Inclusion. Lecture and facilitator. Minnesota Network of Latinos in Higher Education 2009 Conference. Metropolitan State University. (10/09/09)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2C6C44" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2E2C6C44" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where in the World are Minnesota’s Latinos Coming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Where are They </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Going?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>An Overview of Challenges and Trends. A Presentation to Hennepin County Leadership Team. (02/26/09)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79423DFF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="79423DFF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“The Outlook for Funding in the Humanities and Social Sciences.” CIC-ALP Conference. University of Michigan. (1/23/09)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5162E8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7D5162E8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Understanding the Dynamics of Immigrant Relocation to the Upper Midwest. Roundtable of Immigration Experts. St. Olaf College. Northfield, MN. October 5, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364C677A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="364C677A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentation on A Journey Across our America to Tamales y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Bicicletas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Youth Club. June 12, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2A7D47" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2C2A7D47" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002634F0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Roundtable Discussant. Minnesota-Mexico Dialogue. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>University of Minnesota. (04/30/09).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7514CAFB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7514CAFB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Lengua Americano, Corazón Chicano:  My Journey from the Barrio to the Academy.”  A Diversity Dialogues Presentation to the Department of Curriculum and Instruction at the University of Minnesota. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>February,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BBF63F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="39BBF63F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Culture, Citizenship, and Country</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Some</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reflections on Being, Belonging, and Borders in Our America."  Department of Geography, University of Minnesota. (December 2008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE29A7C" w14:textId="1E84070F" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7AE29A7C" w14:textId="1E84070F" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"A Journey Across Our America: Meditations on Immigration and Cultural Belonging." Institute for Advance Study, University of Minnesota.  (11/20/08)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624D91D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="624D91D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Our Changing America</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Latinos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the New Face of Minnesota."  Community of Peace Charter School. (09/25/08)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DFC1B0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="54DFC1B0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Where in the World are Minnesota’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Latinos?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  An Overview of Challenges and Myths.”  Hennepin County Government Center.  July 11, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271650B6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="271650B6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Changing Demographics.” The University’s Sesquicentennial Lecture Series. Office of Equity and Diversity. April 2008. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK3"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>University of Minnesota.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E230C71" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="1E230C71" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A Journey Across Our America: Observations &amp; Reflections on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Department of Chicano Studies. University of Minnesota. February 29, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A118FA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="41A118FA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“On the Road in Search of Latino America.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Headliners Speaker Series. College of Continuing Education. February 7, 2008. University of Minnesota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C480510" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5C480510" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">A Journey Across Our America: Observations &amp; Reflections on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keynote Address: University of Utah Honors Forum. January 4, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F71346" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="00264F08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+    <w:p w14:paraId="51F71346" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00264F08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional invited lectures on Journey Across Our America Project: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAB43D1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0EAB43D1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Hiawatha Bike Club</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B55652B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5B55652B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>We Are All One Bike Tour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7616FDF5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7616FDF5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Unionville High School (Monroe, North Carolina)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1989F3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="6B1989F3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>George I Sanchez High School (Houston, TX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCE297C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4DCE297C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Selena Quintanilla Denver Harbor Community Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791A5DC6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="791A5DC6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Cesar Chavez High School (Houston, TX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038C6C12" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="038C6C12" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Jefferson Middle School (Minneapolis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1A9AD2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3D1A9AD2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Hub Co-op (Minneapolis) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B2518A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="40B2518A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Spring and Summer 2008 Classroom presentations in Departments of Dance and Theatre (Cindy Garcia) and Chicano Studies (Kathleen Ganley, Marianne Bueno, Cathryn Watson)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EF0084" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="00433309">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00433309">
+    <w:p w14:paraId="13EF0084" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00433309">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Roundtable Discussant for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">English </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Only?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Assessing the Many Varieties of Language Use in the United States </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Series</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Anthropology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. April 27, 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F37236" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="52F37236" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Scholar. MN Humanities Council Teacher Seminar. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>American Crossings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60716C8A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="60716C8A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Social, Cultural and Political Implications of 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century Latino Immigration</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>March 23, 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5DCBB0" w14:textId="0966AA05" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7A5DCBB0" w14:textId="0966AA05" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.:  How to Teach Immigration.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Immigration Seminar for Northfield Teachers. Minnesota History Center. November 11, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5C0BCE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7B5C0BCE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Labor Migrants: Latinos in North America.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>A Presentation to the Minneapolis Club.  October 19, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153DDB32" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="153DDB32" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Chicano Prison Writing and The Jail Machine. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Invited Presentation at Behind Bars</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Latinos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Prison. University of Illinois </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chicago.  October 20, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010EBC4C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="010EBC4C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>My Weapon is My Pen:  Raúl Salinas and the Jail Machine.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  A Performance Reading and Discussion. Institute for Latino Policy and Research. UC Berkeley. October 12, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5A6CC1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2D5A6CC1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Latino Cultural Competency:  What it Means for Classroom Practice. Workshop for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Admissions Possible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staff.  Nolte Hall, U of M.  September 11, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010AE3FD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="010AE3FD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“Minority Intellectuals and the Academy:  Negotiating Many Worlds.” Presentation to Mellon Fellows Undergraduates. Macalester College. July 12, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D8FE8C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="19D8FE8C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Latina/o Diaspora:  An International Perspective on Immigration.” Ethnic Studies Seminar for High School Teachers. Sponsored by African and African American Studies, University of Minnesota. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>July,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AA0156" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="34AA0156" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002634F0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Latino/a Migration to Minnesota.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Historians in the Schools Summer Seminar for Secondary School Teachers.  St. Paul Public School District. June 23, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79021DF9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="79021DF9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Forum:  Setting a Context for Contemporary Latino Immigration.  Co-hosted by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="storytext"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Minnesota Public Radio News and the Minnesota News Council.  June 20, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6144E293" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="6144E293" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t>“Grounding Contemporary Immigration Debates in Historical Perspective,” with Erika Lee. Historians in the Schools Summer Seminar for Secondary School Teachers.  St. Paul Public School District. June 18, 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB50AD4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="2AB50AD4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Roundtable Participant.  Arts and Diaspora.  Politics of Population Series, IAS, University of Minnesota. 4/23/08.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6D304B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="7E6D304B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Road Not Yet Taken:  How Higher Education Can Embrace the Challenge of Advancing Diversity as a 21st Century Asset.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Keynote Address. Cultural Awareness Week. Texas Tech University. 4/04/06.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE29FD0" w14:textId="26EAB6B4" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="3DE29FD0" w14:textId="26EAB6B4" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Why Ethnic Studies Matters in the 21</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Century.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">niversity of </w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>innesota</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Ethnic Studies Programs. 3/07/06</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A19BE10" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="3A19BE10" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conducting Community Collaborative Research. MacArthur Doctoral Research Workshop. 3/09/26.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D3AF1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="089D3AF1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Moderator for Mae Ngai Lecture.  3/23/06. Population of Politics Lecture Series.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EADBD6" w14:textId="1FA5EF7D" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="12EADBD6" w14:textId="1FA5EF7D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Roundtable Participant.  </w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Collaboration on a Vision:  How Public Engagement Can Build a Better University.” University of Minnesota, October 31, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570061A1" w14:textId="4E1047FA" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="570061A1" w14:textId="4E1047FA" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Chicano Studies in the 21st Century:  Civic Engagement and Cultural Citizenship.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Hispanic Heritage Month Keynote Speaker. Metro State University.  October 12, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AE42DE" w14:textId="4B3B5C7E" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="44AE42DE" w14:textId="4B3B5C7E" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Prisoner Poetry in the US: Identity and Belonging.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stillwater Correctional Facility.  October 4, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C480F45" w14:textId="02F99C89" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="6C480F45" w14:textId="02F99C89" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>People of Color in the Media.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guest lecture in Professor Sherry Professor Mizingo’s class. Dept. of Journalism, UM.  09/19/05</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237EB4FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="237EB4FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Keynote Address for La Semana Chicana. Brown University. April 11, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF22F8B" w14:textId="7CB5DB09" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="4EF22F8B" w14:textId="7CB5DB09" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Un Testimonio on Latino Cultural Citizenship and the Role of Public Intellectuals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  William Mitchell College of Law.  April 8, 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C16B4F9" w14:textId="768151BE" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00264F08" w:rsidP="0010489E">
+    <w:p w14:paraId="3C16B4F9" w14:textId="768151BE" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Language Practice and Cultural Loyalty:  Identity and Belonging Among Latina/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the U.S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Guest lecture for MAS(S) Color. University of Minnesota. April 5, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E298741" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="4E298741" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Discussant and Respondent to Adolph Reed.  “The Challenges of the Free Tuition Movement.” University of Minnesota. 11/17/04.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A369771" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="2A369771" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“The Poetics of Human Transformation.”  Latino Humanities Program, funded by Kansas Humanities Council Grant.  Meadowlark Center, Newton, Kansas.  10/29/04.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5C80D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="0B5C80D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“Art Meant to Move:  Chicana/o Visions of Resistance, Affirmation, and Social Change.”  Weismann Art Museum, University of Minnesota.  Chicano Visions Exhibit. 10/14/04.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6F005" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="76C6F005" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“This is My Story: Conversations on Race, Identity and Racism with Latino Men.” MISA Office, Hamline University.  10/14/04.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F2FA0F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="48F2FA0F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“The World in Minnesota: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Diverse Families, Shared Dreams.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Symposium Speaker. Sponsored by the College of Human Ecology, UM-Saint Paul. 10/07/04.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6FF03C" w14:textId="213D8FD4" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="2C6FF03C" w14:textId="213D8FD4" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Nuestro</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> History, my </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>historia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Personal and Political Dimensions of Chicana/o Studies.” Keynote Address, UTSA Mexican American Studies Symposium. November 20, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5FFF05" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="5D5FFF05" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“Surviving and Flourishing in Academia in the 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century.”  A presentation to McNair Fellows. Institute for Recruitment of Teachers.  Andover, MA. July 24, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C738C2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="46C738C2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">“Resisting the Jail Machine: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, the Poetics of Pinto Transformation, and Kites from Behind the Walls. University of Houston.” April 24, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D9516D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="63D9516D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“On Barrios and Books, Love and Rage: Some Thoughts and Sentiments on Praxis-Oriented Criticism.” Honors Colloquium Keynote, University of Houston. April 23, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2315B278" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="2315B278" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Resisting the Jail Machine:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Poetics of Human Transformation.” E3W Sequels Symposium Keynote. University of Texas </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austin. April 3, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126C6057" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="126C6057" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“Scholars of Color in Academia in the 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century.”  A presentation to Mellon-Bouchet Fellows. Yale University.  February 23, 2002.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B8ACAA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="62B8ACAA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caballero </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>and Chicana Literary History.”  Videoconference presentation to Omar Valerio’s “History of the Southwest” class at University of California at Irvine.  March 7, 2001. (videotape)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C4E566" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="61C4E566" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“Reading, Writing, and Rhythm:  How They all Add Up.”  Presentations to Sophia Lopez’s 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade classes at Scobee Middle Schools.  September 25, 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A16C9E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="59A16C9E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Preservando</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Nuestro Cuentos:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexican American History Through Art &amp; Literature.” Presentation to Parenting class at Avance—San Antonio.  July 12, 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D0DF30" w14:textId="05F67CAD" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="20D0DF30" w14:textId="05F67CAD" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Chicano Art in the Public Space.  UTSA 1999 Latino Heritage Week. September 14, 1999.  with Drs. Ellen Riojas-Clark and Ben Olguín.  UTSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080EFC99" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="080EFC99" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Soy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Chicano Autobiography."  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UTSA-Downtown, 1999 Latino Heritage Week.  September 16, 1999.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FD29FC" w14:textId="5C19A3EE" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="41FD29FC" w14:textId="5C19A3EE" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“La Onda Chicana:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Inter- and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>IntraCultural</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Negotiations in Chicana/o Cultural Studies."  University of the Incarnate Word, Department of English.  October 13, 1999.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28408F6D" w14:textId="58633B0D" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="28408F6D" w14:textId="58633B0D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Barrios, Borders, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>bato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> locos:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  What is Chicana/o Cultural Studies?”  University of Texas – San Antonio.  September 17, 1998. (w/Ben Olguín)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB0B22" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="4FCB0B22" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Co-organizer &amp; co-facilitator.  “Non-Violence in Public Policy:  Issues in Gender Race, and Class.”  UTSA, March 23, 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B76FC95" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="3B76FC95" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Multi-Disciplinary Approaches to Teaching Latino Literature.”  University of Texas - San Antonio. September 17, 1997.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC4A2D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="5EC4A2D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>"Permutations of Latino Identity in Visual Art." University of Houston-Downtown.  April 24, 1997.  Hispanic History Month.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A6F8BA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="38A6F8BA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Some Reflections on the Context of </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Situating College English</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  University of Texas </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austin. August 23, 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A0D860" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="78A0D860" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">"The State of Latina/o Culture in the Academy."  The Department of Spanish and Portuguese, University of Massachusetts at Amherst.  April 19, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1996.`</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4D99CECA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="4D99CECA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>"Love and Rage</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:  Some</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thoughts and Sentiments on Seizing Control of Your Educational Destiny."  Keynote Address, Latino Pride Conference.  Brown University.  April 6, 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209EF539" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="209EF539" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Chicanas and Chicanos in ‘Aztlán East’:  Alienation, Ideology, and the Politics of “Diversity.” National Association for Chicana and Chicano Studies Conference.  Chicago, Illinois.  March 26, 1996. (Panel Organizer and Moderator)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D325D62" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="0D325D62" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"The Minority Intellectual in the Academy."  Presentation to Mellon Minority Undergraduate Fellows.  Brown University, March 5, 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60352BA0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="60352BA0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>"</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Imagi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-Nation in Chicana/o Historical Novels.”  Department of English, University of California at Los Angeles.  January 18, 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D78DB6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="72D78DB6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>"Race Discourse in the Third World Community</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:  Problematizing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Black/White Paradigm."  Panel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Participant,  Brown</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> University, Nov. 16, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5264713B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="5264713B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Cinco de Mayo, Revolution and the Continuing Search for Justice."  Keynote Address, Houston Community College, Northeast.  May 4, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7258D6D9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="7258D6D9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Service Work, Volunteering, and Organizing in Culturally Diverse Communities."  Black Youth Leadership </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conference,  Huston</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Tillotson College, Austin, Texas.  May 25, 1993.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55372AAF" w14:textId="08351DB8" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="55372AAF" w14:textId="08351DB8" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Identity, Identifiers, and Nationality Amongst Mexican Descent Peoples in the U.S."  Huston-Tillotson College, Austin, Texas.  July 12, 1992.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23510686" w14:textId="77777777" w:rsidR="00433309" w:rsidRPr="008D5063" w:rsidRDefault="002172FC" w:rsidP="0010489E">
+    <w:p w14:paraId="23510686" w14:textId="77777777" w:rsidR="00433309" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="0010489E">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Chicano Studies in the Contemporary Period</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Critical Analysis of the Past and the Failure of Leadership."  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Movimiento Estudiantil Chicano de </w:t>
+        <w:t>El Movimiento Estudiantil Chicano de Aztlan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Aztlan</w:t>
+        <w:t>MEChA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t>) Series.  March 21, 1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7D59C5" w14:textId="77777777" w:rsidR="00433309" w:rsidRPr="001F2EE1" w:rsidRDefault="00433309" w:rsidP="00433309">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>MEChA</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="6CE040E8" w14:textId="77777777" w:rsidR="00744CA7" w:rsidRDefault="00744CA7" w:rsidP="00433309">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F5C80E" w14:textId="77777777" w:rsidR="00744CA7" w:rsidRPr="001F2EE1" w:rsidRDefault="00744CA7" w:rsidP="00433309">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F5C80E" w14:textId="77777777" w:rsidR="00744CA7" w:rsidRDefault="00744CA7" w:rsidP="00433309">
+    <w:p w14:paraId="05B694A9" w14:textId="7226EA42" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00433309">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219898848"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Conference</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Papers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4EED6FEE" w14:textId="77777777" w:rsidR="006A0E46" w:rsidRPr="008D5063" w:rsidRDefault="006A0E46" w:rsidP="006A0E46">
+    <w:p w14:paraId="4EED6FEE" w14:textId="77777777" w:rsidR="006A0E46" w:rsidRPr="001F2EE1" w:rsidRDefault="006A0E46" w:rsidP="006A0E46">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A66C9E" w14:textId="38C92472" w:rsidR="002C3D82" w:rsidRPr="00A543FF" w:rsidRDefault="00A543FF" w:rsidP="00A543FF">
+    <w:p w14:paraId="31A66C9E" w14:textId="38C92472" w:rsidR="002C3D82" w:rsidRPr="001F2EE1" w:rsidRDefault="00A543FF" w:rsidP="00A543FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A543FF">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Symptoms of Twenty-First Century U.S. Empire: Region, Affect, and Refusal.” </w:t>
       </w:r>
-      <w:r w:rsidR="002C3D82" w:rsidRPr="00A543FF">
+      <w:r w:rsidR="002C3D82" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Panel Chair. American Studies Association. </w:t>
       </w:r>
-      <w:r w:rsidR="002C3D82" w:rsidRPr="00A543FF">
+      <w:r w:rsidR="002C3D82" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">San Juan Puerto Rico. Nov. 22, 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3A11D0" w14:textId="211805E2" w:rsidR="008D5063" w:rsidRPr="008D5063" w:rsidRDefault="008D5063" w:rsidP="008D5063">
+    <w:p w14:paraId="0C3A11D0" w14:textId="211805E2" w:rsidR="008D5063" w:rsidRPr="001F2EE1" w:rsidRDefault="008D5063" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUROS </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2025  4</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">th Conference. Astorga, Spain.  Spanish in the U.S. or U.S </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spanish?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Pedagogy, Resistance, Innovation, Evolution, and Preservation. May 29th – 31st, 2025. “Oye </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cómo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Va:  Spanish, Spanglish, and the Latinx Struggle for Language Rights and Cultural Authenticity.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586B1113" w14:textId="30C95859" w:rsidR="00510194" w:rsidRPr="008D5063" w:rsidRDefault="006A0E46" w:rsidP="008D5063">
+    <w:p w14:paraId="586B1113" w14:textId="30C95859" w:rsidR="00510194" w:rsidRPr="001F2EE1" w:rsidRDefault="006A0E46" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Lessons Learned from Fifty Years of Discipline and Punish</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"  Southeast</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Studies Association conference. March7, 2025, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A15E4EB" w14:textId="0EC3DBE1" w:rsidR="001E5018" w:rsidRPr="008D5063" w:rsidRDefault="001E5018" w:rsidP="008D5063">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="0A15E4EB" w14:textId="0EC3DBE1" w:rsidR="001E5018" w:rsidRPr="001F2EE1" w:rsidRDefault="001E5018" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Re)Constructing Memory, Place, and Identity:  Migration and the Search for Belonging in Houston, Texas, 13</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> International Conference on Chicano Literature &amp; Latino Studies.  Santiago de Compostela, Spain. June 13, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00510194" w:rsidRPr="008D5063">
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9F31D4" w14:textId="21C00428" w:rsidR="009A5D4F" w:rsidRPr="008D5063" w:rsidRDefault="0010489E" w:rsidP="008D5063">
+    <w:p w14:paraId="2D9F31D4" w14:textId="21C00428" w:rsidR="009A5D4F" w:rsidRPr="001F2EE1" w:rsidRDefault="0010489E" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Exploring challenges and developing proactive strategies to enhance belonging and student, staff, and faculty success.</w:t>
       </w:r>
-      <w:r w:rsidR="009A5D4F" w:rsidRPr="008D5063">
+      <w:r w:rsidR="009A5D4F" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Panel organizer. The Third Annual Diversity, Equity and Inclusion Conference - Creating a Culture of Belonging. </w:t>
       </w:r>
-      <w:r w:rsidR="00510194" w:rsidRPr="008D5063">
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Fall 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B51A310" w14:textId="499D7E04" w:rsidR="0010489E" w:rsidRPr="008D5063" w:rsidRDefault="009A5D4F" w:rsidP="008D5063">
+    <w:p w14:paraId="5B51A310" w14:textId="499D7E04" w:rsidR="0010489E" w:rsidRPr="001F2EE1" w:rsidRDefault="009A5D4F" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presenter: Faculty Belonging</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:  Definition</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Challenges, and Strategies.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Third Annual Diversity, Equity and Inclusion Conference - Creating a Culture of Belonging. </w:t>
       </w:r>
-      <w:r w:rsidR="00510194" w:rsidRPr="008D5063">
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Fall 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFF4A93" w14:textId="0527A7FD" w:rsidR="0010489E" w:rsidRPr="008D5063" w:rsidRDefault="0010489E" w:rsidP="008D5063">
+    <w:p w14:paraId="6CFF4A93" w14:textId="0527A7FD" w:rsidR="0010489E" w:rsidRPr="001F2EE1" w:rsidRDefault="0010489E" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Chair, Faculty Mentoring Roundtable. Latinx Studies Conference. April 19, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00510194" w:rsidRPr="008D5063">
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. ASU, Tempe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3DF359" w14:textId="69FD9DDC" w:rsidR="0010489E" w:rsidRPr="008D5063" w:rsidRDefault="0010489E" w:rsidP="008D5063">
+    <w:p w14:paraId="7F3DF359" w14:textId="69FD9DDC" w:rsidR="0010489E" w:rsidRPr="001F2EE1" w:rsidRDefault="0010489E" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>New Books in Latina/o Studies. Panel Chair and participant. Latinx Studies Conference. April 19, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00510194" w:rsidRPr="008D5063">
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. ASU, Tempe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7588F34B" w14:textId="7DE5A97A" w:rsidR="00510194" w:rsidRPr="008D5063" w:rsidRDefault="00510194" w:rsidP="008D5063">
+    <w:p w14:paraId="7588F34B" w14:textId="7DE5A97A" w:rsidR="00510194" w:rsidRPr="001F2EE1" w:rsidRDefault="00510194" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Southeast American Studies Association conference. September 29, 2023, Atlanta, GA. Paper presentation. (Re)Constructing Memory, Place, and Identity in 20th Century Houston.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE82721" w14:textId="3BE2E271" w:rsidR="0097072F" w:rsidRPr="008D5063" w:rsidRDefault="0097072F" w:rsidP="008D5063">
+    <w:p w14:paraId="3CE82721" w14:textId="3BE2E271" w:rsidR="0097072F" w:rsidRPr="001F2EE1" w:rsidRDefault="0097072F" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“Post-Prison Memoirs and the Politics of Memory, Transformation, and Liberation.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  American Studies Association Annual Meeting, Atlanta, 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EAD28A" w14:textId="5E09E6CD" w:rsidR="007700B9" w:rsidRPr="008D5063" w:rsidRDefault="007700B9" w:rsidP="008D5063">
+    <w:p w14:paraId="30EAD28A" w14:textId="5E09E6CD" w:rsidR="007700B9" w:rsidRPr="001F2EE1" w:rsidRDefault="007700B9" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>“Best Practices” document for hiring in Chicanx Studies and/or the hiring and retention of Chicanx faculty.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roundtable Participant.  National Association for Chicano and Chicano Studies, Minneapolis, 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA06209" w14:textId="3B9BBF64" w:rsidR="007700B9" w:rsidRPr="008D5063" w:rsidRDefault="007700B9" w:rsidP="008D5063">
+    <w:p w14:paraId="6BA06209" w14:textId="3B9BBF64" w:rsidR="007700B9" w:rsidRPr="001F2EE1" w:rsidRDefault="007700B9" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Presenting </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Memoir of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>un Ser Humano</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  The Challenges of Compiling a Posthumous Memoir.” Panel chair </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>of  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Queering Past and Present Tejan@ Identity and Cultural Formations.”  National Association for Chicano and Chicano Studies, Minneapolis, 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4871DD87" w14:textId="077B1B91" w:rsidR="002172FC" w:rsidRPr="008D5063" w:rsidRDefault="006F1F19" w:rsidP="008D5063">
+    <w:p w14:paraId="4871DD87" w14:textId="077B1B91" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="006F1F19" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Situated Intellectualism and Irrepressible </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Tejanismo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:  The Role of Language, Play, and Place in the Work of José Limón.” Modern Language Association Annual Conference. Austin, 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534C5E7B" w14:textId="77777777" w:rsidR="006F1F19" w:rsidRPr="00DB4698" w:rsidRDefault="006F1F19" w:rsidP="008D5063">
+    <w:p w14:paraId="534C5E7B" w14:textId="77777777" w:rsidR="006F1F19" w:rsidRPr="001F2EE1" w:rsidRDefault="006F1F19" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“Rejecting Misery: Engaging Critical Ethnic Studies in Arizona.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Panel Chair. American Studies Association Annual C</w:t>
       </w:r>
-      <w:r w:rsidR="00702685" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00702685" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>onference. Toronto, CA. October</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D177BD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="33D177BD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">“Mentoring Relationship for Faculty from Traditionally Oppressed and Underrepresented Groups.” The Mentoring Institute. Co-presentation with Priscilla Gibson. Albuquerque, New Mexico. October 31, 2013. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EB6C73" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="05EB6C73" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Verdana-Italic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Conversations on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Verdana-Italic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Verdana-Italic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Citizenship, and Belonging in "Our America."</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Studies Association Annual Conference, November 16, 2012, San Juan, Puerto Rico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AC22A3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="33AC22A3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Developing a Comprehensive Support System for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diversifying the Academy.  American Association of Colleges and Universities Annual Conference. October 12, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB99D28" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="6DB99D28" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ese</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>?:  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Our</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> América and New Latina/o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Spatial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Ontologies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FD4B09" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00FD4B09" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> II Congreso </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Bi-anual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la Asociación Internacional de Estudios Interamericanos Guadalajara, </w:t>
+        <w:t xml:space="preserve"> de la Asociación Internacional de Estudios Interamericanos Guadalajara, Mexico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>September 26, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CEEE7D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Meditations on Belonging, the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t>Mexico</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...13 lines deleted...]
-    <w:p w14:paraId="04CEEE7D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Our America, and the Emergence of New Latina/o Spatial Ontologies.” 8th Annual International Conference on Chicano Literature. Instituto Franklin. Toledo, Spain. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>May,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119FD4B4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-        </w:numPr>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Panel Discussant. “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Borderlands</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Américas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: The Dynamics of Inclusion and Exclusion in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Recent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sites of Migrant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Reception</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>”Latin</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Studies Association. May 24, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAFC612" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="3BAFC612" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Claiming Our Space:  U of M Chicano Studies and Forty years of Struggle.” National Association for Chicana and Chicano Studies. Chicago, Il. Roundtable organizer and discussant. March 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614E81B8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="614E81B8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Voices Across Our America:  Meditations on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Citizenship, and Belonging.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>” Modern Language Association.  January 8, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD3603D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="1BD3603D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="profilenamefnfsxlfwb"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Screening of “A Journey Across our America” video.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="profilenamefnfsxlfwb"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Jornadas México-Canadá sobre Indigenismo y Diversidad Cultural - BUAP 2011. Puebla, Mexico. Septemner 27, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171FC952" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="171FC952" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel Organizer and Moderator. “Cultura es </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>vida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Organizing for Sustainable Agriculture, Environmental Justice, and Immigration Reform.” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Imagining</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> America </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>America</w:t>
+        <w:t>Conference</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Minneapolis, September 22, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397B1B5E" w14:textId="060C3367" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Pipelines </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> High School Student to College Professor.” 2011 Summit on Equity, Diversity and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Multiculturalism,  University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Minnesota Duluth. February 17, 2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D5B10D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“The Role of Diversity Research and Community Engagement in Faculty Retention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Keeping Our Faculty V Symposium. University of Minnesota. November 1-2, 2010. (symposium co-chair and presenter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF619A4" w14:textId="4729CB62" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Voices from Our America:  Immigration, Xenophobia, and the Mexican Paradox. Symposium on Two Revolutions and their Conseque</w:t>
+      </w:r>
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nces. University of Minnesota. 10/28/10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E425ADA" w14:textId="5FD5D72B" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Reimagining Equity and Diversity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:  Implementing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Integrative Model of Transformation. With Kris Lockhart and Rickey Hall. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>American Association of Colleges an</w:t>
+      </w:r>
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d Universities. Houston, Texas. 10/23/10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A458D5" w14:textId="4C2AC9FD" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Developing a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-based Research Agenda.” Minnesota Network of Latinos in Higher Education Annual Conference. Minneapolis Community a</w:t>
+      </w:r>
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nd Technical College. 10/09/10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F08BC3" w14:textId="29D33170" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Conversations from A Journey Across Our America:  Insights into the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t>Conference</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...235 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Conversations from A Journey Across Our America:  Insights into the </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of the United States.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Diálogos Migratorios 2010 at the Universidad Autónoma de Puebla</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Puebla, </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+        <w:t xml:space="preserve">, Puebla, Mexico. </w:t>
+      </w:r>
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>09/08/10.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282EB460" w14:textId="56BCA615" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="282EB460" w14:textId="56BCA615" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Partners in Change Summit. Panel facilitator and organizi</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ng committee member. 05/28/10.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CA8D16" w14:textId="02D1D5B7" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="22CA8D16" w14:textId="02D1D5B7" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">“No Card Necessary: </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+        <w:t xml:space="preserve">“No Card Necessary: Xicanindia/o Identity and Praxis in Arizona.” Panel organizer and facilitator. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Native American and Indian Studies Associati</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>on Annual Conference. 05/21/10.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F934009" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="4F934009" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“Mexicans, Indians, and the Crisis of Belonging.” Panel Moderator. American Studies Association 2009. Washington, D.C. November 6, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0C7834" w14:textId="3C9BC6C9" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="5F0C7834" w14:textId="3C9BC6C9" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“The State of Chicana/o Studies.”  Minnesota Network of Latinos in Higher Education Annual Conference. Metropolitan State Univers</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ity. Moderator and discussant. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10/10/</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6C420C" w14:textId="4E7FB87E" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7C6C420C" w14:textId="4E7FB87E" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Post‐Conquest Literary Cultures and Figurations of Indigeneity. Panel moderator and Discussant.  Native American and Indigenous Studies Conference. Minneapolis, MN. May 22, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602EBA6C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="602EBA6C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“A Journey Across Our America: Observations &amp; Reflections on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cultural Studies Association. May 21, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2A902" w14:textId="14D59D35" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7BB2A902" w14:textId="14D59D35" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“A Journey Across Our America: Observations &amp; Reflections on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Latinoization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the U.S.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Association for Chicana and Chicano Studies. March 22, 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100AA186" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="100AA186" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“Promoting Curricular and Faculty Diversity: La Lucha Continua.” Roundtable Discussant. American Studies Association. October 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E34576" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="02E34576" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“Telling Tongues: A Study of Latin@ Language Experiences.” National Association for Chicana and Chicano Studies. April 5, 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EC60AF" w14:textId="61FCAF27" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="63EC60AF" w14:textId="61FCAF27" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Language, Literature and the Arts Among Latina/o Immigrants.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Immigration History and the University of Minnesota: Where We’ve Been, Where We’re Going.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   May 14, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4608D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7E4608D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roundtable Discussant. “Documenting the Immigrant Experience.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Immigration History and the University of Minnesota: Where We’ve Been, Where We’re Going.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   May 14, 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCE2D32" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“A Chicano Odyssey through Indian Country:  Forming and Performing Indio-Chicano Unity.”  2004 American Studies Association Conference Special Session. Atlanta, GA.  November 11, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A8B235" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Neighborhood Formation on the West Side of San Antonio: a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Barriological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Approach.” With Raquel Marquez </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;  Steve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Blanchard. American Studies Association </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of  Texas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Conference. November 8, 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C942F6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“The New Literature of Immigration.” Modern Language Association. New York, NY. December 27, 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391AE1E9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Politics and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Poetics  of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> South Texas Newspapers in the Early 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Century.” Hispanic Cultural Studies Association. Tucson. September 17, 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57597BF0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Making Connections in San Antonio’s West Side:  Building Community through Research.”  NACCS 2002 Conference, Chicago.  March 30, 2002.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF48D4B" w14:textId="03F995E8" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“’Resisting the Mind Fuck’:  Power, Penology, and the Pen in the American Carceral.”  2000 American Studies Association Conference. Detroit.  October 13, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DD2753" w14:textId="77B06B3C" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>enorme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>transformación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” or the Re-education of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Xicanindio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.” NACCS 2000 Conference, Portland.  March 25, 2000.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3A7405" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>enorme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>transformación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” or the Re-education of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Xicanindio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>: The Unpublished Writings of Raúl Salinas, (1957-1972).  MELUS 2000 Conference, New Orleans.  March 10, 2000.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1681A7A1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Chicano Cultural Studies as Historiography:  The Uses and Abuses of the Past.”  World History 2000 Conference.  Austin, Texas, February 12, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07088DBB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Taking it to the Streets:  San Anto Cultural Arts and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RazAztlan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Paint up the Hood.”  Roundtable Participant at the XXVI Annual National Association for Chicana and Chicano Studies Conference. San Antonio, Texas. April 30, 1999.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E31E1EC" w14:textId="492BB49D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Engendering Power:  The Theoretical Subjects of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Muy Macho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hombres y Machos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>, Or What is a Man’s Man Anyway, and Do I Really Want to be One?”  1998 National Association of Chicana/Chicano Studies.  Mexico City, Mexico.  June 26, 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB51446" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Romance and the Creation Generation in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Caballero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.”  1998 American Literature Association Conference.  San Diego, California.  May 28, 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD76685" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“(d)Eracing  History, Deploying Desire in the Lonestar State.”  1997 Modern Language Association Conference.  Toronto, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6584D2C8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Cantina as Social Text:  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Chicanography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a South Texas Setting.”  1997 American Studies Association of Texas Conference.  San Antonio, Texas.  November 21, 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33973406" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Roundtable Discussant. “Documenting the Immigrant Experience.” </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:t>“Institutional Activism and Affirmative Action.”  Roundtable Facilitator. 1997 American Studies Association of Texas Conference.  San Antonio, Texas.  November 21, 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB39D33" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Forget the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Alamo?:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Utopian Cartography of Desire, Race and History in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lone Star.” </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1997  National</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Association for Chicana/o Studies Conference.  Sacramento, California.  April 17, 1997. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A29141" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Forget the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Alamo?:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Utopian Cartography of Desire, Race and History in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lonestar.”  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1997  NACCS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regional Foco Conference, San Antonio, Texas.  February 1, 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AB61BF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">“Neighborhood Formation on the West Side of San Antonio: a </w:t>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Confronting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>la Frontera,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Identity, and Gender:  Poetry and Politics in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La Crónica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
-[...4 lines deleted...]
-        <w:t>Barriological</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Demócrata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
-[...39 lines deleted...]
-    <w:p w14:paraId="79C942F6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fronterizo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>”  Fourth Conference of Recovering the U.S. Hispanic Literary Heritage.  Houston, Texas.  November 9, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D1D53F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="391AE1E9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Permutations of Ethnicity, Identity and History in Latino Literature.”  1996 American Studies Conference.”  Kansas City, Missouri.  October 31, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEAB35" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
-        <w:rPr>
-[...108 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
-[...3 lines deleted...]
-        <w:t>enorme</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Haciendo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00433309">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
-[...590 lines deleted...]
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>historia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Masculinist Poetics of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ImagiNation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> in El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Movimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>."  1995 American Studies Association Conference.  Pittsburgh, Pennsylvania.  November 9-12, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762AB125" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="762AB125" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">"On Barrios, Borders, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>bisbuelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Late Modernist Aesthetics of Teresa Palomo Acosta."  5th National Women Writers of Color Conference.  Ocean City, Maryland.  October 5-8, 1995.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDACEAD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="5EDACEAD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Ethos, Ethnicity, and the Electronic Classroom</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Study in Contrasting Educational Environments."  1995 Conference on College Composition and Communication.  Washington, D.C.  March 23, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B37B4F8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="0B37B4F8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Staging Courtroom Drama:  Re-presenting Chicana/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Legal Discourse and Fiction of Oscar Z. Acosta."  1995 National Association for Chicano Studies Conference.  Spokane, Washington.  March 30, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732633B4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="732633B4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"The Semiotics of the Pinto Visual Vernacular</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Political and Symbolic Economy of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Abjected</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Body."  1995 National Association for Chicano Studies Conference.  Spokane, Washington.  March 31, 1995.  (Joint presentation with Ben Olguín)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9A87A4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="1B9A87A4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">"On the Future of Chicano Studies."  Third Annual Texas NACCS Foco Conference.  The University of Texas – Austin.  February 18, 1995.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12524CD0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="12524CD0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Taking it to the Streets: Chicano Performance Art." 1994 MLA, San Diego, California, December 27, 1994. (Panel co-coordinator and respondent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A597DCF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7A597DCF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ethos, Ethnicity, and the Electronic Classroom."  Ninth Annual Conference on Computers and Writing, The University of Michigan, Ann Arbor.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>May,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21, 1993.  (Joint presentation with Barbara Monroe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C5B85" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="563C5B85" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Re-Reading the Body: The Cultural Poetics and Politics of Pinto Art."  23rd Annual Popular Culture Conference.  New Orleans, Louisiana.  April 9, 1993.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648FD7C1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="648FD7C1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"Reservations, Concentration Camps, Detention Centers, and Academic Institutions: The Struggle from Apartheid to Educational Democracy."  1993 National Association of Chicano Studies Conference. San José, California.  March 22, 1993.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D54EA2A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7D54EA2A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">"The Electronic Classroom and the Dialectics of Social Discourse."  Second Annual Interdisciplinary Symposium, East Texas State University.  Commerce, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Texas,  July</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 1992.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA85268" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="3DA85268" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>"Reading and Writing About Literature as a History of Competition Between Social Discourses,</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>"  Pedagogy</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Values, English Graduate Student Colloquium, The University of Texas–Austin.  April 3, 1992.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6E3113" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="008D5063">
+    <w:p w14:paraId="7D6E3113" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="008D5063">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>"The War of Position</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  Coalition</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Politics and the Contradictions of Multiculturalism." </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comparativism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Cultural Studies Across the Disciplines, Graduate Students in Comparative Literature </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conference,  The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Texas–Austin. October 1990.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075DA92E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="2F30062E" w14:textId="3F25E0A4" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="075DA92E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F30062E" w14:textId="3F25E0A4" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Refereed Journalism </w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Publications of Related Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6069DC97" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="58406A71" w14:textId="5CA116C1" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00AF6745" w:rsidP="001809E4">
+    <w:p w14:paraId="6069DC97" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58406A71" w14:textId="5CA116C1" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="00AF6745" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Longer an Outsider, but Still Distinct.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York Times.</w:t>
       </w:r>
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="002172FC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> November 16, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4045DF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3A4045DF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="001E54E8">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.nytimes.com/roomfordebate/2012/11/15/how-immigrants-come-to-be-seen-as-americans/no-longer-an-outside-but-still-distinct</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC5472A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4EC5472A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"A Journey Across Our America:  This Land is Yours and Mine."  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La Voz de Esperanza. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>October</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:t>October 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0147F738" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2007.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="HTMLPreformatted"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Reflections on Our America.” Editorial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La Prensa de Minnesota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E3D478" w14:textId="2341A788" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...10 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The borders between us:  Do we build walls or bridges?” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>La Prensa de Minnesota.</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Editorial. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La Prensa de Minnesota.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:t xml:space="preserve"> November 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5AD11D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Fear of Latinos.” Editorial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La Prensa de Minnesota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1542D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F5AD11D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        </w:rPr>
+        <w:t>Contributor to IHRC blog on “Contemporary Perspectives on Immigration” (http://blog.lib.umn.edu/ihrc/immigration/).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB11A5F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Not embracing exclusionary policies: Opponents of the law must understand that educating immigrants is good for everyone.”  Editorial. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...65 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minnesota Daily.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  11/28/05</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314DB589" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="314DB589" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Bring Latinos into the Democratic Process.” Editorial counterpoint. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Minneapolis Star-Tribune.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 18, 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3A0889" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0D3A0889" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Why city should speak out for peace.” Louis Mendoza, Bill Mullen and Rodolfo Rosales. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">San Antonio </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Express-News.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>02/14/2003).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0666395A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0666395A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">“Democracy cut with art funds.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Comment Editorial. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>San Antonio Express-News.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  8/25/00.  (p. 17 A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2F369" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1AB2F369" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“Open Letter to Councilman Vasquez.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>January 1999. (pp. 6-7).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E30C215" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5E30C215" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“Human Rights vs. the New World Order: Exhibit suggests the "simple truths" of justice.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Review.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>San Antonio Current.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  January 1-7, 1998 (p. 23).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F928FA6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0F928FA6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“How Horrible Can </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Get?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Why We Like the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Heebeegeebees</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>October 1998. (p.1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049D9BFD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="049D9BFD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Center’s Lawsuit Seeks Respect for all Citizens.” Comment Editorial. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>San Antonio Express-News.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  8/14/98.  (p. 15 A). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D75F3BB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2D75F3BB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Pinto Art in the ‘hood:  An Interview.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  August 1998. (p. 5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211416F7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="211416F7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“An Evening at the Conjunto Festival.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 1998.  (p. 7).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC1C6E4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1AC1C6E4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:right="95"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>“International Women’s Day Celebrates 87</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Birthday.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  March 1998. (p. 4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F7E568" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="16F7E568" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“150 Years Since the Signing of the Treaty of Guadalupe Hidalgo: 150 years of a Chicano People.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  February 1998. (p. 4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2892AF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3F2892AF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Significance of Folklore.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  October 1997. (p. 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12901D7E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="12901D7E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">“Male Victims are Breaking the Silence.”  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Espiritu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> de Aztlan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  October 1997. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(p. 7).  with Emiliano Compean. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC81D0D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:ind w:right="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Cacahuates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Beer on a Hot Afternoon.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Placazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  September 1997. (p. 6-7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410F50FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:ind w:right="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ABC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of XYZ (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Xicanos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Zines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Aztlan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t>Placazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>August 1997. (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t>October</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>pps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...13 lines deleted...]
-    <w:p w14:paraId="3DC81D0D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>. 2, 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A2EEE1" w14:textId="1C4DF7EF" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-ES"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“U.S., Not Communism, is Cuba’s Problem.”  Comment Editorial.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="410F50FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        </w:rPr>
+        <w:t>San Antonio Express-News.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8/14/97.  (p. 13 A). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB2CF9C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">“The </w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“A Hot Spot in South San Anto.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t>ABC’s</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Placazo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> of XYZ (</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  July 1997. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...4 lines deleted...]
-        <w:t>Xicanos</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>pps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...78 lines deleted...]
-    <w:p w14:paraId="03A2EEE1" w14:textId="1C4DF7EF" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>, 2, 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D34B0C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“A Thin Line Between Love and Hate?”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
-        <w:t>San Antonio Express-News.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1CB2CF9C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Placazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  February 1997. (p. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF2C7C0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:right="95"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Defining Ethnic Studies.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Brown Daily Herald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3/2/96.  (p. 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E5FA06" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:right="18"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="12D34B0C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“A Guide to the Salinas Archives.”  Austin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>:  Red</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salmon Press, May 1994.  A pamphlet composed of a listing of items in Raul Salinas' literary archives, a bibliography, a brief biography, and relevant background information related to the collection.  Utilized as basis for official guide to Salinas archives acquired by Stanford University in Summer of 1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB599E3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:right="18"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="4EF2C7C0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Public Universities Should be Held Accountable for Failing to Attract Minorities.”  Austin: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Arriba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>. (3/5/93).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DD6DE8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
-        <w:ind w:right="95"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="52E5FA06" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Culture and Power in English and Spanish Departments.”   Austin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other Texan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Vol. 4 (1993). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CE5252" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...3 lines deleted...]
-        <w:t>“A Guide to the Salinas Archives.”  Austin</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Barrio Student Resource Center Opening in East Austin.”  Austin</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
-[...3 lines deleted...]
-        <w:t>:  Red</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
-[...6 lines deleted...]
-    <w:p w14:paraId="5BB599E3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other Texan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.  Vol. 4 (Spring 1993).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B38E2FC" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Wither the Student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Movement?:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Views from Within.”  Austin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Arriba</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="60DD6DE8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:t>Polemicist</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vol. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>3  No.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.     (Fall 1992).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0068DD87" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
-[...3 lines deleted...]
-        <w:t>“Culture and Power in English and Spanish Departments.”   Austin</w:t>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Multiculturalism About Achieving a Just Society.”  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The Daily</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.  February 14, 1992. (w/ S. Shankar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520740CF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The AIDS Crisis in the Latino Community.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The Austin Chronicle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.  May 6, 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4E2AF3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“Toxic Grapes:  Agribusiness' War on Workers, the Environment.”  Austin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>Polemicist</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>. April 13, 1991.  (with Antonio Díaz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D2AE22" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Second Anniversary of IRCA is Time for Reflection.”  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Other Texan</w:t>
-[...17 lines deleted...]
-        </w:tabs>
+        <w:t>The Daily</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.  Nov. 9, 1988. (with Gregory Cancelada)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6EF996" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-        </w:rPr>
-[...45 lines deleted...]
-        </w:tabs>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C3AD30" w14:textId="77777777" w:rsidR="00A335B5" w:rsidRPr="001F2EE1" w:rsidRDefault="00A335B5">
+      <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-        </w:rPr>
-[...66 lines deleted...]
-        </w:tabs>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1569C1EB" w14:textId="06AF6509" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-        </w:rPr>
-[...156 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:right="18"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Media Appearances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0444D632" w14:textId="3C9DA956" w:rsidR="00F744C8" w:rsidRPr="00A335B5" w:rsidRDefault="00F744C8" w:rsidP="00F744C8">
+    <w:p w14:paraId="0444D632" w14:textId="3C9DA956" w:rsidR="00F744C8" w:rsidRPr="001F2EE1" w:rsidRDefault="00F744C8" w:rsidP="00F744C8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F744C8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“How Outbreaks Like The Coronavirus Can Give A Platform To Prejudice.” Interview:  KJZZ/NPR Affiliate. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00F744C8">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://kjzz.org/content/1435616/how-outbreaks-coronavirus-can-give-platform-prejudice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F744C8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 02/17/20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEC0450" w14:textId="6E7052D0" w:rsidR="00B07193" w:rsidRPr="001E54E8" w:rsidRDefault="00B07193" w:rsidP="001809E4">
+    <w:p w14:paraId="3DEC0450" w14:textId="6E7052D0" w:rsidR="00B07193" w:rsidRPr="001F2EE1" w:rsidRDefault="00B07193" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contributor.  The Rise &amp; Fall of the Brown Buffalo/ ZETA Podcast Series - Episode 2: “Hunting for Buffalo in Arizona”. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="001E54E8">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.brownbuffalofilm.com/podcast/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66F08FF3" w14:textId="077629F4" w:rsidR="00B07193" w:rsidRPr="00A335B5" w:rsidRDefault="00B07193" w:rsidP="00A335B5">
+    <w:p w14:paraId="66F08FF3" w14:textId="077629F4" w:rsidR="00B07193" w:rsidRPr="001F2EE1" w:rsidRDefault="00B07193" w:rsidP="00A335B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spring 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E4B8A5" w14:textId="257B21D5" w:rsidR="00644513" w:rsidRPr="00A335B5" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
+    <w:p w14:paraId="34E4B8A5" w14:textId="257B21D5" w:rsidR="00644513" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Panel Participant. “Shifting political landscape could change immigration reform.”  Minnesota Public Radio. March 29, 2013.</w:t>
       </w:r>
-      <w:r w:rsidR="00A831D1" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00A831D1" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00A831D1" w:rsidRPr="00FF5A72">
+        <w:r w:rsidR="00A831D1" w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:t>http://www.mprnews.org/story/2013/03/29/daily-circuit-immigration-reform-roundtable</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="458C541A" w14:textId="2B701A58" w:rsidR="00644513" w:rsidRPr="00A335B5" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
+    <w:p w14:paraId="458C541A" w14:textId="2B701A58" w:rsidR="00644513" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CNN.  Conversation on Race. Interview with Tony Harris.  </w:t>
       </w:r>
-      <w:r w:rsidR="00644513" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00644513" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Spring 2011. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00A831D1" w:rsidRPr="00DB4698">
+        <w:r w:rsidR="00A831D1" w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:t>http://newsroom.blogs.cnn.com/2010/07/29/conversation-on-race/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C4D0C68" w14:textId="4FF51F74" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2C4D0C68" w14:textId="4FF51F74" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CNN On Immigration. Interview </w:t>
       </w:r>
-      <w:r w:rsidR="00644513" w:rsidRPr="00DB4698">
+      <w:r w:rsidR="00644513" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">with Don Lemon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">on A Journey Across our America. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>February,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E1ADCD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="22E1ADCD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D557E8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="46D557E8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Poetry Readings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019A2F3C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="019A2F3C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Literature Erotica. Department of Chicano Studies. Coffman Memorial Union, LSRCC. February 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1312BD02" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1312BD02" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Literary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Requiem, "Recordando Nuestros Muertos: A Night of Calaveras, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Poesias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Narratives."</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UTSA-Downtown, Nov. 3, 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E9AFA6" w14:textId="3AE560FB" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="50E9AFA6" w14:textId="3AE560FB" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Spoken Word Performance</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="300441F1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+        <w:t>Spoken Word Performance. UTSA-NEH Summer Institute, Estela’s Restaurant, July 22, 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300441F1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">ECPC Erotic Poetry Reading. February 13, 1998.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E629969" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2E629969" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">April 11, 1997.  Fine Arts Building - UTSA. Sponsored by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Cactus Alley</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> as part of auction to raise money for financing the literary journal at UTSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A42957" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="17A42957" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>September 17, 1996.  Chicana/o Culture Room - UTSA. Sponsored by BESO (UTSA Bilingual Education Student Organization) as part of Latino Heritage Week</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD29A11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0FD29A11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>September 14, 1995.  Brown University. Sponsored by MEChA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6D3F24" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00DB4698" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1D6D3F24" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4698">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>February 28, 1994.  New Words Poetry.  Jump Start Theatre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031C0E11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="031C0E11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="18" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66544850" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="66544850" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching Innovations </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(Related non-University Positions)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A67105D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4A67105D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chicano Studies:  Greater Mexico and the National Imaginary.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Course </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>taught</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Puebla </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="008D5063">
+        <w:t xml:space="preserve"> in Puebla Mexico, Benemérita Universidad Autónoma de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Puebla</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5063">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>August 5-16, 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEB8E75" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="6EEB8E75" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Absent Narratives:  Minnesota’s Latino Authors. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Six videotaped interviews commissioned by the Minnesota Humanities Center for online teaching modules.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summer 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC51411" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5DC51411" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Minnesota Humanities Commission.  Latino American Literatures. Seminar for Secondary School Teachers. January 15-16, 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9FA9DD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="6C9FA9DD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Summer 2000: Guadalupe Cultural Arts Center.  “¡Viva La </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Raza!:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  Representations of the Chicano Movement.”  Community Education Class.  June 28-July 26-2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44446D62" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="44446D62" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">National Humanities Center Professional Development Seminars for </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10252A3D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="10252A3D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Jefferson High School, “Different Cultures, Different Meanings.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD20D45" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00433309" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7CD20D45" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433309">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Summer 1995 Faculty member of Jesse Jones Academic Institute-UHD (college prep courses for urban youth)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2154093A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+    <w:p w14:paraId="2154093A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF2C4F9" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001350BC">
+    <w:p w14:paraId="2FF2C4F9" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001350BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Student Advising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7B4234" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001350BC">
+    <w:p w14:paraId="0F7B4234" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001350BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Student Advisor for:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F66DDF7" w14:textId="2EE36437" w:rsidR="00CB0B37" w:rsidRPr="001E54E8" w:rsidRDefault="00CB0B37" w:rsidP="001809E4">
+    <w:p w14:paraId="7F66DDF7" w14:textId="2EE36437" w:rsidR="00CB0B37" w:rsidRPr="001F2EE1" w:rsidRDefault="00CB0B37" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Engl</w:t>
       </w:r>
-      <w:r w:rsidR="00D60548" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00D60548" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">ish M.A. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D60548" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00D60548" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">thesis </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">. MA Student. ASU West Campus, </w:t>
       </w:r>
-      <w:r w:rsidR="00160476">
+      <w:r w:rsidR="00160476" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Defense</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, Spring 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDE958C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="5FDE958C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation Committee:  Daniel Topete, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Taking Back Mi Lengua: Spanish Rock, Space, and Authenticity </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>in  Chicana</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/o Barrios and Academia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Successfully defended September 18, 2015. American Studies, University of Minnesota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791BF70B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="791BF70B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation Committee:  Reina Corina Rodriguez, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Chicanas and Chicanos in Contested Spaces:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>“We are the Colored in a Feminist Classroom.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Successfully defended September 15, 2015. Women, Gender and Sexuality Studies, University of Minnesota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E1635F" w14:textId="7B4A438E" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="40E1635F" w14:textId="7B4A438E" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dissertation Committee</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:  Mario</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Longoria</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3D76" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00DE3D76" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DE3D76" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00DE3D76" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>“Land Ethics and Literature in the Southwest:  Aldo Leopold’s Colonialist Land Ethics and the Evolu</w:t>
       </w:r>
-      <w:r w:rsidR="00D60548" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00D60548" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">tion of a Post </w:t>
       </w:r>
-      <w:r w:rsidR="00D60548" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00D60548" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Colonial Chicana/</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3D76" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00DE3D76" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">o Environmentalist Poetic and Epistemology.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Department of English, University of Texas</w:t>
       </w:r>
-      <w:r w:rsidR="004B4B74" w:rsidRPr="001E54E8">
-[...20 lines deleted...]
-    <w:p w14:paraId="21AE0F73" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+      <w:r w:rsidR="004B4B74" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>, San Antonio. Defended July 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AE0F73" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preliminary Exam Committee for Daniel Topete, American Studies, </w:t>
       </w:r>
-      <w:r w:rsidR="005A1419" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="005A1419" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Minnesota. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Spring 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9383BF" w14:textId="77777777" w:rsidR="00190DF8" w:rsidRPr="001E54E8" w:rsidRDefault="00190DF8" w:rsidP="001809E4">
+    <w:p w14:paraId="2D9383BF" w14:textId="77777777" w:rsidR="00190DF8" w:rsidRPr="001F2EE1" w:rsidRDefault="00190DF8" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cathyrn Merla Watson, American Studies</w:t>
       </w:r>
-      <w:r w:rsidR="005A1419" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="005A1419" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Primary Advisor of Dissertation. “</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Spectral Materialisms:  Colonial Complexes and the insurgent Acts of Chicana/o Cultural Production.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended, May 12, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F320F7B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="0F320F7B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Preliminary Exam Committee for Jesus Estrada Torres, American Studies, </w:t>
       </w:r>
-      <w:r w:rsidR="005A1419" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="005A1419" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Minnesota. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>May 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E88940A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="0E88940A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M.A. Thesis Defense Committee for Taylor Kuzinar.  Department of Theatre Arts and Dance</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. April 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A3F982" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="28A3F982" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chantel Rodriguez, Department of History</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, University of Minnesota.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prelim Exam committee member, Spring 2010</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A7BAB5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="35A7BAB5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thla</w:t>
       </w:r>
-      <w:r w:rsidR="004B4B74" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="004B4B74" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>toki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004B4B74" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="004B4B74" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aguirre, American Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, University of Minnesota</w:t>
       </w:r>
-      <w:r w:rsidR="004B4B74" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="004B4B74" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dissertation committee. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended, December 2009</w:t>
       </w:r>
-      <w:r w:rsidR="004B4B74" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="004B4B74" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB27A5B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="7EB27A5B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Kandace Creel Falcon, Gender, Women, and Sexuality Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Minnesota. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Dissertation Committee; Defense, Fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200CF5A3" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="200CF5A3" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juliana Pegues, American Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, University of Minnesota. Prelim E</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>xams</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C383C5E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="2C383C5E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eudoro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olivares, </w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education, Hamline University. D</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>issertation Committee; Defended, Spring 2013)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0470A6F0" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="00190DF8" w:rsidP="001809E4">
+    <w:p w14:paraId="0470A6F0" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="00190DF8" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Jason Ruiz, American Studies. University of Minnesota. </w:t>
       </w:r>
-      <w:r w:rsidR="001350BC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="001350BC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation committee, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="001350BC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="001350BC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> May</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001350BC" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="001350BC" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C0EEEB" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="70C0EEEB" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Leslie Locke, General</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Studies Liberal Arts Degree, </w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">University of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Minnesota.</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Thes</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>is Advisor. Completed June 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349AB43E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="349AB43E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee Bebout, American Studies, Purdue University (dissertation committee, </w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2007</w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E018691" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="2E018691" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Alan Gómez, Dissertation Committee, Department of History, UT-Austin. </w:t>
       </w:r>
-      <w:r w:rsidR="00190DF8" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00190DF8" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> July 2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B942C90" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001350BC">
+    <w:p w14:paraId="0B942C90" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001350BC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E7E5984" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001350BC">
+    <w:p w14:paraId="4E7E5984" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001350BC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Senior paper supervisor or reader for Chicano Studies Majors and Senior or Honors thesis readers for students in other departments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603D088C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="603D088C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eric Cruz, Spring 2013, Senior Paper Adviser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207DDCC5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="207DDCC5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Karina Romero Andrade, Spring 2013, Senior Paper Adviser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B395A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="178B395A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Maritza, Denise Perez-Zarate, Spring 2013, Senior Paper Adviser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5323E59F" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="5323E59F" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patrica Karges, Fall 2012, Senior Paper Adviser, Department of Chicano Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232CD9E2" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="232CD9E2" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Juan De La Riva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carpia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Fall 2012, Senior Paper Adviser, Department of Chicano Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAF73C5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="0AAF73C5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elias Rosa-Lee, Fall 2012, Senior Paper Adviser, Department of Chicano Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F8F6AE" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="07F8F6AE" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra Zosel, Spring 2012, Senior Paper Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C27D5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="751C27D5" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Stephanie Foote, Spring 2012, Senior Paper Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5431002D" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="5431002D" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spring 2012, Uriel Rosales-Tlahtenchi, Senior Thesis Adviser, Department of Chicano Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E0AA77" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="76E0AA77" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maira Rosas Lee, Spring 2011, Senior Thesis Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F89B8E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="23F89B8E" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Emma Paskewitz, Spring 2011, Senior Thesis Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13746809" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="13746809" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sheena Moynagh, Spring 2011, Senior Thesis Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C7E5C0" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="73C7E5C0" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Leah Mathews, Fall 2010, Senior Thesis Adviser, Department of Chicano Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C5F7B3" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="56C5F7B3" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Karen Davidshofer, Fall 2010, Honors Thesis Adviser, Department of Chicano Studies (Summa Cum Laude Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BC7F19" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="03BC7F19" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Christina Vogt, Spring 2010, Senior Thesis Reader, Department of Political Science (Summa Cum Laude Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7164993A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="7164993A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emily Kippels, Spring 2010, Senior Thesis Reader, Department of Anthropology (Summa Cum Laude Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B573A49" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="3B573A49" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Katei Werman, Spring 2010, Senior Thesis Reader, Department of English (Summa Cum Laude Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C63D1DF" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="1C63D1DF" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nicole Henneman, Honors thesis Reader in Chicano Studies, Spring 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C771933" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="3C771933" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Raquel Serna, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400E946A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="400E946A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kristine Corbett, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A608D03" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="0A608D03" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Martha Ockenfels-Martinez, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350E7226" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="350E7226" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vanessa Alvarado, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063DEF47" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="063DEF47" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nicole Tschannen, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1111379C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="1111379C" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vanessa San Jose, Spring 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8F13B8" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="5C8F13B8" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marsha Selle, Fall 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F44E96" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="77F44E96" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Katherine Rojas-Jahn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7277BB0A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="7277BB0A" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Rivera, Spring 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764F53DC" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="764F53DC" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sonja Hall, Spring 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C51080B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="5C51080B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayumi Nagumo, Fall 2005  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAE8835" w14:textId="5247BD0D" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="001809E4">
+    <w:p w14:paraId="2BAE8835" w14:textId="5247BD0D" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rodrigo Sanchez Chavirr</w:t>
       </w:r>
-      <w:r w:rsidR="00723313">
+      <w:r w:rsidR="00723313" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a, Spring 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AC168B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="00723313">
+    <w:p w14:paraId="61AC168B" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="00723313">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Donna Pena, Spring 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E9C2AA" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="00723313">
+    <w:p w14:paraId="21E9C2AA" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="00723313">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BIS Senior Analytic Paper Reader for Kristen Scobie. “Immigration Stories from Mexico and Latin America.” Fall 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDDCA61" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC" w:rsidP="00723313">
+    <w:p w14:paraId="1FDDCA61" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC" w:rsidP="00723313">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IDIM Senior Project Reader for Meghan Felice.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fuerza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unida’s Struggle:  A Case Study of Chicana Labor Resistance in an Era of Globalization.” Fall 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA99DD1" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001E54E8" w:rsidRDefault="001350BC">
+    <w:p w14:paraId="1AA99DD1" w14:textId="77777777" w:rsidR="001350BC" w:rsidRPr="001F2EE1" w:rsidRDefault="001350BC">
       <w:pPr>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781825B3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="781825B3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SERVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF2E273" w14:textId="77777777" w:rsidR="00AF6745" w:rsidRPr="001E54E8" w:rsidRDefault="00AF6745" w:rsidP="00AF6745">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B0E96D8" w14:textId="4A60C497" w:rsidR="00D60548" w:rsidRPr="001E54E8" w:rsidRDefault="00D60548" w:rsidP="00D60548">
+    <w:p w14:paraId="2AF2E273" w14:textId="77777777" w:rsidR="00AF6745" w:rsidRPr="001F2EE1" w:rsidRDefault="00AF6745" w:rsidP="00AF6745">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0E96D8" w14:textId="4A60C497" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00D60548" w:rsidP="00D60548">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E336398" w14:textId="1DAF9D67" w:rsidR="00723313" w:rsidRPr="00A335B5" w:rsidRDefault="00723313" w:rsidP="00723313">
+    <w:p w14:paraId="031BEF84" w14:textId="790459EC" w:rsidR="00433309" w:rsidRPr="001F2EE1" w:rsidRDefault="00153275" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk219900401"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk219899225"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk46411359"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk46411337"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provost </w:t>
+      </w:r>
+      <w:r w:rsidR="00433309" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ispanic Serving Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00433309" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory </w:t>
+      </w:r>
+      <w:r w:rsidR="00433309" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Member. Spring 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00481DCC" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64704705" w14:textId="77777777" w:rsidR="00132386" w:rsidRPr="001F2EE1" w:rsidRDefault="00481DCC" w:rsidP="00871974">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ASU Presidential Postdoctoral Fellowships Review Committee, 2021-2022, 2022-2023</w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 2023-2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F76044A" w14:textId="6C945A58" w:rsidR="00132386" w:rsidRPr="001F2EE1" w:rsidRDefault="00132386" w:rsidP="00871974">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ASU Committee for Campus Inclusion, plus service on CCI’s Catalyst Awards Committee. 2023-Present.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="69C240A7" w14:textId="126A34BD" w:rsidR="00D85259" w:rsidRPr="001F2EE1" w:rsidRDefault="00D85259" w:rsidP="00871974">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ASU Advance Internal Advisory Committee Member.  Spring 2022 – May 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D053E0E" w14:textId="4AF7697B" w:rsidR="00D85259" w:rsidRPr="001F2EE1" w:rsidRDefault="00D85259" w:rsidP="00D85259">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk46411359"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ALRISE (Accelerate Latinx Representation in STEM Education with Institutional Intentionality and Capacity Building for Experiential Learning, NSF Grant, ASU West, Diversity, Equity, and inclusion lead. December 2022-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:t>ALRISE (Accelerate Latinx Representation in STEM Education with Institutional Intentionality and Capacity Building for Experiential Learning, NSF Grant, ASU West, Diversity, Equity, and inclusion lead. December 2022-August 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="124B6DBD" w14:textId="29E24968" w:rsidR="001A220A" w:rsidRPr="001F2EE1" w:rsidRDefault="001A220A" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>August 2024</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">2024 Latino Studies Association Conference, </w:t>
+      </w:r>
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justice and Joy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ASU Site Committee member.  Fall 2022-</w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">April </w:t>
+      </w:r>
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17, </w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="00510194" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0010489E" w:rsidRPr="00A335B5">
-[...199 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00691836" w:rsidRPr="00A335B5">
+        <w:r w:rsidR="00691836" w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://latinxstudiesassociation.org/conference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="058041BF" w14:textId="3D75C11C" w:rsidR="00691836" w:rsidRPr="00A335B5" w:rsidRDefault="00691836" w:rsidP="00691836">
+    <w:p w14:paraId="058041BF" w14:textId="3D75C11C" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836" w:rsidP="00691836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MLK March on West 2024 Presentation. Atlanta, Georgia. February 2017- 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605EF1AE" w14:textId="0CA4938E" w:rsidR="00723313" w:rsidRPr="00A335B5" w:rsidRDefault="00723313" w:rsidP="001809E4">
+    <w:p w14:paraId="605EF1AE" w14:textId="0CA4938E" w:rsidR="00723313" w:rsidRPr="001F2EE1" w:rsidRDefault="00723313" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Mentor to faculty</w:t>
       </w:r>
-      <w:r w:rsidR="0010489E" w:rsidRPr="00A335B5">
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>member in School of Transborder Studies upon request of School Director. Spring 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D0082" w14:textId="1DB56B2E" w:rsidR="00CD2918" w:rsidRPr="00A335B5" w:rsidRDefault="00CD2918" w:rsidP="001809E4">
+    <w:p w14:paraId="099D0082" w14:textId="1DB56B2E" w:rsidR="00CD2918" w:rsidRPr="001F2EE1" w:rsidRDefault="00CD2918" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pen Project Director.  Oversee continuation and expansion of Pen Project Internship. 2019-</w:t>
       </w:r>
-      <w:r w:rsidR="0010489E" w:rsidRPr="00A335B5">
+      <w:r w:rsidR="0010489E" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>May 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4C4E1C" w14:textId="0780C9D6" w:rsidR="00067EBD" w:rsidRPr="001E54E8" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+    <w:p w14:paraId="1D4C4E1C" w14:textId="0780C9D6" w:rsidR="00067EBD" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair, Search Committee for School of Mathematical and Natural Sciences, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>ASU, Fall 2019. (Successful Hire)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="027E659A" w14:textId="05A061DD" w:rsidR="00067EBD" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>President Professor Selection Committee.  Spring 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="49CC4456" w14:textId="158621CF" w:rsidR="00067EBD" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>President Professor Selection Committee.  Spring 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D62C180" w14:textId="43EBD80D" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00D60548" w:rsidP="001809E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Chair, Search Committee for School of Social and Behavioral Sciences, ASU, 2016-17.</w:t>
+      </w:r>
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Successful Hire)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="027E659A" w14:textId="05A061DD" w:rsidR="00067EBD" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+    <w:p w14:paraId="1F227340" w14:textId="025DD2E7" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00D60548" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="49CC4456" w14:textId="158621CF" w:rsidR="00067EBD" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Chair, Search Committee for School of Historical, Philosophical, and Religious Studies, ASU, Fall 2017.</w:t>
+      </w:r>
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Successful Hire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D0F865" w14:textId="4F7EFDEF" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00D60548" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D62C180" w14:textId="43EBD80D" w:rsidR="00D60548" w:rsidRPr="001E54E8" w:rsidRDefault="00D60548" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Committee member for Media Relations &amp; Outreach staff. (Spring – Summer 2016)</w:t>
+      </w:r>
+      <w:r w:rsidR="00067EBD" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Successful Hire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD61A61" w14:textId="4D821256" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00D60548" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00067EBD" w:rsidRPr="00067EBD">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Chair, Search Committee for ASU West Arts Director, 2015 (search cancelled due to funding)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B239D0" w14:textId="55E09696" w:rsidR="00D60548" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="00D60548">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00067EBD">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="516B4EDE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>University of Minnesota</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBD8AD2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Keeping Our Faculties VI Symposium Planning Committee Co-Chair. (April 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E834A8B" w14:textId="1859F113" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="810" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Guest lectures in courses taught by Erika Lee (Spring 2012), Cindy Garcia (Spring 2012),</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60548" w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w14:paraId="1CBD8AD2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Kathleen Fennelly (Fall 2012), &amp; Jimmy Patino (Fall 2012).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF8F6F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="810" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>University of Minnesota. Multicultural Center for Academic Excellence Search Committee chair. Fall 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBE8678" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="810" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>University of Minnesota. Government Relations Search Committee member. Fall 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3967DD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Department of Geography Search Committee, 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B523A96" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Department of Anthropology Search Committee, 2010-11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9E7A43" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...86 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Keeping Our Faculties V Symposium Planning Committee Co-Chair. (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C53A26" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="900"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...11 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Challenge Curriculum Working Group. University Wide Committee. (2009-2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6754AD87" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="900"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...6 lines deleted...]
-    <w:p w14:paraId="2C9E7A43" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Department of Chicano Studies Search Committee (2008-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3691F932" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...6 lines deleted...]
-    <w:p w14:paraId="56C53A26" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Liberal Education Requirements Review Committee (2006-2007, 2008-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...6 lines deleted...]
-    <w:p w14:paraId="6754AD87" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interdisciplinary Center for the Study of Global Change Steering Committee Member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>(2006-2007).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2EA2CF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...6 lines deleted...]
-    <w:p w14:paraId="3691F932" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Equity, Access, and Diversity Committee, U of M Faculty Senate. (2006-2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0428BFA3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...6 lines deleted...]
-    <w:p w14:paraId="1911D53F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Keeping Our Faculties IV Symposium Planning Committee. (2006-2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4C7AED" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...73 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t>College of Liberal Arts. Student Academic Affairs Review Committee (Fall 2004-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53149E1A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="53149E1A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>La Raza Student Cultural Center Advisory Board Member, 2005-Present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59023AA3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="59023AA3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Department of Sociology Diversity Search Hiring Committee Member. Fall 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45906E55" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="45906E55" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Office of Admissions Latino Community Advisory Committee. (2006-2007)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E59B07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="50E59B07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>New Faculty Orientation Working Group. Summer 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137947D1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="137947D1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>New Chair Orientation Working Group. Summer 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC4E276" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2EC4E276" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>System Wide University Task Force on Diversity, Co-Chair (Sept. 2005-January 2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523091EC" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="523091EC" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Immigration Research History Center Faculty and Student Advisory Council (2005-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5AE865" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2C5AE865" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Department of Spanish and Portuguese Faculty Search Committee, 2005-2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3692467B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3692467B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Department of English Faculty Search Committee, 2004-2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A6A3B8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="24A6A3B8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">American Studies Faculty Affiliate </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E384D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="27E384D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Interdisciplinary Center for the Study of Global Change Faculty Affiliate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6AF787" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001350BC">
-[...6 lines deleted...]
-    <w:p w14:paraId="48A6D953" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5E6AF787" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001350BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A6D953" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of Texas – San Antonio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EC127A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="43EC127A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">American Studies Search Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2001-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528DBD8B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="528DBD8B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century Transnational Search Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2001-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AD5491" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="22AD5491" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">University Affirmative Action &amp; Diversity Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2001-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E91F4B2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6E91F4B2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">University Curriculum Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2001-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70654F71" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="70654F71" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">La Raza Faculty &amp; Administrators Association, Vice President </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(2001-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A588C6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="79A588C6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Dean’s Committee of Academic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Inquiry </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7D1554" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5E7D1554" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Faculty Senate (Executive Committee &amp; University Curriculum Committee) (2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA82C07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="7FA82C07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>University Assembly (Executive Committee) (2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ADF3B0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="71ADF3B0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair of Graduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Council </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396A9D8D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="396A9D8D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">University Affirmative Action &amp; Diversity </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2AF261" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4A2AF261" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Latino Studies Search Committee (1999-2000 / 2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA14A01" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6CA14A01" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Rhetoric and Composition Search Committee, Affirmative Action Advocate. (2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A0EF3E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="02A0EF3E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">SACS Committee on Faculty Performance, Evaluation, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Reward </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7306E022" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="7306E022" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Summer 2001 (served on 2 M.A. Exam Committees) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D1648C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="69D1648C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Summer 2000 (served on 3 M.A. Exam committees) (2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210B4ADE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="210B4ADE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">English Graduate Studies </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4943F1BA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4943F1BA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Mexican American Studies Curriculum Advisory </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9D468F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4E9D468F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">La Raza Faculty &amp; Administrators Association, Vice </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">President </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A8BB90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="02A8BB90" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">La Despedida Faculty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisor </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E302E19" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="1E302E19" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Judge at Inaugural UTSA-White Wings 2000 Tortilla Cook-Off (Scholarship Fundraiser, 9/28/2000). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3965440F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3965440F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Co-organizer of Jamaica for Higher Education (fundraiser for graduate students from San Antonio). (2000-2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF0CF28" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="7CF0CF28" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Latina/o Studies Faculty Search Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D483E52" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3D483E52" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t>ECPC Graduate Studies Committee (1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178BB552" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="178BB552" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Ph.D. Task Force; Honors Committee (1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B7C2FC" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="65B7C2FC" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mexican American Studies Curriculum Advisory Committee; Mexican American Studies Search </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Committee;  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C0203A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="55C0203A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University Affirmative Action and Diversity Committee (1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A13360" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="46A13360" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SACS Committee on Faculty Performance, Evaluation, and Reward </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313CCFB4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="313CCFB4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">President's Committee on University Restructuring </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F90077" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="04F90077" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Senate </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F938110" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5F938110" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University Assembly (member of Administrative and Planning Committee)    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CB269E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="38CB269E" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64955323" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="64955323" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Council, Chair (elected) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA35A74" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4FA35A74" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metropolitan Research and Policy Institute Faculty Advisory Committee (1999- 2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D1EDD4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="48D1EDD4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage Marshall for UTSA Presidential Convocation </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389DC81D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="389DC81D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Raza Faculty &amp; Administrator’s Association, Secretary. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1812E22B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="1812E22B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Despedida </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Advisor </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277B5919" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="277B5919" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Supporter &amp; Host of first </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Masizo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>encuentro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4215E6E1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4215E6E1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 Women’s History Month Committee </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1999-2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D471490" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5D471490" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>UTSA McNair Scholars Research Mentor for 3 students, Ph.D. Task Force</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AECB574" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0AECB574" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ECPC Honors Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F9CE27" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="35F9CE27" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ECPC Strategic Initiative Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B666BAF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4B666BAF" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ECPC Academic Policy &amp; Curriculum Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333DF749" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="333DF749" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>COFAH Faculty Advisory Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4475C5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6B4475C5" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Student Retention Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6706FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3C6706FE" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Mexican American Studies Curriculum Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57842500" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="57842500" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>HRC Lifetime Achievement Awards Committee (1997-98)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038C4BF8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="038C4BF8" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ECPC Honors Committee (1996-1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B09D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="384B09D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Cultural Studies Search Committee (1996-1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C53F0B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="31C53F0B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>COFAH Faculty Advisory Committee (1996-1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77105CD6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="77105CD6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Planning Committee for Texas NACCS Foco (1996-1997)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C687C3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="49C687C3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Director, Minority Enrichment Center, UH-Downtown, 1995; UH English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60530DCB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="60530DCB" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Department Faculty Search Committee, 1994-1995; UH English Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D45094C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6D45094C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900" w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Curriculum Committee, 1994-1995; Chair, Student Publications Committee UH, 1994-1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C829FAD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0C829FAD" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A345517" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="00264F08">
+    <w:p w14:paraId="0A345517" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00264F08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:bookmarkStart w:id="12" w:name="_Hlk219898981"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573428B8" w14:textId="5A01EFDA" w:rsidR="00744CA7" w:rsidRPr="00744CA7" w:rsidRDefault="00744CA7" w:rsidP="00481DCC">
+    <w:p w14:paraId="61FDF9CD" w14:textId="4D54C205" w:rsidR="00175B31" w:rsidRPr="001F2EE1" w:rsidRDefault="00175B31" w:rsidP="00175B31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk219899036"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Peer Review of article for Multi-Ethnic Literatures of the United States. September 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="573428B8" w14:textId="5A01EFDA" w:rsidR="00744CA7" w:rsidRPr="001F2EE1" w:rsidRDefault="00744CA7" w:rsidP="00481DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peer Review of article for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00744CA7">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>European Journal of American Culture.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF3E281" w14:textId="4E56136D" w:rsidR="001E5018" w:rsidRPr="00A335B5" w:rsidRDefault="001E5018" w:rsidP="00481DCC">
+    <w:p w14:paraId="7EF3E281" w14:textId="4E56136D" w:rsidR="001E5018" w:rsidRPr="001F2EE1" w:rsidRDefault="001E5018" w:rsidP="00481DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>LatinxTalk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A335B5">
+      <w:r w:rsidR="00A335B5" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisory Board and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Board of Directors, Secretary.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A335B5">
+        <w:r w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://latinxtalk.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770E6B67" w14:textId="08E9732B" w:rsidR="00481DCC" w:rsidRPr="00A335B5" w:rsidRDefault="00481DCC" w:rsidP="00481DCC">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="770E6B67" w14:textId="08E9732B" w:rsidR="00481DCC" w:rsidRPr="001F2EE1" w:rsidRDefault="00481DCC" w:rsidP="00481DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Symposium co-organizer. “Fifty Years of Partial Freedom:   The Living Legacy of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>raúlrsalinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.”  Symposium on the life and legacy of Raul Salinas.  UT-Austin/Red Salmon Arts Symposium. Austin, Texas. November 8-9, 2022. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C9799C" w14:textId="652699A5" w:rsidR="004F10EE" w:rsidRPr="00A335B5" w:rsidRDefault="004F10EE" w:rsidP="00481DCC">
+    <w:p w14:paraId="12C9799C" w14:textId="652699A5" w:rsidR="004F10EE" w:rsidRPr="001F2EE1" w:rsidRDefault="004F10EE" w:rsidP="00481DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Manuscript Reviewer. University of Texas Press. Fall 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E13D04" w14:textId="77A74E19" w:rsidR="004F10EE" w:rsidRPr="00A335B5" w:rsidRDefault="004F10EE" w:rsidP="00481DCC">
+    <w:p w14:paraId="14E13D04" w14:textId="77A74E19" w:rsidR="004F10EE" w:rsidRPr="001F2EE1" w:rsidRDefault="004F10EE" w:rsidP="00481DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Promotion and Tenure external reviewer for Department of English, University of Texas San Antonio. Summer 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1411396D" w14:textId="0D05480F" w:rsidR="008B5656" w:rsidRPr="00A335B5" w:rsidRDefault="008B5656" w:rsidP="008B5656">
+    <w:p w14:paraId="1411396D" w14:textId="0D05480F" w:rsidR="008B5656" w:rsidRPr="001F2EE1" w:rsidRDefault="008B5656" w:rsidP="008B5656">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Proposal Reviewer for Ford Foundation Diversity Fellowships, National Research Council. Online Meeting (March 2021, March 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2297696B" w14:textId="30B1D694" w:rsidR="008B5656" w:rsidRPr="00A335B5" w:rsidRDefault="008B5656" w:rsidP="008B5656">
+    <w:p w14:paraId="2297696B" w14:textId="30B1D694" w:rsidR="008B5656" w:rsidRPr="001F2EE1" w:rsidRDefault="008B5656" w:rsidP="008B5656">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Editorial Board Member of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>LatinxTalk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00CD2918" w:rsidRPr="00A335B5">
+        <w:r w:rsidR="00CD2918" w:rsidRPr="001F2EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>https://latinxtalk.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD2918" w:rsidRPr="00A335B5">
+      <w:r w:rsidR="00CD2918" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Spring 2018-Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D8D51" w14:textId="0E884E9E" w:rsidR="00067EBD" w:rsidRPr="001E54E8" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
+    <w:p w14:paraId="7C0D8D51" w14:textId="0E884E9E" w:rsidR="00067EBD" w:rsidRPr="001F2EE1" w:rsidRDefault="00067EBD" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposal Reviewer for National Endowment for the Humanities </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="126147BF" w14:textId="77777777" w:rsidR="00442573" w:rsidRPr="001E54E8" w:rsidRDefault="00442573" w:rsidP="001809E4">
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Summer Seminar for K-12 Fellowships. Spring 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126147BF" w14:textId="77777777" w:rsidR="00442573" w:rsidRPr="001F2EE1" w:rsidRDefault="00442573" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Editorial board of</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aztlán: A Journal of Chicano Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> Spring 2018 – present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC7A88D" w14:textId="045C5A96" w:rsidR="00442573" w:rsidRPr="001E54E8" w:rsidRDefault="000E15A6" w:rsidP="001809E4">
+    <w:p w14:paraId="3FC7A88D" w14:textId="045C5A96" w:rsidR="00442573" w:rsidRPr="001F2EE1" w:rsidRDefault="000E15A6" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Proposal Reviewer for National Endowment for the Humanities Fellowships. Summer 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77C86F" w14:textId="2933B586" w:rsidR="00442573" w:rsidRPr="001E54E8" w:rsidRDefault="00442573" w:rsidP="001809E4">
+    <w:p w14:paraId="4A77C86F" w14:textId="2933B586" w:rsidR="00442573" w:rsidRPr="001F2EE1" w:rsidRDefault="00442573" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Manuscript review for Oxford University Press, Spring 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5FABC2" w14:textId="623A27D4" w:rsidR="00442573" w:rsidRPr="001E54E8" w:rsidRDefault="00442573" w:rsidP="001809E4">
+    <w:p w14:paraId="1B5FABC2" w14:textId="623A27D4" w:rsidR="00442573" w:rsidRPr="001F2EE1" w:rsidRDefault="00442573" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tenure and promotion reviewer for Department of English, University of Southern California. Summer 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483F5B21" w14:textId="77777777" w:rsidR="000E15A6" w:rsidRPr="001E54E8" w:rsidRDefault="000E15A6" w:rsidP="001809E4">
+    <w:p w14:paraId="483F5B21" w14:textId="77777777" w:rsidR="000E15A6" w:rsidRPr="001F2EE1" w:rsidRDefault="000E15A6" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Program Reviewer for University of Washington – Tacoma. Fall 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0936B62D" w14:textId="3ED99D60" w:rsidR="00264F08" w:rsidRPr="001E54E8" w:rsidRDefault="00264F08" w:rsidP="001809E4">
+    <w:p w14:paraId="0936B62D" w14:textId="3ED99D60" w:rsidR="00264F08" w:rsidRPr="001F2EE1" w:rsidRDefault="00264F08" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Reviewer for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Intercollegiate  Chicano</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latino Studies. Claremont Colleges.  Program. Spring 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E84C05F" w14:textId="0414A6A8" w:rsidR="00331F7C" w:rsidRPr="001E54E8" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
+    <w:p w14:paraId="0E84C05F" w14:textId="0414A6A8" w:rsidR="00331F7C" w:rsidRPr="001F2EE1" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposal Reviewer for Ford Foundation Diversity Fellowships, National Research Council. Washington, DC &amp; Irvine, </w:t>
       </w:r>
-      <w:r w:rsidR="00442573" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00442573" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>California. (2009-2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C197A5" w14:textId="33DC9D12" w:rsidR="006D73F5" w:rsidRPr="001E54E8" w:rsidRDefault="006D73F5" w:rsidP="001809E4">
+    <w:p w14:paraId="00C197A5" w14:textId="33DC9D12" w:rsidR="006D73F5" w:rsidRPr="001F2EE1" w:rsidRDefault="006D73F5" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Conference Panel Reviewer for National Association for Chicana and Chicano Studies. December 2015</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and December 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5426CE9B" w14:textId="377011D5" w:rsidR="00331F7C" w:rsidRPr="001E54E8" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
+    <w:p w14:paraId="5426CE9B" w14:textId="377011D5" w:rsidR="00331F7C" w:rsidRPr="001F2EE1" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenure file review for Department of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Studies. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Summer 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E78ABA" w14:textId="78E38113" w:rsidR="00331F7C" w:rsidRPr="001E54E8" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
+    <w:p w14:paraId="66E78ABA" w14:textId="78E38113" w:rsidR="00331F7C" w:rsidRPr="001F2EE1" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenure file review for Department of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bilingual-Bicultural Studies, University of Texas at San Antonio.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Summer 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AED2C80" w14:textId="405A976F" w:rsidR="00331F7C" w:rsidRPr="001E54E8" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
+    <w:p w14:paraId="3AED2C80" w14:textId="405A976F" w:rsidR="00331F7C" w:rsidRPr="001F2EE1" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Review of manuscript for University of Texas Press. Spring 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB34345" w14:textId="77777777" w:rsidR="006D73F5" w:rsidRPr="001E54E8" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
+    <w:p w14:paraId="6AB34345" w14:textId="77777777" w:rsidR="006D73F5" w:rsidRPr="001F2EE1" w:rsidRDefault="00331F7C" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Consolas"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Consolas"/>
         </w:rPr>
         <w:t>of  essay</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Consolas"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Consolas"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">MELUS: Multi-Ethnic Literature of the United States </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Consolas"/>
         </w:rPr>
         <w:t>journal. May 2015.</w:t>
       </w:r>
-      <w:r w:rsidR="00B2063A" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00B2063A" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E706060" w14:textId="7A288D4C" w:rsidR="00331F7C" w:rsidRPr="001E54E8" w:rsidRDefault="00B2063A" w:rsidP="001809E4">
+    <w:p w14:paraId="6E706060" w14:textId="7A288D4C" w:rsidR="00331F7C" w:rsidRPr="001F2EE1" w:rsidRDefault="00B2063A" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenure file review for Department of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Communication.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">UMASS Amherst. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Summer 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B11166" w14:textId="37D104A4" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="14B11166" w14:textId="37D104A4" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of essay for </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>International Journal of Qualitative Studies in Education.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (November 2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F538D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="67F538D0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Review of essay</w:t>
       </w:r>
-      <w:r w:rsidR="006D5B92" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="006D5B92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>The Latino Studies Journal.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D5B92" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="006D5B92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">2011, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
-      <w:r w:rsidR="006D5B92" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="006D5B92" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, 2013</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45917DB2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="45917DB2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of Sujey Vega’s Manuscript, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Of Borders and Belonging</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Towards</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> a Politics of Ethnicity at the Crossroads of America</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for NYU Press.  July 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798FF259" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="798FF259" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Review of novel by Marco Portales for Texas Tech University Press. October 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2251349F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="2251349F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>President, Minnesota Network for Latinos in Higher Education. 2010-2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205C8E02" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="205C8E02" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for University of Texas Press. Spring 2010. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C098D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="19C098D4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2010-11 Chair of The Minnesota Network of Latinos in Higher Education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B59E0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="655B59E0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Program Reviewer of Ph.D. and MA in English at the University of Texas-San Antonio. April 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93C1B6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7C93C1B6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Manuscript Reviewer for University of Minnesota Press. Reviewed unpublished manuscript by Walter Moseley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7B4D11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4B7B4D11" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>The Latino Studies Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Palgrave). Review 1-2 essays per year, 2009-2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54485905" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="54485905" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Tenure file review for Department of Women’s Studies, University of Arizona. Summer 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768BF878" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="768BF878" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for University of Texas Press. Summer 2008. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>De-Mastery of Desire:  Reading Chican@ Like a Queer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C803C2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="72C803C2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Tenure file review for Department of Women’s Studies, University of Arizona. Summer 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E452687" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="7E452687" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Film Advisor for PBS documentary. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">As Long </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> I Remember.  American </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Veteranos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Laura Varela.  (Fall 2008)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE40F64" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3DE40F64" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Editorial Board</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Michigan Press.  Class: Culture Series. 2006-Present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712F3D07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="712F3D07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>2006-2007 Coordinating Committee Member.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>National Association for Chicana/o Studies. Mid-West Foco Chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C451D3F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3C451D3F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for University of Texas Press. Fall 2006. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>La Pinta: History, Culture, and Ideology in Chicana/o Convict Discourses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427FBC59" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="427FBC59" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for University of Minnesota Press. Summer 2006.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>The Mainland Passage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39698098" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="39698098" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript reviewer for University of Michigan Press. Summer 2006. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Beyond Reification</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Chicano</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Novels and the Politics of Form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F770E07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="1F770E07" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript Reviewer for University of Texas Press. Spring 2006. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Blood Lines: Indigenism and the Construction of Chicana/o Identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3561EEF9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="3561EEF9" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Tenure file review for Department of American Cultures, Michigan State University. Fall 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0919846D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="0919846D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Tenure file review for Department of American Civilization, Brown University. Spring 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA0564" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="32FA0564" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Full Professor Promotion Review for University of California, Department of Literature. Fall 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CADA538" w14:textId="23FF4C0D" w:rsidR="002172FC" w:rsidRPr="002634F0" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3CADA538" w14:textId="23FF4C0D" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
+        <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002634F0">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>1999-2000 ex-oficio NACCS General Coordinator</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="002634F0">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA831A7" w14:textId="3D774783" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6CA831A7" w14:textId="3D774783" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1998-1999 General Coordinator, National Association for Chicana and Chicano Studies (NACCS)</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B85CB7B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0B85CB7B" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1999 NACCS Conference Site Committee Member, Texas Foco chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DBF23F" w14:textId="141551F0" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="26DBF23F" w14:textId="141551F0" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
+        <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1997-1998 Coordinating Committee Member.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>National Association for Chicana/o Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00264F08" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00264F08" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE91614" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="5EE91614" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications Editor, Hispanic Research Center.  Newsletter and Working </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Paper  Series</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F00EA23" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="2F00EA23" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
+        <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>August 1999</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Review of</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed book, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>Diversity as Liberation</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>:  Forging</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> a New Understanding of Diversity</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, for Hampton Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512317A2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="512317A2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001B7BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:ind w:right="18" w:hanging="180"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dec. 1998   Review of proposed Hispanic Literature anthology for Prentice-Hall Publishers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4E704D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00A335B5" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4A4E704D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="720" w:right="18" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E371AA1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="00A335B5" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="3E371AA1" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:bookmarkStart w:id="14" w:name="_Hlk219899068"/>
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD3C7EC" w14:textId="2AA99F0C" w:rsidR="00CD2918" w:rsidRPr="00A335B5" w:rsidRDefault="00CD2918" w:rsidP="00A335B5">
+    <w:p w14:paraId="2F5EF092" w14:textId="7D808370" w:rsidR="005C3298" w:rsidRPr="001F2EE1" w:rsidRDefault="005C3298" w:rsidP="00D85259">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Phoenix Legal Action Network, Outreach event Volunteer, Spring and Fall 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11001B34" w14:textId="3D740BFE" w:rsidR="001B7BCA" w:rsidRPr="001F2EE1" w:rsidRDefault="001B7BCA" w:rsidP="001B7BCA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Villa Montessori, Member of Ruby Bridges Commemoration Event Planning Committee.  Fall 2022-Present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD3C7EC" w14:textId="2AA99F0C" w:rsidR="00CD2918" w:rsidRPr="001F2EE1" w:rsidRDefault="00CD2918" w:rsidP="001B7BCA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Villa Montessori Member of Parent DEI Advisory Committee.  Fall 2022-Present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1053875D" w14:textId="04500B81" w:rsidR="00691836" w:rsidRPr="00A335B5" w:rsidRDefault="00691836" w:rsidP="00A335B5">
+    <w:p w14:paraId="1053875D" w14:textId="04500B81" w:rsidR="00691836" w:rsidRPr="001F2EE1" w:rsidRDefault="00691836" w:rsidP="00A335B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Esperanza Peace and Justice Center. San Antonio West Side Museo Project Organizing Committee. 2021-September 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63057877" w14:textId="187C3396" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="63057877" w14:textId="187C3396" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="00A335B5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335B5">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant. How President Obama’s New Immigration Policy:  Deferred Action for Childhood Arrivals Impacts the city of Minneapolis.  A panel sponsored by the neighborhood and Community Relations Department </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>and the City Council. 09/10/12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EB4F3C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="63EB4F3C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel participant.  “This is My Story:  Latina/o &amp; Hispanic Identities.” Hamline University. 10/04/12. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554BA11D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="554BA11D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Guest Lecturer on Immigration to Hamline Law Student Association.  October 10, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5170BA17" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5170BA17" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Inspirational Speaker to NAVIGATE, immigrant student rights organization, April 16, 2011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9FD50D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="6C9FD50D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Board member. Academia Cesar Chavez Charter Schoo</w:t>
       </w:r>
-      <w:r w:rsidR="00A831D1" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00A831D1" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>l, Saint Paul. June 2006-2014</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABD459D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="4ABD459D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>México 2010</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>:  Bicentennial</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Centennial Planning Committee member, May 2009-present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A247578" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="5A247578" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Board member. Minnesota Immigrant Freedom Network. May 2009-</w:t>
       </w:r>
-      <w:r w:rsidR="00A831D1" w:rsidRPr="001E54E8">
+      <w:r w:rsidR="00A831D1" w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>May 2011</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BB69D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="001809E4">
+    <w:p w14:paraId="43BB69D7" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="001809E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="15" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Board member. La Escuelita (Afterschool program for Latino Youth in S. Minneapolis). </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Summer 2004-Fall 2007. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D83081" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="07D83081" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>President of the Board. Red Salmon Arts. 2210-B South First, Austin, TX  78704, (2001-2004)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC97EB6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="0BC97EB6" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Board Member</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">  San Anto Cultural Arts.  San Antonio, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>TX  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>1998-2004) (Board Chair, 2002-2003)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0EC849" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="4C0EC849" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Board Member.  Red Salmon Press.  2210-B South First, Austin, TX  78704, (512) 416-8885.  (1996-2004)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E266CE3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6E266CE3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Volunteer to the Citizenship Program of Catholic Charities.  Assist applicants for citizenship to fill out paperwork in bi-monthly workshops.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532C2E89" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="532C2E89" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E54E8">
+      <w:r w:rsidRPr="001F2EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Member of Founding Committee for the First Annual Latina/o MacArthur Fellows Reunion in San Antonio, Texas (November 14-16, 1997).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6102112A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+    <w:p w14:paraId="6102112A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-342" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board Member.  La Pena Cultural Arts, Inc.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Austin,  TX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>. (1996-97)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27595878" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Judge.  Bilingual Teacher of the Year. Houston Independent School District, Spring 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A3AFC3" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Panel Member.  Neighborhood Arts Program.  Cultural Arts Council of Houston &amp; Harris County.  Fall / Spring 1995.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079AA036" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Preparing for the SAT.”  Organized and facilitated a series of workshops for juniors and seniors at George I. Sánchez High School. Fall 1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200FF53" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Barrio Student Resource Center, Executive Board Chairperson, Austin, Texas, 1993-1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4FE67A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>La Pena Community Arts Newsletter.  Writer and Editor.  3/89 – 8/92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13498933" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072129D2" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001F2EE1" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Honors, Awards, Special Recognition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C56735C" w14:textId="545CBDF8" w:rsidR="00A335B5" w:rsidRPr="00A335B5" w:rsidRDefault="00A335B5" w:rsidP="00A335B5">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2EE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New College Leadership Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C845D07" w14:textId="08D7C4B2" w:rsidR="001E5018" w:rsidRPr="00A335B5" w:rsidRDefault="001E5018" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New College Leadership Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9F8953" w14:textId="1797FAFC" w:rsidR="00CD2918" w:rsidRDefault="00CD2918" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New College ASU Community Engagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0048274C" w14:textId="0BDD29F6" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Francisco Rosales Community Dedication Award</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Academia Cesar Chavez. “Honoring consistent commitment to Social Justice and Education within the Latino Community.” (May 2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B183F9C" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, Inc.  </w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Recipient of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sembrando Una Semilla Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Department of Chicano Studies in recognition of new initiatives launched while department chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4D3BF0" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008-2009 CIC </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Austin,  TX</w:t>
+        <w:t>Academic  Leadership</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>. (1996-97)</w:t>
-[...11 lines deleted...]
-        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:t xml:space="preserve"> Program Fellow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660BE5F6" w14:textId="105296F6" w:rsidR="000E15A6" w:rsidRPr="001E54E8" w:rsidRDefault="000E15A6" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Judge.  Bilingual Teacher of the Year. Houston Independent School District, Spring 1995.</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>2004</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Panel Member.  Neighborhood Arts Program.  Cultural Arts Council of Houston &amp; Harris County.  Fall / Spring 1995.</w:t>
-[...11 lines deleted...]
-        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:tab/>
+        <w:t>Viva La Raza Award.  UTSA’s La Raza Faculty and Staff Association. Spring 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BE2660" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>“Preparing for the SAT.”  Organized and facilitated a series of workshops for juniors and seniors at George I. Sánchez High School. Fall 1994.</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>2000</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Barrio Student Resource Center, Executive Board Chairperson, Austin, Texas, 1993-1994.</w:t>
-[...11 lines deleted...]
-        <w:ind w:left="720" w:right="-342" w:hanging="180"/>
+        <w:tab/>
+        <w:t>UTSA Faculty Development Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D32E60" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:right="18" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>La Pena Community Arts Newsletter.  Writer and Editor.  3/89 – 8/92.</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t>1999</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>New College Leadership Award</w:t>
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
-        <w:t>New College Leadership Award</w:t>
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">UTSA Faculty Research Award for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cartas, Cuentos, y Cantos del Carcel:  Selected Prison Writings of Raúl Salinas (1957-1972).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA722AA" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:left="360" w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
-        <w:t>New College ASU Community Engagement</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">UTSA College of Fine Arts and Humanities </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-        </w:rPr>
-        <w:t>2009</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dean’s Circle Award</w:t>
       </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E9D575" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:left="360" w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Selection in the 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
-        <w:t>The Francisco Rosales Community Dedication Award</w:t>
-      </w:r>
+        <w:t>Who’s Who Among American Teacher’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AED388" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:left="360" w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from Academia Cesar Chavez. “Honoring consistent commitment to Social Justice and Education within the Latino Community.” (May 2009)</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>1993</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>2009</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Summer Research Grant, The Center for Mexican American Studies &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Recipient of the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Graduate Opportunity Program, UT-Austin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF5BCB4" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:ind w:left="360" w:right="18"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from Department of Chicano Studies in recognition of new initiatives launched while department chair.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">2008-2009 CIC </w:t>
+        <w:t>1993-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Academic  Leadership</w:t>
+        <w:t>1994  Academic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Program Fellow</w:t>
-[...232 lines deleted...]
-        <w:t>1993-</w:t>
+        <w:t xml:space="preserve"> Development </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>1994  Academic</w:t>
+        <w:t>Award,  Dept.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Development </w:t>
+        <w:t xml:space="preserve"> of English. UT-Austin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D553D5A" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:right="18" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Graduate Opportunity Program, Continuing Fellowship, UT Austin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1F7830" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:right="18" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1989</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Summer Research Grant, African and Afro-American Studies and Research Center &amp; The Graduate Opportunity Program, UT-Austin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5452C91D" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FA4B29" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fellowships and Grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B211C9D" w14:textId="1CA69DBB" w:rsidR="00481DCC" w:rsidRPr="00A335B5" w:rsidRDefault="00481DCC" w:rsidP="00BF7E52">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2021-2022 Grant from the Delmas Foundation to host speaker series on genocide and dehumanization.  Principal Investigator.  Assumed oversight from faculty member who was originally awarded the grant. Organized three lectures. ($5,000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24558244" w14:textId="21573F38" w:rsidR="00BF7E52" w:rsidRPr="00A335B5" w:rsidRDefault="00BF7E52" w:rsidP="00BF7E52">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>McKnight Arts and Humanities Research Award. 3 year summer research funds, $15,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5B8AB4" w14:textId="77777777" w:rsidR="00BF7E52" w:rsidRPr="001E54E8" w:rsidRDefault="00BF7E52" w:rsidP="00BF7E52">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">International Travel Grant from University of Minnesota Office for International Programs to conduct interview in Mexico to extend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>A Journey Across Our America</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research. $3,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4C75F" w14:textId="77777777" w:rsidR="00BF7E52" w:rsidRPr="001E54E8" w:rsidRDefault="00BF7E52" w:rsidP="00BF7E52">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2009-10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>College of Fine Arts, Imagine Fund grants for building ajounreyacrossouramerica.com website. $5,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B220D68" w14:textId="0BBE8465" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2009-10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00040DCC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Imagine Fund Research Award for building a website based on the Journey Across</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Our America Research project. $3,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74691A62" w14:textId="26E9D290" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00040DCC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>2006-2007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>UM Multicultural Teaching and Learning Fellowship Grant. “</w:t>
+      </w:r>
+      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Establishing Latino Cultural Competency Standards for Service Learning and Internship Courses.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F260600" w14:textId="733F96CE" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00040DCC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005-2007 </w:t>
+      </w:r>
+      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Otto Bremer Civic Engagement Grant (2006-2008). Building a Statewide Latinos in Higher Education Network and Med</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ia Advocacy Project.  $170,925.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C13D7C" w14:textId="770C93F0" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006-2007 Community and Campus </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2DD3" w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collaboratives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-[...1 lines deleted...]
-        <w:t>Award,  Dept.</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service Learning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-[...49 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:b/>
-[...7 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grant. Campus Compact and Higher Edu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
-          <w:b/>
-[...190 lines deleted...]
-    <w:p w14:paraId="7F260600" w14:textId="733F96CE" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="00040DCC" w:rsidP="002172FC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cation State Office.  $18, 925</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4060B841" w14:textId="46368CFA" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005-2007 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002172FC" w:rsidRPr="001E54E8">
+        <w:t>2005-2006 Learning Community Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Otto Bremer Civic Engagement Grant (2006-2008). Building a Statewide Latinos in Higher Education Network and Med</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="70C13D7C" w14:textId="770C93F0" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+        <w:t xml:space="preserve"> for Latina/o Cultural House.  $8,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59897957" w14:textId="60B977D2" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006-2007 Community and Campus </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B2DD3" w:rsidRPr="001E54E8">
+        <w:t>University of Minnesota</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Collaboratives</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="4060B841" w14:textId="46368CFA" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
+        <w:t xml:space="preserve"> Info-Tech Fees grant. $25,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A00F5BF" w14:textId="25041EE7" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2005-2006 Learning Community Grant</w:t>
-[...53 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UM Council </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Public Education grant for EDUCATE (Engaged Department’s Undergraduate Challenging Access to E</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -24070,69 +23553,51 @@
       <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF99189" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guadalupe Cultural Arts Center Gateways 2000 Humanities Fellowship Program (runner up). Collaborative project with Drs. Yolanda Chavez Leyva and Ben Olguín to conduct extensive research, including oral histories, on </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">/Chicanos and War in the Twentieth Century. </w:t>
+        <w:t xml:space="preserve"> Guadalupe Cultural Arts Center Gateways 2000 Humanities Fellowship Program (runner up). Collaborative project with Drs. Yolanda Chavez Leyva and Ben Olguín to conduct extensive research, including oral histories, on Mexicanos/Chicanos and War in the Twentieth Century. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0050F3CA" w14:textId="618CCFF9" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grant (co-author and resident scholar)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
@@ -24283,70 +23748,87 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Feminist Aesthetics in the Work of Sara Estel</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Ramirez” Summer 1995, $3,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69084A71" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E1CB91F" w14:textId="77777777" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E54E8">
+    <w:p w14:paraId="120A20CF" w14:textId="77777777" w:rsidR="009915EC" w:rsidRDefault="009915EC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1CB91F" w14:textId="32B2D7B6" w:rsidR="002172FC" w:rsidRDefault="002172FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E54E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Grants through Hispanic Research Center</w:t>
       </w:r>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Principal Investigator or Co-PI)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7D305C64" w14:textId="77777777" w:rsidR="009915EC" w:rsidRPr="001E54E8" w:rsidRDefault="009915EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF6E5EE" w14:textId="55828260" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Making Connections-San Antonio, Annie E. Ca</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E52" w:rsidRPr="001E54E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>sey Foundation Co-PI, $224,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DFA51D" w14:textId="6239556A" w:rsidR="002172FC" w:rsidRPr="001E54E8" w:rsidRDefault="002172FC" w:rsidP="002172FC">
@@ -24486,169 +23968,165 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E443827" w14:textId="5A6B1402" w:rsidR="00820880" w:rsidRDefault="00820880" w:rsidP="00CE5FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58EB7428" w14:textId="631C121A" w:rsidR="00067EBD" w:rsidRPr="00067EBD" w:rsidRDefault="00067EBD" w:rsidP="00CE5FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">REFERENCES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AVAILABLE </w:t>
       </w:r>
       <w:r w:rsidRPr="00067EBD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>UPON REQUEST</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00067EBD" w:rsidRPr="00067EBD">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1656" w:bottom="1440" w:left="1656" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="546F25F8" w14:textId="77777777" w:rsidR="00590ED8" w:rsidRDefault="00590ED8">
+    <w:p w14:paraId="34BFDE7F" w14:textId="77777777" w:rsidR="00CA2ADA" w:rsidRDefault="00CA2ADA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E349D0E" w14:textId="77777777" w:rsidR="00590ED8" w:rsidRDefault="00590ED8">
+    <w:p w14:paraId="6348640B" w14:textId="77777777" w:rsidR="00CA2ADA" w:rsidRDefault="00CA2ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Äø¨‡">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana-Italic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -24747,58 +24225,58 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5985097E" w14:textId="77777777" w:rsidR="00C1224B" w:rsidRDefault="00C1224B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B91B51F" w14:textId="77777777" w:rsidR="00590ED8" w:rsidRDefault="00590ED8">
+    <w:p w14:paraId="28966EEE" w14:textId="77777777" w:rsidR="00CA2ADA" w:rsidRDefault="00CA2ADA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="494E79A6" w14:textId="77777777" w:rsidR="00590ED8" w:rsidRDefault="00590ED8">
+    <w:p w14:paraId="29BA8629" w14:textId="77777777" w:rsidR="00CA2ADA" w:rsidRDefault="00CA2ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7345124A" w14:textId="77777777" w:rsidR="00C1224B" w:rsidRPr="00072EB1" w:rsidRDefault="00C1224B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="0"/>
       </w:tabs>
       <w:ind w:right="-80"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
@@ -29271,51 +28749,51 @@
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6930"/>
         </w:tabs>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FEC09CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57B4F7E4"/>
+    <w:tmpl w:val="CA8C0A82"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29495,50 +28973,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72102504"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B49086AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72591205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4506006"/>
     <w:lvl w:ilvl="0" w:tplc="BC32411A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29586,51 +29154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B54B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B84E409C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29672,51 +29240,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755642DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70A4CF10"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29812,51 +29380,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A235E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D806D8DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29925,51 +29493,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ED5100C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90DA6A52"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30078,367 +29646,389 @@
   <w:num w:numId="15" w16cid:durableId="1339384230">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="239145980">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="123892567">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1342463398">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1057047591">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="913201880">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="376589170">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1161189846">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1078282117">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1563249883">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1154685895">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2049331038">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="16663749">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="43137909">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="114642206">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1355616834">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="136648277">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1838575206">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="209270319">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1753505926">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="565069490">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="540167471">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1968120689">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1147867322">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1168594923">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="851846315">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1849638621">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1106921007">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="9727330">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="669799448">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1231962852">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1785420149">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1237546951">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1157455006">
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00360E8E"/>
     <w:rsid w:val="00023C5F"/>
     <w:rsid w:val="00040DCC"/>
     <w:rsid w:val="000425A6"/>
     <w:rsid w:val="00067EBD"/>
     <w:rsid w:val="000A2DAA"/>
+    <w:rsid w:val="000B1F88"/>
     <w:rsid w:val="000E15A6"/>
     <w:rsid w:val="000F3FC9"/>
     <w:rsid w:val="0010489E"/>
     <w:rsid w:val="001235F1"/>
     <w:rsid w:val="00123AB0"/>
+    <w:rsid w:val="00132386"/>
     <w:rsid w:val="001350BC"/>
     <w:rsid w:val="00153275"/>
     <w:rsid w:val="00160476"/>
+    <w:rsid w:val="00175B31"/>
     <w:rsid w:val="001809E4"/>
     <w:rsid w:val="00190DF8"/>
     <w:rsid w:val="00197941"/>
     <w:rsid w:val="001A220A"/>
     <w:rsid w:val="001A2489"/>
+    <w:rsid w:val="001B7BCA"/>
     <w:rsid w:val="001C607B"/>
     <w:rsid w:val="001C62EA"/>
     <w:rsid w:val="001E5018"/>
     <w:rsid w:val="001E54E8"/>
     <w:rsid w:val="001F188E"/>
+    <w:rsid w:val="001F2EE1"/>
     <w:rsid w:val="002172FC"/>
     <w:rsid w:val="00243FAD"/>
     <w:rsid w:val="002634F0"/>
     <w:rsid w:val="00264F08"/>
     <w:rsid w:val="00275B44"/>
     <w:rsid w:val="002C3D82"/>
     <w:rsid w:val="00301D5F"/>
     <w:rsid w:val="00310634"/>
     <w:rsid w:val="003169B1"/>
     <w:rsid w:val="00325BFA"/>
     <w:rsid w:val="00331F7C"/>
     <w:rsid w:val="00360E8E"/>
     <w:rsid w:val="00391A8D"/>
     <w:rsid w:val="003C1165"/>
     <w:rsid w:val="003C1F90"/>
     <w:rsid w:val="003D695F"/>
+    <w:rsid w:val="00406CD9"/>
+    <w:rsid w:val="004077DF"/>
     <w:rsid w:val="00417FA7"/>
     <w:rsid w:val="00433309"/>
     <w:rsid w:val="00442573"/>
     <w:rsid w:val="00481DCC"/>
+    <w:rsid w:val="00485022"/>
     <w:rsid w:val="004A6CDA"/>
     <w:rsid w:val="004B4B74"/>
     <w:rsid w:val="004B6CFD"/>
     <w:rsid w:val="004C04D9"/>
     <w:rsid w:val="004F10EE"/>
     <w:rsid w:val="00500BE1"/>
     <w:rsid w:val="00510194"/>
     <w:rsid w:val="005123B5"/>
     <w:rsid w:val="0053684F"/>
     <w:rsid w:val="005460C8"/>
     <w:rsid w:val="005738AB"/>
     <w:rsid w:val="00574C9D"/>
     <w:rsid w:val="005822B6"/>
     <w:rsid w:val="00590ED8"/>
     <w:rsid w:val="00593240"/>
     <w:rsid w:val="00595261"/>
     <w:rsid w:val="005A1419"/>
     <w:rsid w:val="005B203D"/>
     <w:rsid w:val="005B5B97"/>
+    <w:rsid w:val="005C3298"/>
     <w:rsid w:val="005D38EB"/>
     <w:rsid w:val="005E4BEC"/>
     <w:rsid w:val="005F72F6"/>
     <w:rsid w:val="00617B8E"/>
     <w:rsid w:val="00644513"/>
     <w:rsid w:val="00644936"/>
     <w:rsid w:val="00651BF2"/>
     <w:rsid w:val="0067326F"/>
     <w:rsid w:val="00691836"/>
     <w:rsid w:val="006A0E46"/>
     <w:rsid w:val="006D56F1"/>
     <w:rsid w:val="006D5B92"/>
     <w:rsid w:val="006D73F5"/>
     <w:rsid w:val="006F1F19"/>
     <w:rsid w:val="00702685"/>
     <w:rsid w:val="00723313"/>
     <w:rsid w:val="00735715"/>
     <w:rsid w:val="00743B88"/>
     <w:rsid w:val="00744585"/>
     <w:rsid w:val="00744CA7"/>
     <w:rsid w:val="00747A25"/>
     <w:rsid w:val="007700B9"/>
     <w:rsid w:val="00780192"/>
     <w:rsid w:val="00782906"/>
     <w:rsid w:val="007C149F"/>
     <w:rsid w:val="007D3895"/>
     <w:rsid w:val="007E25DF"/>
     <w:rsid w:val="007F2403"/>
     <w:rsid w:val="00804F92"/>
     <w:rsid w:val="00820880"/>
     <w:rsid w:val="008272B0"/>
     <w:rsid w:val="008300A4"/>
     <w:rsid w:val="0084393C"/>
+    <w:rsid w:val="00871974"/>
     <w:rsid w:val="00884671"/>
     <w:rsid w:val="008A2021"/>
     <w:rsid w:val="008B5656"/>
     <w:rsid w:val="008B6F6B"/>
     <w:rsid w:val="008D5063"/>
+    <w:rsid w:val="008D76D0"/>
     <w:rsid w:val="008F6DDF"/>
+    <w:rsid w:val="00927942"/>
     <w:rsid w:val="00944A51"/>
     <w:rsid w:val="00950EDD"/>
     <w:rsid w:val="00953EF8"/>
     <w:rsid w:val="00964297"/>
     <w:rsid w:val="0097072F"/>
+    <w:rsid w:val="009915EC"/>
     <w:rsid w:val="009A5D4F"/>
     <w:rsid w:val="009B2DD3"/>
     <w:rsid w:val="009E7A13"/>
     <w:rsid w:val="00A00AEA"/>
     <w:rsid w:val="00A27CD8"/>
     <w:rsid w:val="00A335B5"/>
     <w:rsid w:val="00A40CA6"/>
     <w:rsid w:val="00A543FF"/>
     <w:rsid w:val="00A831D1"/>
     <w:rsid w:val="00AA40F8"/>
     <w:rsid w:val="00AB5727"/>
     <w:rsid w:val="00AD08EC"/>
     <w:rsid w:val="00AD5205"/>
     <w:rsid w:val="00AF6745"/>
     <w:rsid w:val="00B07193"/>
     <w:rsid w:val="00B2063A"/>
     <w:rsid w:val="00B22C51"/>
     <w:rsid w:val="00B243D6"/>
     <w:rsid w:val="00B50D2C"/>
+    <w:rsid w:val="00B716D4"/>
     <w:rsid w:val="00B74E48"/>
     <w:rsid w:val="00B76C30"/>
     <w:rsid w:val="00B9442A"/>
+    <w:rsid w:val="00BA43D7"/>
     <w:rsid w:val="00BB2FB5"/>
     <w:rsid w:val="00BD5763"/>
     <w:rsid w:val="00BF5FAB"/>
     <w:rsid w:val="00BF7C02"/>
     <w:rsid w:val="00BF7E52"/>
     <w:rsid w:val="00C1224B"/>
     <w:rsid w:val="00C127D0"/>
     <w:rsid w:val="00C12A99"/>
     <w:rsid w:val="00C14ABC"/>
     <w:rsid w:val="00C32E3A"/>
     <w:rsid w:val="00C3403B"/>
     <w:rsid w:val="00C37FE2"/>
     <w:rsid w:val="00C60EB3"/>
+    <w:rsid w:val="00CA2ADA"/>
     <w:rsid w:val="00CB0B37"/>
     <w:rsid w:val="00CB52B5"/>
     <w:rsid w:val="00CC6A48"/>
     <w:rsid w:val="00CD2918"/>
     <w:rsid w:val="00CD728D"/>
     <w:rsid w:val="00CE5FAD"/>
     <w:rsid w:val="00D23F5D"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D60548"/>
     <w:rsid w:val="00D60E8B"/>
+    <w:rsid w:val="00D85259"/>
     <w:rsid w:val="00DB4698"/>
     <w:rsid w:val="00DB731B"/>
     <w:rsid w:val="00DE3D76"/>
     <w:rsid w:val="00E11868"/>
     <w:rsid w:val="00E12E4C"/>
     <w:rsid w:val="00E17E4D"/>
+    <w:rsid w:val="00E33D77"/>
     <w:rsid w:val="00E505FA"/>
     <w:rsid w:val="00E85777"/>
     <w:rsid w:val="00E9059F"/>
     <w:rsid w:val="00EB3736"/>
     <w:rsid w:val="00ED1929"/>
     <w:rsid w:val="00ED6D54"/>
     <w:rsid w:val="00EE447C"/>
     <w:rsid w:val="00F0764D"/>
     <w:rsid w:val="00F15828"/>
     <w:rsid w:val="00F35FBF"/>
     <w:rsid w:val="00F62156"/>
     <w:rsid w:val="00F6502C"/>
     <w:rsid w:val="00F73FC5"/>
     <w:rsid w:val="00F744C8"/>
+    <w:rsid w:val="00F8547C"/>
     <w:rsid w:val="00F92343"/>
     <w:rsid w:val="00FA51B8"/>
     <w:rsid w:val="00FD4B09"/>
     <w:rsid w:val="00FE2DF8"/>
     <w:rsid w:val="00FF5A72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EB0E2AB"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{41605307-3D99-4901-B268-D7AE80C1001E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30898,50 +30488,51 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="720" w:right="18" w:hanging="720"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
@@ -32137,75 +31728,75 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>11062</Words>
-  <Characters>63054</Characters>
+  <Words>11129</Words>
+  <Characters>63439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>525</Lines>
-  <Paragraphs>147</Paragraphs>
+  <Lines>528</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Louis G</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73969</CharactersWithSpaces>
+  <CharactersWithSpaces>74420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>8323117</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://newsroom.blogs.cnn.com/2010/07/29/conversation-on-race/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946846</vt:i4>
       </vt:variant>
       <vt:variant>