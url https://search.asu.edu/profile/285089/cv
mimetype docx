--- v0 (2025-12-29)
+++ v1 (2026-08-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00DCEEC7" w14:textId="0AFB6D32" w:rsidR="00C86D03" w:rsidRDefault="00093979">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Lisa M. Anderson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032CC10C" w14:textId="355215B3" w:rsidR="00093979" w:rsidRPr="00093979" w:rsidRDefault="00093979">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093979">
@@ -260,5212 +260,375 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bachelor of Arts,</w:t>
       </w:r>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Politics, Mount Holyoke College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0283F2EA" w14:textId="77777777" w:rsidR="00093979" w:rsidRDefault="00093979">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0356226A" w14:textId="26C5F305" w:rsidR="00093979" w:rsidRPr="00D04D45" w:rsidRDefault="00093979" w:rsidP="00093979">
+    <w:p w14:paraId="2BB2652F" w14:textId="04775721" w:rsidR="00C86D03" w:rsidRDefault="00093979" w:rsidP="00093979">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Appointments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5438775E" w14:textId="77777777" w:rsidR="00093979" w:rsidRPr="00D04D45" w:rsidRDefault="00093979">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732AF621" w14:textId="0342ADD0" w:rsidR="00CE7D33" w:rsidRDefault="00CE7D33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professor, Women and Gender Studies, School of Social Transformation, Arizona State University August 2023-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E08607" w14:textId="5AA7D1DD" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Associate Professor, Women and Gender Studies,</w:t>
+      </w:r>
+      <w:r w:rsidR="00970309">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of Social Transformation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arizona State University, August 200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51829">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41829F19" w14:textId="08A4F092" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Professor, Women and Gender Studies and Theatre, Arizona State University, August 2000 to May 200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51829">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1E52EE" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Professor, English and African American Studies, Purdue University, August 1998-May 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65604DEC" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Professor, Theatre and African American Studies, Purdue University, August 1995-August 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A524B" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D53CEE1" w14:textId="198E9631" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00093979" w:rsidP="00093979">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Specializations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23345A18" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">African-American Theatre, Drama, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0493B" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Film, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Literature; Black Feminist Theatre; Black Queer Studies; Semiotics; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0493B" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Women of Color feminisms</w:t>
+      </w:r>
+      <w:r w:rsidR="009531BA" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>; Intersections of Race, Gender, and Sexuality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7101B8" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5BAFC2" w14:textId="74502EC6" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00093979">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00093979">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ublications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74727CFD" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>A. REFEREED ARTICLES/ BOOK CHAPTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6731FC1B" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-          <w:iCs/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-          <w:iCs/>
-[...5051 lines deleted...]
-    <w:p w14:paraId="6731FC1B" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50154C51" w14:textId="17DE7FDB" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0061347E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Karamu House,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="0061347E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Theatre Histories</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ed. Tobin </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et. al., 4</w:t>
+        <w:t>, ed. Tobin Nelhaus et. al., 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0061347E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> edition. NY: Routledge</w:t>
-[...5 lines deleted...]
-        <w:t>, 2024</w:t>
+        <w:t xml:space="preserve"> edition. NY: Routledge, 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2F8530" w14:textId="77777777" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="00093979">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D36DDE" w14:textId="4948F017" w:rsidR="00093979" w:rsidRPr="00093979" w:rsidRDefault="00093979" w:rsidP="00093979">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">“Slavery, Freedom, and Marronage in N.K. Jemisin’s </w:t>
       </w:r>
@@ -5541,65 +704,58 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00093979">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pedagogies:Exposing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00093979">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Social (In)justice in the Time of COVID-19,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed. Jennifer Sandlin, Mako Ward, Michelle </w:t>
-[...13 lines deleted...]
-        <w:t>, and Christine Holman. NY: DIO Press, July 2021.</w:t>
+        <w:t xml:space="preserve"> ed. Jennifer Sandlin, Mako Ward, Michelle Vlahoulis, and Christine Holman. NY: DIO Press, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>July 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1797466A" w14:textId="77777777" w:rsidR="0028158D" w:rsidRDefault="0028158D" w:rsidP="00226B58">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53C1A1B4" w14:textId="43C92B84" w:rsidR="00226B58" w:rsidRPr="00226B58" w:rsidRDefault="00226B58" w:rsidP="00226B58">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226B58">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">“Black Feminism, Lewis R. Gordon, and the Demands of Intersectional Thought,” in </w:t>
       </w:r>
@@ -5689,58 +845,58 @@
     </w:p>
     <w:p w14:paraId="0E742C48" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">“Rewriting Historical Narratives: Adrienne Kennedy’s Historic Interventions,” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Chwen-Woan</w:t>
+        <w:t>Chwen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kuan and Lisa M. Anderson, </w:t>
+        <w:t xml:space="preserve">-Woan Kuan and Lisa M. Anderson, </w:t>
       </w:r>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Performance Research</w:t>
       </w:r>
       <w:r w:rsidR="00C86D03" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12.3.  London: Taylor and Francis, 2007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D38519" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A5D9BC" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
       <w:pPr>
@@ -5805,99 +961,76 @@
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Macbeth</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Colorblind Shakespeare: New Perspectives on Race and Performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ed. Ayanna </w:t>
-[...6 lines deleted...]
-        <w:t>Thompson.  NY:  Routledge, 2006, p. 89-102.</w:t>
+        <w:t>, ed. Ayanna Thompson.  NY:  Routledge, 2006, p. 89-102.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774B8169" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26B084AB" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Violence, Tragedy, and Race in Kia </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> “Violence, Tragedy, and Race in Kia Corthron’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wake Up Lou Riser</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Dramatic Theory and Criticism </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
@@ -6012,360 +1145,496 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>21  no.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 (Spring 1996): 17-23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A24D3E7" w14:textId="77777777" w:rsidR="003D00B3" w:rsidRDefault="003D00B3" w:rsidP="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E15F5CA" w14:textId="743DB5E0" w:rsidR="00231C4F" w:rsidRDefault="00226B58" w:rsidP="00C86D03">
+    <w:p w14:paraId="6C0AF819" w14:textId="1A2F9929" w:rsidR="004C65D7" w:rsidRDefault="000A7195" w:rsidP="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00226B58">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>In Progress:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+        <w:t>In Press</w:t>
+      </w:r>
+      <w:r w:rsidR="004C65D7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D6B576" w14:textId="7F312AD6" w:rsidR="004C65D7" w:rsidRDefault="004C65D7" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>CLR James Journal</w:t>
-[...26 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C65D7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D04D45">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Queen Latifah’s Flava: Young, Black, and Living Single</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...143 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>co-authored with Rebecca Johinke, in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C65D7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C65D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Devilish, Delightful or Divas? Magazines and Magazine Editors on Screen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C65D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t> edited by Rebecca Johinke</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Expected publication early 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FE97DC" w14:textId="77777777" w:rsidR="004C65D7" w:rsidRPr="004C65D7" w:rsidRDefault="004C65D7" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E15F5CA" w14:textId="743DB5E0" w:rsidR="00231C4F" w:rsidRDefault="00226B58" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Progress:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C282E0B" w14:textId="738359CC" w:rsidR="00231C4F" w:rsidRDefault="00231C4F" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Langston Hughes, Scottsboro, and the American Communist Party,” in preparation for submission to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CLR James Journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3F83E1" w14:textId="77777777" w:rsidR="000A7195" w:rsidRDefault="000A7195" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5409EDEB" w14:textId="671C79A7" w:rsidR="000A7195" w:rsidRPr="000A7195" w:rsidRDefault="000A7195" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Strange New Worlds? Black World-Making and Liberation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>,” with Alejandro Urbino-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bernal*, for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:kern w:val="36"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CC0FAB">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Handbook of Black Political Thought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, commissioned by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>DeGruyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>, eds. Jane Anna-Gordon, Catherine Walsh, Desiree Melonas, and T.S. Harper-Shipman. Expected publication early 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7FB57" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2031FC58" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>B. BOOKS/MANUSCRIPTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA773D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
-        <w:t>Black, Latina, Queer, Feminist, and Asian Philosophical Interventions</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4472D2DF" w14:textId="2597642D" w:rsidR="00A25138" w:rsidRPr="0049222E" w:rsidRDefault="00A25138" w:rsidP="00A25138">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25138">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Black Women and the Changing Televis</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0665">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25138">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on Landscape. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D055E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>New York: Bloomsbury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25138">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0049222E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00970309">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>May 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8D753C" w14:textId="77777777" w:rsidR="00A25138" w:rsidRDefault="00A25138" w:rsidP="00A25138">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(50%)</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAD2CA2" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Black Feminism in Contemporary Drama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.  Urbana: University of Illinois Press, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54963C02" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22890DFE" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mammies No More:  The Changing Image of Black Women on Stage and Screen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Rowman and Littlefield Publishers, September 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEA8703" w14:textId="77777777" w:rsidR="00D240FD" w:rsidRPr="00D04D45" w:rsidRDefault="00D240FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A52BF5" w14:textId="1681BB00" w:rsidR="00D06830" w:rsidRPr="00093979" w:rsidRDefault="00093979" w:rsidP="003D2A1C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093979">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Progress: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D5D76" w14:textId="6D8A3869" w:rsidR="000A7195" w:rsidRPr="000A7195" w:rsidRDefault="000A7195" w:rsidP="000A7195">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F11176">
+      </w:pPr>
+      <w:r w:rsidRPr="000A7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Queering the Universe: Black Feminist and Queer Speculative Fiction</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of three individual chapters completed, one in progress)</w:t>
+        <w:t>, book manuscript in progress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6788462F" w14:textId="0AA917CE" w:rsidR="00CC0FAB" w:rsidRPr="00CC0FAB" w:rsidRDefault="00CC0FAB" w:rsidP="003D2A1C">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="084F130B" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C9A50E1" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
@@ -6589,615 +1858,582 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Women in the Mix (report). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2471">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Barra-Jean, E., Ward, M. F., Anderson, L. M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and Brown, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, and Brown, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2471">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (2022).  Los Angeles, CA: The Academy of Recording Arts and Sciences.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contribution: 20%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5DAA96" w14:textId="77777777" w:rsidR="00BD2471" w:rsidRDefault="00BD2471" w:rsidP="00BD2471">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A8C109" w14:textId="5EE4CB72" w:rsidR="00BD2471" w:rsidRPr="00BD2471" w:rsidRDefault="00BD2471" w:rsidP="00BD2471">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2471">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Black Futures: Shifting the Geography of the Future</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Caribbean Philosophical Association Blog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, September 20. 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A34D8C" w14:textId="53024E4F" w:rsidR="00BD2471" w:rsidRPr="00BD2471" w:rsidRDefault="00BD2471" w:rsidP="00AB6A7B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7AB9E2" w14:textId="0632B054" w:rsidR="00AB6A7B" w:rsidRDefault="00AB6A7B" w:rsidP="00AB6A7B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> World Burns: Writers and Artists Reflect on a World Gone Mad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, ed. Kindra M. Austin, Candice L. Daquin, Rachel Finch, and Christine E. Ray. Haverford, PA: Indie Blu(e) Publishing, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144EA854" w14:textId="77777777" w:rsidR="00AB6A7B" w:rsidRPr="00CC0FAB" w:rsidRDefault="00AB6A7B" w:rsidP="00AB6A7B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0E16EF" w14:textId="24E684B3" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contemporary Women Playwrights </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Twenty-First Century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modern Drama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>58 (1), Spring 2015, p. 138-140</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4992A25E" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196BDE4C" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A.</w:t>
-[...63 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">“Thelma ‘Butterfly’ McQueen,” entry in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Caribbean Philosophical Association Blog</w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Notable American Women, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ed. Susan Ware.  Cambridge, MA:  Belknap Press of Harvard University Press, 2004, p. 437-438.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BBD89" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E305E3" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Trudier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Harris’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Saints, Sinners, and Saviors:  Strong Black Women in African American Fiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Modern Fiction Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6065BC7D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FCFE3F" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>The Unruly Voice: Rediscovering Pauline Elizabeth Hopkins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> World Burns: Writers and Artists Reflect on a World Gone Mad</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>New England Theatre Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 1999:  119-121</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B293E0" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DFBBD0" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Langston Hughes: Folk Dramatist in the Protest Tradition, 1921-1943</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Modern Drama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Winter 1998 [1999]:664-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C34E053" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038E87C1" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Creating Cultural Awareness in College Classrooms,” and “Facilitation Guide to Cultural Awareness Workshop Videotape,” booklets, with Dr. Emily M. Wadsworth, Purdue University, 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFAA20D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63278345" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Anne Devlin," bio-critical entry in </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-        </w:rPr>
-[...314 lines deleted...]
-          <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Irish Playwrights</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ed. by Bernice </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, ed. by Bernice Schrank and William </w:t>
+      </w:r>
       <w:r w:rsidR="00A33FC0" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Demastes</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  Westview, CT:  </w:t>
+        <w:t xml:space="preserve">Demastes.  Westview, CT:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Greenwood Press, 1997, p. 93-96.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE3D0E5" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27D1D170" w14:textId="291A06EA" w:rsidR="00C86D03" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -7437,96 +2673,59 @@
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="284A2ECA" w14:textId="110372B4" w:rsidR="0028158D" w:rsidRDefault="0028158D" w:rsidP="00565680">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0028158D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transforming the Transnational Future: </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Transforming the Transnational Future: Nnedi Okorafor’s </w:t>
       </w:r>
       <w:r w:rsidRPr="0028158D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Binti</w:t>
       </w:r>
       <w:r w:rsidRPr="0028158D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as African Feminism in Science Fiction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -7648,51 +2847,60 @@
         </w:rPr>
         <w:t>Resistance and Anti-Black Racism: Phenomenology, Intersectionality and Theorizing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00565680">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lived-Experience in Women and Gender Studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>,” Caribbean Philosophical Association, Brown University, June 2019</w:t>
+        <w:t xml:space="preserve">,” Caribbean Philosophical </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Association, Brown University, June 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6695F318" w14:textId="77777777" w:rsidR="00565680" w:rsidRDefault="00565680" w:rsidP="00565680">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47660D62" w14:textId="13182882" w:rsidR="00565680" w:rsidRPr="00565680" w:rsidRDefault="00565680" w:rsidP="00565680">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7996,167 +3204,167 @@
     </w:p>
     <w:p w14:paraId="65A3EEB7" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D09CF47" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>“Transgressing Genomics: Feminist Interventions into the Science of ‘Difference,’” National Women’s Studies Association, San Juan, Puerto Rico, November 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C61BDBE" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB911E5" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Looking Through the Middle Passage: Population Genomics, Genealogy, and Race,” Caribbean Philosophical Association, St. Louis, June 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F038EF" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C5123F" w14:textId="77777777" w:rsidR="00360EAD" w:rsidRPr="00D04D45" w:rsidRDefault="00360EAD" w:rsidP="000F69E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“What Kind of Legacy? Between Cultural Assimilation and Race Consciousness,” Semiotic Society of America Annual Conference, October 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7759EA87" w14:textId="77777777" w:rsidR="00360EAD" w:rsidRPr="00D04D45" w:rsidRDefault="00360EAD" w:rsidP="00360EAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F872F9C" w14:textId="77777777" w:rsidR="00360EAD" w:rsidRPr="00D04D45" w:rsidRDefault="00360EAD" w:rsidP="00360EAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Your African Ancestry (?): Understanding (or not) Genomics and Ancestry,” Interdisciplinary Coalition of North American Phenomenologists Annual Conference, May 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103A432D" w14:textId="77777777" w:rsidR="00360EAD" w:rsidRPr="00D04D45" w:rsidRDefault="00360EAD" w:rsidP="00360EAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262FBE1C" w14:textId="77777777" w:rsidR="00D240FD" w:rsidRPr="00D04D45" w:rsidRDefault="00D240FD" w:rsidP="00D240FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“Transgressing Genomics: Feminist Interventions into the Science of ‘Difference,’” National Women’s Studies Association, San Juan, Puerto Rico, November 2014</w:t>
-[...114 lines deleted...]
-        </w:rPr>
         <w:t>“Cultural and Familial Heritage in Racially Divisive Contexts:  A Communicology of Intergenerational Masking and Memory,” co-authored with Jacqueline M. Martinez, International Association of Semiotic Studies, Nanjing, China, October 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109D0AD2" w14:textId="77777777" w:rsidR="00D240FD" w:rsidRPr="00D04D45" w:rsidRDefault="00D240FD" w:rsidP="00D240FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B4DB2D" w14:textId="77777777" w:rsidR="00D240FD" w:rsidRPr="00D04D45" w:rsidRDefault="00D240FD" w:rsidP="00D240FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -8361,192 +3569,295 @@
         <w:t>,” Association for Theatre in Higher Education, July 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61653F3C" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0437C940" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>“Exploring the Performance of Gender,” International Communicology Institute, July 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3057AA" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A01689" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bridges”:  A Semiotics </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Similarity, Difference </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collaboration </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lived-Experience </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>By</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Women </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Color,” a performance piece co-authored by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>myself</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and four other ASU faculty members (all Women’s Studies faculty or affiliates) and responses, National Communication Association Conference, November 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708D5052" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784F4FB9" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Staging Stereotypes: Suzan-Lori Parks’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Venus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Black Female Body”, Association for Theatre in Higher Education Conference, August 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B268D1" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786BD019" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Reading the Familiar Through the Stranger:  Suzan-Lori Parks’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Venus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Black </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“Exploring the Performance of Gender,” International Communicology Institute, July 2002.</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> and the Black Female Body,” National Communication Association, Commission on Semiotics and Communication.  November 1999.</w:t>
+        <w:t>Female Body,” National Communication Association, Commission on Semiotics and Communication.  November 1999.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1B356F" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DDDC1F6" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
@@ -8727,292 +4038,276 @@
     </w:p>
     <w:p w14:paraId="580A80C3" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FAAC62" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Criminality in Black and White: Kia </w:t>
+        <w:t xml:space="preserve">"Criminality in Black and White: Kia Corthron's </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Wake Up Lou Riser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>," Association for Theatre in Higher Education (ATHE), August 1997</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB3E287" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C060DFD" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“Black Theatre and Radical Politics,” Radical Philosophy Association, Purdue University, November 1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F537E8C" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512AA051" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"Staging the Tragic Mulatto," International Federation for Theatre Research (IFTR), Tel Aviv, Israel, May 1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B552CFF" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAC3038" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The Women of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Polk County</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Zora Neale Hurston's Vision of African American Women," ATHE, San Francisco, CA, August 1995 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C2984F" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7159B882" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"From Blackface to 'Genuine Negroes': Nineteenth Century Minstrelsy and the Icon of the 'Negro,'" IFTR, Montreal, Canada, May 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A083AB5" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C0DF63" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>"Re-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Corthron's</w:t>
+        <w:t>Membering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> History: Discourses of Deconstruction and Post-Colonialism in Suzan-Lori Parks' </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Wake Up Lou Riser</w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">"The Women of </w:t>
+        <w:t>Death of the Last Black Man in the Whole Entire World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>," ATHE, Chicago, IL, July 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A46A432" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7315D3B9" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Different Filmmaking: Julie Dash's </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Polk County</w:t>
-[...123 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Daughters of the Dust," </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">National Women's Studies Association Conference, Ames, IA, June 1994. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27685DF0" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E8923B" w14:textId="16FC6D53" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00E1460C" w:rsidP="00E1460C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -9036,51 +4331,59 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575C776F" w14:textId="27DB726D" w:rsidR="0028158D" w:rsidRPr="0028158D" w:rsidRDefault="0028158D" w:rsidP="0028158D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="648" w:hanging="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0028158D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Intersectionality, Interdisciplinarity, and Phenomenology: Exemplars from Queer and Trans People of Color</w:t>
+        <w:t xml:space="preserve">Intersectionality, Interdisciplinarity, and Phenomenology: Exemplars from Queer and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028158D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trans People of Color</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,” with Jacqueline Martinez, Caribbean Philosophical Association Summer School, June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57615F05" w14:textId="115EB79E" w:rsidR="0028158D" w:rsidRDefault="0028158D" w:rsidP="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="648" w:hanging="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A3EDDAB" w14:textId="526DBFBC" w:rsidR="00AC3641" w:rsidRDefault="00AC3641" w:rsidP="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="648" w:hanging="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -9422,277 +4725,291 @@
       </w:r>
       <w:r w:rsidR="00E1460C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ourses Taught</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FA87F8" w14:textId="1709BBC5" w:rsidR="00C86D03" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>At Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B752EEF" w14:textId="62022F55" w:rsidR="00927C48" w:rsidRDefault="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2C454D" w14:textId="475C2C71" w:rsidR="0061347E" w:rsidRDefault="0061347E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Feminist Leadership (591, master’s level online seminar) Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F3F8C5" w14:textId="09FDDC0B" w:rsidR="00CD18D2" w:rsidRDefault="00CD18D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Preparing Future Faculty Seminar (791, 1-credit seminar), Fall 2022, Fall 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="0061347E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="004C65D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67666B54" w14:textId="4C6F67F5" w:rsidR="00A81C7C" w:rsidRDefault="00A81C7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching for Social Transformation (691, 1-credit pedagogy seminar), Fall 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7BBB40" w14:textId="77777777" w:rsidR="00927C48" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Research Design and Proposal Development (graduate), Spring 2017, Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CB89AC" w14:textId="77777777" w:rsidR="00927C48" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Critical Concepts of Gender (graduate), Fall 2017, Fall 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D7C67" w14:textId="5A2F6CC8" w:rsidR="00927C48" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feminist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Phenomenologies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Graduate), Fall 2016, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C19A111" w14:textId="77777777" w:rsidR="00927C48" w:rsidRPr="00D04D45" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Foundations of Feminist Thought (Graduate), Fall 2012, Fall 2013, Fall 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A7331" w14:textId="77777777" w:rsidR="00927C48" w:rsidRPr="00D04D45" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Theorizing Gender and Representation (graduate), Fall 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041CF9F4" w14:textId="77777777" w:rsidR="00927C48" w:rsidRPr="00D04D45" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Theatre Theory and Criticism (Graduate, 500-level), Spring 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ADAF73" w14:textId="77777777" w:rsidR="00927C48" w:rsidRPr="00D04D45" w:rsidRDefault="00927C48" w:rsidP="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mapping the Intersections of Gender (graduate seminar), Fall 2007, Spring 2012, 2013, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>At Arizona State University</w:t>
-[...224 lines deleted...]
-        <w:t>Mapping the Intersections of Gender (graduate seminar), Fall 2007, Spring 2012, 2013, 2014</w:t>
+        <w:t>2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3030B641" w14:textId="77777777" w:rsidR="00927C48" w:rsidRPr="00D04D45" w:rsidRDefault="00927C48" w:rsidP="00927C48">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Visual and Narrative Culture (graduate seminar), Fall 2006, Fall 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Fall 2018</w:t>
       </w:r>
@@ -10160,931 +5477,775 @@
     <w:p w14:paraId="1465FE6F" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DE98A8" w14:textId="333A9200" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00E1460C" w:rsidP="00E1460C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Graduate Research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advising:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21931E94" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>At Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2408DA6D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In Progress:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B04618" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Unless otherwise noted, committee member)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3BB4AB" w14:textId="0136E08E" w:rsidR="000A7195" w:rsidRPr="00D04D45" w:rsidRDefault="000A7195">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Committee Chair, Alejandro Urbino-Bernal, Spring 2026-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6276DF07" w14:textId="5FA3DEBC" w:rsidR="00927C48" w:rsidRDefault="00927C48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11176">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Hannah Grabowski, Fall 2019-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51B20E" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRPr="00D04D45" w:rsidRDefault="00A81C7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA751C0" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Completed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F211517" w14:textId="73B53E40" w:rsidR="000A7195" w:rsidRDefault="000A7195" w:rsidP="000A7195">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Committee Co-Chair, DeAndre Augustus, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Justice Studies, Spring 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4095D534" w14:textId="2B7EC1CD" w:rsidR="000A7195" w:rsidRDefault="000A7195" w:rsidP="00BA5E54">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Committee Co-Chair, Jamal Brooks-Hawkins, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gender Studies, Spring 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622A6E3D" w14:textId="553327CA" w:rsidR="00BA5E54" w:rsidRDefault="00BA5E54" w:rsidP="00BA5E54">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master’s Applied Project Chair, Mikhail Collins, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7195">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender Studies, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42524E78" w14:textId="693CF25B" w:rsidR="00BA5E54" w:rsidRDefault="00BA5E54" w:rsidP="00BA5E54">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Committee Chair, Miriam Araya (Justice Studies), Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6148D64E" w14:textId="57629B86" w:rsidR="00BA5E54" w:rsidRDefault="00BA5E54" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Committee Chair, Kierra Otis, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085EA1A4" w14:textId="7C90FD0D" w:rsidR="000E439B" w:rsidRDefault="000E439B" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Graduate Research </w:t>
-[...135 lines deleted...]
-      <w:r>
+        <w:t>Doctoral Committee Member, Elisabeth Lacey, Gender Studies, Spring 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE55194" w14:textId="38F0C913" w:rsidR="00D06830" w:rsidRDefault="00D06830" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Committee Member, K. Anderson (American Studies), Spring 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07274339" w14:textId="337C3AB7" w:rsidR="00800E8D" w:rsidRDefault="00800E8D" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Committee Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Cassandra Collier, Spring 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C44C3B3" w14:textId="3C1C679E" w:rsidR="00800E8D" w:rsidRDefault="00800E8D" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Committee Member, Shahan D. Bellamy, Spring 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7049F10B" w14:textId="3E70C44B" w:rsidR="00565680" w:rsidRDefault="00565680" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Chair, Audrey Hawkes, Fall 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6F56AC" w14:textId="449F1D5C" w:rsidR="00565680" w:rsidRDefault="00565680" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Committee Member, Kimberly Koerth, Fall 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E6D13F" w14:textId="1C2270B1" w:rsidR="00565680" w:rsidRDefault="00565680" w:rsidP="00565680">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral Committee </w:t>
       </w:r>
-      <w:r w:rsidR="00776F03">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, Noah </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, Sakena Young-Scaggs, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>August 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F80147" w14:textId="77777777" w:rsidR="00E661A8" w:rsidRDefault="00E661A8" w:rsidP="00E661A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Committee, Elizabeth Zoe Fry (Social and Cultural Pedagogy MA), August 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1555C20F" w14:textId="77777777" w:rsidR="00E661A8" w:rsidRDefault="00E661A8" w:rsidP="00E661A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Siffin</w:t>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yamrot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...316 lines deleted...]
-    <w:p w14:paraId="1555C20F" w14:textId="77777777" w:rsidR="00E661A8" w:rsidRDefault="00E661A8" w:rsidP="00E661A8">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Girma Teshome, May 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160274F2" w14:textId="77777777" w:rsidR="00183C43" w:rsidRDefault="00183C43" w:rsidP="00183C43">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Committee, </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D04D45">
+        <w:t xml:space="preserve">Committee, Victoria Namuggala, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>August 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774D23EE" w14:textId="77777777" w:rsidR="00183C43" w:rsidRPr="00D04D45" w:rsidRDefault="00183C43" w:rsidP="00183C43">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Dissertation Committee, Rachel A. Reinke, May 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65684E41" w14:textId="67C4570E" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Dissertation </w:t>
+      </w:r>
+      <w:r w:rsidR="00565680">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ommittee, Craig Kosnik, Theatre for Youth, May 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="0098086C" w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00D04D45">
+    </w:p>
+    <w:p w14:paraId="6D8F09EC" w14:textId="77777777" w:rsidR="00115645" w:rsidRPr="00D04D45" w:rsidRDefault="00E661A8" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral </w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">Doctoral Dissertation </w:t>
+      <w:r w:rsidR="0098086C" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation Chair, Tabitha Chester, Theatre and Performance of the Americas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00115645" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>August 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237C9BAC" w14:textId="77777777" w:rsidR="00115645" w:rsidRPr="00D04D45" w:rsidRDefault="00115645" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Dissertation committee, Kate Harper, Gender Studies, May 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6CCF8D" w14:textId="77777777" w:rsidR="00115645" w:rsidRPr="00D04D45" w:rsidRDefault="00115645" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Committee, Michael Broyles, Religious Studies, August 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F634BA9" w14:textId="1A101175" w:rsidR="00D240FD" w:rsidRPr="00D04D45" w:rsidRDefault="00D240FD" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doctoral Dissertation</w:t>
+      </w:r>
+      <w:r w:rsidR="00115645" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kishonna L. Gray, </w:t>
+      </w:r>
+      <w:r w:rsidR="00927C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justice Studies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>May 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5A5A8E" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Master’s Thesis Committee, Abena Hinds, Masters in Liberal Studies, December 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1850A9FE" w14:textId="477F6513" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03" w:rsidP="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MFA Thesis</w:t>
       </w:r>
       <w:r w:rsidR="00565680">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...205 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Wind Dell Woods, Theatre, Fall 2006-May 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699635C9" w14:textId="504A9CE9" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master’s Thesis Committee Chair, Cynthia </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Kuan, Theatre, May 2007</w:t>
+        <w:t>Master’s Thesis Committee Chair, Cynthia Chwen-Woan Kuan, Theatre, May 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429A48EB" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Doctoral Dissertation Committee, Lynette Myles, English, Spring 2006</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EC449A" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11258,51 +6419,50 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Committee member, Elizabeth Metzger, Barrett Honors Thesis, Spring 2021-</w:t>
       </w:r>
       <w:r w:rsidR="00F11176">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Spring 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A5A298" w14:textId="757A68FA" w:rsidR="00565680" w:rsidRPr="00D04D45" w:rsidRDefault="00565680" w:rsidP="00565680">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
@@ -11677,51 +6837,59 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>IHR Seed Grant, “The New American Conversation,” co-PI (with Pardis Mahdavi, Jacqueline Martinez, and Lois Brown), Spring 2020 (</w:t>
+        <w:t xml:space="preserve">IHR Seed Grant, “The New American Conversation,” co-PI (with Pardis Mahdavi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jacqueline Martinez, and Lois Brown), Spring 2020 (</w:t>
       </w:r>
       <w:r w:rsidR="00CE5429">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20% effort, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Funded, $8750)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20924F26" w14:textId="77777777" w:rsidR="0013344A" w:rsidRDefault="0013344A" w:rsidP="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
@@ -12222,1969 +7390,2155 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165ED2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Administrative Service:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9EED79" w14:textId="246BB526" w:rsidR="006E7505" w:rsidRDefault="006E7505">
+    <w:p w14:paraId="310BA110" w14:textId="1873B8C1" w:rsidR="00D852BF" w:rsidRDefault="00D852BF">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Associate Dean, Academic Affairs, Graduate College, January 2022-present</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A6BDDC0" w14:textId="032077C2" w:rsidR="00A81C7C" w:rsidRDefault="00A81C7C">
+        <w:t>Interim Co-Director, School of Social Transformation, July 2026-June 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ABE9B5" w14:textId="68B0B58C" w:rsidR="00D852BF" w:rsidRDefault="00D852BF">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Deputy Director, School of Social Transformation, May 2020-</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="60705EF2" w14:textId="06483026" w:rsidR="00035466" w:rsidRDefault="00035466">
+        <w:t>Acting Associate Director of Graduate Studies, School of Social Transformation, July 2026-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9EED79" w14:textId="7C966773" w:rsidR="006E7505" w:rsidRDefault="006E7505">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Associate Director for Graduate Studies, School of Social Transformation, July 2019-</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3861DE44" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRPr="00D04D45" w:rsidRDefault="00A81C7C" w:rsidP="00A81C7C">
+        <w:t>Associate Dean, Academic Affairs, Graduate College, January 2022-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D852BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6BDDC0" w14:textId="032077C2" w:rsidR="00A81C7C" w:rsidRDefault="00A81C7C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...12 lines deleted...]
-    <w:p w14:paraId="0586ED0C" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRPr="00D04D45" w:rsidRDefault="00A81C7C" w:rsidP="00A81C7C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Deputy Director, School of Social Transformation, May 2020-</w:t>
+      </w:r>
+      <w:r w:rsidR="009D34D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60705EF2" w14:textId="06483026" w:rsidR="00035466" w:rsidRDefault="00035466">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...26 lines deleted...]
-    <w:p w14:paraId="0657AF0F" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRDefault="00A81C7C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Associate Director for Graduate Studies, School of Social Transformation, July 2019-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>July 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3861DE44" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRPr="00D04D45" w:rsidRDefault="00A81C7C" w:rsidP="00A81C7C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0E033F64" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00165ED2" w:rsidRDefault="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Faculty Head, Women and Gender Studies, July 2014-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>June 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0586ED0C" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRPr="00D04D45" w:rsidRDefault="00A81C7C" w:rsidP="00A81C7C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="12ADC616" w14:textId="711C7712" w:rsidR="00D06830" w:rsidRDefault="00D06830" w:rsidP="0013344A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS Graduate Director, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010-Spring 2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Fall 2018-Spring 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0657AF0F" w14:textId="77777777" w:rsidR="00A81C7C" w:rsidRDefault="00A81C7C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7AD8E71E" w14:textId="3E63B89A" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+    </w:p>
+    <w:p w14:paraId="0E033F64" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00165ED2" w:rsidRDefault="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="13479CD0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Program/Departmental Service:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ADC616" w14:textId="711C7712" w:rsidR="00D06830" w:rsidRDefault="00D06830" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D57924F" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sexuality Studies search chair, Spring 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD8E71E" w14:textId="3E63B89A" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Third Year Review Committee, WGS, Spring 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6394A3C2" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>SST Graduate Committee, Fall 2011-Spring 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13479CD0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>WGS Graduate Committee, Fall 2008-Spring 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="585B391E" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>Third Year Review Committee, APAS, Fall 2009-Spring 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D57924F" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">WGS Search Committee, SWBI, </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3EAB2677" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>Third Year Review Committee, WGS, Spring 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6394A3C2" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personnel Committee, WGS, </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="6B0E5F2F" w14:textId="77777777" w:rsidR="0013344A" w:rsidRDefault="0013344A">
+        <w:t>WGS Graduate Committee, Fall 2008-Spring 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585B391E" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="75F730EA" w14:textId="006B38CC" w:rsidR="0013344A" w:rsidRPr="00165ED2" w:rsidRDefault="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS Search Committee, SWBI, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006, Fall 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB2677" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="607A83F9" w14:textId="634213D3" w:rsidR="00D06830" w:rsidRDefault="00D06830">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnel Committee, WGS, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006-Fall 2007, Fall 2008-Spring 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0E5F2F" w14:textId="77777777" w:rsidR="0013344A" w:rsidRDefault="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4D92EC22" w14:textId="6C10EDAA" w:rsidR="00CE5429" w:rsidRDefault="00CE5429">
+    </w:p>
+    <w:p w14:paraId="75F730EA" w14:textId="006B38CC" w:rsidR="0013344A" w:rsidRPr="00165ED2" w:rsidRDefault="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6ED780E4" w14:textId="28974085" w:rsidR="00F124AB" w:rsidRDefault="00F124AB">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>College/University Service:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315F6DA5" w14:textId="4A19BA60" w:rsidR="00D852BF" w:rsidRDefault="00D852BF">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Faculty Advisor, GSGSA, Spring 2017-</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5C789CDE" w14:textId="0841F782" w:rsidR="00F124AB" w:rsidRDefault="00F124AB">
+        <w:t>Faculty Advisor, Episcopal Campus Ministries at ASU, Fall 2026-Spring 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A83F9" w14:textId="5E31A3A2" w:rsidR="00D06830" w:rsidRDefault="00D06830">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Faculty Advisor, JKA@ASU Club/Club Sport, Fall 2016-</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5FD9508F" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9">
+        <w:t>CLAS Social Science Dean Search, Fall 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D92EC22" w14:textId="6C10EDAA" w:rsidR="00CE5429" w:rsidRDefault="00CE5429">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...12 lines deleted...]
-    <w:p w14:paraId="2EF47037" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>CLAS Academic Standards Committee, Fall 2018-Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED780E4" w14:textId="28974085" w:rsidR="00F124AB" w:rsidRDefault="00F124AB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...12 lines deleted...]
-    <w:p w14:paraId="7281C7E4" w14:textId="77777777" w:rsidR="005B4030" w:rsidRPr="00D04D45" w:rsidRDefault="005B4030">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Faculty Advisor, GSGSA, Spring 2017-</w:t>
+      </w:r>
+      <w:r w:rsidR="00035466">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Spring 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C789CDE" w14:textId="0841F782" w:rsidR="00F124AB" w:rsidRDefault="00F124AB">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...12 lines deleted...]
-    <w:p w14:paraId="45AAAFB7" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Faculty Advisor, JKA@ASU Club/Club Sport, Fall 2016-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Spring 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD9508F" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Graduate Certificate Development Committee, African American Studies, Arizona State University, Fall 2002</w:t>
-[...183 lines deleted...]
-    <w:p w14:paraId="43642F7E" w14:textId="58508ADE" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
+        <w:t>Advisory Committee, CLAS LGBT Graduate Scholarship, Fall 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6623">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-Spring 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF47037" w14:textId="77777777" w:rsidR="000F69E9" w:rsidRPr="00D04D45" w:rsidRDefault="000F69E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="19F0C4DD" w14:textId="7DEA5325" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Transfer Task Force, Fall 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6623">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-Spring 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7281C7E4" w14:textId="77777777" w:rsidR="005B4030" w:rsidRPr="00D04D45" w:rsidRDefault="005B4030">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="19F31755" w14:textId="1E4B2200" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Institute for Humanities Research A</w:t>
+      </w:r>
+      <w:r w:rsidR="00360EAD" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dvisory Board, Fall 2009-Spring 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AAAFB7" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="48D3363F" w14:textId="5C43391E" w:rsidR="0013344A" w:rsidRDefault="00035466" w:rsidP="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Graduate Certificate Development Committee, African American Studies, Arizona State University, Fall 2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4023CB75" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Senate Personnel Committee, 2002-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38412863" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>College of Liberal Arts and Sciences Senate, Arizona State University, 2000-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B7327C" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Senate, Arizona State University, 2000-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1894B1" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Search Committee, African American Studies, Arizona State University, 2001-2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230D1562" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709CBE1C" w14:textId="20143207" w:rsidR="00D852BF" w:rsidRPr="00D852BF" w:rsidRDefault="00C86D03" w:rsidP="00D852BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Academic and Professional Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623BA3C5" w14:textId="580FC8F2" w:rsidR="004C65D7" w:rsidRDefault="004C65D7" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Program Review Committee (Chair), University of Minnesota GWSS Program, October 2019</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="3CD408E5" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+        <w:t xml:space="preserve">Reviewer for ACLS Faculty Fellowship, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43642F7E" w14:textId="79A24B9C" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...18 lines deleted...]
-    <w:p w14:paraId="2D660099" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Program Review Committee, University of California Santa Barbara Feminist Studies, January 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F0C4DD" w14:textId="7DEA5325" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...242 lines deleted...]
-    <w:p w14:paraId="4F8C09B6" w14:textId="04BD4340" w:rsidR="00F11176" w:rsidRPr="00F11176" w:rsidRDefault="00F11176" w:rsidP="0013344A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Program Review Committee, University of Kentucky Gender and Women’s Studies, February 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F31755" w14:textId="566E5486" w:rsidR="0061347E" w:rsidRDefault="0061347E" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...17 lines deleted...]
-    <w:p w14:paraId="334751DE" w14:textId="61748E82" w:rsidR="0013344A" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>External reviewer for P&amp;T Fall 2023, Fall 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00D852BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Fall 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D3363F" w14:textId="5C43391E" w:rsidR="0013344A" w:rsidRDefault="00035466" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Book manuscript reviewer, Demeter Press, Fall 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="521C7DC6" w14:textId="26D66C30" w:rsidR="0013344A" w:rsidRPr="00035466" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>Program Review Committee (Chair), University of Minnesota GWSS Program, October 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19160738" w14:textId="5BA7A0DD" w:rsidR="0013344A" w:rsidRPr="0013344A" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Secretary for Black Feminisms and Performance Studies, Caribbean Philosophical Association, 2020-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD408E5" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="2A1203C0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00F124AB" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>External Reviewer for P&amp;T, University of New Hampshire Women’s Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00360EAD" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fall </w:t>
+      </w:r>
+      <w:r w:rsidR="0098086C" w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D660099" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F124AB">
-[...6 lines deleted...]
-    <w:p w14:paraId="1026A908" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00F124AB" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Chair, Semiotics and Communication Commission, National Communication Association, 2002-2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D31CB65" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Publications Committee, Black Theatre Association/ATHE, 2001-2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A54A50D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vice-Chair Elect, Semiotics and Communication Commission, National Communication Association, 2001-2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4CC8E0" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Executive Committee, Semiotic Society of America, 1999-2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C31B76" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>List Manager, Women and Theatre Program, 1995-2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4001286D" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Activism Coordinator, Women and Theatre Program, 1993-1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550AB0BD" w14:textId="162B2DBC" w:rsidR="0013344A" w:rsidRDefault="0013344A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11864E6E" w14:textId="41C1CB1F" w:rsidR="0013344A" w:rsidRPr="0013344A" w:rsidRDefault="0013344A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013344A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Manuscript Reviewing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ACBD57" w14:textId="0DE52728" w:rsidR="004C65D7" w:rsidRDefault="004C65D7" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F124AB">
-[...6 lines deleted...]
-    <w:p w14:paraId="362F47F0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, Wayne State University Press, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8C09B6" w14:textId="6C19B11E" w:rsidR="00F11176" w:rsidRPr="00F11176" w:rsidRDefault="00F11176" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...6 lines deleted...]
-    <w:p w14:paraId="4EE78639" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad-Hoc Reviewer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Open Cultural Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Fall 2021, Spring 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334751DE" w14:textId="61748E82" w:rsidR="0013344A" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...19 lines deleted...]
-    <w:p w14:paraId="23150FDA" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, Demeter Press, Fall 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521C7DC6" w14:textId="26D66C30" w:rsidR="0013344A" w:rsidRPr="00035466" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad-Hoc Reviewer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D04D45">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Feminist Scholarship, </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="429A449F" w14:textId="009E94BC" w:rsidR="0013344A" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+        <w:t>Meridians</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019, Fall 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11176">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Fall 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1203C0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00F124AB" w:rsidRDefault="0013344A" w:rsidP="0013344A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04D45">
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:r w:rsidRPr="00F124AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, Northwestern University Press, Fall 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1026A908" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00F124AB" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F124AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, University of Mississippi Press, Fall 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362F47F0" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, Lexington Books, Fall 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE78639" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad-Hoc reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Text and Performance Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Fall 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23150FDA" w14:textId="77777777" w:rsidR="0013344A" w:rsidRPr="00D04D45" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad-Hoc Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Feminist Scholarship, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A449F" w14:textId="009E94BC" w:rsidR="0013344A" w:rsidRDefault="0013344A" w:rsidP="0013344A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Book manuscript reviewer, Oxford University Press, Fall 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0778BE09" w14:textId="25234494" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D04D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ad-Hoc reviewer, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Theatre Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04D45">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Spring 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1F09FB" w14:textId="77777777" w:rsidR="00C86D03" w:rsidRPr="00D04D45" w:rsidRDefault="00C86D03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
@@ -14836,146 +10190,145 @@
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C238A7">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DF2E720" w14:textId="77777777" w:rsidR="00CD28CE" w:rsidRDefault="00CD28CE">
+    <w:p w14:paraId="0395EE69" w14:textId="77777777" w:rsidR="0084243B" w:rsidRDefault="0084243B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0036B7AF" w14:textId="77777777" w:rsidR="00CD28CE" w:rsidRDefault="00CD28CE">
+    <w:p w14:paraId="40EAD03A" w14:textId="77777777" w:rsidR="0084243B" w:rsidRDefault="0084243B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000500000000020000"/>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Typewriter">
     <w:panose1 w:val="020B0509030504030204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47881CAB" w14:textId="77777777" w:rsidR="00D04D45" w:rsidRDefault="00D04D45">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4BC099F9" w14:textId="77777777" w:rsidR="00D04D45" w:rsidRDefault="00D04D45">
     <w:pPr>
       <w:framePr w:w="9361" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="text" w:x="1" w:y="1"/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -14995,142 +10348,142 @@
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="36DFB4BB" w14:textId="77777777" w:rsidR="00D04D45" w:rsidRDefault="00D04D45">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2136D117" w14:textId="77777777" w:rsidR="00CD28CE" w:rsidRDefault="00CD28CE">
+    <w:p w14:paraId="182CD918" w14:textId="77777777" w:rsidR="0084243B" w:rsidRDefault="0084243B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5599709B" w14:textId="77777777" w:rsidR="00CD28CE" w:rsidRDefault="00CD28CE">
+    <w:p w14:paraId="5D11A609" w14:textId="77777777" w:rsidR="0084243B" w:rsidRDefault="0084243B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5F8A8DEE" w14:textId="10CD95D0" w:rsidR="00D04D45" w:rsidRDefault="00D04D45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F8A8DEE" w14:textId="1A60EB1F" w:rsidR="00D04D45" w:rsidRDefault="00D04D45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">Anderson Vitae </w:t>
     </w:r>
     <w:r w:rsidR="009F474D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00800E8D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00093979">
+    <w:r w:rsidR="000A7195">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D62EC8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F24D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7290962C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15930,162 +11283,169 @@
   <w:num w:numId="1" w16cid:durableId="1296989197">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2142309045">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="171453969">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="788354440">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="54016670">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1623657523">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="42098317">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006839EB"/>
     <w:rsid w:val="000017B7"/>
     <w:rsid w:val="00035466"/>
     <w:rsid w:val="00060381"/>
     <w:rsid w:val="00074F75"/>
     <w:rsid w:val="00093979"/>
+    <w:rsid w:val="000A7195"/>
     <w:rsid w:val="000B3FA3"/>
     <w:rsid w:val="000D0124"/>
+    <w:rsid w:val="000D033A"/>
     <w:rsid w:val="000E439B"/>
     <w:rsid w:val="000F55B1"/>
     <w:rsid w:val="000F69E9"/>
     <w:rsid w:val="00115645"/>
     <w:rsid w:val="0013344A"/>
     <w:rsid w:val="00140AE1"/>
     <w:rsid w:val="00151771"/>
     <w:rsid w:val="00156F14"/>
     <w:rsid w:val="00157B6F"/>
     <w:rsid w:val="00165ED2"/>
     <w:rsid w:val="00183C43"/>
     <w:rsid w:val="001D08E7"/>
     <w:rsid w:val="001F3E7A"/>
     <w:rsid w:val="00214382"/>
     <w:rsid w:val="002266D5"/>
     <w:rsid w:val="00226B58"/>
     <w:rsid w:val="00231C4F"/>
     <w:rsid w:val="00256469"/>
     <w:rsid w:val="00264655"/>
     <w:rsid w:val="00273830"/>
     <w:rsid w:val="002748E0"/>
     <w:rsid w:val="0028158D"/>
     <w:rsid w:val="00294066"/>
+    <w:rsid w:val="002A6B8B"/>
     <w:rsid w:val="002C71F7"/>
     <w:rsid w:val="002F025C"/>
     <w:rsid w:val="00304237"/>
     <w:rsid w:val="003042DA"/>
     <w:rsid w:val="00306BA8"/>
     <w:rsid w:val="00360EAD"/>
     <w:rsid w:val="003A73B2"/>
     <w:rsid w:val="003C7EB0"/>
     <w:rsid w:val="003D00B3"/>
     <w:rsid w:val="003D2A1C"/>
     <w:rsid w:val="003E22BB"/>
     <w:rsid w:val="003E4515"/>
     <w:rsid w:val="003F0665"/>
     <w:rsid w:val="00404C95"/>
     <w:rsid w:val="004432CC"/>
     <w:rsid w:val="00455063"/>
     <w:rsid w:val="0049222E"/>
     <w:rsid w:val="004A7D7E"/>
+    <w:rsid w:val="004C65D7"/>
     <w:rsid w:val="004F5243"/>
     <w:rsid w:val="0050641A"/>
     <w:rsid w:val="0052062B"/>
     <w:rsid w:val="00546402"/>
     <w:rsid w:val="005517D4"/>
+    <w:rsid w:val="00563549"/>
     <w:rsid w:val="00565680"/>
     <w:rsid w:val="005B4030"/>
     <w:rsid w:val="005C3A01"/>
     <w:rsid w:val="005C5F30"/>
     <w:rsid w:val="005C63EB"/>
     <w:rsid w:val="005E3A11"/>
     <w:rsid w:val="00606CBB"/>
     <w:rsid w:val="0061347E"/>
     <w:rsid w:val="00664811"/>
     <w:rsid w:val="006839EB"/>
+    <w:rsid w:val="00687784"/>
     <w:rsid w:val="0069125C"/>
     <w:rsid w:val="006A3F54"/>
     <w:rsid w:val="006B7969"/>
     <w:rsid w:val="006E7505"/>
     <w:rsid w:val="0070132D"/>
     <w:rsid w:val="00730015"/>
     <w:rsid w:val="00731C2F"/>
     <w:rsid w:val="00736098"/>
     <w:rsid w:val="00776F03"/>
     <w:rsid w:val="007A1139"/>
     <w:rsid w:val="00800E8D"/>
     <w:rsid w:val="008038B4"/>
     <w:rsid w:val="00820945"/>
     <w:rsid w:val="008375FE"/>
     <w:rsid w:val="0084213A"/>
+    <w:rsid w:val="0084243B"/>
     <w:rsid w:val="00850EA7"/>
     <w:rsid w:val="008D7BC5"/>
     <w:rsid w:val="008E206C"/>
     <w:rsid w:val="00921317"/>
     <w:rsid w:val="00927C48"/>
     <w:rsid w:val="009313D7"/>
     <w:rsid w:val="009531BA"/>
     <w:rsid w:val="00953A70"/>
     <w:rsid w:val="00970309"/>
     <w:rsid w:val="0098086C"/>
     <w:rsid w:val="00991DB9"/>
     <w:rsid w:val="009C3208"/>
     <w:rsid w:val="009D055E"/>
     <w:rsid w:val="009D34D2"/>
     <w:rsid w:val="009F474D"/>
     <w:rsid w:val="00A12A41"/>
     <w:rsid w:val="00A142B0"/>
     <w:rsid w:val="00A23ACF"/>
     <w:rsid w:val="00A25138"/>
     <w:rsid w:val="00A32160"/>
     <w:rsid w:val="00A33FC0"/>
     <w:rsid w:val="00A81C7C"/>
     <w:rsid w:val="00A861B3"/>
     <w:rsid w:val="00AB48F1"/>
     <w:rsid w:val="00AB6A7B"/>
@@ -16094,52 +11454,54 @@
     <w:rsid w:val="00B0493B"/>
     <w:rsid w:val="00B72109"/>
     <w:rsid w:val="00BA5E54"/>
     <w:rsid w:val="00BD2471"/>
     <w:rsid w:val="00BD46A6"/>
     <w:rsid w:val="00BF3E76"/>
     <w:rsid w:val="00C201CD"/>
     <w:rsid w:val="00C238A7"/>
     <w:rsid w:val="00C2639E"/>
     <w:rsid w:val="00C415BE"/>
     <w:rsid w:val="00C51829"/>
     <w:rsid w:val="00C854F7"/>
     <w:rsid w:val="00C86D03"/>
     <w:rsid w:val="00C914D7"/>
     <w:rsid w:val="00CA6623"/>
     <w:rsid w:val="00CC0FAB"/>
     <w:rsid w:val="00CD18D2"/>
     <w:rsid w:val="00CD28CE"/>
     <w:rsid w:val="00CE4478"/>
     <w:rsid w:val="00CE5429"/>
     <w:rsid w:val="00CE7D33"/>
     <w:rsid w:val="00CF69A3"/>
     <w:rsid w:val="00D04D45"/>
     <w:rsid w:val="00D06830"/>
     <w:rsid w:val="00D240FD"/>
+    <w:rsid w:val="00D509B9"/>
     <w:rsid w:val="00D62EC8"/>
     <w:rsid w:val="00D80BEF"/>
+    <w:rsid w:val="00D852BF"/>
     <w:rsid w:val="00D92F4B"/>
     <w:rsid w:val="00D95145"/>
     <w:rsid w:val="00E1460C"/>
     <w:rsid w:val="00E160AC"/>
     <w:rsid w:val="00E310A1"/>
     <w:rsid w:val="00E661A8"/>
     <w:rsid w:val="00E843A9"/>
     <w:rsid w:val="00EC77CC"/>
     <w:rsid w:val="00ED416A"/>
     <w:rsid w:val="00EF5AA5"/>
     <w:rsid w:val="00F109AD"/>
     <w:rsid w:val="00F11176"/>
     <w:rsid w:val="00F124AB"/>
     <w:rsid w:val="00F52CA5"/>
     <w:rsid w:val="00F735AA"/>
     <w:rsid w:val="00FB46F4"/>
     <w:rsid w:val="00FE3527"/>
     <w:rsid w:val="00FE5857"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
@@ -16149,51 +11511,51 @@
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72B4EB90"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -16495,51 +11857,50 @@
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
@@ -16682,51 +12043,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009D055E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009D055E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="10037790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="142743920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17384,71 +12745,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>24767</Characters>
+  <Pages>13</Pages>
+  <Words>3679</Words>
+  <Characters>20976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Curriculum Vitae, Fall 1998</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29054</CharactersWithSpaces>
+  <CharactersWithSpaces>24606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Curriculum Vitae, Fall 1998</dc:title>
   <dc:subject/>
   <dc:creator>Lisa M. Anderson, Ph. D.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>