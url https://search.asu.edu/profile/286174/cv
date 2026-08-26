--- v0 (2025-12-11)
+++ v1 (2026-08-26)
@@ -988,77 +988,128 @@
         <w:t xml:space="preserve"> _______________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009F74B9" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F74B9" w:rsidRPr="005D418A" w:rsidRDefault="009F74B9" w:rsidP="00FF1A33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="002F5B02" w:rsidRDefault="002F5B02" w:rsidP="00F50B2A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Professor Emerita of Speech and Hearing Science, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F5B02" w:rsidRDefault="002F5B02" w:rsidP="00F50B2A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00F50B2A" w:rsidRPr="005D418A" w:rsidRDefault="00F50B2A" w:rsidP="00F50B2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="001446BD">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4-Present</w:t>
+        <w:t>4-</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="001446BD">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Professor </w:t>
       </w:r>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of Speech and Hearing Science, Barrett Honors Faculty,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F50B2A" w:rsidRDefault="00F50B2A" w:rsidP="00F50B2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
@@ -1536,50 +1587,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="009F74B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1994-2001</w:t>
       </w:r>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Clinic Director</w:t>
       </w:r>
       <w:r w:rsidR="009F74B9" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1827,51 +1879,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000668A5" w:rsidRPr="00AE7CA9" w:rsidRDefault="000668A5" w:rsidP="000668A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lead, College of Health Solutions Child Language and Literacy Translational Team 2019-present</w:t>
+        <w:t>Lead, College of Health Solutions Child Language and Literacy Translational Team 2019-</w:t>
+      </w:r>
+      <w:r w:rsidR="00342ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000668A5" w:rsidRDefault="00124516" w:rsidP="000668A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2205,50 +2265,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHS 494 Undergraduate Research</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00D038AF" w:rsidRDefault="00D038AF" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SHS 702 Scientific Writing and Presentation</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00CB7C3A" w:rsidRDefault="00CB7C3A" w:rsidP="009F74B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3627,50 +3733,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Equity, Inclusion, and Diversity ECHO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00610BDE" w:rsidRDefault="00651B67" w:rsidP="009F74B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -3799,51 +3906,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Business Practices for Early Care and Education: Working Through COVID and </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000668A5" w:rsidRDefault="000668A5" w:rsidP="009F74B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -4275,50 +4381,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E82838" w:rsidRDefault="00E82838" w:rsidP="00FE7766">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lauren Baron, Ph.D., Post Doc at MGHIHP, Faculty Mentor for NIH K23 proposal, 2023</w:t>
       </w:r>
+      <w:r w:rsidR="00E61EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2024</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00E82838" w:rsidRDefault="00E82838" w:rsidP="00FE7766">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005E254C" w:rsidRDefault="005E254C" w:rsidP="005E254C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -5315,194 +5429,248 @@
         <w:t>ASU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B00B3" w:rsidRPr="005D418A" w:rsidRDefault="008B00B3" w:rsidP="008B00B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>College of Health Solutions Formal Mentoring</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00617975" w:rsidRDefault="00617975" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Stephanie Carpenter, Assistant Professor, 2024</w:t>
       </w:r>
+      <w:r w:rsidR="004F791D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2025</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Corianne Rogalsky, Associate Professor</w:t>
       </w:r>
       <w:r w:rsidR="003826D8">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-2021</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
+    <w:p w:rsidR="008B00B3" w:rsidRDefault="0066596C" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Speech and Hearing Science Grant Mentoring</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
+        <w:t xml:space="preserve">Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="008B00B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grant Mentoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066596C" w:rsidRDefault="0066596C" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Rufan Liu, Assistant Professor 2023-2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008B00B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B00B3" w:rsidRDefault="0066596C" w:rsidP="00A63452">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008B00B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Xin Luo, Assistant Professor, Grant Mentoring 2020-2021</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B00B3" w:rsidRDefault="008B00B3" w:rsidP="00A63452">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ayoub Daliri, Assistant Professor, Grant Mentoring 2020-2021</w:t>
       </w:r>
@@ -5700,204 +5868,260 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOCTORAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B6AAF" w:rsidRDefault="009B6AAF" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Matt McGowan, Ph.D., Committee member, 2024</w:t>
       </w:r>
+      <w:r w:rsidR="00127A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-present</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00C4107F" w:rsidRDefault="00C4107F" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sara Lee, EdD, Committee member, 2023-present</w:t>
+        <w:t>Sara Lee, EdD, Committee member, 2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00724F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion fall, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001804E1" w:rsidRDefault="001804E1" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Marissa Castellana, Ph.D., Committee member, 2023-present</w:t>
+        <w:t>Marissa Castellana, Ph.D., Committee member, 2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion spring, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B2226A" w:rsidRDefault="00B2226A" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stephen Gallegos, Ph.D., Committee member, 2023-present</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0092022B" w:rsidRDefault="0092022B" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sindhu Chennupati, Ph.D., Committee member, 2023-present</w:t>
+        <w:t>Sindhu Chennupati, Ph.D., Committee member, 2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00127A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion spring, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F7C78" w:rsidRDefault="00CA01D0" w:rsidP="004F7C78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mariana Silva, Ph.D., Committee chair, 2022-present</w:t>
+        <w:t>Mariana Silva, Ph.D., Committee chair, 2022-</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4031">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion, fall, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00883B15" w:rsidRDefault="00883B15" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>R. J. Risueno, Ph.D., Committee chair, 2021-present</w:t>
+        <w:t>R. J. Risueno, Ph.D., Committee chair, 2021-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion, spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002939E4" w:rsidRPr="005D418A" w:rsidRDefault="002939E4" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yookyung Kim, Ph.D. Committee </w:t>
       </w:r>
       <w:r w:rsidR="00EA0C50">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>member, 2020-present</w:t>
+        <w:t>member, 2020-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025, Completion spring, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073193C" w:rsidRDefault="0073193C" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DeAnne Hunter, Ph.D., Committee chair, 2019-</w:t>
       </w:r>
       <w:r w:rsidR="00C4107F">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
@@ -6730,1362 +6954,1326 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C6CAD" w:rsidRPr="005D418A" w:rsidRDefault="001C6CAD" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maria </w:t>
-      </w:r>
+        <w:t>Maria Kapantzoglou, Ph.D., Committee member 2009</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2012, Completion summer</w:t>
+      </w:r>
+      <w:r w:rsidR="000966D6" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005063EF" w:rsidRPr="005D418A" w:rsidRDefault="005063EF" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Theresa Cardon, Ph.D., Committee member 2008</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2010, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D82C22" w:rsidRPr="005D418A" w:rsidRDefault="00D82C22" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mary Beth O'Sullivan, Ph.D., Committee member 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kapantzoglou</w:t>
+        <w:t>SoJung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Ph.D., Committee member 2009</w:t>
+        <w:t xml:space="preserve"> Kim, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Committee me</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-2012, Completion summer</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="005063EF" w:rsidRPr="005D418A" w:rsidRDefault="005063EF" w:rsidP="00FC7804">
+        <w:t>mber 2007-2010, Completion fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D418A">
-[...5 lines deleted...]
-        <w:t>Theresa Cardon, Ph.D., Committee member 2008</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Carie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8656F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Carnahan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84A13" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Committee member 2007-2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virginia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dubasik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00772CB5" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Committee member 2007-2008</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-2010, Completion spring</w:t>
+        <w:t>, Completion fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84A13" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE56D9" w:rsidRPr="005D418A" w:rsidRDefault="00BE56D9" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pradyumn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Srivastiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Ph.</w:t>
       </w:r>
       <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>D., Committee ch</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">air 2006-2010, Completion fall </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE56D9" w:rsidRPr="005D418A" w:rsidRDefault="006B0D8C" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anthony Koutsoftas, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE56D9" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee c</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hair 2006-2010, Completion fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D82C22" w:rsidRPr="005D418A" w:rsidRDefault="00D82C22" w:rsidP="00FC7804">
+    <w:p w:rsidR="002B3332" w:rsidRPr="005D418A" w:rsidRDefault="002B3332" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mary Beth O'Sullivan, Ph.D., Committee member 2008</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
+        <w:t>Mary Towle-Harmon, Ph.D., Committee cha</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ir 2004-2009, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C95D04" w:rsidRPr="005D418A" w:rsidRDefault="00C95D04" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gareth Morgan, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Committee memb</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>er 2006-2010, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81E97" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F74B9" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deepa </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SoJung</w:t>
+        <w:t>Aier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kim, Ph.D</w:t>
-[...7 lines deleted...]
-        <w:t>., Committee me</w:t>
+        <w:t>, Ph.D., Committee member 2004</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>mber 2007-2010, Completion fall</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
+        <w:t>-2005, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6609F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Carie</w:t>
+        <w:t>Khawla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lyn</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00807EDF" w:rsidRPr="005D418A" w:rsidRDefault="00807EDF" w:rsidP="00FC7804">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obediat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Ph.D. Committee member, 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Virginia </w:t>
+        <w:t>Heather Weintraub, Ph.D., Committee member, 2004</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2005, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6609F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Patricia McCarthy, Ph.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6CAD" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Committee membe</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r, 2003-2009, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6CAD" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Addie Lafferty, Ph.D</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3905" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Committee member, 2002-2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00056447">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Completion spring</w:t>
+      </w:r>
+      <w:r w:rsidR="00B672B8" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF1A33" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferenc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dubasik</w:t>
+        <w:t>Bunta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Ph.D</w:t>
-[...7 lines deleted...]
-        <w:t>., Committee member 2007-2008</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6609F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ph.D., Consultan</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Completion fall</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BE56D9" w:rsidRPr="005D418A" w:rsidRDefault="00BE56D9" w:rsidP="00FC7804">
+        <w:t>t, 2003-2005, Completion summer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6609F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00951051" w:rsidRPr="005D418A" w:rsidRDefault="00951051" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F08D6" w:rsidRDefault="007D63FF" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MASTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00464A65" w:rsidRDefault="003113C1" w:rsidP="003113C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00464A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brandon Smith, M.S., Thesis Member, 2022-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003113C1" w:rsidRDefault="00464A65" w:rsidP="003113C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Laura Cook, M.S., Bilingual Certificate Capstone Chair, 2021-2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0073749A" w:rsidRDefault="0073749A" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-        <w:t>D., Committee ch</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073749A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jarnutow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ski, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chair 2020-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A58BF" w:rsidRDefault="00B03E34" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paige Ellis, </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2020-2022</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">air 2006-2010, Completion fall </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BE56D9" w:rsidRPr="005D418A" w:rsidRDefault="006B0D8C" w:rsidP="00FC7804">
+        <w:t>, Completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00284382">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spring 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA3D1E" w:rsidRPr="005D418A" w:rsidRDefault="00FA3D1E" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D418A">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Committee c</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jennifer Philp, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0058779D" w:rsidRDefault="0058779D" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058779D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hanako Yokoyama</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00931F46" w:rsidRPr="005D418A" w:rsidRDefault="00931F46" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elizabeth Fall, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7171" w:rsidRPr="005D418A" w:rsidRDefault="000B7171" w:rsidP="00FC7804">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arianna LaCroix, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2014</w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hair 2006-2010, Completion fall</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="002B3332" w:rsidRPr="005D418A" w:rsidRDefault="002B3332" w:rsidP="00FC7804">
+        <w:t>-2015, Completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00533276" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spring, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F0578" w:rsidRPr="005D418A" w:rsidRDefault="000F0578" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mary Towle-Harmon, Ph.D., Committee cha</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00C95D04" w:rsidRPr="005D418A" w:rsidRDefault="00C95D04" w:rsidP="00FC7804">
+        <w:t xml:space="preserve">Megan Peterson, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F46D1" w:rsidRPr="005D418A" w:rsidRDefault="005F46D1" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gareth Morgan, Ph.D</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="009F74B9" w:rsidRPr="005D418A" w:rsidRDefault="00FF1A33" w:rsidP="00FC7804">
+        <w:t xml:space="preserve">Helen Cartwright, M.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="003113C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chair 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0578" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00497C1C" w:rsidRPr="005D418A" w:rsidRDefault="00497C1C" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...785 lines deleted...]
-        <w:t>Kapantzo</w:t>
+        <w:t>Maria Kapantzo</w:t>
       </w:r>
       <w:r w:rsidR="00E56CA5" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>glou</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, M.S., </w:t>
+        <w:t xml:space="preserve">glou, M.S., </w:t>
       </w:r>
       <w:r w:rsidR="003113C1">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis </w:t>
       </w:r>
       <w:r w:rsidR="00056447">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, Completion summer</w:t>
       </w:r>
       <w:r w:rsidR="00E56CA5" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012</w:t>
       </w:r>
@@ -8744,59 +8932,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sophia Lynn, Undergraduate Honor’s Thesis Chair, 2024-2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C07031" w:rsidRDefault="00C07031" w:rsidP="00FC7804">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Mackenzie Keelan, Undergraduate Research Project Cha</w:t>
-[...7 lines deleted...]
-        <w:t>ir, 2024-2025</w:t>
+        <w:t>Mackenzie Keelan, Undergraduate Research Project Chair, 2024-2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F7C78" w:rsidRDefault="004F7C78" w:rsidP="00FC7804">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Jaron Kitchel, Undergra</w:t>
       </w:r>
       <w:r w:rsidR="00B538B9">
         <w:rPr>
@@ -9197,50 +9377,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lauren Cantrell, Undergraduate Research Project Chair, 2016-2017</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00232E92" w:rsidRPr="005D418A" w:rsidRDefault="00232E92" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Megan Tornabene, Undergraduate Research Project Chair, 2016-2017</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E7FCC" w:rsidRPr="005D418A" w:rsidRDefault="002F0B8A" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Laura</w:t>
       </w:r>
       <w:r w:rsidR="008E7FCC" w:rsidRPr="005D418A">
         <w:rPr>
@@ -9316,51 +9497,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Undergraduate Research Project Chair, 2014-2015</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B59FC" w:rsidRPr="005D418A" w:rsidRDefault="009B59FC" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Shaunice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Calamity, Obama Scholar Mentor, 2014-2015</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000704FF" w:rsidRPr="005D418A" w:rsidRDefault="000704FF" w:rsidP="00FC7804">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
@@ -10290,89 +10470,113 @@
     </w:p>
     <w:p w:rsidR="003745C5" w:rsidRDefault="003745C5" w:rsidP="003745C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HIGH SCHOOL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003745C5" w:rsidRDefault="003745C5" w:rsidP="003745C5">
+    <w:p w:rsidR="003745C5" w:rsidRDefault="003745C5" w:rsidP="00542049">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dea </w:t>
       </w:r>
       <w:r w:rsidRPr="003745C5">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pujiawati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Germantown Central High School, Germantown, NY, Research Project Mentor, 2023-24</w:t>
+        <w:t>, Germantown Central High School, Germantown, NY, Research Project Mentor, 2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00542049">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0066596C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00577862" w:rsidRPr="00ED5BA8" w:rsidRDefault="00FF1A33" w:rsidP="003745C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10495,63 +10699,181 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Funding</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A7EA1" w:rsidRDefault="005A7EA1" w:rsidP="00647B1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000497" w:rsidRPr="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+    <w:p w:rsidR="00217EFC" w:rsidRDefault="00217EFC" w:rsidP="00000497">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institutes of Health – NIDCD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1R01DC022876</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gray (MPI) Restrepo (MPI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08/01/26-7/31/3</w:t>
+      </w:r>
+      <w:r w:rsidR="0006496B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00217EFC" w:rsidRPr="00217EFC" w:rsidRDefault="00217EFC" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Dyslexia Screening Questionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217EFC" w:rsidRDefault="00217EFC" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$3,143,541</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217EFC" w:rsidRDefault="00217EFC" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00000497" w:rsidRPr="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>National Institutes of Health – NICHD R01HD108300</w:t>
       </w:r>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bridges (PI) Gray (Co-I)</w:t>
       </w:r>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               0</w:t>
@@ -10637,2238 +10959,2209 @@
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+    <w:p w:rsidR="00743960" w:rsidRDefault="00000497" w:rsidP="00647B1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subaward to Arizona State University $1,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>393</w:t>
       </w:r>
       <w:r w:rsidRPr="00000497">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,6</w:t>
       </w:r>
       <w:r w:rsidR="00896E0F">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>44</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00117C57" w:rsidRPr="00117C57" w:rsidRDefault="00117C57" w:rsidP="00647B1F">
+      <w:r w:rsidR="00743960">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983BB1" w:rsidRDefault="00983BB1" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F027D9" w:rsidRDefault="00F027D9" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A140B5" w:rsidRDefault="00A140B5" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Completed Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000497" w:rsidRDefault="00000497" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E21CD6" w:rsidRPr="00E21CD6" w:rsidRDefault="00E21CD6" w:rsidP="00E21CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00647B1F" w:rsidRDefault="00647B1F" w:rsidP="00647B1F">
+      <w:bookmarkStart w:id="1" w:name="_Hlk141134494"/>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Department of Education Grant H325D170061</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gray (PI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08/01/17-07/31/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E21CD6" w:rsidRPr="00E21CD6" w:rsidRDefault="00E21CD6" w:rsidP="00E21CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Program to Prepare Faculty in Evidence-Based Interventions for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>NCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E21CD6" w:rsidRPr="00E21CD6" w:rsidRDefault="00E21CD6" w:rsidP="00E21CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>English Language Learners with Learning Disabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E21CD6" w:rsidRDefault="00E21CD6" w:rsidP="00E21CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$1,250,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E21CD6" w:rsidRDefault="00E21CD6" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. Department of Education Grant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R324A190181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wilcox (PI) Gray (Co-PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08/01/19-07/31/24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A Conceptual Efficacy Replication of the TELL Preschool Curriculum with Web-Based Implementation Support and Professional Development Variations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRPr="00154E28" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$3,599,825</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRPr="00177968" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk201529792"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>National Institutes of Health – NIDCD 2R01DC010784-06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gray (PI)</w:t>
       </w:r>
-      <w:r w:rsidR="004F1342">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F1342">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-    <w:p w:rsidR="00647B1F" w:rsidRPr="008A7FAC" w:rsidRDefault="00647B1F" w:rsidP="00647B1F">
+        <w:t xml:space="preserve">                07/01/18-06/30/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177968">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A7FAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:r w:rsidRPr="00177968">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interdisciplinary Program to Prepare Faculty in Evidence-Based Interventions for</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:t>Profiles of Working Memory for Educational Research</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000497">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>NCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00647B1F" w:rsidRPr="008A7FAC" w:rsidRDefault="00647B1F" w:rsidP="00647B1F">
+    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00743960" w:rsidRDefault="00647B1F" w:rsidP="00647B1F">
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$3,329,721</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0067405C" w:rsidRDefault="0067405C" w:rsidP="00983BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00743960">
+    </w:p>
+    <w:p w:rsidR="00983BB1" w:rsidRPr="006B349F" w:rsidRDefault="00983BB1" w:rsidP="00983BB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institutes of Health – NICHD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1R01HD09</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6144-01</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00743960">
+      <w:r w:rsidRPr="006B349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Br</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>idges (PI) Gray (Co-I)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">                 09/01/18-05/31/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983BB1" w:rsidRPr="006B349F" w:rsidRDefault="00983BB1" w:rsidP="00983BB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monolingual and Bilingual Reading Comprehension in Middle School Students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00743960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00743960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-    <w:p w:rsidR="00983BB1" w:rsidRDefault="00983BB1" w:rsidP="009F74B9">
+        <w:t>NCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983BB1" w:rsidRDefault="00983BB1" w:rsidP="00983BB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
-        </w:tabs>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A140B5" w:rsidRDefault="00A140B5" w:rsidP="009F74B9">
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subaward to Arizona State University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$1,075,639</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00ED5BA8" w:rsidRPr="00117C57" w:rsidRDefault="00ED5BA8" w:rsidP="00ED5BA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institutes of Health – NICHD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7460">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1R01HD093003-01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gray (PI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08/01/17-07/31/23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5BA8" w:rsidRPr="008A7FAC" w:rsidRDefault="00ED5BA8" w:rsidP="00ED5BA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NCE) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Reading Comprehension in Monolingual and Bilingual Children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5BA8" w:rsidRDefault="00ED5BA8" w:rsidP="00ED5BA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$2,821,233</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F7CAB" w:rsidRDefault="006F7CAB" w:rsidP="00ED5BA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F7CAB" w:rsidRDefault="006F7CAB" w:rsidP="006F7CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix Children’s Hospital Leadership Circle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gray (Co-I; ASU Subcontract)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10/01/21-08/01/23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F7CAB" w:rsidRDefault="006F7CAB" w:rsidP="006F7CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17698">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dyslexia Screening Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F7CAB" w:rsidRPr="00F17698" w:rsidRDefault="006F7CAB" w:rsidP="006F7CAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$150,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED5BA8" w:rsidRDefault="00ED5BA8" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00000497" w:rsidRPr="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Department of Education Grant R324A180093</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gray (PI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07/01/18-06/30/23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000497" w:rsidRPr="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Developing an Extension of the TELL Curriculum for Three-Year-Old Children with Developmental Speech and/or Language Impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000497" w:rsidRPr="00000497" w:rsidRDefault="00000497" w:rsidP="00000497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000497">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$1,400,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921DBD" w:rsidRDefault="00921DBD" w:rsidP="009F74B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D418A">
-[...25 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+    </w:p>
+    <w:p w:rsidR="00F0316B" w:rsidRPr="00F0316B" w:rsidRDefault="00F0316B" w:rsidP="00F0316B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk141134494"/>
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F0316B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Department of Education Institute of Education Sciences R305A170068</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0316B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Wilcox (PI) Gray (Co-PI)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Gray (PI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0316B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+        <w:t>07/01/17-06/30/22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F0316B" w:rsidRPr="00F0316B" w:rsidRDefault="00F0316B" w:rsidP="00F0316B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRPr="00154E28" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0316B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Efficacy of the TELL Curriculum for Preschool Children who are Economically Disadvantaged</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F0316B" w:rsidRDefault="00F0316B" w:rsidP="00F0316B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      <w:r w:rsidRPr="00F0316B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$3,288,658</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F0316B" w:rsidRDefault="00F0316B" w:rsidP="007C65C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0004454B" w:rsidRPr="00177968" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+    <w:p w:rsidR="007C65C1" w:rsidRPr="00CC4A86" w:rsidRDefault="007C65C1" w:rsidP="007C65C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>National Institutes of Health – NIDCD 2R01DC010784-06</w:t>
+      <w:r w:rsidRPr="00CC4A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HHS-NIH-NICHD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GRANT12301896             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Gray (PI)</w:t>
-      </w:r>
+      </w:r>
+      <w:r w:rsidRPr="00CC4A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lancaster (PI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) Gray (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+        <w:t>08/01/17-7/31/20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C65C1" w:rsidRPr="008A7FAC" w:rsidRDefault="007C65C1" w:rsidP="007C65C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177968">
+      <w:r w:rsidRPr="008A7FAC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Profiles of Working Memory for Educational Research</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Genotype-Phenotype Associations with Reading Disorders                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C65C1" w:rsidRDefault="007C65C1" w:rsidP="009B4796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B4796" w:rsidRPr="005D418A" w:rsidRDefault="009B4796" w:rsidP="009B4796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk201529828"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nati</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF68F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onal Institutes of Health – NIDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D </w:t>
+      </w:r>
+      <w:r w:rsidR="0067405C" w:rsidRPr="0067405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R01 DC010784</w:t>
+      </w:r>
+      <w:r w:rsidR="0067405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PI) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011-2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Working Memory and Word Learning in Children with Typical Development and Language Impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="009B4796" w:rsidRPr="005D418A" w:rsidRDefault="009B4796" w:rsidP="009B4796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$2,540,234</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4796" w:rsidRPr="005D418A" w:rsidRDefault="009B4796" w:rsidP="009B4796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B4796" w:rsidRPr="005D418A" w:rsidRDefault="009B4796" w:rsidP="009B4796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institutes of Health – NIDCD </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PI) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015-2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Working Memory and Word Learning in Children with Typical Development and Language Impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Diversity Supplement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4796" w:rsidRDefault="009B4796" w:rsidP="005D418A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$23,294</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B4796" w:rsidRDefault="009B4796" w:rsidP="005D418A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C622C" w:rsidRDefault="005D418A" w:rsidP="005D418A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Department of Education Institute of Education Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ASU PI) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2010-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D418A" w:rsidRPr="005D418A" w:rsidRDefault="005D418A" w:rsidP="005D418A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Language Bases of Reading Comprehension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="005D418A" w:rsidRPr="005D418A" w:rsidRDefault="005D418A" w:rsidP="005D418A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Awarded to The Ohio State University, Laura M. Justice PI, $19,999,999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D418A" w:rsidRDefault="005D418A" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Subaward to Arizona State University $4,306,895</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B224D1" w:rsidRDefault="00B224D1" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C622C" w:rsidRDefault="00B224D1" w:rsidP="00B224D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">National Institutes of Health – NIDCD </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Consultant)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PI </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sosa, NAU</w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2013-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B224D1" w:rsidRPr="005D418A" w:rsidRDefault="00B224D1" w:rsidP="00B224D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Use of Lexical-Phonological Profiling to Predict Short-Term Speech Sound Normalization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B224D1" w:rsidRPr="005D418A" w:rsidRDefault="00B224D1" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$433,512</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D418A" w:rsidRDefault="005D418A" w:rsidP="00921DBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00921DBD" w:rsidRPr="005D418A" w:rsidRDefault="00921DBD" w:rsidP="00921DBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. Department of Education Institute of Education Sciences </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Co-PI) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011-2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Teaching Early Literacy and Language across the Curriculum (TELL+): Efficacy Trials with Preschoolers with Developmental Disabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921DBD" w:rsidRPr="005D418A" w:rsidRDefault="00921DBD" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>$3,721,736</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F74B9" w:rsidRPr="005D418A" w:rsidRDefault="009F74B9" w:rsidP="009F74B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816497" w:rsidRPr="005D418A" w:rsidRDefault="00816497" w:rsidP="00816497">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1920"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U.S. Department of Ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC66CD" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ucation Institute of Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sciences </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ASU PI) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>NCE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C622C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012-2013 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Assessing Reading for Understanding: A Theory-based, Developmental Approach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816497" w:rsidRPr="005D418A" w:rsidRDefault="00816497" w:rsidP="00816497">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
-          <w:tab w:val="left" w:pos="5040"/>
-[...1607 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Awarded to Educational Testing Services, John Sabatini, PI, $14,824,226</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00816497" w:rsidRPr="005D418A" w:rsidRDefault="00816497" w:rsidP="00816497">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Subaward to Arizona State University </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00816497" w:rsidRPr="005D418A" w:rsidRDefault="00816497" w:rsidP="00816497">
@@ -14168,254 +14461,198 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00FF1A33" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F74B9" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6B9C" w:rsidRDefault="006A6B9C" w:rsidP="006A6B9C">
+    <w:p w:rsidR="0078353A" w:rsidRDefault="0078353A" w:rsidP="0078353A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
-          <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Current</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00124B25" w:rsidRDefault="00124B25" w:rsidP="006A6B9C">
+        <w:t>Completed Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B32E9A" w:rsidRDefault="00B32E9A" w:rsidP="00B32E9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ASU College of Health Solutions Translational Team Grant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gray (PI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>07/2</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00124B25" w:rsidRDefault="00124B25" w:rsidP="006A6B9C">
+        <w:t>07/24-06/25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B32E9A" w:rsidRDefault="00B32E9A" w:rsidP="00B32E9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Project ECHO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124B25" w:rsidRDefault="00124B25" w:rsidP="006A6B9C">
+    <w:p w:rsidR="00B32E9A" w:rsidRDefault="00B32E9A" w:rsidP="00B32E9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>$16,000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6B9C" w:rsidRDefault="006A6B9C" w:rsidP="0078353A">
+    <w:p w:rsidR="00B32E9A" w:rsidRDefault="00B32E9A" w:rsidP="0004454B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0078353A" w:rsidRDefault="0078353A" w:rsidP="0078353A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B32E9A" w:rsidRDefault="00B32E9A" w:rsidP="0004454B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...14 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="0004454B" w:rsidRDefault="0004454B" w:rsidP="0004454B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ASU College of Health Solutions Translational Team Grant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -14581,51 +14818,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Project ECHO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E224E4" w:rsidRPr="00124B25" w:rsidRDefault="00124B25" w:rsidP="00124B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124B25">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>$15,000</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00124B25" w:rsidRDefault="00124B25" w:rsidP="00E224E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E224E4" w:rsidRDefault="00E224E4" w:rsidP="00E224E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -15535,51 +15771,59 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0093241D">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00BA7FC6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D8111B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, and 2024</w:t>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00B801E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 2025</w:t>
       </w:r>
       <w:r w:rsidR="0093241D">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidR="00413BB6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">y citations </w:t>
       </w:r>
       <w:r w:rsidR="00B618E5">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
@@ -15611,85 +15855,133 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1482">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ioannidis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, John P.A. (2024), </w:t>
+        <w:t>, John P.A. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00445A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00D8111B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">August 2024 data-update for "Updated science-wide author databases of standardized citation indicators"”, Elsevier Data Repository, V7, </w:t>
+        <w:t>August 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00445A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data-update for "Updated science-wide author databases of standardized citation indicators"”, Elsevier Data Repository, V</w:t>
+      </w:r>
+      <w:r w:rsidR="00445A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
+      <w:r w:rsidR="00445A33" w:rsidRPr="00445A33">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D8111B" w:rsidRPr="00D8111B">
-[...5 lines deleted...]
-        <w:t>: 10.17632/btchxktzyw.7</w:t>
+      <w:r w:rsidR="00445A33" w:rsidRPr="00445A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 10.17632/btchxktzyw.8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D1482" w:rsidRDefault="008D1482" w:rsidP="00EA5B31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00176F8C" w:rsidRDefault="003711E2" w:rsidP="00EA5B31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
@@ -15707,615 +15999,858 @@
         <w:t>Note.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Language and Reading Research Consortium, of which I am an investigator, publishes its papers as a consortium. Named authors are contributors from outside the consortium.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA3176" w:rsidRDefault="00FA3176" w:rsidP="00EA5B31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD7B6F" w:rsidRPr="00CD7B6F" w:rsidRDefault="00CD7B6F" w:rsidP="00CD7B6F">
+    <w:p w:rsidR="008307C7" w:rsidRDefault="008307C7" w:rsidP="007D6BAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD7B6F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, M. A., Risueno, R. J., Williams, J. M., Gray, S., Allan, C. C., Khurana, N. P., Carter, J., Keller, R., Swartz, K., Stull, T., Seltzer, R., &amp; Romeo, S. H. (2026). Development and item selection of the language and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dyslexia screening questionnaire in primary care settings. Frontiers in Pediatrics. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008307C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.3389/fped.2026.1750893</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008307C7" w:rsidRDefault="008307C7" w:rsidP="007D6BAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007D6BAE" w:rsidRDefault="007D6BAE" w:rsidP="00E40A90">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S., Davies, R., Thompson, M., Restrepo, M. A., Bridges, M., Romeo, S., Hu, J., &amp; Cain, K. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rekindergarten and kindergarten predictors of reading comprehension in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">monolingual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nglish and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>panish-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nglish bilingual 6th graders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech, Language, and Hearing Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1-21.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40A90" w:rsidRPr="00E40A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1044/2026_JSLHR-25-00701</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D6BAE" w:rsidRDefault="007D6BAE" w:rsidP="00CD7B6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00544606" w:rsidRDefault="00544606" w:rsidP="00CD7B6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544606">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alt, M., Hunter, D.R.P., Levy, R., Neiling, S.L., Leon, K., Arizmendi, G.D., Cowan, N., &amp; Gray, S. (2025). Working memory structure in young Spanish-English bilingual children. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544606">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bilingualism: Language and Cognition, 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544606">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 469-483. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00D957E5" w:rsidRPr="00BF11F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1017/S1366728924000580</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00544606">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D957E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PMCID: PMC12338489.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00544606" w:rsidRDefault="00544606" w:rsidP="00CD7B6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD7B6F" w:rsidRPr="006F7449" w:rsidRDefault="00CD7B6F" w:rsidP="00CD7B6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cain, K., Currie, N. K., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CD7B6F">
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Francey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CD7B6F">
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., Davies, R., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD7B6F">
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD7B6F">
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">., Bridges, M. S., Restrepo, M. A., Thompson, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD7B6F" w:rsidRDefault="00CD7B6F" w:rsidP="00CD7B6F">
+    <w:p w:rsidR="00CD7B6F" w:rsidRPr="006F7449" w:rsidRDefault="00CD7B6F" w:rsidP="00CD7B6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD7B6F">
+        <w:t>&amp; M. S., Ciraolo, M. F. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81D8E" w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The influence of reader and text characteristics on sixth graders’ inference making. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Journal of Research in Reading.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00CD7B6F" w:rsidRDefault="00CD7B6F" w:rsidP="00EA5B31">
+        <w:t>Journal of Research in Reading</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81D8E" w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48, 24-45. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81D8E" w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOI:10.1111/1467-9817.12474</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A4543" w:rsidRPr="006F7449" w:rsidRDefault="003A4543" w:rsidP="00CD7B6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA3176" w:rsidRPr="00FA3176" w:rsidRDefault="00FA3176" w:rsidP="00EA5B31">
-[...5 lines deleted...]
-        <w:ind w:left="540" w:hanging="540"/>
+    <w:p w:rsidR="008D39EE" w:rsidRDefault="008D39EE" w:rsidP="00AB72A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risueno, R. J., Romeo, S., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F09CE" w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The efficacy of story champs for improving oral language in third grade Spanish-English bilingual students with developmental language disorder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7449">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FA3176">
+        <w:t>Language, Speech, and Hearing Services in Schools</w:t>
+      </w:r>
+      <w:r w:rsidR="004F09CE" w:rsidRPr="006F7449">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 55, 938-958. https://doi.org/10.1044/2024_LSHSS-23-00121</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D39EE" w:rsidRDefault="008D39EE" w:rsidP="00AB72A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB72A2" w:rsidRDefault="00AB72A2" w:rsidP="00AB72A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S., Wilcox, M. J., &amp; Reiser, M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="008D39EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB72A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Efficacy of the Teaching Early Literacy and Language (TELL) Curriculum with Preschoolers from Low-Income Families</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB72A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language, Speech, and Hearing Services in Schools</w:t>
+      </w:r>
+      <w:r w:rsidR="008D39EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F09CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>55, 696-713</w:t>
+      </w:r>
+      <w:r w:rsidR="008D39EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D39EE" w:rsidRPr="008D39EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1044/2024_LSHSS-23-00140</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB72A2" w:rsidRDefault="00AB72A2" w:rsidP="00413BB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413BB6" w:rsidRPr="008002CD" w:rsidRDefault="00413BB6" w:rsidP="00413BB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calvin, K., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413BB6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (in press). Working memory structure in young Spanish-English bilingual children. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA3176">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="008002CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mproving expository te</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2441B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xt comprehension in adolescent Spanish-E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nglish bilingual learners with learning disabilities using a graphic organizer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413BB6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bilingualism: Language and Cognition.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="008D39EE" w:rsidRDefault="008D39EE" w:rsidP="00AB72A2">
+        <w:t>Learning Disability Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="0019272F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 47, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7143B" w:rsidRPr="00E7143B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>154-166.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7143B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008002CD" w:rsidRPr="008002CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1177/07319487231176780</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413BB6" w:rsidRDefault="00413BB6" w:rsidP="008B6709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...114 lines deleted...]
-    <w:p w:rsidR="008D39EE" w:rsidRDefault="008D39EE" w:rsidP="00AB72A2">
+    </w:p>
+    <w:p w:rsidR="001229A6" w:rsidRDefault="001229A6" w:rsidP="008B6709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...246 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001229A6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mettler, H. M., Alt, M., Gray, S., Hogan, T. P., Green, S., &amp; Cowan, N. (2022). The relationship between phonological working memory and sentence production in school-age children with typical language, dyslexia, and comorbid dyslexia and developmental language disorder</w:t>
+        <w:t xml:space="preserve">Mettler, H. M., Alt, M., Gray, S., Hogan, T. P., Green, S., &amp; Cowan, N. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="004A485C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001229A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>honological working memory and sentence production in school-age children with typical language, dyslexia, and comorbid dyslexia and developmental language disorder</w:t>
       </w:r>
       <w:r w:rsidRPr="001229A6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Journal of Child Language</w:t>
       </w:r>
       <w:r w:rsidRPr="001229A6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00490D42">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">19, </w:t>
@@ -16872,50 +17407,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C77D3" w:rsidRPr="00707BD2" w:rsidRDefault="002C77D3" w:rsidP="002C77D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B10">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lancaster, H., Li, J., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B10">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B10">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021). Selective visual attention skills differentially predict decoding and reading comprehension performance across reading ability profiles. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B10">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -16942,51 +17478,51 @@
     <w:p w:rsidR="00BF74DC" w:rsidRPr="00707BD2" w:rsidRDefault="00BF74DC" w:rsidP="00BF74DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF74DC" w:rsidRPr="00707BD2" w:rsidRDefault="00BF74DC" w:rsidP="004B5B17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk170815342"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk170815342"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Currie, N. K., Francey, G., Davies, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bridges, M. S., Restrepo, M. A., Thompson, M. S., </w:t>
       </w:r>
@@ -17039,77 +17575,77 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, 141-158. PMCID: PMC7986958. PMID 33762813. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 10.1080/10888438.2020.1831503</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w:rsidR="00844F04" w:rsidRPr="00707BD2" w:rsidRDefault="00844F04" w:rsidP="008B6709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B166E6" w:rsidRPr="00707BD2" w:rsidRDefault="00844F04" w:rsidP="00B53987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk170815307"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk170815307"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium (LARRC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Mesa, C., &amp; Yeomans-Maldonado</w:t>
       </w:r>
       <w:r w:rsidR="00D4133B" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, G.</w:t>
       </w:r>
@@ -17133,51 +17669,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal of Speech, Language, and Hearing Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 64, 889-908.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w:rsidR="008B6709" w:rsidRPr="00707BD2" w:rsidRDefault="008B6709" w:rsidP="008B6709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008B6709" w:rsidRPr="00707BD2" w:rsidRDefault="008B6709" w:rsidP="008B6709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -17345,51 +17881,50 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C972C1" w:rsidRPr="00707BD2" w:rsidRDefault="00C972C1" w:rsidP="00C972C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">., Lancaster, H., Alt, M., Hogan, T. P., Green, S., Levy, R., &amp; Cowan, N. (2020). The structure of word learning in young school-age children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal of Speech,</w:t>
       </w:r>
       <w:r w:rsidR="000A6F43" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17664,51 +18199,51 @@
     <w:p w:rsidR="00624825" w:rsidRPr="00707BD2" w:rsidRDefault="00624825" w:rsidP="002474E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00760A67" w:rsidRPr="00707BD2" w:rsidRDefault="00760A67" w:rsidP="00760A67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk170815275"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk170815275"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium (LARRC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Currie, N. </w:t>
       </w:r>
       <w:r w:rsidR="002E4F9E" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">K., &amp; </w:t>
       </w:r>
@@ -17862,51 +18397,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal of Speech,</w:t>
       </w:r>
       <w:r w:rsidR="004D63C6" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Language, and Hearing Research, 62, </w:t>
       </w:r>
       <w:r w:rsidR="004D63C6" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1755-1774. https://doi.org/10.1044/2019_JSLHR-L-17-0146</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w:rsidR="00994A94" w:rsidRPr="00707BD2" w:rsidRDefault="00994A94" w:rsidP="00956E15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00956E15" w:rsidRPr="00707BD2" w:rsidRDefault="00956E15" w:rsidP="00956E15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -18121,53 +18656,62 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Fox, A., Green, S., Alt, M., Hogan, T., Petscher, Y., &amp; Cowan, N. (2019). Working memory profiles of children with dyslexia, developmental language disorder, or both. Journal of Speech, Language, and Hearing Research, 62, 1839-1858. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+        <w:t xml:space="preserve">., Fox, A., Green, S., Alt, M., Hogan, T., Petscher, Y., &amp; Cowan, N. (2019). Working memory profiles of children with dyslexia, developmental language disorder, or both. Journal of Speech, Language, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hearing Research, 62, 1839-1858. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00AD7DFD" w:rsidRPr="00707BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1044/2019_JSLHR-L-18-0148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD7DFD" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. PubMed PMID: 31112436; PubMed Central PMCID: PMC6808376.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A58AB" w:rsidRPr="00707BD2" w:rsidRDefault="003A58AB" w:rsidP="00111DF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
@@ -18254,51 +18798,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C2682" w:rsidRPr="00707BD2" w:rsidRDefault="004C2682" w:rsidP="00111DF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk170815212"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk170815212"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Language and Reading Research Consortium (LARRC), </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yeomans-Maldonado, G., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bengochea</w:t>
@@ -18598,51 +19142,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">).  The dimensionality of inference making: Are local and global inferences distinguishable? </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Scientific Studies of Reading</w:t>
       </w:r>
       <w:r w:rsidR="008E27DB" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 22, 117-136.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w:rsidR="00C873ED" w:rsidRPr="00707BD2" w:rsidRDefault="00C873ED" w:rsidP="00717078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C873ED" w:rsidRPr="00707BD2" w:rsidRDefault="00C873ED" w:rsidP="00717078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -18784,51 +19328,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00065823" w:rsidRPr="00707BD2" w:rsidRDefault="00065823" w:rsidP="00065823">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk170815159"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk170815159"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Language and Reading Research Consortium (LARRC), </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jian</w:t>
       </w:r>
       <w:r w:rsidR="00135401" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
@@ -18879,51 +19423,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00267494" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00267494" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: 10.1044/2018_JSLHR-L-17-0090. PubMed PMID: 29642241.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w:rsidR="00577C82" w:rsidRPr="00707BD2" w:rsidRDefault="00577C82" w:rsidP="00DD7355">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00287522" w:rsidRPr="00707BD2" w:rsidRDefault="00FD1AAA" w:rsidP="00287522">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
@@ -18975,87 +19519,87 @@
     <w:p w:rsidR="00CC4D17" w:rsidRPr="00707BD2" w:rsidRDefault="00CC4D17" w:rsidP="00287522">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CC4D17" w:rsidRPr="00707BD2" w:rsidRDefault="00CC4D17" w:rsidP="00287522">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk170815114"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk170815114"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; McIlraith, A. L. (2018). Predicting word reading ability: A quantile regression study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal of Research in Reading, 41</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 79-96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w:rsidR="00D836D9" w:rsidRPr="00707BD2" w:rsidRDefault="00D836D9" w:rsidP="00287522">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D836D9" w:rsidRPr="00707BD2" w:rsidRDefault="00D836D9" w:rsidP="00D836D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -19181,50 +19725,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD7355" w:rsidRPr="00707BD2" w:rsidRDefault="00DD7355" w:rsidP="00DD7355">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schlesinger, N. W., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017). The impact of multisensory instruction on learning letter names and sounds, word reading and spelling.</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -19270,97 +19815,97 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00577C82" w:rsidRPr="00707BD2" w:rsidRDefault="00577C82" w:rsidP="00D633FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk170814311"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk170814311"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (LARRC) &amp; Yeomans-Maldonado, G. (2017). Development of comprehension monitoring in beginner readers.</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reading and Writing</w:t>
       </w:r>
       <w:r w:rsidR="00486C3E" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: An Interdisciplinary Journal, 30, 2039-2067</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. doi:10.1007/s11145-017-9765-x</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w:rsidR="00B31417" w:rsidRPr="00707BD2" w:rsidRDefault="00B31417" w:rsidP="00486C3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EB4E0F" w:rsidRPr="00707BD2" w:rsidRDefault="00A512BE" w:rsidP="00A512BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -19633,1465 +20178,1455 @@
     <w:p w:rsidR="00081D26" w:rsidRPr="00707BD2" w:rsidRDefault="00081D26" w:rsidP="00081D26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00081D26" w:rsidRPr="00707BD2" w:rsidRDefault="00081D26" w:rsidP="00081D26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk170814251"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk170814251"/>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017). Oral language and listening comprehension: Same or different constructs? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research, 60, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1273-1284. https://doi.org/10.1044/2017_JSLHR-L-16-0039</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidR="003765A7" w:rsidRPr="00707BD2" w:rsidRDefault="003765A7" w:rsidP="00081D26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003765A7" w:rsidRPr="00707BD2" w:rsidRDefault="003765A7" w:rsidP="003765A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang, H. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2017). Executive function in preschoolers with primary language impairment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech, Language, and Hearing Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00A512BE" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 60, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A512BE" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>379-392.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi:10.1044/2016_JSLHR-L-15-0267</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F574E6" w:rsidRPr="00707BD2" w:rsidRDefault="00F574E6" w:rsidP="008D3C96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F574E6" w:rsidRPr="00707BD2" w:rsidRDefault="00F574E6" w:rsidP="00F574E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Green, S., Alt, M., Hogan, T., Kuo, T., Brinkley, S., &amp; Cowan, N. (2017). The structure of working memory in young school-age children and its relationship to intelligence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Memory and Language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 92, 183-201.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4EB6" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PubMed PMID: 27990060; PubMed Central PMCID: PMC5157932.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003131AD" w:rsidRPr="00707BD2" w:rsidRDefault="003131AD" w:rsidP="00B36481">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003131AD" w:rsidRPr="00707BD2" w:rsidRDefault="003131AD" w:rsidP="003131AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). Use of the curriculum research framework (CRF) for developing a reading-comprehension curricular supplement for the primary grades. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Elementary School Journal, 116, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>459-486. DOI: 10.1086/684827</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0064660E" w:rsidRPr="00707BD2" w:rsidRDefault="0064660E" w:rsidP="00F574E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0064660E" w:rsidRPr="00707BD2" w:rsidRDefault="0064660E" w:rsidP="008D3C96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alonzo, C., Yeomans-Maldonado, G., Murphy, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bevens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0FCC" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Predicting second grade listening comprehension using pre-kindergarten measures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Topics in Language Disorders</w:t>
+      </w:r>
+      <w:r w:rsidR="002965F2" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 36, </w:t>
+      </w:r>
+      <w:r w:rsidR="002965F2" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>312-333</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002965F2" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  DOI: 10.1097/TLD.0000000000000102</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00F574E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapantzoglou, M., Thompson, M. S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Restr</w:t>
+      </w:r>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epo, M.A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, J. (2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Assessing measurement invariance for Spanish sentence repetition and morphology elicitation tasks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech,</w:t>
+      </w:r>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Language, and Hearing Research, 59, </w:t>
+      </w:r>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>254-266</w:t>
+      </w:r>
+      <w:r w:rsidR="001074C8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00746334" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 10.1044/2015_JSLHR-L-14-0319</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Castilla-Earls, A.P., Restrepo, M., Perez-Leroux, A.T., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ga</w:t>
+      </w:r>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ziqiang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, C. (2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Interactions between bilingual effects and language impairment: Exploring grammatical markers in Spanish-speaking bilingual children. </w:t>
+      </w:r>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied Psycholinguistics, 37, </w:t>
+      </w:r>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1147-1173. DOI: 10.1017/S0142716415000521</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E366C" w:rsidRPr="00707BD2" w:rsidRDefault="004E366C" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E366C" w:rsidRPr="00707BD2" w:rsidRDefault="004E366C" w:rsidP="004E366C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Murphy, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Farquharson, K. (2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  Investigating profiles of lexical quality in preschool and their contribution to first grade reading. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Reading and Writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13A51" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: An Interdisciplinary Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="002767F8" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 29, 1745-1770</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13A51" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://doi.org/10.1007/s11145-016-9651-y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D3C96" w:rsidRPr="00707BD2" w:rsidRDefault="008D3C96" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E621D" w:rsidRPr="00707BD2" w:rsidRDefault="005E621D" w:rsidP="005E621D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2017). Oral language and listening comprehension: Same or different constructs? </w:t>
+        <w:t>, Arthur, A., &amp; Davis, D. L</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2566" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. (2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A pilot study of the impact of double-dose robust vocabulary instruction on children’s vocabulary growth. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research, 60, </w:t>
-      </w:r>
+        <w:t>Journal of Resear</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22071" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ch on Educational Effectiveness, 9, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22071" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>173-200.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E800C6" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://doi.org/10.1080/19345747.2015.1126875</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E621D" w:rsidRPr="00707BD2" w:rsidRDefault="005E621D" w:rsidP="000F3E96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F3E96" w:rsidRPr="00707BD2" w:rsidRDefault="000F3E96" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1273-1284. https://doi.org/10.1044/2017_JSLHR-L-16-0039</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="003765A7" w:rsidRPr="00707BD2" w:rsidRDefault="003765A7" w:rsidP="003765A7">
+        <w:t xml:space="preserve">Green, S. B., Yang, Y., Alt, M. Brinkley, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Hoga</w:t>
+      </w:r>
+      <w:r w:rsidR="0098285F" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n, T., &amp; Cowan, N. (2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Use of internal consistency coefficients for estimating reliability of experimental task scores. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Psychonomic Bulletin &amp; Review</w:t>
+      </w:r>
+      <w:r w:rsidR="008969E4" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 23, </w:t>
+      </w:r>
+      <w:r w:rsidR="008969E4" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>750-763.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00644489" w:rsidRPr="00707BD2" w:rsidRDefault="00644489" w:rsidP="00B801B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00644489" w:rsidRPr="00707BD2" w:rsidRDefault="00644489" w:rsidP="00644489">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McIlraith, A. L., and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016) Predicting word reading ability: a quantile regression study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Journal of Research in Reading</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5537" w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 41, 79-96.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 10.1111/1467-9817.12089.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741536" w:rsidRPr="00707BD2" w:rsidRDefault="00741536" w:rsidP="00741536">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F92BD5" w:rsidRPr="00707BD2" w:rsidRDefault="00F92BD5" w:rsidP="00741536">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Yang, H. &amp; </w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...214 lines deleted...]
-        <w:t xml:space="preserve">Alonzo, C., Yeomans-Maldonado, G., Murphy, K., </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bevens</w:t>
+        <w:t>Joha</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6614" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF6614" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, M., &amp; Arthur, A. (2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Improving the language skills of </w:t>
+      </w:r>
+      <w:r w:rsidR="00176F8C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>re-</w:t>
+      </w:r>
+      <w:r w:rsidR="00176F8C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indergarten students: Preliminary impacts of the Let’s Know! experimental curriculum. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Child and Youth Care Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6614" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 45, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6614" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>367-392</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5537" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://doi.org/10.1007/s10566-015-9332-z</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A143E" w:rsidRPr="00707BD2" w:rsidRDefault="009A143E" w:rsidP="00741536">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00176F8C" w:rsidRPr="00707BD2" w:rsidRDefault="00176F8C" w:rsidP="00176F8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Language and Reading Research Consortium, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farquharson, K. and Murphy, K.A. (2016)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D418A" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ten steps to conducting a large, multi-site, longitudinal investigation of language and reading in young children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Frontiers in</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418A" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Developmental Psychology, 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1-16. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B., &amp; </w:t>
-      </w:r>
+        <w:t>: 10.3389/fpsyg.2016.00419</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00011B2D" w:rsidRPr="00707BD2" w:rsidRDefault="00011B2D" w:rsidP="00741536">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00011B2D" w:rsidRPr="00707BD2" w:rsidRDefault="00011B2D" w:rsidP="00011B2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk170814193"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
-      <w:r w:rsidR="007B0FCC" w:rsidRPr="00707BD2">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Predicting second grade listening comprehension using pre-kindergarten measures. </w:t>
+        <w:t xml:space="preserve"> (2015). The dimensionality of language ability in young children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Topics in Language Disorders</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002965F2" w:rsidRPr="00707BD2">
+        <w:t>Child Development, 86, 1948-1965</w:t>
+      </w:r>
+      <w:r w:rsidR="009A143E" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 36, </w:t>
-[...899 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00707BD2">
-[...96 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009A143E" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00284015" w:rsidRPr="00707BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.1111/cdev.12450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00284015" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. PubMed PMID: 27064308; PubMed Central PMCID: PMC4812066.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w:rsidR="00741536" w:rsidRPr="00707BD2" w:rsidRDefault="00741536" w:rsidP="00741536">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00741536" w:rsidRPr="00707BD2" w:rsidRDefault="00741536" w:rsidP="00741536">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk170814132"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk170814132"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Language and Reading Research Consortium</w:t>
       </w:r>
       <w:r w:rsidR="00011B2D" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). Learning to read: should we keep things simple? </w:t>
       </w:r>
@@ -21100,614 +21635,604 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reading Research Quarterly, 50, 151-169.</w:t>
       </w:r>
       <w:r w:rsidR="00F16935" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F16935" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI: 10.1002/rrq.99</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w:rsidR="00741536" w:rsidRPr="00707BD2" w:rsidRDefault="00741536" w:rsidP="005A33E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A33E5" w:rsidRPr="00707BD2" w:rsidRDefault="005A33E5" w:rsidP="005A33E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapantzoglou, M., Restrepo, M.A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Thompson, M. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3DA3" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D3DA3" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D3DA3" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, J. (2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Language ability groups in bilingual children: A latent profile analysis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech,</w:t>
+      </w:r>
+      <w:r w:rsidR="00741536" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Language, and Hearing Research, 58, </w:t>
+      </w:r>
+      <w:r w:rsidR="00741536" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1549-1562.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD4E5D" w:rsidRPr="00707BD2" w:rsidRDefault="00DD4E5D" w:rsidP="00741536">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD4E5D" w:rsidRPr="00707BD2" w:rsidRDefault="00DD4E5D" w:rsidP="00DD4E5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3A3B" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. The dimensionality of Spanish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in young Spanish-English dual language learners. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech, Language, and Hearing Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD27DC" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 58, 754-766.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI: 10.1044/2015_JSLHR-L-13-0266.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A151DF" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PubMed PMID: 26509742.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00DD4E5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B801B8" w:rsidRPr="00707BD2" w:rsidRDefault="00B801B8" w:rsidP="00B801B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pratt, A., &amp; Logan, J. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="005D418A" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Improving language-focused comprehension instruction in primary-grade classrooms: Impacts of the Let’s Know! experimental curriculum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Educational Psychology Review, 26, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>357-377</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7A8E" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://doi.org/10.1007/s10648-014-9275-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004243E6" w:rsidRPr="00707BD2" w:rsidRDefault="004243E6" w:rsidP="002F283F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F283F" w:rsidRPr="00707BD2" w:rsidRDefault="002F283F" w:rsidP="002F283F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pittman, A., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00406BE9" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Weinhold, J. (2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).  Effect of phonotactic probability and neighborhood density on word learning by preschoolers with typical development and specific language impairment.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Speech,</w:t>
+      </w:r>
+      <w:r w:rsidR="00406BE9" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Language, and Hearing Research, 57, </w:t>
+      </w:r>
+      <w:r w:rsidR="00406BE9" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1011-1025</w:t>
+      </w:r>
+      <w:r w:rsidR="00406BE9" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00187684" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37363" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi:10.1044/2014_JSLHR-L-12-0282</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F283F" w:rsidRPr="00707BD2" w:rsidRDefault="002F283F" w:rsidP="003E6819">
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E6819" w:rsidRPr="00707BD2" w:rsidRDefault="003E6819" w:rsidP="003E6819">
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2EBE" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&amp; Kiernan, B.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Talk It Out: A conflict resolution program for preschool children with speech and language impairments. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seminars in Speech and Language, 34, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B6C" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>94-102.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2EBE" w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI: http://dx.doi.org/10.1055/s-0033-1342980</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E6819" w:rsidRPr="00707BD2" w:rsidRDefault="003E6819" w:rsidP="00440B12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E6819" w:rsidRPr="00707BD2" w:rsidRDefault="003E6819" w:rsidP="003E6819">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smyk, E., Restrepo, M. A., </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kapantzoglou</w:t>
+        <w:t>Gorin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M., Restrepo, M.A., </w:t>
-[...520 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, J., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2013). Development and validation of the Spanish-English Language Proficiency Scale (SELPS). </w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -21824,50 +22349,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0065158E" w:rsidRPr="00707BD2" w:rsidRDefault="00DE22F3" w:rsidP="00A11BCE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>., Brin</w:t>
       </w:r>
       <w:r w:rsidR="0002295D" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">kley, S. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0002295D" w:rsidRPr="00707BD2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
@@ -22304,97 +22830,96 @@
         <w:t xml:space="preserve"> Language, and Hearing Research, 54,</w:t>
       </w:r>
       <w:r w:rsidR="00ED5D39" w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 870-884.</w:t>
       </w:r>
       <w:r w:rsidR="00DB6CCB" w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB6CCB" w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PMCID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="aux" w:tooltip="PMC: #3032818" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="aux" w:tooltip="PMC: #3032818" w:history="1">
         <w:r w:rsidR="00DB6CCB" w:rsidRPr="00FF2779">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>PMC3032818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00290B6D" w:rsidRPr="00FF2779" w:rsidRDefault="00290B6D" w:rsidP="00C7237C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C7237C" w:rsidRPr="00FF2779" w:rsidRDefault="00290B6D" w:rsidP="007A40AF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wilcox, M. J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gray, S.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Reiser, M. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guimond</w:t>
@@ -22932,51 +23457,51 @@
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e, 48, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1452-1467.</w:t>
       </w:r>
       <w:r w:rsidR="003A34E2" w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00C70E46" w:rsidRPr="005F3C49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.1044/1092-4388(2005/101)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C70E46" w:rsidRPr="00FF2779" w:rsidRDefault="00C70E46" w:rsidP="00AF485B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -23254,50 +23779,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF1A33" w:rsidRPr="00FF2779" w:rsidRDefault="00FF1A33" w:rsidP="00AF485B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:snapToGrid/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gray, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t xml:space="preserve"> (2003). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Word-learning </w:t>
       </w:r>
       <w:r w:rsidR="00AF485B" w:rsidRPr="00FF2779">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
@@ -24482,50 +25008,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00375885" w:rsidRPr="005D418A" w:rsidRDefault="00CD78E6" w:rsidP="00CD78E6">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Res</w:t>
       </w:r>
       <w:r w:rsidR="009032AE" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">trepo, M.A. &amp; </w:t>
       </w:r>
       <w:r w:rsidR="009032AE" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Gray, S.</w:t>
       </w:r>
       <w:r w:rsidR="009032AE" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011</w:t>
       </w:r>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -24818,50 +25345,292 @@
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00457035" w:rsidRDefault="00457035" w:rsidP="00457035">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="005A7EAE" w:rsidRDefault="005A7EAE" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A34A0" w:rsidRPr="008A34A0" w:rsidRDefault="008A34A0" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2026, June).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Are working memory profiles stable across measurement and participant changes? A replication study in dyslexia and DLD. Invited talk presented to the Dyslexia Foundation Extraordinary Brain Series Symposia biennial meeting, San Juan, Puerto Rico</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0454E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A34A0" w:rsidRDefault="008A34A0" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A7EAE" w:rsidRDefault="005A7EAE" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2025, June)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working memory in </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hildren.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>talk presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Cyprus Registration Council of Speech-Language Pathologists</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nicosia, Cyprus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A34A0" w:rsidRDefault="008A34A0" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00853D8D" w:rsidRPr="00853D8D" w:rsidRDefault="00853D8D" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2025, June)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Working memory in children with learning difficulties. Invited talk presented to the faculty and students of the European University, Nicosia, Cyprus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00853D8D" w:rsidRDefault="00853D8D" w:rsidP="00204754">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00204754" w:rsidRPr="00204754" w:rsidRDefault="00204754" w:rsidP="00204754">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00204754">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gray, S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
@@ -25005,8194 +25774,8763 @@
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00457035" w:rsidRPr="0081029D" w:rsidRDefault="00457035" w:rsidP="009318EE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, (2024, February).  Application of curriculum frameworks. Talk presented to the Institute for Higher Education ECHO (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0081029D" w:rsidRDefault="0081029D" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D33A1" w:rsidRDefault="008D33A1" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D33A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023, October). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D33A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Development of literacy, reading, and working memory in children with learning difficulties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Invited keynote address to the 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D33A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Meeting of the Japan Academy of Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3989">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B360B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing Disabilities in Hiroshima, Japan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0029190E" w:rsidRDefault="0029190E" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D33A1" w:rsidRDefault="008D33A1" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D33A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023, October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working memory research </w:t>
+      </w:r>
+      <w:r w:rsidR="0029190E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>findings in children with dyslexia, developmental language disorders, or both. Invited talk presented to the faculty and students of Hiroshima University, Japan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0054393B" w:rsidRDefault="0054393B" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0054393B" w:rsidRPr="008D33A1" w:rsidRDefault="0054393B" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C410A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023, September). </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054393B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orking memory in primary grade children and its relationship to learning in children with typical development, DLD, and dyslexia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Talk presented to the Right to Read Project – Lunch and Literacy (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D33A1" w:rsidRDefault="008D33A1" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4601F" w:rsidRDefault="00E4601F" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4601F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alt, M. &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4601F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(2023, May).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Working memory. Talk presented to the Arizona International Dyslexia Association (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4601F" w:rsidRDefault="00E4601F" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4601F" w:rsidRDefault="00E4601F" w:rsidP="00E4601F">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4601F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Alt, M. (2023, May). Working memory strategies to support children’s learning. Talk presented to the Arizona International Dyslexia Association (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4601F" w:rsidRDefault="00E4601F" w:rsidP="00E4601F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00862809" w:rsidRPr="00862809" w:rsidRDefault="00862809" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(2023, January). Working memory in children with typical development and language-learning disorders. Distinguished Lecture Series, Center for Research on the Challenges of Acquiring Language and Literacy, Georgia State University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00862809" w:rsidRDefault="00862809" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000111F9" w:rsidRDefault="000111F9" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000111F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022, November). Foundations of early literacy. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Heimerer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Multilingualism Seminar, Kosovo (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000111F9" w:rsidRDefault="000111F9" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D538A5" w:rsidRDefault="00284971" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alt, M., Graham, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284971">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Restrepo, M. A., &amp; Scherer, N. (2022, March). Keynote: Breaking the intervention mold. Panel presentation at the Speech, Language, and Learning Intervention Research Symposium (SLLIVRS) (virtual). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00284971" w:rsidRDefault="00284971" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F738B" w:rsidRPr="004F738B" w:rsidRDefault="004F738B" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Wilcox, M. J., R</w:t>
+      </w:r>
+      <w:r w:rsidR="0072215F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iser, M., &amp; Marley, S. (2021, October). Efficacy of the Teaching Early Literacy and Language (TELL) curriculum in children from low-income families. Talk presented to the Clinical Education Efficacy and Services ECHO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F738B" w:rsidRDefault="004F738B" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED090B" w:rsidRDefault="00ED090B" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clark, T, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED090B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Masseur, L</w:t>
+      </w:r>
+      <w:r w:rsidR="00964FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Foley, L. (2021, August). What is the Science of Reading and Why Does it Matter? Talk presented at the annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00764549">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Things First </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arizona Early Childhood Summit (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED090B" w:rsidRDefault="00ED090B" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA6E90" w:rsidRPr="00F00F66" w:rsidRDefault="00FA6E90" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gifford, R., Corbin, N., Smith, S., Hoga</w:t>
+      </w:r>
+      <w:r w:rsidR="0010391D" w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). Writing successful research grant applications in communication sciences and disorders: Advice from experts. Invited talk presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00F66" w:rsidRPr="00F00F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meeting cancelled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA6E90" w:rsidRPr="00787785" w:rsidRDefault="00FA6E90" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00461220" w:rsidRPr="00787785" w:rsidRDefault="00461220" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(2019, November).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Why ins</w:t>
+      </w:r>
+      <w:r w:rsidR="002255FE" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>titute of education science (IES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) funding might be right for you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited talk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6E90" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accepted for presentation at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the annual meeting of the American Speech-Language-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6E90" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hearing Association, San Diego, CA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6E90" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This meeting was cancelled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00461220" w:rsidRPr="00787785" w:rsidRDefault="00461220" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F62B2D" w:rsidRPr="00F62B2D" w:rsidRDefault="00F62B2D" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019, October). Changing outcomes: A team approach to improving reading comprehension. 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual James Case Memorial Workshop, Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F62B2D" w:rsidRDefault="00F62B2D" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009318EE" w:rsidRDefault="009318EE" w:rsidP="009318EE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009318EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., (2018, November). Evidence-Based Vocabulary Instruction. Short course presented at the annual meeting of the American Speech-Language-Hearing Association, Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009318EE" w:rsidRDefault="009318EE" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A7264" w:rsidRDefault="001A7264" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liss, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7264">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Cannon, M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Barkmeier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Kraemer, J. (2018, November). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to be an ASHA journal reviewer? Invited talk presented at the annual meeting of the American Speech-Language-Hearing Association, Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7264" w:rsidRDefault="001A7264" w:rsidP="009318EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0AD7" w:rsidRPr="00AD0AD7" w:rsidRDefault="00AD0AD7" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD0AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alt, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Green, S., Hogan, T., Petscher, Y., Fox, A., &amp; Cowan, N.  (2018, May). Working memory profiles of children with dyslexia, developmental language disorder, and typical development. Invited talk presented to the community at the University of Hong Kong, Hong Kong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0AD7" w:rsidRDefault="00AD0AD7" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D91329" w:rsidRPr="00D91329" w:rsidRDefault="00D91329" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(September, 2016). Evidence-Based Vocabulary and Reading Comprehension Instruction. Grunewald-Blitz Workshop presented at the University of Arizona, Tucson, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D91329" w:rsidRDefault="00D91329" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741536" w:rsidRPr="005D418A" w:rsidRDefault="00741536" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E25CB" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E25CB" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(October, 2015). Development and Efficacy of the Let’s Know! Curriculum Supplement for Improving Oral Language and Listening comprehension in Preschool through Third Grade. Talk presented at the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Evidence-Based Practice in Disability Disciplines Conference, Phoenix, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741536" w:rsidRPr="005D418A" w:rsidRDefault="00741536" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4781" w:rsidRPr="005D418A" w:rsidRDefault="003C4781" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(September, 2015). Improving Future Reading Comprehension by Strengthening Oral Language and Listening Comprehension in Grades PreK through 3. Talk presented at the Fred J. Wellington Memorial Foundation Symposium ‘Preventing Reading Problems: Strengthening the Bridge Connecting Research and Practice in Early Childhood Education,’ Phoenix, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4781" w:rsidRPr="005D418A" w:rsidRDefault="003C4781" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC4AF2" w:rsidRPr="005D418A" w:rsidRDefault="00CC4AF2" w:rsidP="00CC4AF2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., Evans, J., Sullivan, J., Rodriguez, B, Kiran, S., &amp; Green, J. (November, 2012). Thinking About a Ph.D.? Information for Prospective Doctoral Students. Seminar presented at the annual meeting of the American Speech-Language-Hearing Association, Atlanta, GA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC4AF2" w:rsidRPr="005D418A" w:rsidRDefault="00CC4AF2" w:rsidP="00F14A16">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F14A16" w:rsidRPr="005D418A" w:rsidRDefault="00F14A16" w:rsidP="00F14A16">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Language and Reading Research Consortium (October, 2012). Fidelity of the LARRC Reading Comprehension Interventions. Invited presentation to the Reading Comprehension Symposium, University of Canterbury, New Zealand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F14A16" w:rsidRPr="005D418A" w:rsidRDefault="00F14A16" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00F14A16">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (October, 2010). Talk and Read to Children: Immunize Against Illiteracy and Promote School Success. Invited presentation at the University of Arizona Medical School Pediatrics in the Desert Annual Conference, Tucson, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2009, November). Teaching Vocabulary in Early Childhood Classrooms. Invited presentation at the annual meeting of the American Speech-Language-Hearing Association, New Orleans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schuele, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sheffner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hammer, C., Justice, L., Restrepo, A. M. &amp; van Kleeck, A. (2009, November). Language and Literacy: Optimizing Outcomes for Preschoolers. Invited presentation at the annual meeting of the American Speech-Language-Hearing Association, New Orleans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2005, October). Successful Assessment Strategies for Children, Professional Development, and Program Evaluation. Invited presentation at the U.S. Department of Education Early Reading First Grantee Meeting, Miami, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B365F8">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00B365F8" w:rsidP="00B70D21">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2004, November). Learning and Using New Words: Research to Practice. Invited presentation at the annual meeting of the American Speech-Language, Hearing Association, Philadelphia, PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC22B8" w:rsidRPr="005D418A" w:rsidRDefault="00EC22B8" w:rsidP="007A1893">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B365F8" w:rsidRPr="005D418A" w:rsidRDefault="00F25279" w:rsidP="007A1893">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>PEER-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94691" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">REVIEWED </w:t>
+      </w:r>
+      <w:r w:rsidR="00B365F8" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>PRESENTATIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22716" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (past </w:t>
+      </w:r>
+      <w:r w:rsidR="001033CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22716" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F25279" w:rsidRPr="005D418A" w:rsidRDefault="00F25279" w:rsidP="007A1893">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653451" w:rsidRDefault="00653451" w:rsidP="00A77771">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F5464C" w:rsidRDefault="00F5464C" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cain, K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bridges, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Quan, J., Restrepo, M. A., Fleming, K., &amp; Romine, R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, July). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Direct and mediating influences on reading comprehension in Grade 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Spoken paper presented at the 2026 Society for the Scientific Study of Reading Conference, Rotterdam, Netherlands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F5464C" w:rsidRDefault="00F5464C" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F5464C" w:rsidRDefault="008C0991" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Fleming, K., Romine, R., Davies, R., Cain, K., Hu, J., Restrepo, M. A., Romeo, S., Bridges, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026, July). E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C" w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuation of the comprehensive predictor model of reading comprehension in young monolingual </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C" w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nglish and bilingual </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C" w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>panish-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C" w:rsidRPr="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nglish adolescents</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5464C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Spoken paper presented at the 2026 Society for the Scientific Study of Reading Conference, Rotterdam, Netherlands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F5464C" w:rsidRDefault="00F5464C" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E68DA" w:rsidRDefault="002E68DA" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E68DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ortiz, J., Almeida-Soares, A., Nolasco, J., Risueño, R.J., Restrepo, A., Gray, S. (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00743711">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E68DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Exploring the Feasibility of Automated Language Sample Analysis for Bilingual Children. Poster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presented at the 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E68DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E68DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E68DA" w:rsidRDefault="002E68DA" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00712596" w:rsidRDefault="00712596" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risueno, R. J. &amp; Gray, S. (2026, June). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712596">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Efficacy of Let’s Know!2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>on Oral Language Outcomes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712596">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in First-Grade Students </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Risk for Language and Literacy Disorders. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poster presented at the 46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712596">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00712596" w:rsidRDefault="00712596" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A16319" w:rsidRDefault="00A16319" w:rsidP="00A16319">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Davies, R., Thompson, M., Restrepo, M. A., Bridges, M., Romeo, S., Hu, J., and Cain, K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Preschool and kindergarten predictors of reading comprehension in monolingual English and Spanish-English bilingual 6th graders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spoken paper presented at the 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Society for the Scientific Study of Reading Conference, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calgary, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A16319" w:rsidRDefault="00A16319" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202C3C" w:rsidRDefault="00202C3C" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ortiz, J., Almeida-Soares, A., Nolasco, J., Restrepo, A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Integrating automatic speech recognition and natural language processing into language screening for bilingual Spanish-English speakers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Poster </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16319">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202C3C" w:rsidRDefault="00202C3C" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5693" w:rsidRDefault="009D5693" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5693">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Silva, S., Risueno, R. J., Bridges, M., Restrepo, M. A., Davies, R. &amp; Cain, K. (2025, February). The pressing need to improve vocabulary instruction in schools. Poster presented at the Pacific Coast Research Conference, Coronado, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00135980" w:rsidRDefault="00135980" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002624CC" w:rsidRPr="00C313B3" w:rsidRDefault="00C313B3" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alt, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C89" w:rsidRPr="00C17C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Levy, R., Hogan, T., &amp; Cowan, N. (2024, July). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Word learning models for children: Invariance for Spanish-Eng</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45154">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ish bilinguals? </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Talk presented to the 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16A19" w:rsidRPr="00D16A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Congress of the International Association for the Study of Child Language, Prague, Czechoslovakia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C313B3" w:rsidRDefault="00C313B3" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4CAC" w:rsidRDefault="006F4CAC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calvin, K., Restrepo, M. A., Thompson, M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Davies, R., Cain, K., Hu, J. &amp; Bridges, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2024, July).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The dimensionality of language in monolingual and bilingual 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grade children. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster presented at the 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Copenhagen, Denmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4CAC" w:rsidRDefault="006F4CAC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7B58" w:rsidRDefault="006F4CAC" w:rsidP="003A7B58">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cain, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Restrepo, M. A., Thompson, M., Bridges, M. &amp; Davies, R. (2024, July). Evidence for late emerging reading comprehension problems in monolingual English and Spanish-English bilingual students. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spoken paper presented at the 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B58" w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Copenhagen, Denmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4CAC" w:rsidRDefault="006F4CAC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7B58" w:rsidRDefault="003A7B58" w:rsidP="003A7B58">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sheranian, K., Goldberg, M., Bridges, M., Risueno, R. J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Laud, L., Piasta, S. Fleming, K., Rasner, M. &amp; Hogan, T. (2024, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Initial findings from a research practice partnership: Implementation of an evidence-based tier 1 language curriculum supplement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Symposia presented at the 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Copenhagen, Denmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D35B78" w:rsidRDefault="00D35B78" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A7B58" w:rsidRDefault="00D35B78" w:rsidP="00D35B78">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, M. A., Risueno, R. J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Seltzer, R., Khurana, N., Carter, J., Allen, C., Keller, R., Swartz, K., Stull, T. (2024, July). The development of the dyslexia screening questionnaire. Symposia presented at the 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Copenhagen, Denmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4CAC" w:rsidRDefault="006F4CAC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002624CC" w:rsidRDefault="002624CC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Taylor, K. (2024, February). Project ECHO. Talk presented at the 2024 Early Intervention and Early Childhood Special Education Summit (virtual). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002624CC" w:rsidRPr="002624CC" w:rsidRDefault="002624CC" w:rsidP="002624CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D61CE2" w:rsidRDefault="00D61CE2" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Davies, R., Thompson, M., Restrepo, M. A., Bridges, M. Hu, J., &amp; Cain, K. (2024, January). Preschool and kindergarten predictors of reading comprehension in monolingual and Spanish-English Bilingual 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graders. Spoken paper presented at the Pacific Coast Research Conference, Coronado, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D61CE2" w:rsidRDefault="00D61CE2" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235016" w:rsidRPr="00D61CE2" w:rsidRDefault="00235016" w:rsidP="00D61CE2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235016">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calvin, K., &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r w:rsidR="0081029D" w:rsidRPr="0081029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, January). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235016">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Improving expository text comprehension in Spanish-English bilingual students with learning disabilities.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235016">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poster presented at Pacific Coast Research Conference, Coronado, CA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C6ECD" w:rsidRDefault="002C6ECD" w:rsidP="002C6ECD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Thompson, M., Davies, R., Cain, K., Ciraolo, M., Hu, J., Restrepo, M. A., &amp; Bridges, M. (2023, July).  Concurrent predictors of reading comprehension in monolingual English sixth graders. Spoken paper presented at the 2023 Society for the Scientific Study of Reading Conference, Port Douglas, Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C6ECD" w:rsidRDefault="002C6ECD" w:rsidP="002C6ECD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00653451" w:rsidRDefault="00653451" w:rsidP="00653451">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Restrepo, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., Thompson, M., Davis, R., Cain, K., Ciraolo, M., Hu, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., and Bridges, M. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2023, July). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Longitudinal and concurrent predictors of reading comprehension in elementary school students: Investigating predictors of reading comprehension in Spanish-English bilingual 6th grade students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653451">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spoken paper presented at the 2023 Society for the Scientific Study of Reading Conference, Port Douglas, Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006526FD" w:rsidRDefault="006526FD" w:rsidP="00D9590C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C4D1B" w:rsidRPr="00E1629B" w:rsidRDefault="00E1629B" w:rsidP="00407A5F">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk139449750"/>
+      <w:r w:rsidRPr="00E1629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bridges, M., Nelson-Strouts, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Restrepo, L., Thompson, M., Hu, J., Davies, R. &amp; Cain, K. (2023</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6903">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  Use of a Think-Aloud Procedure to Examine Adolescent Reading Strategies. Poster presented at Pacific Coast Research Conference, Coronado, CA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E1629B" w:rsidRDefault="00E1629B" w:rsidP="00407A5F">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00407A5F" w:rsidRDefault="00407A5F" w:rsidP="00407A5F">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Thompson, M., Davies, R., Ciraolo, M., Hu, J., Cain, K., Restrepo, M. A. &amp; Bridges, M. (2022, July). T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he structure of read</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing comprehension in 6th grade Spanish-English and monolingual English-speaking students: T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he quandary of fit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spoken presentation at the 29th Annual Meeting of the Society for the Scientific Studies of Reading, Newport Beach, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidR="00407A5F" w:rsidRDefault="00407A5F" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00407A5F" w:rsidRDefault="00407A5F" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesa, C., Restrepo, M. A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2022, July). Usability and teacher perception of a supplemental language-based curriculum for Spanish-English bilingual children. Spoken presentation at the 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>th Annual Meeting of the Society for the Scient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ific Studies of Reading, Newport Beach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00407A5F" w:rsidRDefault="00407A5F" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004470A8" w:rsidRDefault="004470A8" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bacon, C., Brown, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022, April). Project ECHO: A powerful platform for community e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ngagement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Talk presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the annual meeting of the Council of Academic Programs in Communication Sciences and Disorders (CAPCSD), Portland, OR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004470A8" w:rsidRDefault="004470A8" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F738B" w:rsidRDefault="004F738B" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilcox, M. J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., R</w:t>
+      </w:r>
+      <w:r w:rsidR="0072215F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iser, M., &amp; Marley, S. (2022, April). Increasing the quality of the language and early literacy instructional environment in inclusive preschool classrooms. Poster accepted for presentation at the annual meeting of the American Educational Research Association (virtual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F738B" w:rsidRDefault="004F738B" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7149F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sacchetta, M. &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7149F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2021, November).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783341">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Slaying bad behavior: O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7149F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nline professional development increases the use of behavior analysis in educational settings</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Talk presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00783341">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the annual meeting of the American Speech-Language-Hearing Association, Washington DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00783341" w:rsidRDefault="00783341" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00783341" w:rsidRDefault="00783341" w:rsidP="00783341">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacchetta, M. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783341">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2021, November). Releasing ultra-prepared SLP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783341">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students into the wild: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783341">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sing cognitive apprenticeship in clinical education</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Talk presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the annual meeting of the American Speech-Language-Hearing Association, Washington DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="004F738B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A0707" w:rsidRDefault="003A0707" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0707">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0707">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilcox, M. J., Reiser, M., and Marley, S. (2021, September</w:t>
+      </w:r>
+      <w:r w:rsidR="00735500">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). E</w:t>
+      </w:r>
+      <w:r w:rsidR="005E72B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fficacy of the Teaching Early Literacy and L</w:t>
+      </w:r>
+      <w:r w:rsidR="00735500">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>anguage (TELL</w:t>
+      </w:r>
+      <w:r w:rsidR="00735500" w:rsidRPr="003A0707">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) curriculum with low-income preschoolers</w:t>
+      </w:r>
+      <w:r w:rsidR="00407A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Talk presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0707">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the annual meeting of the Society for Research on Educational Effectiveness, Arlington, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A0707" w:rsidRDefault="003A0707" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D6CE0" w:rsidRDefault="002D6CE0" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bridges, M.S., Nelson-Strouts, K., Cain, K., Ciraolo, M., Davis, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F6A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Hu, J., Restrepo, L, &amp; Thompson, M. (2021, July). Influence of Vocabulary Depth and Bre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">adth on Text Type. Poster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">presented at the virtual meeting of the Society for the Scientific Study of Reading.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735500" w:rsidRDefault="00735500" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00735500" w:rsidRPr="00787785" w:rsidRDefault="00735500" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currie, N., Francey, G., Davies, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Restrepo, M. A., Thompson, M, Bridges, M., &amp; Cain, K. (2021, July). The influence of reader and text characteristics on 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC59A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graders’ inference making. Talk presented at the virtual meeting of the Society for the Scientific Study of Reading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F1A32" w:rsidRDefault="000F1A32" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00625D72" w:rsidRPr="00787785" w:rsidRDefault="00625D72" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Levy, R., Alt, M. Hogan, T, and Cowan, N. (2021, June). Working memory predicts new word learning over and above existing voc</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6174" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">abulary and nonverbal IQ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium on Research in Child Language Disorders, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6174" w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(virtual) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787785">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00625D72" w:rsidRPr="00DB3126" w:rsidRDefault="00625D72" w:rsidP="002D6CE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00087902" w:rsidRPr="00986739" w:rsidRDefault="00087902" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cain, K., Currie, N. K., Francey, G., Davies, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Thompson, Bridges, M. S., &amp; Restrepo, M. A. (2020; July) The influence of reader and text characteristics on 6th graders’ inference making. Talk accepted for presentation at the Annual Meeting of Society for Scientific Study of Reading, New Port Beach, CA. (Conference cancelled - abstracts will be made available online). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00087902" w:rsidRPr="00DB3126" w:rsidRDefault="00087902" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A0CF2" w:rsidRPr="00986739" w:rsidRDefault="002A0CF2" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hogan, T. P., Fox, A., Komesidou, R., Alt, M., &amp; Cowan, N. (2020; February). The structure of working memory in school-age children with dyslexia. Poster presented at the Pacific Coast Research Conference, San Diego, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A0CF2" w:rsidRPr="00DB3126" w:rsidRDefault="002A0CF2" w:rsidP="00F26DC3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B7350" w:rsidRPr="00DB3126" w:rsidRDefault="002A0CF2" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gray, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lancaster, H., Alt, M., Hogan, T., Levy, R., &amp; Cowan, N. (2019, November). The structure of word learning in young school-age children. Talk presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295D93" w:rsidRPr="00DB3126" w:rsidRDefault="00295D93" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004246CE" w:rsidRPr="00986739" w:rsidRDefault="004246CE" w:rsidP="00986739">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davis, M.F., Alt, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alkhadim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Hogan, T., &amp; Cowan, N. (2019, November). Exploring word learning patterns using cluster analysis. Annual meeting of the American Evaluation Association, Minneapolis, MN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00986739" w:rsidRPr="00DB3126" w:rsidRDefault="00986739" w:rsidP="00986739">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004246CE" w:rsidRPr="00986739" w:rsidRDefault="004246CE" w:rsidP="004246CE">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alkhadim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., Alt, M., Davis, M. F., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986739">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hogan, T., &amp; Cowan, N. (2019, November). Exploring word learning patterns using latent profile analysis. Annual meeting of the American Evaluation Association, Minneapolis, MN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004246CE" w:rsidRPr="00DB3126" w:rsidRDefault="004246CE" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00295D93" w:rsidRPr="00AC446F" w:rsidRDefault="00295D93" w:rsidP="004246CE">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cleveland, A., Sacchetta, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alt, M., Hogan, T., &amp; Cowan, N. (2019, November). Central executive function and scores on an ADHD rating scale. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7350" w:rsidRPr="00DB3126" w:rsidRDefault="004B7350" w:rsidP="002A0CF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26DC3" w:rsidRPr="00AC446F" w:rsidRDefault="00F26DC3" w:rsidP="00F26DC3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thompson, M., &amp; Language and Reading Research Consortium (LARRC; 2019, July). Equivalence of a unidimensional model of reading comprehension across young monolingual English and Spanish-English dual-language learners. Spoken presentation at the 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Meeting of the Society for the Scientific Studies of Reading, Toronto, CA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67D45" w:rsidRPr="00DB3126" w:rsidRDefault="00B67D45" w:rsidP="00F26DC3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B67D45" w:rsidRPr="00AC446F" w:rsidRDefault="00B67D45" w:rsidP="00B67D45">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cain, K., Currie, N., Davies, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC446F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Bridges, M., Restrepo, L., Thompson, M. (2019, July). Comprehension monitoring in grade 6: the influence of text and reader characteristics. Spoken presentation at annual meeting of Society for the Scientific Study of Reading, Toronto, CA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67D45" w:rsidRPr="00DB3126" w:rsidRDefault="00B67D45" w:rsidP="00B67D45">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B67D45" w:rsidRPr="00DB3126" w:rsidRDefault="00B67D45" w:rsidP="00B67D45">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cain, K., Currie, N., Francey, G., Davies, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bridges, M., Restrepo, L., Thompson, M. (2019, July). How text and reader characteristics influence sixth graders’ ability to monitor their comprehension. Spoken presentation at annual meeting of Society for Text and Discourse, New York.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26DC3" w:rsidRPr="00DB3126" w:rsidRDefault="00F26DC3" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D1BB4" w:rsidRPr="00DB3126" w:rsidRDefault="009D1BB4" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">McGee, Samuel, Restrepo, M. A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Alt, M., Hogan, T., Brinkley, S., &amp; Cowan, N. (2019, July). Word learning in bilingual 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graders receiving English-only instruction: Learning rate differences from monolingual peers. Poster presented at the International Symposium on Bilingualism, Edmonton, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D1BB4" w:rsidRPr="00DB3126" w:rsidRDefault="009D1BB4" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0016453B" w:rsidRDefault="0016453B" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calvin, K. L. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00211EE6" w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019, June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3126">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Thinking maps and their effect on reading comprehension in Spanish-English dual language middle school students with learning disabilities. Poster presented at the Child Language Symposium, Sheffield, UK.</w:t>
+      </w:r>
+      <w:r w:rsidR="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016453B" w:rsidRDefault="0016453B" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E433FC" w:rsidRPr="00E433FC" w:rsidRDefault="00201265" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E433FC" w:rsidRPr="00E433FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter, B., Hogan, T.P., Alt, M., Green, S., Cowan, N., Schrauwen, I., Naymik, M., Sacchetta, M., Vose, C., Deshpande, K., Guido, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E433FC" w:rsidRPr="00383A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E433FC" w:rsidRPr="00E433FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2018, November). Dense microarray genotypes validate genes of interest for disorders of spoken and written language. American Speech-Language-Hearing Association Annual Convention, Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E433FC" w:rsidRPr="00E433FC" w:rsidRDefault="00E433FC" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E433FC" w:rsidRDefault="00E433FC" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E433FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cabbage, K.L., Stanley, C., Morgan, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E433FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Alt, M., Cowan, N., Green, S., Hogan, T.P. (2018, November). Phonological processing in children with dyslexia: Analyzing non-word repetition error types. American Speech-Language-Hearing Association Annual Convention, Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00201265" w:rsidRDefault="00201265" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00201265" w:rsidRDefault="00201265" w:rsidP="00E433FC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter, B., Hogan, T., Alt, M., Green, S., Cowan, N., Schrauwen, I., Naymik, M., Sacchetta, M., Vose, C., Deshpande, K., Guido, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Copy-number variations in children with disorders of spoken and written language point to genes with prenatal cerebellar expression. American Society of Human Genetics Meet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201265">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E433FC" w:rsidRDefault="00E433FC" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00093F42" w:rsidRDefault="00093F42" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lancaster, H., Li, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Predicting reading comprehension in children with different types of reading disorders. Poster presented at the Society of Scientific Studies of Reading, Brighton, England.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00093F42" w:rsidRDefault="00093F42" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72028" w:rsidRDefault="00B72028" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72028">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cabbage, K.L., Hogan, T.P., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72028">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., Alt, M., Green, S., &amp; Cowan, N. (2018, July). Characterizing nonword repetition production error patterns in children with dyslexia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72028">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading Annual Co</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nvention, Brighton, England</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72028">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77771" w:rsidRDefault="00A77771" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A77771" w:rsidRDefault="00A77771" w:rsidP="00A77771">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schlesinger, N. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2018, February). The impact of multisensory instruction on learning letter names and sounds, word reading, and spelling. Poster presented at the Pacific Coast Research Conference, San Diego, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B72028" w:rsidRDefault="00B72028" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A7FAC" w:rsidRDefault="00182CB8" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sacchetta, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Green, S., Alt, M., Hogan, T., &amp; Cowan, N. (2017, November). Working memory increases in elementary age children. Poster presented at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>annual meeting of the American Speech-Language</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Hearing Association, Los Angeles, CA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00297E6A" w:rsidRDefault="00297E6A" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00297E6A" w:rsidRDefault="00297E6A" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Runnion, E. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017, November). Variability in early literacy skills of children with hearing impairment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Los Angeles, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00182CB8" w:rsidRDefault="00182CB8" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00182CB8" w:rsidRDefault="00BE6396" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang, H. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017, November). The relationship between executive function and language in preschoolers with and without primary language impairment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6396">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Los Angeles, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A7FAC" w:rsidRDefault="008A7FAC" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B35C81" w:rsidRDefault="00B35C81" w:rsidP="00B35C81">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hogan, T. P., Green, S.B., Alt, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., &amp; Cowan, N. (2017, October). The structure of working memory in children with dyslexia. New England Research on Dyslexia Society Conference, Storrs, CT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B35C81" w:rsidRDefault="00B35C81" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF3389" w:rsidRDefault="00EF3389" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3389">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Green, S., Alt, M., Hogan, T., &amp; Cowan, N. (2017, July). Working memory profiles of children with dyslexia, language impairment, and typical development. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talk presented at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3389">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading 24th Annual Meeting, Halifax, Nova Scotia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B1CB3" w:rsidRDefault="004B1CB3" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B1CB3" w:rsidRDefault="004B1CB3" w:rsidP="004B1CB3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">O’Connell, A. A., Yeomans-Maldonado, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bhaktha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, N., Murphy, K., &amp; Language and Reading Research Consortium (LARRC</w:t>
+      </w:r>
+      <w:r w:rsidR="004614E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; 2017, July</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ecological profiles of pre-k children’s home environment and their relationship to early language and reading skills. Talk presented at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3389">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Society for the Scientific Study of Reading 24th Annual Meeting, Halifax, Nova Scotia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E4C77" w:rsidRDefault="008E4C77" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E4C77" w:rsidRDefault="008E4C77" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizmendi, G. D., Alt, M., Gray, S. Hogan, T., Green, S., &amp; Cowan, N. (2017, June). Exploring the Bilingual Advantage in 2nd Grade Children: Monolingual and Bilingual Performance on Central Executive Tasks </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Working Memory. Poster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presented at the Symposium on Researc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">h in Child Language Disorders, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Madison, Wisconsin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A3C64" w:rsidRDefault="007A3C64" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF3389" w:rsidRPr="004442A3" w:rsidRDefault="004442A3" w:rsidP="004442A3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004442A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mettler, H., Alt, M., Gray, S., Hogan, T., Green, S., &amp; Cowan, N. (2017, June). The relationship between phonological working memory and sentence production in school-a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ge children. Poster presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004442A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004442A3" w:rsidRDefault="004442A3" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRPr="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alonzo, C.N.; Hogan, T.P.; Yeomans-Maldonado, G.; Murphy, K.; &amp; the Language and Reading Research Consortium (2016, July). Predicting second grade listening comprehension using prekindergarten &amp; kindergarten measures. Society for the Scientific Study of Reading 23rd Annual Meeting, Porto, Portugal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bengochea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, A., Mesa, C., Restrepo, M. A., Piasta, S. B., Jiang, H., &amp; The Language and Reading Research Consortium (2016, July). Piloting a supplemental, language-enhancement English/Spanish curriculum for dual language le</w:t>
+      </w:r>
+      <w:r w:rsidR="00582551">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arners: A feasibility study of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vamos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aprender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">! In Connor, C. M. (Chair), Reading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>for Understanding Initiative. Symposium conducted at the meeting of Scientific Study of Reading, Porto, Portugal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRPr="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Piasta, S.B. Language and Reading Research Consortium, &amp; Jiang, H. (2016, July).  Targeting lower- and higher-level language skills to support comprehension: Initial results for Let’s Know!  Paper presented at the Annual Meeting of the Society for the Scientific Study of Reading, Porto, Portugal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRPr="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRPr="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Murphy, K.A., Farquharson, K., Yeomans-Maldonado, G., &amp; LARRC (2016, July). Investigating profiles of lexical quality in preschool and their contribution to first grade reading. Poster presented at the annual meeting of the Society for the Scientific Study of Reading, Porto, Portugal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRPr="0069490A" w:rsidRDefault="0069490A" w:rsidP="0003036F">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRDefault="0069490A" w:rsidP="0069490A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, L., Yeomans-Maldonado, G., Mesa, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C., Gray, S., Hogan, T., &amp; the Language and Reading Research Consortium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (2016, July). The Contribution of Oral Language, High-Level Language and Decoding Across Grades in Reading Comprehension in Dual Language Learners. Presentation given at the Society for the Scient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ific Study of Reading, Porto, Portugal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069490A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0069490A" w:rsidRDefault="0069490A" w:rsidP="00D73DE5">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73DE5" w:rsidRPr="00D73DE5" w:rsidRDefault="00D73DE5" w:rsidP="00D73DE5">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Baron, L. S., H</w:t>
+      </w:r>
+      <w:r w:rsidR="004432D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ogan, T. P., Alt, M., Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Cabbage, K. L., Green, S.B., &amp; Cowan, N. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73DE5" w:rsidRPr="00D73DE5" w:rsidRDefault="00D73DE5" w:rsidP="00D73DE5">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016, July). Predictors of orthographic boost during word learning in second-graders with dyslexia and language impairment. In symposium led by S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D73DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adlof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D73DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, entitled, Oral and written word learning in special populations: Dyslexia, SLI, and second-language learners. Society for the Scientific Study of Reading Annual Convention, Porto, Portugal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73DE5" w:rsidRDefault="00D73DE5" w:rsidP="00BE7FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE7FBA" w:rsidRPr="005D418A" w:rsidRDefault="00BE7FBA" w:rsidP="00BE7FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hogan, T. P., Green, S.B., Alt, M., Gray, S., Brinkley, S., &amp; Cowan, N. (2016, July).  Modeling </w:t>
+      </w:r>
+      <w:r w:rsidR="007725C6" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Working Memory in School-Age Children with Dyslexia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Society for the Scientific Study of Reading Annual Convention, Porto, Portugal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE7FBA" w:rsidRPr="005D418A" w:rsidRDefault="00BE7FBA" w:rsidP="00C313F5">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F35F01" w:rsidRPr="005D418A" w:rsidRDefault="00F35F01" w:rsidP="00F35F01">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Alt, M., Hogan, T., Brinkley, S., Schlesinger, N., Green, S., &amp; Cowan, N. (2016, June). Children with dyslexia and concomitant dyslexia and SLI show different phonological processing deficits, but not visual recall deficits, during word learning. Poster presented at the Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007725C6" w:rsidRPr="005D418A" w:rsidRDefault="007725C6" w:rsidP="00F35F01">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0058761B" w:rsidRPr="005D418A" w:rsidRDefault="007725C6" w:rsidP="001D262E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cowan, N., Hogan, T.P., Alt, M., Green, S., Cabbage, K.L., Brinkley, S., &amp; Gray, S. (2016, June). Profiles of Memory Span: A Microanalysis of Span Elu</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cidates Developmental Dyslexia w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ith and Without Specific Language Impairment. Oral presentation at the Symposium on Research in Child Language Disorders, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1C90" w:rsidRPr="005D418A" w:rsidRDefault="008D1C90" w:rsidP="007725C6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB6ABD" w:rsidRPr="005D418A" w:rsidRDefault="00EB6ABD" w:rsidP="00EB6ABD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wilcox, M. J. &amp; Gray, S. (2016, June). Coaching Teachers to Embed Early Literacy and Language Teaching Strategies across the Curriculum (United States). Paper presented at the International Society on Early Intervention Conference, Stockholm, Sweden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB6ABD" w:rsidRPr="005D418A" w:rsidRDefault="00EB6ABD" w:rsidP="00EB6ABD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D1C90" w:rsidRDefault="008D1C90" w:rsidP="008D1C90">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S., Hogan, T., Alt, M., Green, S., Brinkley, S., &amp; Cowan, N. (2016, March). Working memory deficits in children with dyslexia: Beyond phonology? Oral presentation at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the tenth biennial conference of the British Dyslexia Association, Oxford, England.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC5594" w:rsidRDefault="00EC5594" w:rsidP="008D1C90">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC5594" w:rsidRPr="005D418A" w:rsidRDefault="00EC5594" w:rsidP="008D1C90">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC5594">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alt, M., Hogan, T., Green, S., Gray, S., Cabbage, K., &amp; Cowan, N. (2016, February).  Word learning deficits in children with dyslexia. Poster presented at Pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cific Coast Research Conference,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5594">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coronado, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D1C90" w:rsidRPr="005D418A" w:rsidRDefault="008D1C90" w:rsidP="007725C6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E25CB" w:rsidRPr="005D418A" w:rsidRDefault="000E25CB" w:rsidP="008D1C90">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Logan, J., Catts, H., Pentimonti, J., &amp; Language and Reading Research Consortium (2016, February). Oral Language and Listening Comprehension: Same or Different Construct? Poster presented at the Pacific Coast Research Conference, Coronado, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C313F5" w:rsidRPr="005D418A" w:rsidRDefault="00C313F5" w:rsidP="00750377">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00750377" w:rsidRPr="005D418A" w:rsidRDefault="00750377" w:rsidP="00750377">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yang, H. &amp; Gray, S., (2015, November). Executive Function in Preschoolers with Primary Language Impairment. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Denver, CO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00750377" w:rsidRPr="005D418A" w:rsidRDefault="00750377" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E22716" w:rsidRPr="005D418A" w:rsidRDefault="00E22716" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baron, L., Hogan, T., Alt, M., Gray, S., Cabbage, K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Limson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, C., Brinkley, S., Green, S., &amp; Cowan, N. (2015, November). Orthographic Influences on Word Learning by Second-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7772A" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graders with Comorbid Dyslexia and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specific Language Impairment. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Denver, CO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E22716" w:rsidRPr="005D418A" w:rsidRDefault="00E22716" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E22716" w:rsidRPr="005D418A" w:rsidRDefault="00E22716" w:rsidP="00E22716">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Riordan, M., Restrepo, M. A., Gray, S., &amp; Smyk, E. (2015, November). Validation of the Spanish-English Language Proficiency Scale – Revised. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Denver, CO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E22716" w:rsidRPr="005D418A" w:rsidRDefault="00E22716" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B28CF" w:rsidRPr="005D418A" w:rsidRDefault="005B28CF" w:rsidP="00750377">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Green, S., Alt, M., Hogan, T. Brinkley, S., &amp; Cowan, N. (2015, October). The Structure of Working Memory in Young Children with Typical Develo</w:t>
+      </w:r>
+      <w:r w:rsidR="0084639F" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pment. Poster presented at the Ninth Biennial M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eeting of the Cognitive Development Society, Columbus, Ohio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B28CF" w:rsidRPr="005D418A" w:rsidRDefault="005B28CF" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006768E1" w:rsidRPr="005D418A" w:rsidRDefault="006768E1" w:rsidP="006768E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hogan, T.P., Gray, S., Alt, M., Baron, L., Cabbage, K.L., Green, S.B. &amp; Cowan, N. (2015, July). Orthographic Influences on Word Learning by Second-Graders with Dyslexia and Typical Development. Society for the Scientific Studies of Reading, Kona, HI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006768E1" w:rsidRPr="005D418A" w:rsidRDefault="006768E1" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F7919" w:rsidRPr="005D418A" w:rsidRDefault="00AD0312" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Arizmendi, G., Alt, M., Gray, S., Hogan, T., Green, S., Cowan, N. (2015, June). Word learning in Spanish-English Bilingual Children. Poster presented at Poster presented at the Symposium on Research in Child Language Di</w:t>
+      </w:r>
+      <w:r w:rsidR="006768E1" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sorders, Madison, WI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD0312" w:rsidRPr="005D418A" w:rsidRDefault="00AD0312" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C0162B" w:rsidRPr="005D418A" w:rsidRDefault="00C0162B" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S. &amp; Language and Reading Research Consortium (2015, February).  Background and Development of the Let’s Know! and ¡</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vamos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aprender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>! Curriculum Supplements. Paper presented at the Pacific Coast Research Conference, Coronado, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0162B" w:rsidRPr="005D418A" w:rsidRDefault="00C0162B" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00761E29" w:rsidRPr="005D418A" w:rsidRDefault="00761E29" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brown, J. &amp; Gray, S. (November, 2014). The Perceived Value of the Teaching Early Language &amp; Literacy Curriculum: The Teachers' Perspective. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00761E29" w:rsidRPr="005D418A" w:rsidRDefault="00761E29" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00761E29" w:rsidRPr="005D418A" w:rsidRDefault="00761E29" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Bridges, M. &amp; Hogan, T. (November, 2014). Preliminary Impacts of Let's Know! Curriculum Supplement to Improve Reading Comprehension in Grades PK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Seminar presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00417DA6" w:rsidRPr="005D418A" w:rsidRDefault="00417DA6" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00417DA6" w:rsidRPr="005D418A" w:rsidRDefault="00417DA6" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang, H., Gray, S., Reno, E., Parikh, A., Brinkley, S., Hogan, T., Alt, M. &amp; Green, S. (November, 2014). </w:t>
+      </w:r>
+      <w:r w:rsidR="001F02D6" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Do Children wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>th Dyslexia Have a Phonological Short-Term Memory Deficit?</w:t>
+      </w:r>
+      <w:r w:rsidR="001F02D6" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00672ADD" w:rsidRPr="005D418A" w:rsidRDefault="00672ADD" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00672ADD" w:rsidRPr="005D418A" w:rsidRDefault="00672ADD" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kapantzoglou, M., Restrepo, M. A., Gray, S., &amp; Thompson, M. (November, 2014). How Are Children Grouped in an Unclassified Sample Based on CELF-4 Spanish? Latent Profile Analysis. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Orlando, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F04159" w:rsidRPr="005D418A" w:rsidRDefault="00F04159" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F04159" w:rsidRPr="005D418A" w:rsidRDefault="00F04159" w:rsidP="00761E29">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hogan, T.P., Gray, S., Alt, M., Green, S.B., Cabbage, K.L. &amp; Cowan, N. (2014, October) Working memory in children with dyslexia. 2nd Annual Meeting of the New England Research on Dyslexia (NERDY) Society, Boston, MA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00761E29" w:rsidRPr="005D418A" w:rsidRDefault="00761E29" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E6BDD" w:rsidRPr="005D418A" w:rsidRDefault="007E6BDD" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hogan, T.</w:t>
+      </w:r>
+      <w:r w:rsidR="00682F55" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">P., Gray, S., Alt, M., Green, S.B., Cabbage, K.L. &amp; Cowan, N. (2014, September).  Working memory deficits in children with dyslexia: global or local? </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C90" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oral presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seventh European Working Memory Symposium, Edinburgh, Scotland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003109EF" w:rsidRPr="005D418A" w:rsidRDefault="003109EF" w:rsidP="007E6BDD">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4521" w:rsidRPr="005D418A" w:rsidRDefault="00FE4521" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gray, S., Yang, H., Schlesinger, N., &amp; Weinhold, J. (2014, June). Strengths and Weaknesses of Phonological and Semantic Processing and Word Representations in Preschoolers with Specific Language Impairment. Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A63AD" w:rsidRPr="005D418A" w:rsidRDefault="004A63AD" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A63AD" w:rsidRPr="005D418A" w:rsidRDefault="004A63AD" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Language and Reading Research Consortium (LARRC) (2014, June). Language Intervention for Preschool Children: Impacts of Let’s Know! Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0095645A" w:rsidRPr="005D418A" w:rsidRDefault="0095645A" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0095645A" w:rsidRPr="005D418A" w:rsidRDefault="0095645A" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alt, M., Gray, S., Hogan, T., Green, S., &amp; Cowan, N. (2014, June). Word Learning Deficits in Children with Dyslexia: More than Phonology. Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F5D23" w:rsidRPr="005D418A" w:rsidRDefault="007F5D23" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5D23" w:rsidRPr="005D418A" w:rsidRDefault="007F5D23" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapantzoglou, M., Restrepo, M., Gray, S., Thompson, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, J., (2014, June). Bilingual Children with and without Language Impairment: Are There Only Two Groups? Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D0345" w:rsidRPr="005D418A" w:rsidRDefault="009D0345" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D0345" w:rsidRPr="005D418A" w:rsidRDefault="009D0345" w:rsidP="009D0345">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Runnion, E., Ratiu, I., Restrepo, M., Gray, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, J., &amp; Thompson, M. (2014, June). Comparing the Measurement Structure of a Language Screener Between Spanish-speaking Children with and without Language Impairment. Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A52C4" w:rsidRPr="005D418A" w:rsidRDefault="002A52C4" w:rsidP="009D0345">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A52C4" w:rsidRPr="005D418A" w:rsidRDefault="002A52C4" w:rsidP="009D0345">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Castilla-Earls, A., Restrepo, L., Perez-Leroux, A., &amp; Gray, S. (2014, June). Language Impairments vs. Bilingual Effects in Spanish-Speaking Children. Poster presented at the thirty-fifth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4521" w:rsidRPr="005D418A" w:rsidRDefault="00FE4521" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F13A6" w:rsidRPr="005D418A" w:rsidRDefault="005F13A6" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wilcox, M. J., Gray, S., Reiser, M. (April, 2014). Growth of Language and Early Literacy Skills in Preschool Children with Developmental Speech and/or Language Impairment. Poster presented at the annual meeting of the American Educational Research Association, Philadelphia, PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F13A6" w:rsidRPr="005D418A" w:rsidRDefault="005F13A6" w:rsidP="00AE00ED">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F13A6" w:rsidRPr="005D418A" w:rsidRDefault="005F13A6" w:rsidP="005F13A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gray, S. and the Language and Reading Research Consortium (March, 2014). Impact of the Let’s Know! Curriculum Supplement on Preschool and Elementary Classroom Environments. Seminar presented at the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C90" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>biennial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conference of the British Dyslexia Association, Guildford, England.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D74F8D" w:rsidRPr="005D418A" w:rsidRDefault="00D74F8D" w:rsidP="00AE00ED">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914B9E" w:rsidRPr="005D418A" w:rsidRDefault="00914B9E" w:rsidP="00AE00ED">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Schlesinger, N., Weinhold, J., &amp; Yang, H. (November, 2013). Effect of Phonological Primes in Preschoolers with Typical Development and Specific Language Impairment. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914B9E" w:rsidRPr="005D418A" w:rsidRDefault="00914B9E" w:rsidP="00AE00ED">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE00ED" w:rsidRPr="005D418A" w:rsidRDefault="00AE00ED" w:rsidP="00AE00ED">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S., Alt, M., Hogan, T.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,  Kan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, P. F., McGregor, K., Pittman, A., Stiles, D., &amp; Storkel, H. (November, 2013). What’s the Word in Word-Learning Research? Latest Research Hot Off the Presses! Seminar presented at the annual meeting of the American Speech-Language-Hearing Association, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008036EA" w:rsidRPr="005D418A" w:rsidRDefault="008036EA" w:rsidP="008036EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barragan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Restrepo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, M. A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Castilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Earls, A.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Olivares</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&amp; Gray</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November, 2013). Performance of Low-Income Spanish-Speaking Children in English-Only Schools on the CELF-4 Spanish. Presentation at the annual meeting of the American Speech-Language-Hearing Association, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008036EA" w:rsidRPr="005D418A" w:rsidRDefault="008036EA" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00767E76" w:rsidRPr="005D418A" w:rsidRDefault="00767E76" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Castilla-Earls</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Restrepo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. A.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gray</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00ED" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November, 2013). Language Impairments vs. Bilingual Effects in Spanish-Speaking Children. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Chicago, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00767E76" w:rsidRPr="005D418A" w:rsidRDefault="00767E76" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00021F89" w:rsidRPr="005D418A" w:rsidRDefault="00021F89" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, M. A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., and the Language and Reading Research Consortium (July, 2013). Language Bases of Language Comprehension in Preschool Bilinguals Learning to Read in English as a Second Language. Presentation at the Twentieth Annual Meeting of the Society for the Scientific Study of Reading, Hong Kong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00021F89" w:rsidRPr="005D418A" w:rsidRDefault="00021F89" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00021F89" w:rsidRPr="005D418A" w:rsidRDefault="00021F89" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrepo, M. A., Smyk, E., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (July, 2013). English Language Learners’ Performance on Language Sample Measures Across Second Language Proficiency Levels. Presentation at the Twentieth Annual Meeting of the Society for the Scientific Study of Reading, Hong Kong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00021F89" w:rsidRPr="005D418A" w:rsidRDefault="00021F89" w:rsidP="00021F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00A23DFB" w:rsidP="00A23DFB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Restrepo, M. A., O’Connell, A., Pentimonti, J., &amp; the Language and Reading Research Consortium (June, 2013). Dimensionality of Language in Young Spanish-English Du</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F89" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">al Language Learners. Poster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presented at the thirty-fourth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00A23DFB" w:rsidP="00A23DFB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00752727" w:rsidP="00752727">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Runnion, E., Schlesinger, N., Smyk, E., Restrepo, M. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. (June, 2013). Measurement Structure of Linguistic and Processing Skills on a New Measure to Screen Spani</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F89" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sh-Speaking Children. Poster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presented at the thirty-fourth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00752727" w:rsidRPr="005D418A" w:rsidRDefault="00752727" w:rsidP="00752727">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00752727" w:rsidRPr="005D418A" w:rsidRDefault="00752727" w:rsidP="00752727">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapantzoglou, M., Restrepo, M. A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Thompson, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, J. (June, 2013). Latent Language Ability Groups i</w:t>
+      </w:r>
+      <w:r w:rsidR="00021F89" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n Bilingual Children. Poster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presented at the thirty-fourth Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00A23DFB" w:rsidP="00A23DFB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00A23DFB" w:rsidP="00A23DFB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilcox, M. J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>., &amp; Reiser, M. (April, 2013). Growth of Language and Early Literacy Skills in Preschool Children with Developmental Speech and/or Language Impairment. Poster presented at the annual meeting of the American Educational Research Association, San Francisco, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A23DFB" w:rsidRPr="005D418A" w:rsidRDefault="00A23DFB" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D90015" w:rsidRPr="005D418A" w:rsidRDefault="00D90015" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilcox, M. J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Guimond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, A. (November, 2012). Preschoolers with Language Impairment: Growth of Language and Literacy Skills. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, Atlanta, GA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E5344F" w:rsidRPr="005D418A" w:rsidRDefault="00E5344F" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00832F8C" w:rsidRPr="005D418A" w:rsidRDefault="00832F8C" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yang, H.C., Brinkley, S. &amp; Weinhold, J. (June, 2012). Phonological and Semantic Priming Effects on Picture Naming by Preschoolers with Typical Development and Specific Language Impairment.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Poster presented at the thirty-third Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, WI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00832F8C" w:rsidRPr="005D418A" w:rsidRDefault="00832F8C" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0045211C" w:rsidRPr="005D418A" w:rsidRDefault="0045211C" w:rsidP="0045211C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Weinhold, J., Brinkley, S. &amp; Xu, Y. (November, 2011). Effect of Retrieval Cues, Phonotactic Probability and Object Familiarity on Word Learning by Preschoolers. Poster presented at the annual meeting of the American Speech-Language-Hearing Association, San Diego, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0045211C" w:rsidRPr="005D418A" w:rsidRDefault="0045211C" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A16C93" w:rsidRPr="005D418A" w:rsidRDefault="00A16C93" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smyk, E., Restrepo, M. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November, 2011). Validation of a Global Oral English Language Proficiency Scale. Presentation at the annual meeting of the American Speech-Language-Hearing Association, San Diego, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A16C93" w:rsidRPr="005D418A" w:rsidRDefault="00A16C93" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B44783" w:rsidRPr="005D418A" w:rsidRDefault="00154994" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Brinkley, S. &amp; Weinhold, J. (June, 2011). Phonological Word Form Representations of Preschoolers with SLI. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Poster presented at the thirty-second Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, WI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00154994" w:rsidRPr="005D418A" w:rsidRDefault="00154994" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B44783" w:rsidRPr="005D418A" w:rsidRDefault="00B44783" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kapantzoglou, M., Thompson, M. S., Restrepo, M. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gray, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (June, 2011). Assessing Measurement Bias in Spanish Sentence Repetition and Morphology Tasks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Poster presented at the thirty-second Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, WI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B44783" w:rsidRPr="005D418A" w:rsidRDefault="00B44783" w:rsidP="00B44783">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B44783" w:rsidRPr="005D418A" w:rsidRDefault="00B44783" w:rsidP="00FD71C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Srivastava, P. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gray, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (June, 2011). Computer-Based and Paper-Based Reading Comprehension in Adolescents with Typical Language Development and Language-Learning Disability. Poster presented at the thirty-second Annual Symposium on Research in Child Language Disorders, University of Wisconsin, Madison</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, WI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B44783" w:rsidRPr="005D418A" w:rsidRDefault="00B44783" w:rsidP="00FD71C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FD71C0" w:rsidRPr="005D418A" w:rsidRDefault="00FD71C0" w:rsidP="00FD71C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gray, S.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (April, 2011). Differentiating Dysgraphia, Dyslexia, and Language Learning Disability. Presentation at the annual meeting of the Arizona Speech-Language-Hearing Association, Phoenix, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD71C0" w:rsidRPr="005D418A" w:rsidRDefault="00FD71C0" w:rsidP="00FD71C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00706398" w:rsidRPr="005D418A" w:rsidRDefault="00727FDB" w:rsidP="00E22716">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...391 lines deleted...]
-        <w:t xml:space="preserve"> (2022, November). Foundations of early literacy. </w:t>
+        </w:rPr>
+        <w:t>Gray, S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilcox, M. J. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Heimerer</w:t>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Guimond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...387 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, A. (March, 2011). Efficacy of a New Early Literacy and Language Curriculum Package for Preschool Children with Developmental Speech and/or Language Impairment. Poster presentation at the bi-annual meeting of the Society for Research in</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child Development, Montreal, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6E90" w:rsidRPr="00787785">
-[...673 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w:rsidR="00F25279" w:rsidRPr="005D418A" w:rsidRDefault="00F25279" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A199F" w:rsidRPr="005D418A" w:rsidRDefault="00546748" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B94691" w:rsidRPr="005D418A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AWARDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F25279" w:rsidRPr="005D418A" w:rsidRDefault="00F25279" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00531C11" w:rsidRPr="005D418A" w:rsidRDefault="00531C11" w:rsidP="00531C11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00620778" w:rsidRDefault="00620778" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026 American Speech-Language-Hearing Foundation Legacy of Clinical Impact Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE465D" w:rsidRDefault="00840F15" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025 College of Health Solutions Distinguished Faculty Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00840F15" w:rsidRDefault="00DE465D" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025 Flowing Wells High School Hall of Fame</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67022">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D67022" w:rsidRDefault="00D67022" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025 Fulbright Specialist to Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002051DE" w:rsidRDefault="002051DE" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024 ASU President’s Award for Transdisciplinary Collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B93D73" w:rsidRDefault="00B93D73" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 College of Health Solutions </w:t>
+      </w:r>
+      <w:r w:rsidR="001033CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborative </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Team Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002354DE" w:rsidRDefault="002354DE" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024 ASU AI Innovation Challenge Award for ChatGPT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C67AF1" w:rsidRDefault="00C67AF1" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00B949F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College of Health Solutions Translational Team Science Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E60C9D" w:rsidRDefault="00E60C9D" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022 ASU K</w:t>
+      </w:r>
+      <w:r w:rsidR="000163E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nowledge </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="000163E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nterprise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Washington DC Leadership Forum (2022-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E5D72" w:rsidRDefault="009E5D72" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022 Fulbright Specialist Roster</w:t>
+      </w:r>
+      <w:r w:rsidR="008D15D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00087B98" w:rsidRDefault="00087B98" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022 Arizona State University Faculty Women’s Association Outstanding Faculty Mentor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57735">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC3A93" w:rsidRDefault="00FC3A93" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2022 American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0028454C" w:rsidRDefault="0028454C" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2021 Honors of the American Speech-Language-Hearing Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D7845" w:rsidRDefault="005D7845" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2021 American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00820900" w:rsidRDefault="00820900" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2018, 2019, 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="0028454C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nominated for Outstanding Faculty Mentor Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D7845" w:rsidRDefault="005D7845" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2018 American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0083574B" w:rsidRPr="0083574B" w:rsidRDefault="0083574B" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F7E05" w:rsidRPr="0083574B" w:rsidRDefault="009F7E05" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2014 Distinguished Alumnus Award, Department of Speech</w:t>
+      </w:r>
+      <w:r w:rsidR="000260A1" w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Language, and Hearing Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F7E05" w:rsidRPr="0083574B" w:rsidRDefault="009F7E05" w:rsidP="009F7E05">
+      <w:pPr>
+        <w:ind w:firstLine="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University of Arizona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0083574B" w:rsidRPr="005D418A" w:rsidRDefault="0083574B" w:rsidP="0083574B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083574B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF5166" w:rsidRPr="005D418A" w:rsidRDefault="00FF5166" w:rsidP="00FF5166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2013 Fellow, American Speech-Language-Hearing Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D622A" w:rsidRPr="005D418A" w:rsidRDefault="007D622A" w:rsidP="00531C11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2013 American Speech-Language-Hearing Association Clinical Practice Research Institute Awardee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D90015" w:rsidRPr="005D418A" w:rsidRDefault="00D90015" w:rsidP="00531C11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4AF2" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12 Meritorious Poster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, American Speech-Language-Hearing Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00531C11" w:rsidRPr="005D418A" w:rsidRDefault="00531C11" w:rsidP="00531C11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00652757" w:rsidRPr="005D418A" w:rsidRDefault="00652757" w:rsidP="00652757">
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2011 National Center for Special Education Research, Instit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A158BA" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ute of Education Sciences, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Summer Research Training Institute on Single Subject Research Designs Traineeship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00622E07" w:rsidRPr="005D418A" w:rsidRDefault="00622E07" w:rsidP="00622E07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D812C6" w:rsidRPr="005D418A" w:rsidRDefault="00D812C6" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2010 University of Pittsburgh Teaching Survival Skil</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0206" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ls and Ethics Program Traineeship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091C3C" w:rsidRPr="005D418A" w:rsidRDefault="00091C3C" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2009 Leadership Development Initiative – ASU Office for Developing Transformational Leaders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B569B" w:rsidRPr="005D418A" w:rsidRDefault="003B569B" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 Spencer Foundation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Workshop in Quasi-Experimental Design and Analysis in Education Traineeship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001677FF" w:rsidRPr="005D418A" w:rsidRDefault="001677FF" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2008 American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00734E08" w:rsidRPr="005D418A" w:rsidRDefault="00734E08" w:rsidP="00A158BA">
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2007 National Center for Education Research Institute for Education Sciences Summ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25279" w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>er Research Training Institute o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n Cluster Randomized Trials Traineeship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00546748" w:rsidRPr="005D418A" w:rsidRDefault="00546748" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2006 President’s Medal for Social Embeddedness awarded to the Tempe Early Reading First Partnership (PI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E17DDE" w:rsidRPr="005D418A" w:rsidRDefault="00E17DDE" w:rsidP="003B569B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2006 Nominated for the Dean’s Distinguished Teaching Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00546748" w:rsidRPr="005D418A" w:rsidRDefault="00546748" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2005 American Speech-Language-Hearing Association Award for Continuing Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E65E06" w:rsidRPr="005D418A" w:rsidRDefault="00E17DDE" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2005 Nominated for the Dean’s Distinguished Teaching Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00315B31" w:rsidRPr="005D418A" w:rsidRDefault="00315B31" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B365F8" w:rsidRPr="005D418A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00653C95" w:rsidRPr="005D418A" w:rsidRDefault="00653C95" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E22716" w:rsidRPr="005D418A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL AFFILIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F25279" w:rsidRPr="005D418A" w:rsidRDefault="00F25279" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653C95" w:rsidRPr="005D418A" w:rsidRDefault="00653C95" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:i/>
-        </w:rPr>
-[...991 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00653C95" w:rsidRPr="005D418A" w:rsidRDefault="00653C95" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Speech-Language-Hearing Association (ASHA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653C95" w:rsidRDefault="003E64DD" w:rsidP="00AF485B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bacon, C., Brown, J., &amp; </w:t>
-[...5579 lines deleted...]
-        </w:rPr>
         <w:t>Society for the Sc</w:t>
       </w:r>
       <w:r w:rsidR="001409D6">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ientific Study of Reading (SSSR; Voting member)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00536658" w:rsidRPr="005D418A" w:rsidRDefault="00536658" w:rsidP="00AF485B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
@@ -33609,51 +34947,50 @@
         <w:t xml:space="preserve"> in: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007346DF" w:rsidRDefault="007346DF" w:rsidP="007346DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007346DF">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Creating an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inclusive Learning Environment</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007346DF" w:rsidRDefault="007346DF" w:rsidP="007346DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -34152,57 +35489,57 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 2023</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED5543" w:rsidRDefault="00ED5543" w:rsidP="00ED5543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reviewer, Journal of Speech, Language, and Hearing Research, 2005-202</w:t>
       </w:r>
-      <w:r w:rsidR="0038512A">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00E61EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D331E" w:rsidRDefault="007D331E" w:rsidP="00ED5543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reviewer, Child Development, 2022-2023</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED5543" w:rsidRDefault="00ED5543" w:rsidP="00ED5543">
       <w:pPr>
         <w:tabs>
@@ -34366,50 +35703,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Editor-in-Chief, Language, Speech, and Hearing Services in Schools, 2017-2019</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003745C5" w:rsidRDefault="003745C5" w:rsidP="004873A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Editor, Language, Speech, and Hearin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g Services in Schools, 2016-2017</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00384A3A" w:rsidRDefault="00384A3A" w:rsidP="004873A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
@@ -34718,51 +36056,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ring Research 2005-2010</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00061BF8" w:rsidRPr="005D418A" w:rsidRDefault="00061BF8" w:rsidP="004873A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reviewer, </w:t>
       </w:r>
       <w:r w:rsidR="00E74520" w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Developmental Psychology, 2008, 2011</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F5756" w:rsidRPr="005D418A" w:rsidRDefault="000F5756" w:rsidP="004873A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
@@ -35010,455 +36347,510 @@
     <w:p w:rsidR="00332D15" w:rsidRDefault="00332D15" w:rsidP="00EF4EF8">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332D15">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Grant Review Panels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D5A49" w:rsidRDefault="000D5A49" w:rsidP="002F6B3E">
+    <w:p w:rsidR="00D14AEA" w:rsidRDefault="00D14AEA" w:rsidP="002F6B3E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Standing Member, National Institutes of Health Language and Communication (LCOM) Panel, 2021-202</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C67AF1" w:rsidRDefault="00C67AF1" w:rsidP="002F6B3E">
+        <w:t xml:space="preserve">Ad </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oc Member, National Institutes of Health National </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deafness and Other Communication Disorders Advisory Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D5A49" w:rsidRDefault="000D5A49" w:rsidP="002F6B3E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, American Speech-Language-Hearing Foundation, 2023</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0010391D" w:rsidRDefault="0010391D" w:rsidP="002F6B3E">
+        <w:t>Standing Member, National Institutes of Health Language and Communication (LCOM) Panel, 2021-202</w:t>
+      </w:r>
+      <w:r w:rsidR="0038512A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C67AF1" w:rsidRDefault="00C67AF1" w:rsidP="002F6B3E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, National Institutes of Health Language and Communication (LCOM)</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="002F6B3E" w:rsidRPr="000D40CE" w:rsidRDefault="002F6B3E" w:rsidP="002F6B3E">
+        <w:t>Grant Reviewer, American Speech-Language-Hearing Foundation, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0010391D" w:rsidRDefault="0010391D" w:rsidP="002F6B3E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D40CE">
-[...8 lines deleted...]
-    <w:p w:rsidR="005658FA" w:rsidRPr="000D40CE" w:rsidRDefault="005658FA" w:rsidP="00332D15">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grant Reviewer, National Institutes of Health Language and Communication (LCOM)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F6B3E" w:rsidRPr="000D40CE" w:rsidRDefault="002F6B3E" w:rsidP="002F6B3E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D40CE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, National Institutes of Health Special Emphasis Panel ZDC1 SRB-R (40) L, 2019-2020</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00332D15" w:rsidRDefault="00332D15" w:rsidP="00332D15">
+        <w:t>Grant Reviewer, National Institutes of Health ZDC1 SRB-E Voice, Speech, &amp; Language Fellowship Review, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005658FA" w:rsidRPr="000D40CE" w:rsidRDefault="005658FA" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D40CE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Standing Member, National Institutes of Health National Institute on Deafness and Other Communication Disorders, Communication Disorders Review Committee, 2015-2019</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002829DD" w:rsidRDefault="002829DD" w:rsidP="002829DD">
+        <w:t>Grant Reviewer, National Institutes of Health Special Emphasis Panel ZDC1 SRB-R (40) L, 2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332D15" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D40CE">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, National Institutes of Health ZDC1 SRB-E Voice, Speech, and Language Fellowship Review, 2019</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="002829DD">
+        <w:t>Standing Member, National Institutes of Health National Institute on Deafness and Other Communication Disorders, Communication Disorders Review Committee, 2015-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002829DD" w:rsidRDefault="002829DD" w:rsidP="002829DD">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D418A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
+      <w:r w:rsidRPr="000D40CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grant Reviewer, National Institutes of Health ZDC1 SRB-E Voice, Speech, and Language Fellowship Review, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="002829DD">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, National Institutes of Health Center for Scientific Review, Brain Disorders, Language, Communication and Related Neurosciences F01 Study Section, 2014-2016</w:t>
+        <w:t>Grant Reviewer, National Institutes of Health Center for Scientific Review, Ad Hoc LCOM Study Section, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, U.S. Department of Education Institute for Education Sciences</w:t>
-[...15 lines deleted...]
-        <w:t>Early Intervention and Early Childhood Education Panel, 2014</w:t>
+        <w:t>Grant Reviewer, National Institutes of Health Center for Scientific Review, Brain Disorders, Language, Communication and Related Neurosciences F01 Study Section, 2014-2016</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, National Science Foundation, Behavioral and Cognitive Sciences, 2013</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="002829DD">
+        <w:t>Grant Reviewer, U.S. Department of Education Institute for Education Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Early Intervention and Early Childhood Education Panel, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, NIH NIDCD F31, F32, 2013</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
+        <w:t>Grant Reviewer, National Science Foundation, Behavioral and Cognitive Sciences, 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="002829DD">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, NIH NIDCD Special Emphasis Panels, 2011, 2012, 2013</w:t>
+        <w:t>Grant Reviewer, NIH NIDCD F31, F32, 2013</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, Georgia IES Striving Readers Program, 2012, 2013</w:t>
+        <w:t>Grant Reviewer, NIH NIDCD Special Emphasis Panels, 2011, 2012, 2013</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grant Reviewer, U.S. Dept. of Education IES Striving Readers Program, 2011</w:t>
+        <w:t>Grant Reviewer, Georgia IES Striving Readers Program, 2012, 2013</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Grant Reviewer, U.S. Dept. of Education IES Striving Readers Program, 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Grant Reviewer, Standard Research Grants program of the Social Sciences and Humanities Research Council of Canada, 2009-2010</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Grant Reviewer, Health Research Board of Ireland, 2007</w:t>
       </w:r>
@@ -35508,50 +36900,51 @@
         </w:rPr>
         <w:t>Grant Reviewer, Canadian Language and Literacy Research Network Research Program Applications</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Grant Reviewer, American Speech-Language-Hearing Foundation New Investigator Awards 2005-2007</w:t>
@@ -35873,51 +37266,50 @@
         </w:rPr>
         <w:tab/>
         <w:t>Language Science Committee for Annual Meeting of ASHA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ASHA Working Committee on Recruitment, Retention, and Academic Preparation of Researcher and Teacher Scholars 1997</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332D15" w:rsidRPr="005D418A" w:rsidRDefault="00332D15" w:rsidP="00332D15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>State of Arizona Department of Education focus group member for AZ READS 2002-2003</w:t>
@@ -36396,50 +37788,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRPr="00256095" w:rsidRDefault="00256095" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256095">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00FB28AA" w:rsidRDefault="00FB28AA" w:rsidP="00F7149F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Member, ASU Limited Submissions Grant Review Panel, 2024-2025</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="00F7149F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, President Crow’s Academic Council, 2011-</w:t>
       </w:r>
       <w:r w:rsidR="00B24D16">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -36492,141 +37904,138 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, ASU Limited Submission Grant Reviewer, 2016-2019</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRDefault="00256095" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF074C" w:rsidRPr="00DF074C" w:rsidRDefault="00741ABF" w:rsidP="00B94691">
+    <w:p w:rsidR="00843216" w:rsidRPr="00FB28AA" w:rsidRDefault="00741ABF" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00843216" w:rsidRDefault="00A53258" w:rsidP="00B94691">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00843216">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, SHS Tenure Track Faculty Search Committee 2025-2025</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00843216" w:rsidRDefault="00843216" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, MS Communication Curriculum Committee 2023-2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00610BDE" w:rsidRDefault="00610BDE" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lead, Mesa Public Schools/ASU</w:t>
       </w:r>
       <w:r w:rsidR="00A65401">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NAU</w:t>
       </w:r>
       <w:r w:rsidR="00A65401">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
@@ -37063,51 +38472,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, Department of Speech and Hearing Science Master’s Program Committee, 2013-2014</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRPr="005D418A" w:rsidRDefault="00256095" w:rsidP="00256095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Member, Department of Speech and Hearing Science Program Director’s Group, 2013-2014</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRPr="005D418A" w:rsidRDefault="00256095" w:rsidP="00256095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, Department of Speech and Hearing Science Curriculum Committee, 2012-2014</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRPr="005D418A" w:rsidRDefault="00256095" w:rsidP="00256095">
       <w:pPr>
@@ -37298,51 +38706,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, CHS Grants Review Committee, 2020-2024</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED6EC9" w:rsidRDefault="00ED6EC9" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Member, CHS Multicultural Search Committee, 2022-2-23</w:t>
+        <w:t>Member, CHS Multicultural Search Committee, 2022-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF59FB" w:rsidRDefault="00CF59FB" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF59FB">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, Justice, Equity, Diversity, and Inclusion (JEDI) Council</w:t>
       </w:r>
       <w:r w:rsidR="00341BB2">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -37374,51 +38798,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chair, College of Health Solutions Personnel Committee, 2020-2022</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00417949" w:rsidRPr="00FA00B0" w:rsidRDefault="00417949" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00B0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Member, College of Health Solutions Promotion and Tenure Committee, 2013-2022</w:t>
+        <w:t>Member, College of Health Solutions Promotion and Tenure Committee, 2013-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9444A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00417949" w:rsidRPr="00CF59FB" w:rsidRDefault="00417949" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA00B0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Member, College of Health Solutions Research Council, 2018-2021</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D17B94" w:rsidRPr="00FA00B0" w:rsidRDefault="00D17B94" w:rsidP="00B94691">
       <w:pPr>
         <w:tabs>
@@ -37824,50 +39256,51 @@
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Infrastructure – Research Operations</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRDefault="00256095" w:rsidP="00256095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Success Hub – Research</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00256095" w:rsidRPr="005D418A" w:rsidRDefault="00256095" w:rsidP="00256095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Translational Teams – Structure, Process, and Evaluation</w:t>
       </w:r>
     </w:p>
@@ -38004,79 +39437,79 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D418A">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Advisory Board, Helios Foundation, 2010-2011</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00101C1F" w:rsidRPr="005D418A" w:rsidRDefault="00101C1F" w:rsidP="002C7CF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00101C1F" w:rsidRPr="005D418A" w:rsidSect="00E84A13">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6" w:rsidP="004A7E3A">
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81" w:rsidP="004A7E3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6" w:rsidP="004A7E3A">
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81" w:rsidP="004A7E3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6"/>
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -38106,235 +39539,235 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:altName w:val="MS Mincho"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1774207270"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00940B56" w:rsidRPr="00E84A13" w:rsidRDefault="00940B56">
+      <w:p w:rsidR="00E01BD4" w:rsidRPr="00E84A13" w:rsidRDefault="00E01BD4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00E84A13">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E84A13">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E84A13">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="00E84A13">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00940B56" w:rsidRDefault="00940B56">
+  <w:p w:rsidR="00E01BD4" w:rsidRDefault="00E01BD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6" w:rsidP="004A7E3A">
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81" w:rsidP="004A7E3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6" w:rsidP="004A7E3A">
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81" w:rsidP="004A7E3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="005968B6" w:rsidRDefault="005968B6"/>
+    <w:p w:rsidR="00DD5E81" w:rsidRDefault="00DD5E81"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00940B56" w:rsidRPr="001D1A8C" w:rsidRDefault="00940B56">
+  <w:p w:rsidR="00E01BD4" w:rsidRPr="001D1A8C" w:rsidRDefault="00E01BD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00940B56" w:rsidRDefault="00940B56">
+  <w:p w:rsidR="00E01BD4" w:rsidRDefault="00E01BD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1125" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1126" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1127" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1128" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1129" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="5">
     <w:pict>
-      <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1130" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="6">
     <w:pict>
-      <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1131" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="7">
     <w:pict>
-      <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1132" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="8">
     <w:pict>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
+      <v:shape id="_x0000_i1133" type="#_x0000_t75" style="width:3in;height:3in" o:bullet="t"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019972B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F4ED012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
@@ -39616,831 +41049,894 @@
     <w:rsid w:val="000163E1"/>
     <w:rsid w:val="000207B3"/>
     <w:rsid w:val="00021F89"/>
     <w:rsid w:val="0002295D"/>
     <w:rsid w:val="00023C98"/>
     <w:rsid w:val="000242B7"/>
     <w:rsid w:val="00024690"/>
     <w:rsid w:val="00024D54"/>
     <w:rsid w:val="000260A1"/>
     <w:rsid w:val="0003036F"/>
     <w:rsid w:val="00030E03"/>
     <w:rsid w:val="00031929"/>
     <w:rsid w:val="00032813"/>
     <w:rsid w:val="00034B3A"/>
     <w:rsid w:val="00042CBF"/>
     <w:rsid w:val="0004454B"/>
     <w:rsid w:val="000469CE"/>
     <w:rsid w:val="0005100E"/>
     <w:rsid w:val="00053653"/>
     <w:rsid w:val="000547EA"/>
     <w:rsid w:val="00056447"/>
     <w:rsid w:val="00056501"/>
     <w:rsid w:val="00060052"/>
     <w:rsid w:val="00061BF8"/>
     <w:rsid w:val="000628FD"/>
+    <w:rsid w:val="0006496B"/>
     <w:rsid w:val="00065823"/>
     <w:rsid w:val="0006639D"/>
     <w:rsid w:val="000668A5"/>
     <w:rsid w:val="000704FF"/>
     <w:rsid w:val="00072F92"/>
     <w:rsid w:val="00077F63"/>
     <w:rsid w:val="000815A5"/>
     <w:rsid w:val="00081D26"/>
     <w:rsid w:val="0008323F"/>
     <w:rsid w:val="00087902"/>
     <w:rsid w:val="00087B90"/>
     <w:rsid w:val="00087B98"/>
     <w:rsid w:val="00087C8C"/>
     <w:rsid w:val="000919A6"/>
     <w:rsid w:val="00091C3C"/>
     <w:rsid w:val="0009298B"/>
     <w:rsid w:val="00093931"/>
     <w:rsid w:val="00093F42"/>
     <w:rsid w:val="000966D6"/>
     <w:rsid w:val="000968CF"/>
     <w:rsid w:val="0009774B"/>
     <w:rsid w:val="000A199F"/>
     <w:rsid w:val="000A5FBB"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000A6F43"/>
     <w:rsid w:val="000A70C6"/>
+    <w:rsid w:val="000B0766"/>
     <w:rsid w:val="000B24ED"/>
     <w:rsid w:val="000B48CA"/>
     <w:rsid w:val="000B5989"/>
     <w:rsid w:val="000B7171"/>
     <w:rsid w:val="000C140B"/>
     <w:rsid w:val="000C1A66"/>
     <w:rsid w:val="000C23CE"/>
     <w:rsid w:val="000C2F97"/>
     <w:rsid w:val="000C3482"/>
     <w:rsid w:val="000C5142"/>
     <w:rsid w:val="000C5F5B"/>
     <w:rsid w:val="000C7A68"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000D2C88"/>
     <w:rsid w:val="000D33EE"/>
     <w:rsid w:val="000D40CE"/>
     <w:rsid w:val="000D4CF3"/>
     <w:rsid w:val="000D5A49"/>
     <w:rsid w:val="000D7405"/>
     <w:rsid w:val="000E25CB"/>
     <w:rsid w:val="000E69F2"/>
     <w:rsid w:val="000E7363"/>
     <w:rsid w:val="000F0578"/>
     <w:rsid w:val="000F1A32"/>
     <w:rsid w:val="000F3382"/>
     <w:rsid w:val="000F3E96"/>
     <w:rsid w:val="000F4113"/>
     <w:rsid w:val="000F5756"/>
     <w:rsid w:val="000F64EA"/>
     <w:rsid w:val="00101C1F"/>
     <w:rsid w:val="001033CD"/>
     <w:rsid w:val="00103874"/>
     <w:rsid w:val="0010391D"/>
     <w:rsid w:val="00103F5C"/>
     <w:rsid w:val="001074C8"/>
     <w:rsid w:val="001114BA"/>
     <w:rsid w:val="00111C80"/>
     <w:rsid w:val="00111DF0"/>
+    <w:rsid w:val="00112A6E"/>
     <w:rsid w:val="00114CE5"/>
     <w:rsid w:val="00115C9B"/>
     <w:rsid w:val="001166AE"/>
     <w:rsid w:val="00117885"/>
     <w:rsid w:val="00117C57"/>
     <w:rsid w:val="001208C6"/>
     <w:rsid w:val="0012257B"/>
     <w:rsid w:val="001229A6"/>
     <w:rsid w:val="00124516"/>
     <w:rsid w:val="0012458F"/>
     <w:rsid w:val="00124B25"/>
     <w:rsid w:val="001263F2"/>
+    <w:rsid w:val="00127A4F"/>
     <w:rsid w:val="0013373F"/>
     <w:rsid w:val="00134A03"/>
     <w:rsid w:val="00135401"/>
+    <w:rsid w:val="00135980"/>
     <w:rsid w:val="0013698A"/>
     <w:rsid w:val="00137983"/>
     <w:rsid w:val="001409D6"/>
     <w:rsid w:val="00142808"/>
     <w:rsid w:val="001446BD"/>
     <w:rsid w:val="001470FE"/>
     <w:rsid w:val="00154994"/>
     <w:rsid w:val="00154E28"/>
     <w:rsid w:val="00157664"/>
     <w:rsid w:val="00160D8D"/>
     <w:rsid w:val="0016453B"/>
     <w:rsid w:val="00166341"/>
     <w:rsid w:val="00167558"/>
     <w:rsid w:val="001677FF"/>
     <w:rsid w:val="00172AAC"/>
     <w:rsid w:val="00175DA2"/>
     <w:rsid w:val="00176EE7"/>
     <w:rsid w:val="00176F8C"/>
     <w:rsid w:val="00177968"/>
     <w:rsid w:val="00180025"/>
     <w:rsid w:val="001804E1"/>
     <w:rsid w:val="00182CB8"/>
     <w:rsid w:val="001836AA"/>
     <w:rsid w:val="00184197"/>
     <w:rsid w:val="00185232"/>
     <w:rsid w:val="00186CEA"/>
     <w:rsid w:val="00187684"/>
     <w:rsid w:val="0019060D"/>
+    <w:rsid w:val="0019272F"/>
     <w:rsid w:val="0019417F"/>
     <w:rsid w:val="0019567B"/>
     <w:rsid w:val="0019779F"/>
     <w:rsid w:val="001A7264"/>
     <w:rsid w:val="001B4203"/>
     <w:rsid w:val="001B5967"/>
     <w:rsid w:val="001B6738"/>
     <w:rsid w:val="001C3207"/>
     <w:rsid w:val="001C359F"/>
     <w:rsid w:val="001C4A77"/>
     <w:rsid w:val="001C6CAD"/>
     <w:rsid w:val="001D0283"/>
     <w:rsid w:val="001D0345"/>
     <w:rsid w:val="001D16A6"/>
     <w:rsid w:val="001D1A8C"/>
     <w:rsid w:val="001D262E"/>
     <w:rsid w:val="001E09E0"/>
     <w:rsid w:val="001E160D"/>
     <w:rsid w:val="001E1844"/>
     <w:rsid w:val="001F02D6"/>
     <w:rsid w:val="001F1971"/>
     <w:rsid w:val="001F4366"/>
     <w:rsid w:val="001F73AF"/>
     <w:rsid w:val="00200180"/>
     <w:rsid w:val="00201265"/>
+    <w:rsid w:val="00202C3C"/>
     <w:rsid w:val="00204754"/>
     <w:rsid w:val="00205062"/>
     <w:rsid w:val="002051DE"/>
     <w:rsid w:val="00205A4F"/>
     <w:rsid w:val="0020644F"/>
     <w:rsid w:val="00210CF8"/>
     <w:rsid w:val="0021169A"/>
     <w:rsid w:val="00211EE6"/>
     <w:rsid w:val="00214302"/>
     <w:rsid w:val="00215C23"/>
     <w:rsid w:val="0021628D"/>
+    <w:rsid w:val="00216E99"/>
     <w:rsid w:val="002176D1"/>
+    <w:rsid w:val="00217EFC"/>
     <w:rsid w:val="00220EB5"/>
     <w:rsid w:val="0022195A"/>
     <w:rsid w:val="00221AB1"/>
     <w:rsid w:val="00221E62"/>
     <w:rsid w:val="002255FE"/>
     <w:rsid w:val="00227113"/>
     <w:rsid w:val="002304DA"/>
     <w:rsid w:val="002315E4"/>
     <w:rsid w:val="00231C36"/>
     <w:rsid w:val="00232E21"/>
     <w:rsid w:val="00232E92"/>
     <w:rsid w:val="00235016"/>
     <w:rsid w:val="002354DE"/>
     <w:rsid w:val="002374A2"/>
     <w:rsid w:val="00241DE2"/>
     <w:rsid w:val="00241EA9"/>
     <w:rsid w:val="002474E1"/>
     <w:rsid w:val="002477EE"/>
+    <w:rsid w:val="00250ED2"/>
     <w:rsid w:val="0025155C"/>
     <w:rsid w:val="00256095"/>
     <w:rsid w:val="002617FF"/>
     <w:rsid w:val="00262179"/>
     <w:rsid w:val="002624CC"/>
     <w:rsid w:val="0026542A"/>
     <w:rsid w:val="00267494"/>
     <w:rsid w:val="00274A0E"/>
     <w:rsid w:val="00275153"/>
     <w:rsid w:val="002757E9"/>
     <w:rsid w:val="002767F8"/>
     <w:rsid w:val="00280D10"/>
     <w:rsid w:val="00282294"/>
     <w:rsid w:val="002829DD"/>
     <w:rsid w:val="00282B2B"/>
     <w:rsid w:val="00283205"/>
     <w:rsid w:val="00284015"/>
     <w:rsid w:val="00284382"/>
     <w:rsid w:val="0028454C"/>
     <w:rsid w:val="00284971"/>
     <w:rsid w:val="00285096"/>
     <w:rsid w:val="00287522"/>
     <w:rsid w:val="00290B6D"/>
     <w:rsid w:val="0029190E"/>
     <w:rsid w:val="00292582"/>
     <w:rsid w:val="00292623"/>
     <w:rsid w:val="002939E4"/>
     <w:rsid w:val="00295D93"/>
     <w:rsid w:val="002965F2"/>
     <w:rsid w:val="00297E6A"/>
     <w:rsid w:val="002A0524"/>
     <w:rsid w:val="002A0CF2"/>
     <w:rsid w:val="002A18D8"/>
     <w:rsid w:val="002A1BA8"/>
     <w:rsid w:val="002A52C4"/>
     <w:rsid w:val="002B0B48"/>
     <w:rsid w:val="002B1DDF"/>
     <w:rsid w:val="002B3332"/>
     <w:rsid w:val="002B3B9C"/>
     <w:rsid w:val="002B44F9"/>
     <w:rsid w:val="002B4A9F"/>
+    <w:rsid w:val="002B4B12"/>
     <w:rsid w:val="002C0EE7"/>
     <w:rsid w:val="002C20F5"/>
     <w:rsid w:val="002C4A51"/>
     <w:rsid w:val="002C622C"/>
     <w:rsid w:val="002C684E"/>
     <w:rsid w:val="002C6ECD"/>
     <w:rsid w:val="002C77D3"/>
     <w:rsid w:val="002C7CF5"/>
     <w:rsid w:val="002D40F4"/>
     <w:rsid w:val="002D6CE0"/>
+    <w:rsid w:val="002E0809"/>
     <w:rsid w:val="002E102B"/>
     <w:rsid w:val="002E3F56"/>
+    <w:rsid w:val="002E46C9"/>
     <w:rsid w:val="002E4F9E"/>
     <w:rsid w:val="002E5853"/>
+    <w:rsid w:val="002E68DA"/>
     <w:rsid w:val="002E7020"/>
     <w:rsid w:val="002E798D"/>
     <w:rsid w:val="002F0B8A"/>
     <w:rsid w:val="002F212A"/>
     <w:rsid w:val="002F283F"/>
     <w:rsid w:val="002F2DE1"/>
     <w:rsid w:val="002F3A16"/>
     <w:rsid w:val="002F3E29"/>
+    <w:rsid w:val="002F5B02"/>
     <w:rsid w:val="002F68D4"/>
     <w:rsid w:val="002F6903"/>
     <w:rsid w:val="002F6B3E"/>
     <w:rsid w:val="002F6CD8"/>
     <w:rsid w:val="002F71A9"/>
     <w:rsid w:val="00301C19"/>
     <w:rsid w:val="003027F2"/>
     <w:rsid w:val="003049E9"/>
     <w:rsid w:val="00305CC2"/>
     <w:rsid w:val="00306CD0"/>
     <w:rsid w:val="003109EF"/>
     <w:rsid w:val="003113C1"/>
     <w:rsid w:val="003131AD"/>
     <w:rsid w:val="00314434"/>
     <w:rsid w:val="003159EA"/>
     <w:rsid w:val="00315B31"/>
     <w:rsid w:val="00316C84"/>
     <w:rsid w:val="00317A15"/>
     <w:rsid w:val="00323035"/>
     <w:rsid w:val="0032742B"/>
     <w:rsid w:val="00327725"/>
     <w:rsid w:val="00332D15"/>
     <w:rsid w:val="00333E3A"/>
     <w:rsid w:val="00337DBB"/>
+    <w:rsid w:val="003415C1"/>
+    <w:rsid w:val="0034186D"/>
     <w:rsid w:val="00341BB2"/>
+    <w:rsid w:val="00342ECB"/>
     <w:rsid w:val="00342F1E"/>
     <w:rsid w:val="00343649"/>
     <w:rsid w:val="00350A9A"/>
     <w:rsid w:val="00352FBB"/>
     <w:rsid w:val="00353165"/>
     <w:rsid w:val="003570CA"/>
     <w:rsid w:val="003629E3"/>
     <w:rsid w:val="003659A2"/>
     <w:rsid w:val="003661DC"/>
     <w:rsid w:val="00366CF5"/>
     <w:rsid w:val="003670ED"/>
+    <w:rsid w:val="00367E50"/>
     <w:rsid w:val="0037010B"/>
     <w:rsid w:val="003711E2"/>
     <w:rsid w:val="00373C81"/>
     <w:rsid w:val="003745C5"/>
     <w:rsid w:val="00374BED"/>
     <w:rsid w:val="00374D87"/>
     <w:rsid w:val="00375885"/>
     <w:rsid w:val="003765A7"/>
+    <w:rsid w:val="00377A8C"/>
     <w:rsid w:val="00380CED"/>
     <w:rsid w:val="003826D8"/>
     <w:rsid w:val="0038315A"/>
     <w:rsid w:val="00383900"/>
     <w:rsid w:val="00383A55"/>
     <w:rsid w:val="00384A3A"/>
     <w:rsid w:val="0038512A"/>
     <w:rsid w:val="003859A0"/>
     <w:rsid w:val="00385E21"/>
+    <w:rsid w:val="003873C0"/>
     <w:rsid w:val="003902C8"/>
     <w:rsid w:val="00390895"/>
     <w:rsid w:val="00391C08"/>
     <w:rsid w:val="00391E55"/>
     <w:rsid w:val="00393513"/>
     <w:rsid w:val="00395DE4"/>
     <w:rsid w:val="00397BA3"/>
     <w:rsid w:val="003A0707"/>
     <w:rsid w:val="003A22AB"/>
     <w:rsid w:val="003A2819"/>
     <w:rsid w:val="003A2E0E"/>
     <w:rsid w:val="003A33C1"/>
     <w:rsid w:val="003A34E2"/>
     <w:rsid w:val="003A40C4"/>
+    <w:rsid w:val="003A4543"/>
     <w:rsid w:val="003A58AB"/>
     <w:rsid w:val="003A6174"/>
     <w:rsid w:val="003A642B"/>
     <w:rsid w:val="003A7B58"/>
+    <w:rsid w:val="003B0A50"/>
     <w:rsid w:val="003B0D08"/>
     <w:rsid w:val="003B1058"/>
     <w:rsid w:val="003B1705"/>
     <w:rsid w:val="003B229A"/>
     <w:rsid w:val="003B293C"/>
     <w:rsid w:val="003B4986"/>
     <w:rsid w:val="003B569B"/>
     <w:rsid w:val="003C0DC3"/>
     <w:rsid w:val="003C18E1"/>
     <w:rsid w:val="003C1D39"/>
     <w:rsid w:val="003C4781"/>
     <w:rsid w:val="003C7B6C"/>
     <w:rsid w:val="003D0939"/>
     <w:rsid w:val="003D2A19"/>
     <w:rsid w:val="003D2F85"/>
     <w:rsid w:val="003D327D"/>
     <w:rsid w:val="003D3DA3"/>
     <w:rsid w:val="003D7D8D"/>
     <w:rsid w:val="003E0853"/>
     <w:rsid w:val="003E1A47"/>
     <w:rsid w:val="003E343A"/>
     <w:rsid w:val="003E39CB"/>
     <w:rsid w:val="003E4C65"/>
     <w:rsid w:val="003E629F"/>
     <w:rsid w:val="003E64DD"/>
     <w:rsid w:val="003E6723"/>
     <w:rsid w:val="003E6819"/>
+    <w:rsid w:val="003E6B18"/>
     <w:rsid w:val="003E7937"/>
     <w:rsid w:val="003E7A27"/>
     <w:rsid w:val="003F1EB6"/>
     <w:rsid w:val="003F2E2B"/>
     <w:rsid w:val="004021A1"/>
     <w:rsid w:val="00402627"/>
     <w:rsid w:val="00406BE9"/>
     <w:rsid w:val="00407A5F"/>
     <w:rsid w:val="0041370A"/>
     <w:rsid w:val="00413BB6"/>
     <w:rsid w:val="004164C7"/>
     <w:rsid w:val="00416957"/>
     <w:rsid w:val="00417949"/>
+    <w:rsid w:val="004179E0"/>
     <w:rsid w:val="00417DA6"/>
     <w:rsid w:val="00420FD0"/>
     <w:rsid w:val="004214EE"/>
     <w:rsid w:val="00421C93"/>
     <w:rsid w:val="004238F7"/>
     <w:rsid w:val="004243E6"/>
     <w:rsid w:val="004246CE"/>
     <w:rsid w:val="0042697F"/>
     <w:rsid w:val="00426E68"/>
     <w:rsid w:val="0042755C"/>
     <w:rsid w:val="00433563"/>
     <w:rsid w:val="00434DCE"/>
     <w:rsid w:val="00436FA5"/>
     <w:rsid w:val="00437CBC"/>
     <w:rsid w:val="00440A98"/>
     <w:rsid w:val="00440B12"/>
     <w:rsid w:val="00441E30"/>
     <w:rsid w:val="00442F24"/>
     <w:rsid w:val="004432D8"/>
     <w:rsid w:val="00443BED"/>
     <w:rsid w:val="004442A3"/>
+    <w:rsid w:val="00445A33"/>
     <w:rsid w:val="0044618F"/>
     <w:rsid w:val="004470A8"/>
     <w:rsid w:val="004472AA"/>
     <w:rsid w:val="00451021"/>
     <w:rsid w:val="0045211C"/>
     <w:rsid w:val="00457035"/>
     <w:rsid w:val="00457223"/>
     <w:rsid w:val="004579CC"/>
     <w:rsid w:val="00460F81"/>
     <w:rsid w:val="00461220"/>
     <w:rsid w:val="004614E8"/>
     <w:rsid w:val="00464739"/>
     <w:rsid w:val="00464A65"/>
     <w:rsid w:val="00467F85"/>
     <w:rsid w:val="0047155A"/>
     <w:rsid w:val="00473694"/>
     <w:rsid w:val="004738BA"/>
     <w:rsid w:val="00475A9B"/>
     <w:rsid w:val="00477149"/>
     <w:rsid w:val="004824F8"/>
     <w:rsid w:val="00482DCF"/>
     <w:rsid w:val="004830D7"/>
     <w:rsid w:val="00486C3E"/>
     <w:rsid w:val="004873A2"/>
     <w:rsid w:val="00490D42"/>
     <w:rsid w:val="004917F7"/>
     <w:rsid w:val="0049660E"/>
     <w:rsid w:val="00496EC0"/>
     <w:rsid w:val="00497C1C"/>
     <w:rsid w:val="004A02D2"/>
     <w:rsid w:val="004A4712"/>
+    <w:rsid w:val="004A485C"/>
     <w:rsid w:val="004A63AD"/>
     <w:rsid w:val="004A7E3A"/>
+    <w:rsid w:val="004B045F"/>
     <w:rsid w:val="004B07C0"/>
     <w:rsid w:val="004B1CB3"/>
+    <w:rsid w:val="004B331E"/>
     <w:rsid w:val="004B5B17"/>
     <w:rsid w:val="004B6C02"/>
     <w:rsid w:val="004B70D3"/>
     <w:rsid w:val="004B7350"/>
     <w:rsid w:val="004C1E41"/>
     <w:rsid w:val="004C2682"/>
     <w:rsid w:val="004C5567"/>
     <w:rsid w:val="004D35BC"/>
     <w:rsid w:val="004D5F46"/>
     <w:rsid w:val="004D6349"/>
     <w:rsid w:val="004D63C6"/>
     <w:rsid w:val="004E064B"/>
     <w:rsid w:val="004E0FCD"/>
     <w:rsid w:val="004E103D"/>
     <w:rsid w:val="004E35D2"/>
     <w:rsid w:val="004E366C"/>
     <w:rsid w:val="004E42E6"/>
     <w:rsid w:val="004F09CE"/>
     <w:rsid w:val="004F1342"/>
+    <w:rsid w:val="004F340C"/>
     <w:rsid w:val="004F5B26"/>
     <w:rsid w:val="004F738B"/>
+    <w:rsid w:val="004F791D"/>
     <w:rsid w:val="004F7C78"/>
     <w:rsid w:val="005013B9"/>
     <w:rsid w:val="00506270"/>
     <w:rsid w:val="005063EF"/>
     <w:rsid w:val="005065C6"/>
     <w:rsid w:val="00510EDE"/>
     <w:rsid w:val="0051308D"/>
+    <w:rsid w:val="00513BAC"/>
     <w:rsid w:val="00516272"/>
     <w:rsid w:val="00516682"/>
     <w:rsid w:val="005168CE"/>
     <w:rsid w:val="00521A07"/>
     <w:rsid w:val="00523A2B"/>
     <w:rsid w:val="005279E0"/>
     <w:rsid w:val="005300D0"/>
     <w:rsid w:val="00531C11"/>
     <w:rsid w:val="00532122"/>
     <w:rsid w:val="00533276"/>
     <w:rsid w:val="005343E8"/>
     <w:rsid w:val="00536658"/>
     <w:rsid w:val="005370A4"/>
     <w:rsid w:val="00540141"/>
+    <w:rsid w:val="00542049"/>
     <w:rsid w:val="00543213"/>
     <w:rsid w:val="0054393B"/>
+    <w:rsid w:val="00544606"/>
     <w:rsid w:val="00544F99"/>
     <w:rsid w:val="00546748"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="00553B86"/>
     <w:rsid w:val="00561323"/>
     <w:rsid w:val="0056378F"/>
     <w:rsid w:val="0056399B"/>
     <w:rsid w:val="005658FA"/>
+    <w:rsid w:val="00567ED0"/>
+    <w:rsid w:val="00570F50"/>
     <w:rsid w:val="00571614"/>
     <w:rsid w:val="00571620"/>
     <w:rsid w:val="00571E67"/>
     <w:rsid w:val="0057226A"/>
     <w:rsid w:val="00574A82"/>
     <w:rsid w:val="0057693B"/>
     <w:rsid w:val="00577862"/>
     <w:rsid w:val="00577C82"/>
     <w:rsid w:val="00582551"/>
     <w:rsid w:val="005831C9"/>
     <w:rsid w:val="005853AF"/>
     <w:rsid w:val="005855EA"/>
     <w:rsid w:val="0058761B"/>
     <w:rsid w:val="0058779D"/>
     <w:rsid w:val="005904C3"/>
     <w:rsid w:val="00590B51"/>
     <w:rsid w:val="005968B6"/>
     <w:rsid w:val="005A0AB5"/>
     <w:rsid w:val="005A2EE7"/>
     <w:rsid w:val="005A33E5"/>
     <w:rsid w:val="005A4315"/>
     <w:rsid w:val="005A50CA"/>
     <w:rsid w:val="005A5901"/>
+    <w:rsid w:val="005A5F92"/>
     <w:rsid w:val="005A778A"/>
     <w:rsid w:val="005A7EA1"/>
+    <w:rsid w:val="005A7EAE"/>
     <w:rsid w:val="005B28CF"/>
     <w:rsid w:val="005B3A3B"/>
     <w:rsid w:val="005B4DCF"/>
     <w:rsid w:val="005C4B23"/>
     <w:rsid w:val="005D2C51"/>
     <w:rsid w:val="005D3BA6"/>
     <w:rsid w:val="005D418A"/>
     <w:rsid w:val="005D6631"/>
     <w:rsid w:val="005D6CE6"/>
     <w:rsid w:val="005D71B8"/>
     <w:rsid w:val="005D7845"/>
     <w:rsid w:val="005E2384"/>
     <w:rsid w:val="005E254C"/>
     <w:rsid w:val="005E2ADB"/>
     <w:rsid w:val="005E33F8"/>
     <w:rsid w:val="005E6002"/>
     <w:rsid w:val="005E621D"/>
     <w:rsid w:val="005E651F"/>
     <w:rsid w:val="005E72B7"/>
     <w:rsid w:val="005F09A1"/>
     <w:rsid w:val="005F13A6"/>
     <w:rsid w:val="005F27BF"/>
     <w:rsid w:val="005F3F3F"/>
     <w:rsid w:val="005F46D1"/>
     <w:rsid w:val="005F6A03"/>
     <w:rsid w:val="005F7919"/>
     <w:rsid w:val="0060035B"/>
     <w:rsid w:val="00603747"/>
     <w:rsid w:val="00606755"/>
     <w:rsid w:val="00610BDE"/>
     <w:rsid w:val="006120E5"/>
     <w:rsid w:val="00612A8C"/>
     <w:rsid w:val="00614A4D"/>
     <w:rsid w:val="00614C4A"/>
     <w:rsid w:val="00617975"/>
+    <w:rsid w:val="00620778"/>
     <w:rsid w:val="00622E07"/>
     <w:rsid w:val="006233D6"/>
     <w:rsid w:val="006237E8"/>
     <w:rsid w:val="00624825"/>
     <w:rsid w:val="00624AB7"/>
     <w:rsid w:val="00625541"/>
     <w:rsid w:val="00625D72"/>
     <w:rsid w:val="00626E45"/>
     <w:rsid w:val="006273C5"/>
     <w:rsid w:val="006303D4"/>
     <w:rsid w:val="00631D73"/>
     <w:rsid w:val="006410B8"/>
     <w:rsid w:val="00642F43"/>
     <w:rsid w:val="00643282"/>
     <w:rsid w:val="006436F1"/>
     <w:rsid w:val="00643793"/>
     <w:rsid w:val="00643E24"/>
     <w:rsid w:val="00644489"/>
     <w:rsid w:val="006457DA"/>
     <w:rsid w:val="00645CF8"/>
     <w:rsid w:val="0064660E"/>
     <w:rsid w:val="00646C7D"/>
     <w:rsid w:val="00647B1F"/>
     <w:rsid w:val="006507E5"/>
     <w:rsid w:val="0065158E"/>
     <w:rsid w:val="00651B67"/>
     <w:rsid w:val="006526FD"/>
     <w:rsid w:val="00652757"/>
     <w:rsid w:val="00653451"/>
     <w:rsid w:val="00653C95"/>
     <w:rsid w:val="006544F4"/>
     <w:rsid w:val="00656ED1"/>
     <w:rsid w:val="0066059E"/>
     <w:rsid w:val="006605EA"/>
     <w:rsid w:val="00662EE6"/>
     <w:rsid w:val="00664892"/>
     <w:rsid w:val="006655DE"/>
+    <w:rsid w:val="0066596C"/>
     <w:rsid w:val="0067284E"/>
     <w:rsid w:val="00672ADD"/>
+    <w:rsid w:val="0067405C"/>
     <w:rsid w:val="006768E1"/>
     <w:rsid w:val="006771DF"/>
     <w:rsid w:val="00677E8C"/>
     <w:rsid w:val="00682813"/>
     <w:rsid w:val="00682F55"/>
     <w:rsid w:val="0068304D"/>
     <w:rsid w:val="00683823"/>
     <w:rsid w:val="006917E5"/>
     <w:rsid w:val="006935CC"/>
     <w:rsid w:val="0069490A"/>
     <w:rsid w:val="00694F24"/>
     <w:rsid w:val="006963BC"/>
     <w:rsid w:val="006A0AE0"/>
     <w:rsid w:val="006A31A6"/>
     <w:rsid w:val="006A39D0"/>
     <w:rsid w:val="006A424C"/>
     <w:rsid w:val="006A4DF1"/>
     <w:rsid w:val="006A5FB0"/>
     <w:rsid w:val="006A6B9C"/>
     <w:rsid w:val="006A726A"/>
     <w:rsid w:val="006B0D8C"/>
     <w:rsid w:val="006B26E1"/>
     <w:rsid w:val="006B349F"/>
     <w:rsid w:val="006B44CB"/>
+    <w:rsid w:val="006B4D1E"/>
     <w:rsid w:val="006B695D"/>
     <w:rsid w:val="006C027A"/>
     <w:rsid w:val="006C236A"/>
     <w:rsid w:val="006C239B"/>
+    <w:rsid w:val="006C62D5"/>
     <w:rsid w:val="006C664B"/>
     <w:rsid w:val="006C730A"/>
     <w:rsid w:val="006D0B10"/>
     <w:rsid w:val="006D1FCA"/>
+    <w:rsid w:val="006D4EED"/>
     <w:rsid w:val="006E0EA0"/>
     <w:rsid w:val="006E257A"/>
     <w:rsid w:val="006E2B42"/>
     <w:rsid w:val="006E4019"/>
     <w:rsid w:val="006E5131"/>
+    <w:rsid w:val="006E6A10"/>
     <w:rsid w:val="006E7A8E"/>
     <w:rsid w:val="006F08D6"/>
     <w:rsid w:val="006F0FBF"/>
     <w:rsid w:val="006F2010"/>
     <w:rsid w:val="006F426B"/>
     <w:rsid w:val="006F4CAC"/>
+    <w:rsid w:val="006F7449"/>
     <w:rsid w:val="006F7CAB"/>
     <w:rsid w:val="0070370D"/>
     <w:rsid w:val="00703816"/>
     <w:rsid w:val="00706398"/>
     <w:rsid w:val="00707BD2"/>
+    <w:rsid w:val="00712596"/>
     <w:rsid w:val="007134C5"/>
+    <w:rsid w:val="00713CFF"/>
     <w:rsid w:val="0071424D"/>
     <w:rsid w:val="00717078"/>
     <w:rsid w:val="00720695"/>
     <w:rsid w:val="0072215F"/>
+    <w:rsid w:val="00724F6A"/>
     <w:rsid w:val="007255D6"/>
     <w:rsid w:val="00727FDB"/>
     <w:rsid w:val="0073193C"/>
     <w:rsid w:val="007346DF"/>
     <w:rsid w:val="00734E08"/>
     <w:rsid w:val="00734F03"/>
     <w:rsid w:val="00735500"/>
     <w:rsid w:val="00737198"/>
     <w:rsid w:val="0073749A"/>
     <w:rsid w:val="00740159"/>
     <w:rsid w:val="00741536"/>
     <w:rsid w:val="00741570"/>
     <w:rsid w:val="00741ABF"/>
     <w:rsid w:val="007430ED"/>
+    <w:rsid w:val="00743711"/>
     <w:rsid w:val="00743960"/>
     <w:rsid w:val="00745DD3"/>
     <w:rsid w:val="00746334"/>
     <w:rsid w:val="00747976"/>
     <w:rsid w:val="00750377"/>
     <w:rsid w:val="00752727"/>
     <w:rsid w:val="00753F7F"/>
     <w:rsid w:val="007545F1"/>
     <w:rsid w:val="00755750"/>
     <w:rsid w:val="0076059E"/>
     <w:rsid w:val="00760A67"/>
     <w:rsid w:val="007610E5"/>
     <w:rsid w:val="00761E29"/>
     <w:rsid w:val="0076293E"/>
     <w:rsid w:val="00764549"/>
+    <w:rsid w:val="007646D3"/>
     <w:rsid w:val="00764E32"/>
     <w:rsid w:val="00765D24"/>
     <w:rsid w:val="00766400"/>
     <w:rsid w:val="00766B75"/>
     <w:rsid w:val="00766CB8"/>
     <w:rsid w:val="00767B48"/>
     <w:rsid w:val="00767E76"/>
     <w:rsid w:val="00771FED"/>
     <w:rsid w:val="007725C6"/>
     <w:rsid w:val="00772CB5"/>
     <w:rsid w:val="00774D7B"/>
     <w:rsid w:val="00775A36"/>
     <w:rsid w:val="00775FCD"/>
     <w:rsid w:val="00777C71"/>
     <w:rsid w:val="00780F5E"/>
     <w:rsid w:val="00783341"/>
     <w:rsid w:val="0078353A"/>
     <w:rsid w:val="00784493"/>
     <w:rsid w:val="00784BE4"/>
     <w:rsid w:val="00784DB6"/>
     <w:rsid w:val="00787785"/>
     <w:rsid w:val="00790E7E"/>
     <w:rsid w:val="00793828"/>
     <w:rsid w:val="00794401"/>
     <w:rsid w:val="00795447"/>
     <w:rsid w:val="007A0CCD"/>
     <w:rsid w:val="007A0FFA"/>
     <w:rsid w:val="007A1893"/>
     <w:rsid w:val="007A1A21"/>
     <w:rsid w:val="007A1AA7"/>
     <w:rsid w:val="007A3C64"/>
     <w:rsid w:val="007A40AF"/>
+    <w:rsid w:val="007A7B8C"/>
     <w:rsid w:val="007A7CF5"/>
     <w:rsid w:val="007B0A86"/>
     <w:rsid w:val="007B0FCC"/>
     <w:rsid w:val="007B3AFA"/>
+    <w:rsid w:val="007B4031"/>
     <w:rsid w:val="007C1772"/>
     <w:rsid w:val="007C207D"/>
     <w:rsid w:val="007C2584"/>
     <w:rsid w:val="007C313C"/>
     <w:rsid w:val="007C4653"/>
     <w:rsid w:val="007C4D1B"/>
+    <w:rsid w:val="007C50AC"/>
     <w:rsid w:val="007C65C1"/>
     <w:rsid w:val="007C7AED"/>
     <w:rsid w:val="007D0304"/>
     <w:rsid w:val="007D1A13"/>
     <w:rsid w:val="007D2AE2"/>
     <w:rsid w:val="007D331E"/>
     <w:rsid w:val="007D570E"/>
     <w:rsid w:val="007D622A"/>
     <w:rsid w:val="007D63FF"/>
+    <w:rsid w:val="007D6BAE"/>
     <w:rsid w:val="007D6F8E"/>
     <w:rsid w:val="007E0928"/>
     <w:rsid w:val="007E12C9"/>
     <w:rsid w:val="007E1447"/>
     <w:rsid w:val="007E675B"/>
     <w:rsid w:val="007E6BDD"/>
     <w:rsid w:val="007E6D1F"/>
     <w:rsid w:val="007F0EC5"/>
     <w:rsid w:val="007F1F4C"/>
     <w:rsid w:val="007F25F2"/>
     <w:rsid w:val="007F5D23"/>
     <w:rsid w:val="007F74E8"/>
     <w:rsid w:val="008002CD"/>
     <w:rsid w:val="008015B4"/>
     <w:rsid w:val="0080281F"/>
     <w:rsid w:val="00803024"/>
     <w:rsid w:val="008036EA"/>
     <w:rsid w:val="008039E5"/>
     <w:rsid w:val="00807EDF"/>
     <w:rsid w:val="0081029D"/>
     <w:rsid w:val="0081546A"/>
     <w:rsid w:val="008155A3"/>
     <w:rsid w:val="00815BB7"/>
     <w:rsid w:val="00816497"/>
     <w:rsid w:val="00816D2F"/>
     <w:rsid w:val="00816D9B"/>
     <w:rsid w:val="00820900"/>
     <w:rsid w:val="00820EB1"/>
     <w:rsid w:val="008215D8"/>
     <w:rsid w:val="00821B99"/>
     <w:rsid w:val="00825657"/>
     <w:rsid w:val="0082616E"/>
+    <w:rsid w:val="008307C7"/>
     <w:rsid w:val="00830DCC"/>
     <w:rsid w:val="008327CB"/>
     <w:rsid w:val="00832F8C"/>
     <w:rsid w:val="0083574B"/>
+    <w:rsid w:val="008378D1"/>
+    <w:rsid w:val="00840F15"/>
     <w:rsid w:val="00841438"/>
     <w:rsid w:val="00843216"/>
     <w:rsid w:val="00844E10"/>
     <w:rsid w:val="00844F04"/>
     <w:rsid w:val="0084510C"/>
     <w:rsid w:val="0084639F"/>
     <w:rsid w:val="00846930"/>
+    <w:rsid w:val="00853D8D"/>
     <w:rsid w:val="00862809"/>
     <w:rsid w:val="0086523C"/>
+    <w:rsid w:val="00866788"/>
     <w:rsid w:val="00873894"/>
     <w:rsid w:val="008738DA"/>
     <w:rsid w:val="00883B15"/>
     <w:rsid w:val="00883FD9"/>
     <w:rsid w:val="008844B4"/>
     <w:rsid w:val="00887BAE"/>
     <w:rsid w:val="008931F6"/>
     <w:rsid w:val="008951C9"/>
     <w:rsid w:val="008969E4"/>
     <w:rsid w:val="00896E0F"/>
     <w:rsid w:val="008A0577"/>
     <w:rsid w:val="008A274A"/>
     <w:rsid w:val="008A2A15"/>
+    <w:rsid w:val="008A34A0"/>
     <w:rsid w:val="008A58BF"/>
     <w:rsid w:val="008A7197"/>
     <w:rsid w:val="008A7FAC"/>
     <w:rsid w:val="008B00B3"/>
     <w:rsid w:val="008B4744"/>
     <w:rsid w:val="008B6709"/>
     <w:rsid w:val="008B7933"/>
+    <w:rsid w:val="008C0991"/>
     <w:rsid w:val="008C0DB8"/>
     <w:rsid w:val="008C1BCB"/>
     <w:rsid w:val="008C55E5"/>
     <w:rsid w:val="008C584D"/>
     <w:rsid w:val="008C74A9"/>
     <w:rsid w:val="008D0344"/>
     <w:rsid w:val="008D04FC"/>
     <w:rsid w:val="008D1482"/>
     <w:rsid w:val="008D15D1"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D33A1"/>
     <w:rsid w:val="008D39EE"/>
     <w:rsid w:val="008D3C96"/>
     <w:rsid w:val="008E27DB"/>
     <w:rsid w:val="008E4C77"/>
     <w:rsid w:val="008E4E06"/>
     <w:rsid w:val="008E75E6"/>
     <w:rsid w:val="008E7FCC"/>
     <w:rsid w:val="008F04A8"/>
     <w:rsid w:val="008F2C44"/>
     <w:rsid w:val="008F349A"/>
     <w:rsid w:val="008F4924"/>
     <w:rsid w:val="008F774B"/>
     <w:rsid w:val="00900098"/>
     <w:rsid w:val="009013ED"/>
     <w:rsid w:val="009024E1"/>
     <w:rsid w:val="009032AE"/>
     <w:rsid w:val="009045CC"/>
     <w:rsid w:val="00904F34"/>
     <w:rsid w:val="009054EC"/>
     <w:rsid w:val="00905DE9"/>
     <w:rsid w:val="00911071"/>
     <w:rsid w:val="00911EE3"/>
     <w:rsid w:val="00913398"/>
     <w:rsid w:val="00914920"/>
     <w:rsid w:val="00914B9E"/>
     <w:rsid w:val="0091556E"/>
     <w:rsid w:val="0092022B"/>
     <w:rsid w:val="00921DBD"/>
     <w:rsid w:val="00923DD7"/>
+    <w:rsid w:val="00925652"/>
     <w:rsid w:val="00930C9A"/>
     <w:rsid w:val="0093108F"/>
     <w:rsid w:val="009318EE"/>
     <w:rsid w:val="00931F46"/>
     <w:rsid w:val="0093241D"/>
     <w:rsid w:val="00932DCD"/>
     <w:rsid w:val="00940B56"/>
     <w:rsid w:val="00940E4C"/>
     <w:rsid w:val="00942B34"/>
     <w:rsid w:val="0094646D"/>
     <w:rsid w:val="00950284"/>
     <w:rsid w:val="00951051"/>
     <w:rsid w:val="00952B1D"/>
     <w:rsid w:val="00953DC6"/>
     <w:rsid w:val="00954965"/>
     <w:rsid w:val="00955D19"/>
     <w:rsid w:val="0095645A"/>
     <w:rsid w:val="00956E15"/>
     <w:rsid w:val="00956E53"/>
     <w:rsid w:val="0095764E"/>
     <w:rsid w:val="00960793"/>
     <w:rsid w:val="00964A4D"/>
     <w:rsid w:val="00964FEC"/>
     <w:rsid w:val="009673F2"/>
     <w:rsid w:val="00971461"/>
@@ -40448,124 +41944,130 @@
     <w:rsid w:val="00980939"/>
     <w:rsid w:val="0098285F"/>
     <w:rsid w:val="00983BB1"/>
     <w:rsid w:val="00986739"/>
     <w:rsid w:val="00990290"/>
     <w:rsid w:val="00992E35"/>
     <w:rsid w:val="00993D9C"/>
     <w:rsid w:val="00994A94"/>
     <w:rsid w:val="009A143E"/>
     <w:rsid w:val="009A18F2"/>
     <w:rsid w:val="009A237D"/>
     <w:rsid w:val="009A2A3B"/>
     <w:rsid w:val="009A3DA7"/>
     <w:rsid w:val="009A5065"/>
     <w:rsid w:val="009A7C8E"/>
     <w:rsid w:val="009B028D"/>
     <w:rsid w:val="009B06D2"/>
     <w:rsid w:val="009B3A57"/>
     <w:rsid w:val="009B4577"/>
     <w:rsid w:val="009B4796"/>
     <w:rsid w:val="009B59FC"/>
     <w:rsid w:val="009B67C8"/>
     <w:rsid w:val="009B6AAF"/>
     <w:rsid w:val="009C0C58"/>
     <w:rsid w:val="009C1CA3"/>
+    <w:rsid w:val="009C53CA"/>
     <w:rsid w:val="009C54D7"/>
     <w:rsid w:val="009C5DF1"/>
     <w:rsid w:val="009C6B34"/>
     <w:rsid w:val="009C7D56"/>
     <w:rsid w:val="009D0345"/>
     <w:rsid w:val="009D1BB4"/>
+    <w:rsid w:val="009D277C"/>
     <w:rsid w:val="009D3296"/>
+    <w:rsid w:val="009D5693"/>
     <w:rsid w:val="009E0439"/>
     <w:rsid w:val="009E1584"/>
     <w:rsid w:val="009E2320"/>
     <w:rsid w:val="009E3DA3"/>
     <w:rsid w:val="009E5D72"/>
     <w:rsid w:val="009E7EC0"/>
     <w:rsid w:val="009F0925"/>
     <w:rsid w:val="009F4C1C"/>
     <w:rsid w:val="009F5607"/>
     <w:rsid w:val="009F74B9"/>
     <w:rsid w:val="009F74FF"/>
     <w:rsid w:val="009F7CB5"/>
     <w:rsid w:val="009F7E05"/>
     <w:rsid w:val="009F7ED8"/>
     <w:rsid w:val="00A0007F"/>
     <w:rsid w:val="00A001EF"/>
     <w:rsid w:val="00A03366"/>
     <w:rsid w:val="00A03CE7"/>
     <w:rsid w:val="00A04DA4"/>
     <w:rsid w:val="00A059DE"/>
     <w:rsid w:val="00A11470"/>
     <w:rsid w:val="00A11BCE"/>
     <w:rsid w:val="00A13A51"/>
     <w:rsid w:val="00A140B5"/>
     <w:rsid w:val="00A144B0"/>
     <w:rsid w:val="00A151DF"/>
     <w:rsid w:val="00A156A4"/>
     <w:rsid w:val="00A158BA"/>
+    <w:rsid w:val="00A16319"/>
     <w:rsid w:val="00A16C93"/>
     <w:rsid w:val="00A23DFB"/>
     <w:rsid w:val="00A2408D"/>
     <w:rsid w:val="00A25E59"/>
     <w:rsid w:val="00A319BD"/>
     <w:rsid w:val="00A40AA9"/>
     <w:rsid w:val="00A41258"/>
     <w:rsid w:val="00A415CB"/>
     <w:rsid w:val="00A41A2D"/>
     <w:rsid w:val="00A41D7C"/>
     <w:rsid w:val="00A441F4"/>
     <w:rsid w:val="00A512BE"/>
     <w:rsid w:val="00A514DE"/>
     <w:rsid w:val="00A51572"/>
     <w:rsid w:val="00A52942"/>
+    <w:rsid w:val="00A53258"/>
     <w:rsid w:val="00A55498"/>
     <w:rsid w:val="00A61CE4"/>
     <w:rsid w:val="00A6258C"/>
     <w:rsid w:val="00A62C16"/>
     <w:rsid w:val="00A63452"/>
     <w:rsid w:val="00A63E6E"/>
     <w:rsid w:val="00A65401"/>
     <w:rsid w:val="00A67D3F"/>
     <w:rsid w:val="00A70754"/>
     <w:rsid w:val="00A71D43"/>
     <w:rsid w:val="00A74B7F"/>
     <w:rsid w:val="00A7573A"/>
     <w:rsid w:val="00A75C95"/>
     <w:rsid w:val="00A7772A"/>
     <w:rsid w:val="00A77771"/>
     <w:rsid w:val="00A77FD1"/>
     <w:rsid w:val="00A80F9D"/>
     <w:rsid w:val="00A81E97"/>
     <w:rsid w:val="00A91875"/>
     <w:rsid w:val="00A92C80"/>
     <w:rsid w:val="00A93C44"/>
     <w:rsid w:val="00A94EF6"/>
     <w:rsid w:val="00A968F6"/>
     <w:rsid w:val="00A96C80"/>
+    <w:rsid w:val="00AA3A96"/>
     <w:rsid w:val="00AA4350"/>
     <w:rsid w:val="00AA6391"/>
     <w:rsid w:val="00AA6A68"/>
     <w:rsid w:val="00AA6D68"/>
     <w:rsid w:val="00AA76EF"/>
     <w:rsid w:val="00AB1E5D"/>
     <w:rsid w:val="00AB2CDF"/>
     <w:rsid w:val="00AB2DE4"/>
     <w:rsid w:val="00AB33AA"/>
     <w:rsid w:val="00AB6DF7"/>
     <w:rsid w:val="00AB72A2"/>
     <w:rsid w:val="00AB731A"/>
     <w:rsid w:val="00AC0A2D"/>
     <w:rsid w:val="00AC446F"/>
     <w:rsid w:val="00AC469C"/>
     <w:rsid w:val="00AC5130"/>
     <w:rsid w:val="00AC5263"/>
     <w:rsid w:val="00AC6995"/>
     <w:rsid w:val="00AD0312"/>
     <w:rsid w:val="00AD0AD7"/>
     <w:rsid w:val="00AD1542"/>
     <w:rsid w:val="00AD1ED1"/>
     <w:rsid w:val="00AD7DFD"/>
     <w:rsid w:val="00AE00ED"/>
     <w:rsid w:val="00AE1DE9"/>
@@ -40575,495 +42077,533 @@
     <w:rsid w:val="00AE6074"/>
     <w:rsid w:val="00AE757A"/>
     <w:rsid w:val="00AE7CA9"/>
     <w:rsid w:val="00AF10D9"/>
     <w:rsid w:val="00AF485B"/>
     <w:rsid w:val="00AF4867"/>
     <w:rsid w:val="00B00A81"/>
     <w:rsid w:val="00B01710"/>
     <w:rsid w:val="00B03E34"/>
     <w:rsid w:val="00B05B61"/>
     <w:rsid w:val="00B063C2"/>
     <w:rsid w:val="00B1112C"/>
     <w:rsid w:val="00B1378D"/>
     <w:rsid w:val="00B152F2"/>
     <w:rsid w:val="00B166E6"/>
     <w:rsid w:val="00B2029E"/>
     <w:rsid w:val="00B215E3"/>
     <w:rsid w:val="00B2226A"/>
     <w:rsid w:val="00B224D1"/>
     <w:rsid w:val="00B2441B"/>
     <w:rsid w:val="00B24D16"/>
     <w:rsid w:val="00B253DB"/>
     <w:rsid w:val="00B25ACC"/>
     <w:rsid w:val="00B26CDB"/>
     <w:rsid w:val="00B31417"/>
+    <w:rsid w:val="00B32E9A"/>
     <w:rsid w:val="00B331B5"/>
     <w:rsid w:val="00B35C81"/>
     <w:rsid w:val="00B360B5"/>
     <w:rsid w:val="00B36481"/>
     <w:rsid w:val="00B365F8"/>
     <w:rsid w:val="00B44783"/>
     <w:rsid w:val="00B52C18"/>
     <w:rsid w:val="00B53615"/>
     <w:rsid w:val="00B538B9"/>
     <w:rsid w:val="00B5390C"/>
     <w:rsid w:val="00B53987"/>
     <w:rsid w:val="00B56C49"/>
     <w:rsid w:val="00B618E0"/>
     <w:rsid w:val="00B618E5"/>
     <w:rsid w:val="00B61A92"/>
     <w:rsid w:val="00B62881"/>
     <w:rsid w:val="00B65883"/>
     <w:rsid w:val="00B6609F"/>
     <w:rsid w:val="00B66272"/>
     <w:rsid w:val="00B672B8"/>
     <w:rsid w:val="00B67D45"/>
     <w:rsid w:val="00B70D21"/>
     <w:rsid w:val="00B715B1"/>
     <w:rsid w:val="00B7185B"/>
     <w:rsid w:val="00B72028"/>
     <w:rsid w:val="00B7429F"/>
     <w:rsid w:val="00B752B5"/>
     <w:rsid w:val="00B77736"/>
     <w:rsid w:val="00B801B8"/>
+    <w:rsid w:val="00B801E1"/>
     <w:rsid w:val="00B82323"/>
     <w:rsid w:val="00B83B46"/>
     <w:rsid w:val="00B85BCC"/>
     <w:rsid w:val="00B87261"/>
     <w:rsid w:val="00B87D68"/>
     <w:rsid w:val="00B93D73"/>
     <w:rsid w:val="00B94691"/>
     <w:rsid w:val="00B949F7"/>
     <w:rsid w:val="00B94DB5"/>
     <w:rsid w:val="00B9541C"/>
     <w:rsid w:val="00B960A7"/>
+    <w:rsid w:val="00B96342"/>
     <w:rsid w:val="00BA058D"/>
     <w:rsid w:val="00BA7FC6"/>
     <w:rsid w:val="00BB11B1"/>
+    <w:rsid w:val="00BB2B1F"/>
     <w:rsid w:val="00BB3990"/>
     <w:rsid w:val="00BB4530"/>
     <w:rsid w:val="00BB4F77"/>
     <w:rsid w:val="00BB555E"/>
     <w:rsid w:val="00BB6089"/>
     <w:rsid w:val="00BC3006"/>
+    <w:rsid w:val="00BC34D6"/>
     <w:rsid w:val="00BC59A8"/>
     <w:rsid w:val="00BC684C"/>
     <w:rsid w:val="00BC7D2A"/>
     <w:rsid w:val="00BD0021"/>
     <w:rsid w:val="00BD0B5F"/>
     <w:rsid w:val="00BD0D21"/>
     <w:rsid w:val="00BD21B7"/>
     <w:rsid w:val="00BD5BCF"/>
     <w:rsid w:val="00BD6423"/>
     <w:rsid w:val="00BE35C1"/>
     <w:rsid w:val="00BE549B"/>
     <w:rsid w:val="00BE5537"/>
     <w:rsid w:val="00BE56D9"/>
     <w:rsid w:val="00BE6396"/>
     <w:rsid w:val="00BE6E06"/>
     <w:rsid w:val="00BE7156"/>
     <w:rsid w:val="00BE7460"/>
     <w:rsid w:val="00BE7FBA"/>
     <w:rsid w:val="00BF2EBE"/>
     <w:rsid w:val="00BF4805"/>
     <w:rsid w:val="00BF4E24"/>
     <w:rsid w:val="00BF5B79"/>
     <w:rsid w:val="00BF6590"/>
     <w:rsid w:val="00BF74DC"/>
     <w:rsid w:val="00BF7E96"/>
+    <w:rsid w:val="00C01091"/>
     <w:rsid w:val="00C0162B"/>
     <w:rsid w:val="00C018FB"/>
     <w:rsid w:val="00C020BC"/>
     <w:rsid w:val="00C07031"/>
     <w:rsid w:val="00C115DA"/>
     <w:rsid w:val="00C12775"/>
     <w:rsid w:val="00C14772"/>
     <w:rsid w:val="00C16B93"/>
     <w:rsid w:val="00C1746E"/>
     <w:rsid w:val="00C17C89"/>
     <w:rsid w:val="00C17F82"/>
     <w:rsid w:val="00C22181"/>
     <w:rsid w:val="00C2563D"/>
     <w:rsid w:val="00C313B3"/>
     <w:rsid w:val="00C313F5"/>
     <w:rsid w:val="00C31D5C"/>
     <w:rsid w:val="00C33A02"/>
     <w:rsid w:val="00C35B85"/>
     <w:rsid w:val="00C368AF"/>
     <w:rsid w:val="00C37363"/>
     <w:rsid w:val="00C37A3E"/>
     <w:rsid w:val="00C37E04"/>
     <w:rsid w:val="00C4030E"/>
     <w:rsid w:val="00C4107F"/>
     <w:rsid w:val="00C410A0"/>
     <w:rsid w:val="00C42837"/>
     <w:rsid w:val="00C432DD"/>
     <w:rsid w:val="00C449BC"/>
     <w:rsid w:val="00C4734D"/>
     <w:rsid w:val="00C47E8E"/>
     <w:rsid w:val="00C51D63"/>
     <w:rsid w:val="00C53283"/>
     <w:rsid w:val="00C53B08"/>
     <w:rsid w:val="00C619DB"/>
+    <w:rsid w:val="00C62A3F"/>
     <w:rsid w:val="00C6469B"/>
     <w:rsid w:val="00C655C1"/>
     <w:rsid w:val="00C65E4D"/>
     <w:rsid w:val="00C6630E"/>
     <w:rsid w:val="00C67AF1"/>
     <w:rsid w:val="00C70E46"/>
     <w:rsid w:val="00C71477"/>
     <w:rsid w:val="00C7237C"/>
     <w:rsid w:val="00C72687"/>
     <w:rsid w:val="00C73022"/>
+    <w:rsid w:val="00C81D8E"/>
     <w:rsid w:val="00C873ED"/>
     <w:rsid w:val="00C87F08"/>
     <w:rsid w:val="00C922B7"/>
     <w:rsid w:val="00C93A39"/>
     <w:rsid w:val="00C94459"/>
     <w:rsid w:val="00C95D04"/>
     <w:rsid w:val="00C972C1"/>
     <w:rsid w:val="00CA01D0"/>
     <w:rsid w:val="00CA2C96"/>
     <w:rsid w:val="00CA3283"/>
     <w:rsid w:val="00CA38A6"/>
     <w:rsid w:val="00CA790F"/>
     <w:rsid w:val="00CB139B"/>
+    <w:rsid w:val="00CB34C2"/>
+    <w:rsid w:val="00CB62EF"/>
     <w:rsid w:val="00CB7C3A"/>
     <w:rsid w:val="00CC4310"/>
     <w:rsid w:val="00CC4A86"/>
     <w:rsid w:val="00CC4AF2"/>
     <w:rsid w:val="00CC4D17"/>
     <w:rsid w:val="00CC56C8"/>
     <w:rsid w:val="00CC6D1D"/>
     <w:rsid w:val="00CD46ED"/>
     <w:rsid w:val="00CD55F8"/>
     <w:rsid w:val="00CD7207"/>
     <w:rsid w:val="00CD78E6"/>
     <w:rsid w:val="00CD7B6F"/>
     <w:rsid w:val="00CD7E8A"/>
     <w:rsid w:val="00CE1D6D"/>
     <w:rsid w:val="00CE6977"/>
     <w:rsid w:val="00CF1BEC"/>
     <w:rsid w:val="00CF2566"/>
     <w:rsid w:val="00CF3534"/>
     <w:rsid w:val="00CF4EB6"/>
     <w:rsid w:val="00CF59FB"/>
     <w:rsid w:val="00CF68F1"/>
     <w:rsid w:val="00D00530"/>
     <w:rsid w:val="00D01CC3"/>
     <w:rsid w:val="00D035EC"/>
     <w:rsid w:val="00D037D5"/>
+    <w:rsid w:val="00D038AF"/>
     <w:rsid w:val="00D03B29"/>
     <w:rsid w:val="00D0448B"/>
     <w:rsid w:val="00D05A59"/>
+    <w:rsid w:val="00D05F03"/>
     <w:rsid w:val="00D060F7"/>
     <w:rsid w:val="00D0665C"/>
     <w:rsid w:val="00D073C6"/>
     <w:rsid w:val="00D14293"/>
+    <w:rsid w:val="00D14AEA"/>
     <w:rsid w:val="00D16A19"/>
     <w:rsid w:val="00D17B94"/>
     <w:rsid w:val="00D2056A"/>
     <w:rsid w:val="00D20E65"/>
     <w:rsid w:val="00D20F93"/>
+    <w:rsid w:val="00D233C0"/>
     <w:rsid w:val="00D30EDE"/>
     <w:rsid w:val="00D34058"/>
     <w:rsid w:val="00D35B78"/>
     <w:rsid w:val="00D40CCF"/>
     <w:rsid w:val="00D4133B"/>
     <w:rsid w:val="00D416C5"/>
     <w:rsid w:val="00D4250F"/>
     <w:rsid w:val="00D42F3F"/>
     <w:rsid w:val="00D471B9"/>
     <w:rsid w:val="00D47428"/>
     <w:rsid w:val="00D50641"/>
     <w:rsid w:val="00D538A5"/>
     <w:rsid w:val="00D57EE2"/>
     <w:rsid w:val="00D61CE2"/>
     <w:rsid w:val="00D6314E"/>
     <w:rsid w:val="00D633FB"/>
+    <w:rsid w:val="00D67022"/>
     <w:rsid w:val="00D70BCF"/>
     <w:rsid w:val="00D7115A"/>
     <w:rsid w:val="00D72822"/>
     <w:rsid w:val="00D72F5B"/>
     <w:rsid w:val="00D73DE5"/>
     <w:rsid w:val="00D74F8D"/>
     <w:rsid w:val="00D77874"/>
     <w:rsid w:val="00D810C6"/>
     <w:rsid w:val="00D8111B"/>
     <w:rsid w:val="00D812C6"/>
     <w:rsid w:val="00D82C22"/>
+    <w:rsid w:val="00D833A0"/>
     <w:rsid w:val="00D836D9"/>
     <w:rsid w:val="00D83F89"/>
     <w:rsid w:val="00D8524D"/>
     <w:rsid w:val="00D873D7"/>
     <w:rsid w:val="00D87417"/>
     <w:rsid w:val="00D90015"/>
     <w:rsid w:val="00D902D3"/>
     <w:rsid w:val="00D91329"/>
+    <w:rsid w:val="00D938A0"/>
+    <w:rsid w:val="00D957E5"/>
     <w:rsid w:val="00D9590C"/>
     <w:rsid w:val="00DA055D"/>
     <w:rsid w:val="00DA2348"/>
     <w:rsid w:val="00DA3A44"/>
     <w:rsid w:val="00DB19EA"/>
     <w:rsid w:val="00DB1B9E"/>
     <w:rsid w:val="00DB3126"/>
     <w:rsid w:val="00DB4BC9"/>
     <w:rsid w:val="00DB6CCB"/>
     <w:rsid w:val="00DB7F7D"/>
     <w:rsid w:val="00DC0253"/>
     <w:rsid w:val="00DC2843"/>
     <w:rsid w:val="00DC3A55"/>
     <w:rsid w:val="00DC475C"/>
     <w:rsid w:val="00DD27DC"/>
     <w:rsid w:val="00DD3989"/>
     <w:rsid w:val="00DD4274"/>
     <w:rsid w:val="00DD4E5D"/>
+    <w:rsid w:val="00DD5E81"/>
     <w:rsid w:val="00DD7355"/>
     <w:rsid w:val="00DE22F3"/>
     <w:rsid w:val="00DE31C0"/>
     <w:rsid w:val="00DE3A75"/>
+    <w:rsid w:val="00DE465D"/>
     <w:rsid w:val="00DE5357"/>
     <w:rsid w:val="00DE5A62"/>
     <w:rsid w:val="00DF074C"/>
     <w:rsid w:val="00DF241E"/>
     <w:rsid w:val="00DF3176"/>
     <w:rsid w:val="00DF3AB8"/>
     <w:rsid w:val="00DF46E8"/>
     <w:rsid w:val="00E00600"/>
+    <w:rsid w:val="00E01BD4"/>
     <w:rsid w:val="00E04A88"/>
     <w:rsid w:val="00E04E0B"/>
     <w:rsid w:val="00E11DAE"/>
+    <w:rsid w:val="00E14BE0"/>
     <w:rsid w:val="00E1629B"/>
     <w:rsid w:val="00E16AB0"/>
     <w:rsid w:val="00E17DDE"/>
     <w:rsid w:val="00E21371"/>
+    <w:rsid w:val="00E21CD6"/>
     <w:rsid w:val="00E22071"/>
     <w:rsid w:val="00E224E4"/>
     <w:rsid w:val="00E22716"/>
     <w:rsid w:val="00E23B41"/>
     <w:rsid w:val="00E2610E"/>
     <w:rsid w:val="00E277B2"/>
     <w:rsid w:val="00E30D7C"/>
     <w:rsid w:val="00E30E25"/>
     <w:rsid w:val="00E3268A"/>
     <w:rsid w:val="00E3645F"/>
+    <w:rsid w:val="00E40A90"/>
     <w:rsid w:val="00E41C09"/>
     <w:rsid w:val="00E42451"/>
     <w:rsid w:val="00E433FC"/>
     <w:rsid w:val="00E4499A"/>
     <w:rsid w:val="00E451FD"/>
     <w:rsid w:val="00E4601F"/>
     <w:rsid w:val="00E5132B"/>
     <w:rsid w:val="00E5344F"/>
     <w:rsid w:val="00E550C0"/>
     <w:rsid w:val="00E56CA5"/>
     <w:rsid w:val="00E573B2"/>
     <w:rsid w:val="00E57735"/>
     <w:rsid w:val="00E57EDA"/>
     <w:rsid w:val="00E60640"/>
     <w:rsid w:val="00E60C9D"/>
+    <w:rsid w:val="00E61EDA"/>
     <w:rsid w:val="00E6239D"/>
     <w:rsid w:val="00E628A1"/>
     <w:rsid w:val="00E62979"/>
+    <w:rsid w:val="00E62D2A"/>
     <w:rsid w:val="00E62E3F"/>
     <w:rsid w:val="00E63201"/>
     <w:rsid w:val="00E63295"/>
     <w:rsid w:val="00E6351D"/>
     <w:rsid w:val="00E65E06"/>
     <w:rsid w:val="00E667E7"/>
+    <w:rsid w:val="00E67461"/>
     <w:rsid w:val="00E6782E"/>
+    <w:rsid w:val="00E7143B"/>
     <w:rsid w:val="00E73969"/>
     <w:rsid w:val="00E74520"/>
     <w:rsid w:val="00E76BF8"/>
     <w:rsid w:val="00E77D68"/>
     <w:rsid w:val="00E800C6"/>
+    <w:rsid w:val="00E80B75"/>
     <w:rsid w:val="00E80C24"/>
     <w:rsid w:val="00E81835"/>
     <w:rsid w:val="00E82838"/>
     <w:rsid w:val="00E84A13"/>
     <w:rsid w:val="00E85B3C"/>
     <w:rsid w:val="00E85B61"/>
     <w:rsid w:val="00E85FEE"/>
     <w:rsid w:val="00E91119"/>
     <w:rsid w:val="00E93CD8"/>
     <w:rsid w:val="00EA0C50"/>
     <w:rsid w:val="00EA1278"/>
     <w:rsid w:val="00EA4971"/>
     <w:rsid w:val="00EA5B31"/>
     <w:rsid w:val="00EA609D"/>
     <w:rsid w:val="00EA62D7"/>
     <w:rsid w:val="00EA6DE3"/>
     <w:rsid w:val="00EA77C4"/>
     <w:rsid w:val="00EA7F05"/>
     <w:rsid w:val="00EB038F"/>
     <w:rsid w:val="00EB26C0"/>
     <w:rsid w:val="00EB4E0F"/>
     <w:rsid w:val="00EB637B"/>
     <w:rsid w:val="00EB6ABD"/>
     <w:rsid w:val="00EC0D35"/>
     <w:rsid w:val="00EC1A2C"/>
     <w:rsid w:val="00EC22B8"/>
+    <w:rsid w:val="00EC43CD"/>
     <w:rsid w:val="00EC4DAA"/>
     <w:rsid w:val="00EC54EF"/>
     <w:rsid w:val="00EC5594"/>
     <w:rsid w:val="00EC66CD"/>
     <w:rsid w:val="00EC6780"/>
     <w:rsid w:val="00ED090B"/>
     <w:rsid w:val="00ED20B1"/>
     <w:rsid w:val="00ED210D"/>
     <w:rsid w:val="00ED2567"/>
     <w:rsid w:val="00ED277C"/>
     <w:rsid w:val="00ED3B67"/>
     <w:rsid w:val="00ED4455"/>
     <w:rsid w:val="00ED5543"/>
     <w:rsid w:val="00ED5BA8"/>
     <w:rsid w:val="00ED5D39"/>
     <w:rsid w:val="00ED60F3"/>
     <w:rsid w:val="00ED6EC9"/>
     <w:rsid w:val="00ED73D9"/>
     <w:rsid w:val="00EE1847"/>
     <w:rsid w:val="00EE426B"/>
     <w:rsid w:val="00EE525D"/>
     <w:rsid w:val="00EF3389"/>
     <w:rsid w:val="00EF4EF8"/>
     <w:rsid w:val="00EF503C"/>
     <w:rsid w:val="00EF56CE"/>
     <w:rsid w:val="00EF585C"/>
     <w:rsid w:val="00EF5B05"/>
     <w:rsid w:val="00F00AA5"/>
     <w:rsid w:val="00F00F66"/>
     <w:rsid w:val="00F0149F"/>
+    <w:rsid w:val="00F027D9"/>
     <w:rsid w:val="00F0316B"/>
     <w:rsid w:val="00F04159"/>
+    <w:rsid w:val="00F0454E"/>
     <w:rsid w:val="00F102BE"/>
     <w:rsid w:val="00F11282"/>
     <w:rsid w:val="00F11497"/>
     <w:rsid w:val="00F12E9E"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F1341A"/>
     <w:rsid w:val="00F13928"/>
     <w:rsid w:val="00F14A16"/>
     <w:rsid w:val="00F159BB"/>
     <w:rsid w:val="00F16935"/>
     <w:rsid w:val="00F17698"/>
     <w:rsid w:val="00F227D5"/>
     <w:rsid w:val="00F23CEE"/>
     <w:rsid w:val="00F25279"/>
     <w:rsid w:val="00F253B2"/>
     <w:rsid w:val="00F25F17"/>
     <w:rsid w:val="00F26DC3"/>
     <w:rsid w:val="00F275EF"/>
     <w:rsid w:val="00F323E1"/>
     <w:rsid w:val="00F35F01"/>
     <w:rsid w:val="00F360AF"/>
     <w:rsid w:val="00F378ED"/>
     <w:rsid w:val="00F41C55"/>
     <w:rsid w:val="00F43E83"/>
     <w:rsid w:val="00F4463F"/>
+    <w:rsid w:val="00F45154"/>
     <w:rsid w:val="00F45609"/>
     <w:rsid w:val="00F50B2A"/>
+    <w:rsid w:val="00F5464C"/>
     <w:rsid w:val="00F55298"/>
     <w:rsid w:val="00F574E6"/>
     <w:rsid w:val="00F57A22"/>
     <w:rsid w:val="00F606B9"/>
     <w:rsid w:val="00F61855"/>
     <w:rsid w:val="00F62B2D"/>
     <w:rsid w:val="00F7149F"/>
     <w:rsid w:val="00F743F3"/>
     <w:rsid w:val="00F762FD"/>
     <w:rsid w:val="00F81429"/>
     <w:rsid w:val="00F8224C"/>
     <w:rsid w:val="00F83A53"/>
     <w:rsid w:val="00F84864"/>
     <w:rsid w:val="00F8547E"/>
     <w:rsid w:val="00F8656F"/>
     <w:rsid w:val="00F92BD5"/>
+    <w:rsid w:val="00F9444A"/>
     <w:rsid w:val="00F96F60"/>
     <w:rsid w:val="00FA00B0"/>
     <w:rsid w:val="00FA0FF6"/>
     <w:rsid w:val="00FA3176"/>
     <w:rsid w:val="00FA3D1E"/>
     <w:rsid w:val="00FA6E90"/>
     <w:rsid w:val="00FB0F8B"/>
     <w:rsid w:val="00FB1022"/>
+    <w:rsid w:val="00FB28AA"/>
     <w:rsid w:val="00FB2FC6"/>
     <w:rsid w:val="00FC0EA8"/>
     <w:rsid w:val="00FC229A"/>
     <w:rsid w:val="00FC3905"/>
     <w:rsid w:val="00FC3A49"/>
     <w:rsid w:val="00FC3A93"/>
     <w:rsid w:val="00FC549D"/>
     <w:rsid w:val="00FC5A53"/>
     <w:rsid w:val="00FC7804"/>
     <w:rsid w:val="00FD1617"/>
     <w:rsid w:val="00FD1930"/>
     <w:rsid w:val="00FD1AAA"/>
     <w:rsid w:val="00FD2B2C"/>
+    <w:rsid w:val="00FD4919"/>
     <w:rsid w:val="00FD6BE4"/>
     <w:rsid w:val="00FD6E76"/>
     <w:rsid w:val="00FD71C0"/>
     <w:rsid w:val="00FE0042"/>
     <w:rsid w:val="00FE0CB9"/>
     <w:rsid w:val="00FE238C"/>
     <w:rsid w:val="00FE4521"/>
+    <w:rsid w:val="00FE6198"/>
     <w:rsid w:val="00FE722F"/>
     <w:rsid w:val="00FE7766"/>
     <w:rsid w:val="00FF0206"/>
     <w:rsid w:val="00FF1A33"/>
     <w:rsid w:val="00FF1DA4"/>
     <w:rsid w:val="00FF2779"/>
     <w:rsid w:val="00FF38B5"/>
     <w:rsid w:val="00FF5166"/>
     <w:rsid w:val="00FF5BB9"/>
     <w:rsid w:val="00FF6614"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38B50DFF"/>
+  <w14:docId w14:val="63F1ADA4"/>
   <w15:docId w15:val="{C8CE5F05-AAE6-40B2-B054-4028AB8D837D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -42063,51 +43603,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2097557460">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shelley.Gray@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1044/1092-4388(2005/101)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubmedcentral.gov/articlerender.fcgi?tool=nihms&amp;artid=3032818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1111/cdev.12450" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1044/2019_JSLHR-L-18-0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shelley.Gray@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1044/1092-4388(2005/101)" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pubmedcentral.gov/articlerender.fcgi?tool=nihms&amp;artid=3032818" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1111/cdev.12450" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1044/2019_JSLHR-L-18-0148" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S1366728924000580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -42358,87 +43898,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06ED9A72-FE59-4381-B75C-8F3889590323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4649872D-84D0-4B49-92A2-1C56B1B09AEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>82201</Characters>
+  <Pages>33</Pages>
+  <Words>15080</Words>
+  <Characters>85957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>685</Lines>
-  <Paragraphs>192</Paragraphs>
+  <Lines>716</Lines>
+  <Paragraphs>201</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Curriculum Vitae</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arizona State Univerity</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>96430</CharactersWithSpaces>
+  <CharactersWithSpaces>100836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1966207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Shelley.Gray@asu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>