--- v0 (2026-01-08)
+++ v1 (2026-05-02)
@@ -8,269 +8,147 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E3E6619" w14:textId="06C38F07" w:rsidR="001A7093" w:rsidRPr="00BB67A9" w:rsidRDefault="002F5F02" w:rsidP="007119C0">
+    <w:p w14:paraId="0E3E6619" w14:textId="0FE56D01" w:rsidR="001A7093" w:rsidRPr="00BB67A9" w:rsidRDefault="002F5F02" w:rsidP="007119C0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB67A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="004742AE">
-[...65 lines deleted...]
-    <w:p w14:paraId="6A30A7D9" w14:textId="2B98A2EA" w:rsidR="0079542B" w:rsidRDefault="000676C6" w:rsidP="00697088">
+    </w:p>
+    <w:p w14:paraId="4394CD53" w14:textId="36C77639" w:rsidR="00697088" w:rsidRPr="0079542B" w:rsidRDefault="003C49CC" w:rsidP="00697088">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0B437D8F" w14:textId="532FC1F5" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="00697088">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079542B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>College of Health Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DBCD4F" w14:textId="04B93B4E" w:rsidR="004742AE" w:rsidRDefault="000676C6" w:rsidP="00697088">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="007119C0">
-[...36 lines deleted...]
-    <w:p w14:paraId="65A09F57" w14:textId="77777777" w:rsidR="00693872" w:rsidRDefault="00693872" w:rsidP="00697088">
+      <w:r>
+        <w:t xml:space="preserve">Downtown Campus, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E0E" w:rsidRPr="00FC5E0E">
+        <w:t>Health North building, Suite 501</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E0E" w:rsidRPr="00FC5E0E">
+        <w:br/>
+        <w:t>550 N 3rd Street</w:t>
+      </w:r>
+      <w:r w:rsidR="0079542B">
+        <w:t xml:space="preserve">,  |  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E0E" w:rsidRPr="00FC5E0E">
+        <w:t>Phoenix, AZ 85004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BE64D9" w14:textId="77777777" w:rsidR="0079542B" w:rsidRDefault="0079542B" w:rsidP="00697088">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4394CD53" w14:textId="36C77639" w:rsidR="00697088" w:rsidRPr="0079542B" w:rsidRDefault="003C49CC" w:rsidP="00697088">
+    <w:p w14:paraId="7BBC404E" w14:textId="77777777" w:rsidR="00DD37B1" w:rsidRPr="00DD37B1" w:rsidRDefault="00DD37B1" w:rsidP="00DD37B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079542B">
+      <w:r w:rsidRPr="00DD37B1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>College of Health Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DBCD4F" w14:textId="04B93B4E" w:rsidR="004742AE" w:rsidRDefault="000676C6" w:rsidP="00697088">
+    <w:p w14:paraId="2732748F" w14:textId="3D4AF9C8" w:rsidR="003C49CC" w:rsidRDefault="00DD37B1" w:rsidP="00697088">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Downtown Campus, </w:t>
-[...46 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Student, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57054">
+        <w:t>Third</w:t>
+      </w:r>
+      <w:r w:rsidR="006A70AB">
+        <w:t xml:space="preserve"> Year, </w:t>
       </w:r>
       <w:r w:rsidR="003C49CC">
         <w:t xml:space="preserve">Population Health </w:t>
       </w:r>
       <w:r w:rsidR="00F93A67">
         <w:t xml:space="preserve">PhD </w:t>
       </w:r>
       <w:r w:rsidR="003C49CC">
         <w:t>Program (Dissemination and Implementation</w:t>
       </w:r>
       <w:r w:rsidR="007D265C">
         <w:t xml:space="preserve"> Track</w:t>
       </w:r>
       <w:r w:rsidR="003C49CC">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210CECE3" w14:textId="1AFA747B" w:rsidR="00F93A67" w:rsidRDefault="00F93A67" w:rsidP="00697088">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Faculty Advisor: Dr. Cady Berkel, College of Health Solutions</w:t>
@@ -395,59 +273,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13AEF0B0" w14:textId="7E92C518" w:rsidR="00697088" w:rsidRPr="00697088" w:rsidRDefault="00697088" w:rsidP="008974BB">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2023 - Current</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">PhD in Population Health, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Implementation Track</w:t>
+        <w:t>PhD in Population Health, Dissemination and Implementation Track</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2DC2D3" w14:textId="6FC27FD5" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="008974BB">
       <w:r w:rsidRPr="00BB67A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00856B9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00982ACC">
@@ -727,637 +597,642 @@
         <w:t>Mindfulness Instructor, Dallas Yoga Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EA110B" w14:textId="1296E5CE" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
       <w:r w:rsidRPr="00E96054">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2017, 2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Mental Health First Aid (Adult, Youth Certifications</w:t>
       </w:r>
       <w:r w:rsidR="00D16E57">
         <w:t xml:space="preserve"> Respectively</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9CAD10" w14:textId="77777777" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
+    <w:p w14:paraId="1C9CAD10" w14:textId="277BDBEA" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Mercy Care Master Facilitator, Cultural Competency</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41A7FF07" w14:textId="6A6E08DE" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
+        <w:t>Mercy Care Master Facilitator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A7FF07" w14:textId="55B058A7" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Instructional Design, Instructional Development</w:t>
       </w:r>
-      <w:r w:rsidR="009D0ECE">
-[...3 lines deleted...]
-    <w:p w14:paraId="64EF7C91" w14:textId="77777777" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
+    </w:p>
+    <w:p w14:paraId="64EF7C91" w14:textId="06B468BA" w:rsidR="00F300B1" w:rsidRDefault="00F300B1" w:rsidP="00F300B1">
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00424743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Adobe Creative Suite</w:t>
       </w:r>
+      <w:r w:rsidR="00603E0C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00603E0C">
+        <w:t>AutoDESK</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603E0C">
+        <w:t xml:space="preserve"> Suite</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10D2A615" w14:textId="77777777" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00F300B1"/>
     <w:p w14:paraId="0835DC6B" w14:textId="59F58178" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>BOARD AND WORKGROUP PARTICIPATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC71D76" w14:textId="6DF765FC" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t>2023 – Present</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Arizona Health Improvement Plan, Arizona Department of Health Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A67BD6F" w14:textId="668CF229" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
+    <w:p w14:paraId="5A67BD6F" w14:textId="1527DD09" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006032D7" w:rsidRPr="006032D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidR="006032D7">
-        <w:t xml:space="preserve">. Data Advisory Committee, Expert on </w:t>
+        <w:t xml:space="preserve">. Data Advisory Committee, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB553D">
+        <w:t xml:space="preserve">Subject Matter </w:t>
+      </w:r>
+      <w:r w:rsidR="006032D7">
+        <w:t xml:space="preserve">Expert on </w:t>
       </w:r>
       <w:r>
         <w:t>Community-Based Participatory Research (CBPR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD9D195" w14:textId="2D3914AE" w:rsidR="00963736" w:rsidRDefault="00963736" w:rsidP="00B500D3">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidRPr="00963736">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00963736">
         <w:t>Mental Health</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Trauma Workgroup</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D01BEEB" w14:textId="77D23B23" w:rsidR="00963736" w:rsidRPr="00963736" w:rsidRDefault="00963736" w:rsidP="00B500D3">
+    <w:p w14:paraId="4D01BEEB" w14:textId="49FDFB58" w:rsidR="00963736" w:rsidRPr="00963736" w:rsidRDefault="00963736" w:rsidP="00B500D3">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963736">
         <w:t>2023 – Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00963736">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Member. </w:t>
       </w:r>
       <w:r w:rsidR="00B50D59" w:rsidRPr="00B50D59">
         <w:t>Trauma</w:t>
       </w:r>
       <w:r w:rsidR="00B50D59">
         <w:t>-Informed Approach Collaborative Council</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="18B03122" w14:textId="77777777" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
+      <w:r w:rsidR="00FB553D">
+        <w:t>, Subject Matter Expert in Trauma-Informed Care, Community-Engaged Research Methodologies, and Implementation Science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123AAD67" w14:textId="77777777" w:rsidR="006A70AB" w:rsidRDefault="006A70AB" w:rsidP="006A70AB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
-        <w:t>2021 – Present</w:t>
+        <w:t>2020 – Present</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00B94DFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Founding Member and Steering Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Collective on Research Equity &amp; Diversity, School of Social Work, College of Public Service &amp; Community Solutions, Arizona State University (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00806131">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://cred-scholar.com/events/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582B4BAF" w14:textId="77777777" w:rsidR="006A70AB" w:rsidRDefault="006A70AB" w:rsidP="006A70AB">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2019 – Present</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884E41">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Arizona ACEs Consortium, Training Workgroup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B03122" w14:textId="14E3E442" w:rsidR="00B500D3" w:rsidRDefault="00B500D3" w:rsidP="00B500D3">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2021 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB553D">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="005C3164">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MITI Coding Workgroup Leader</w:t>
       </w:r>
       <w:r>
         <w:t>. Motivational Interviewing International Network of Trainers (MINT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4E35CB" w14:textId="77777777" w:rsidR="007D3FB1" w:rsidRDefault="007D3FB1" w:rsidP="007D3FB1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2020 – 2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B94DFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r>
         <w:t>. Ad Hoc Committee on Diversity, School of Social Work, College of Public Service &amp; Community Solutions, Arizona State University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C729D70" w14:textId="77777777" w:rsidR="007D3FB1" w:rsidRDefault="007D3FB1" w:rsidP="007D3FB1">
-[...4 lines deleted...]
-        <w:t>2020 – Present</w:t>
+    <w:p w14:paraId="640EB2B8" w14:textId="77777777" w:rsidR="007D3FB1" w:rsidRDefault="007D3FB1" w:rsidP="007D3FB1">
+      <w:r>
+        <w:t>2020 – 2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00B94DFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Founding Member and Steering Committee Member</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Commissioner</w:t>
       </w:r>
       <w:r>
         <w:t>. Family Court Improvement Committee Arizona Supreme Court.</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>. Arizona ACEs Consortium, Training Workgroup</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311C9A60" w14:textId="38B568DF" w:rsidR="007D3FB1" w:rsidRDefault="007D3FB1" w:rsidP="007D3FB1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2019 – </w:t>
       </w:r>
       <w:r w:rsidR="000366CF">
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00884E41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r>
         <w:t>. Arizona ACEs Consortium, Trauma-Sensitive Schools Workgroup</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51103D73" w14:textId="77777777" w:rsidR="007D3FB1" w:rsidRDefault="007D3FB1" w:rsidP="007D3FB1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1E9819" w14:textId="3A2FBEBD" w:rsidR="001A7093" w:rsidRDefault="008D5077" w:rsidP="008974BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL AND </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
         <w:t>RESEARCH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419668FA" w14:textId="0653F919" w:rsidR="001A7093" w:rsidRDefault="008974BB" w:rsidP="00762D8A">
+    <w:p w14:paraId="419668FA" w14:textId="7C287F57" w:rsidR="001A7093" w:rsidRDefault="008974BB" w:rsidP="00762D8A">
       <w:r w:rsidRPr="008974BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Areas of Research Interest:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E0AAC">
-[...87 lines deleted...]
-        <w:t>; Substance Use Intervention &amp; Treatment Practices</w:t>
+      <w:r w:rsidR="006A70AB">
+        <w:t>My primary areas of interest include Self-Determination Theory as a theoretical framework central to evidence-based approaches (EBAs) such as Motivational Interviewing, the Screening, Brief Intervention, and Referral to Treatment Model (SBIRT), the Family Check-Up and Family Check-Up 4 Health interventions, and many others. The use of EBAs focused on human behavior and motivation through empowerment and autonomy support within organizational structures and leadership styles combine well with mindfulness, trauma-informed approaches (TIAs), and community engaged research practices (including Community-Based Participatory Research). The implementation science related to complex systems integration, acceptance, adoption, and retention of EBAs continues to serve as a focal point of my studies and research. My additional areas of research skills and expertise include program evaluation; adaptation of psychometric instrumentation for fidelity measurement; qualitative research practices and methods; curriculum development, facilitation, and instructional design; technical writing (inclusive of grant writing, dissemination of process documents, and others); best practices for EBAs to substance use treatment; integrated care models and community healthcare; gamification of learning; and youth empowerment (identity development and sense of belonging).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4246203A" w14:textId="18E0602F" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ACADEMIC </w:t>
       </w:r>
       <w:r w:rsidR="000C216A">
         <w:t xml:space="preserve">AND RESEARCH </w:t>
       </w:r>
       <w:r w:rsidR="00C7072E">
         <w:t>POSITIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF52CF9" w14:textId="36D7851E" w:rsidR="00852430" w:rsidRDefault="00852430" w:rsidP="008140B4">
+    <w:p w14:paraId="1CEDD80E" w14:textId="70AB83B6" w:rsidR="00076CF7" w:rsidRDefault="00076CF7" w:rsidP="00076CF7">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2023 – Present</w:t>
+        <w:t>2024 – Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A1B44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Research </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1B44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, College of Health Solutions, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF52CF9" w14:textId="580D9A85" w:rsidR="00852430" w:rsidRDefault="00852430" w:rsidP="008140B4">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00076CF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C5AFA" w:rsidRPr="001A1B44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Research </w:t>
       </w:r>
       <w:r w:rsidR="006C5AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="006C5AFA" w:rsidRPr="001A1B44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Training Specialist</w:t>
       </w:r>
       <w:r w:rsidR="006C5AFA">
         <w:t>, College of Health Solutions, Arizona State University (</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5AFA">
         <w:t>Dual-Appointment</w:t>
       </w:r>
       <w:r w:rsidR="006C5AFA">
         <w:t xml:space="preserve"> concurrent with SIRC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8F67F0" w14:textId="138EFDE0" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="008140B4">
+    <w:p w14:paraId="4E8F67F0" w14:textId="0F514F02" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="008140B4">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2019 </w:t>
       </w:r>
       <w:r w:rsidR="002854DD" w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Present</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00076CF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="002854DD">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1B44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Motivational Interviewing Coding Lab Supervisor</w:t>
       </w:r>
       <w:r>
         <w:t>, Southwest Interdisciplinary Research Center</w:t>
       </w:r>
       <w:r w:rsidR="006C5AFA">
         <w:t xml:space="preserve"> (SIRC)</w:t>
       </w:r>
       <w:r>
         <w:t>, School of Social Work, Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C4808" w14:textId="4A3DF078" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="007860AC">
+    <w:p w14:paraId="675C4808" w14:textId="44CA7CAD" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="007860AC">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2019 </w:t>
       </w:r>
       <w:r w:rsidR="002854DD" w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002854DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B3213">
-[...4 lines deleted...]
-        <w:t>Present</w:t>
+      <w:r w:rsidR="00076CF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="005B3213">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1B44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Research </w:t>
       </w:r>
       <w:r w:rsidR="009E65DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1B44">
         <w:rPr>
           <w:b/>
@@ -1645,50 +1520,51 @@
       <w:r>
         <w:t xml:space="preserve"> the development of K-8 mindfulness curriculum for Camp Shemesh summer camp</w:t>
       </w:r>
       <w:r w:rsidR="00C83BE1">
         <w:t xml:space="preserve">; facilitation of </w:t>
       </w:r>
       <w:r w:rsidR="00CE5D92">
         <w:t xml:space="preserve">discussion-based class </w:t>
       </w:r>
       <w:r w:rsidR="00C83BE1">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="008930C1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00C83BE1">
         <w:t xml:space="preserve">Hebrew High program; </w:t>
       </w:r>
       <w:r w:rsidR="00B6588E">
         <w:t xml:space="preserve">adapted </w:t>
       </w:r>
       <w:r w:rsidR="008930C1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B6588E">
+        <w:lastRenderedPageBreak/>
         <w:t>implementation of the Youth Heroes Project</w:t>
       </w:r>
       <w:r w:rsidR="003F2F8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6588E">
         <w:t>with high school students</w:t>
       </w:r>
       <w:r w:rsidR="00CE5D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406BE1">
         <w:t xml:space="preserve">(inception 2018 at </w:t>
       </w:r>
       <w:r w:rsidR="003F2F8D">
         <w:t>Temple Chai Religious School</w:t>
       </w:r>
       <w:r w:rsidR="00B6588E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CE5D92">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2F8D">
         <w:t xml:space="preserve"> </w:t>
@@ -1771,51 +1647,50 @@
         </w:rPr>
         <w:t>2017 – 2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA7365">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Learning Specialist</w:t>
       </w:r>
       <w:r>
         <w:t>, Service Excellence and Analytics, Terros Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE18573" w14:textId="728CC554" w:rsidR="00A34E6F" w:rsidRDefault="00A34E6F" w:rsidP="0086401A">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00281704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r>
         <w:t>Duties included facilitation of New Employee Orientation and Clinical Onboarding for Behavioral Health and Medical providers</w:t>
       </w:r>
       <w:r w:rsidR="00AE42C8">
         <w:t xml:space="preserve"> (including Assertive Community Teams, SMI Recovery Center staff, </w:t>
       </w:r>
       <w:r w:rsidR="00B609CD">
         <w:t>Crisis Response teams, family interventionists, therapists, psychiatric medication prescribers, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00683A33">
         <w:t xml:space="preserve">; redevelopment of the New Employee Orientation and On-Boarding Experience; development and deployment of Motivational Interviewing Training Program organization-wide; </w:t>
       </w:r>
       <w:r w:rsidR="00281704">
         <w:t xml:space="preserve">implementation of the NextGen ambulatory health record, including </w:t>
       </w:r>
       <w:r w:rsidR="00274B83">
@@ -2023,289 +1898,423 @@
       </w:r>
       <w:r w:rsidR="00AA7365">
         <w:t xml:space="preserve">the Senior Director of Children </w:t>
       </w:r>
       <w:r w:rsidR="00C1584A">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00AA7365">
         <w:t xml:space="preserve"> Family Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060450ED" w14:textId="26E850AB" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SPONSORED PROJECTS </w:t>
       </w:r>
       <w:r w:rsidR="001B1DF3">
         <w:t>AND</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> GRANT EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14067C87" w14:textId="1AD8F388" w:rsidR="006032BC" w:rsidRDefault="006032BC" w:rsidP="0086401A">
+    <w:p w14:paraId="6FA5D505" w14:textId="18A47FE9" w:rsidR="00BA2225" w:rsidRPr="00BA2225" w:rsidRDefault="00BA2225" w:rsidP="00BA2225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2225">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects preceded by an “ * “ denote IRB-approved studies </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">led by me and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2225">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursued via the Population Health PhD program </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with support from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2225">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>various mentors and professors in this program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1B755E" w14:textId="77777777" w:rsidR="00BA2225" w:rsidRPr="00BA2225" w:rsidRDefault="00BA2225" w:rsidP="00BA2225"/>
+    <w:p w14:paraId="4D6FEA96" w14:textId="0E6EF270" w:rsidR="00CF0B24" w:rsidRPr="000C1403" w:rsidRDefault="00CF0B24" w:rsidP="0086401A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>2023 – Present</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025 – Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Youth Heroes Project (YHP). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006032BC">
+      </w:r>
+      <w:r w:rsidR="000C1403" w:rsidRPr="000C1403">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Northern Arizona Rural Wellness &amp; Healthcare Access for Mothers with Substance Use (NARWHAL)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403" w:rsidRPr="000C1403">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403">
+        <w:t xml:space="preserve">Arizona State University. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403" w:rsidRPr="000C1403">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Roles:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403">
+        <w:t xml:space="preserve"> Researcher, Subject Matter Expert in Evidence-Based Practice (Providing technical assistance, facilitating of workforce development events, and instructional designer for online training projects). P</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403" w:rsidRPr="000C1403">
+        <w:t>roject aims to improve healthcare access and outcomes for pregnant and postpartum women with substance use disorder (SUD), particularly opioid use disorder (OUD), in Coconino County.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7981C56C" w14:textId="04DA8012" w:rsidR="00B02227" w:rsidRDefault="00BA2225" w:rsidP="0086401A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024 – Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MD4 Initial Pilot Study (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227" w:rsidRPr="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>STUDY00020578: MD4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227" w:rsidRPr="00B02227">
+        <w:t>Ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:t xml:space="preserve">izona State University (Co-Investigator with Dr. Matthew Martin) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227" w:rsidRPr="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Roles:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:t xml:space="preserve"> Lead Instrument Designer, Facilitator, Evaluator for the MD4 Instrument measuring fidelity to the Screening, Brief Intervention, and Referral to Treatment Model (SBIRT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14067C87" w14:textId="704BC79C" w:rsidR="006032BC" w:rsidRDefault="00BA2225" w:rsidP="0086401A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006032BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 – </w:t>
+      </w:r>
+      <w:r w:rsidR="007309CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="006032BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Youth Heroes Project (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02227" w:rsidRPr="00B02227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>STUDY00018644: Youth Heroes</w:t>
+      </w:r>
+      <w:r w:rsidR="006032BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="006032BC" w:rsidRPr="006032BC">
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006032BC">
         <w:t xml:space="preserve">rizona State University </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A54050">
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidR="00D86CBF">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A54050">
         <w:t>Investigator</w:t>
       </w:r>
+      <w:r w:rsidR="00B02227">
+        <w:t xml:space="preserve"> with Dr. Cady Berkel</w:t>
+      </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6" w:rsidRPr="00FE36E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Roles:</w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D86CBF">
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="00D86CBF">
         <w:t xml:space="preserve">Developer, Facilitator, </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t xml:space="preserve">Program Evaluator, and </w:t>
       </w:r>
       <w:r w:rsidR="00D86CBF">
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t>Analyst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E95728" w14:textId="026CF301" w:rsidR="000E4AB2" w:rsidRDefault="000E4AB2" w:rsidP="000E4AB2">
+    <w:p w14:paraId="54E95728" w14:textId="69E7FE65" w:rsidR="000E4AB2" w:rsidRDefault="000E4AB2" w:rsidP="000E4AB2">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2023 – Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00296A52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PREVAIL Project. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4AB2">
         <w:t>Testing Technology-Based Implementation Strategies for a Family-Based</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4AB2">
         <w:t>Pediatric Health Behavior Intervention in Community-Based Primary Care: A Cluster Randomized Factorial Trial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4AB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Role:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Senior Research and Training Specialist</w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
         <w:t xml:space="preserve">, Facilitating Machine-Learning of Evidence-Based Practices to promote fidelity to the Family CheckUp4Health Intervention and </w:t>
       </w:r>
+      <w:r w:rsidR="000C1403">
+        <w:t xml:space="preserve">develop a text messaging database using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C1403">
+        <w:t>REDCap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C1403">
+        <w:t xml:space="preserve"> platform and Twilio text messaging campaign service to fulfill </w:t>
+      </w:r>
       <w:r w:rsidR="00927E65">
-        <w:t xml:space="preserve">provide two-way participant (parent/caregiver) </w:t>
+        <w:t xml:space="preserve">participant (parent/caregiver) </w:t>
       </w:r>
       <w:r w:rsidR="00FE36E6">
-        <w:t>engagement.</w:t>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1403">
+        <w:t xml:space="preserve"> research aims; additionally, assist with fidelity measurement exercises, coding, and simulated participant interviews.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9AED5B" w14:textId="0C832FA4" w:rsidR="000E4AB2" w:rsidRPr="000E4AB2" w:rsidRDefault="000E4AB2" w:rsidP="000E4AB2">
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC00A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funder:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC00A8">
         <w:t>National Institutes of Health</w:t>
       </w:r>
       <w:r w:rsidR="000A29E3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000A29E3" w:rsidRPr="000A29E3">
         <w:t>UEI: NTLHJXM55KZ6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3619D587" w14:textId="70E16FAA" w:rsidR="00911A28" w:rsidRPr="00AE55B5" w:rsidRDefault="00911A28" w:rsidP="0086401A">
+    <w:p w14:paraId="7DE21F2C" w14:textId="5D3785EE" w:rsidR="00C50EF9" w:rsidRPr="00B9094A" w:rsidRDefault="00C50EF9" w:rsidP="0086401A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2023 – Present</w:t>
-[...74 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2023 – </w:t>
       </w:r>
       <w:r w:rsidR="00911A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
       <w:r w:rsidR="00911A28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B9094A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ADHS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2353,51 +2362,51 @@
       </w:r>
       <w:r w:rsidR="00B9094A">
         <w:t xml:space="preserve">Arizona Department of Health Services (ADHS). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F67A5D" w14:textId="77777777" w:rsidR="00912990" w:rsidRPr="00982ACC" w:rsidRDefault="00912990" w:rsidP="00912990">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982ACC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Funder: </w:t>
       </w:r>
       <w:r w:rsidRPr="002243D7">
         <w:t>Arizona Department of Health Services (ADHS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266EF9CE" w14:textId="37B4730C" w:rsidR="00E47114" w:rsidRDefault="00E47114" w:rsidP="0086401A">
+    <w:p w14:paraId="266EF9CE" w14:textId="584CA282" w:rsidR="00E47114" w:rsidRDefault="00E47114" w:rsidP="0086401A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2022 – 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CE67EF" w:rsidRPr="008045C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AD</w:t>
       </w:r>
       <w:r w:rsidR="00CE67EF">
@@ -2448,51 +2457,57 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
       <w:r>
         <w:t>Curriculum Development</w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
       <w:r>
         <w:t>Facilitat</w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:t>or;</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and Instructional Design</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007309CF">
+        <w:t xml:space="preserve">Webinar Presenter; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and Instructional Design</w:t>
       </w:r>
       <w:r w:rsidR="00982ACC">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B865EA" w14:textId="283C8558" w:rsidR="00982ACC" w:rsidRPr="00982ACC" w:rsidRDefault="00982ACC" w:rsidP="0086401A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982ACC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Funder: </w:t>
       </w:r>
       <w:r w:rsidRPr="002243D7">
@@ -2758,55 +2773,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ate Opioid Response Grant (SOR)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001479B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Role:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Project </w:t>
       </w:r>
       <w:r w:rsidR="00380514">
         <w:t>Manager</w:t>
       </w:r>
       <w:r w:rsidR="00F76A74">
         <w:t>, Instructional Designer, Subject-Matter Expert</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 2021: Project Management; </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Instructional Design </w:t>
+        <w:t xml:space="preserve">, 2021: Project Management; Instructional Design </w:t>
       </w:r>
       <w:r w:rsidR="00C1584A">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Development; Technical Assistance; Data Collection and Analysis; Dissemination Efforts; and Graphic Design Support</w:t>
       </w:r>
       <w:r w:rsidR="00C7365B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E5F31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8D8163" w14:textId="6726142B" w:rsidR="009F2E78" w:rsidRDefault="000E5F31" w:rsidP="00CE3369">
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="000E5F31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funder:</w:t>
       </w:r>
@@ -3197,118 +3208,214 @@
       <w:r w:rsidR="00AC314B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Arizona Office of the Courts (AOC) </w:t>
       </w:r>
       <w:r w:rsidR="00AC314B">
         <w:t>Direct Service Contract Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026588CF" w14:textId="79AF0FCA" w:rsidR="009E341A" w:rsidRDefault="005F78B2" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000375B1">
         <w:t xml:space="preserve">RECOGNITION AND </w:t>
       </w:r>
       <w:r w:rsidR="009E341A" w:rsidRPr="000375B1">
         <w:t>FUNDED</w:t>
       </w:r>
       <w:r w:rsidRPr="000375B1">
         <w:t xml:space="preserve"> AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62957F26" w14:textId="0F75389C" w:rsidR="00421D43" w:rsidRPr="005771C5" w:rsidRDefault="00811103" w:rsidP="00811103">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06FE833B" w14:textId="33AC98C9" w:rsidR="0044186A" w:rsidRPr="005771C5" w:rsidRDefault="0044186A" w:rsidP="0044186A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>September 17</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA0EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">University Graduate Fellowship. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Population Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFD12FF" w14:textId="5E5D75EC" w:rsidR="0044186A" w:rsidRDefault="0044186A" w:rsidP="0044186A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005771C5">
+        <w:t>Funder:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771C5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005771C5">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>College of Health Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C5DEBC" w14:textId="551A498C" w:rsidR="0044186A" w:rsidRPr="0044186A" w:rsidRDefault="0044186A" w:rsidP="0044186A">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005771C5">
+        <w:t xml:space="preserve">Amount: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771C5">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>$1,750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62957F26" w14:textId="1DB12E21" w:rsidR="00421D43" w:rsidRPr="005771C5" w:rsidRDefault="00811103" w:rsidP="00811103">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005771C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidR="0072178E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B73F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="005771C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="005771C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB6798" w:rsidRPr="005771C5">
-[...7 lines deleted...]
-    <w:p w14:paraId="51BDF5DA" w14:textId="53C10315" w:rsidR="00BA461F" w:rsidRDefault="00B931BC" w:rsidP="0005145B">
+      <w:r w:rsidR="00FA0EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">University Graduate Fellowship. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0EA3" w:rsidRPr="005771C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Population Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BDF5DA" w14:textId="4281DA25" w:rsidR="00BA461F" w:rsidRDefault="00B931BC" w:rsidP="0005145B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005771C5">
         <w:t>Funder</w:t>
       </w:r>
       <w:r w:rsidR="00DB6798" w:rsidRPr="005771C5">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DB6798" w:rsidRPr="005771C5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB6798" w:rsidRPr="005771C5">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>College of Health Solutions, Population Health PhD Program</w:t>
+        <w:t>College of Health Solutions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517412B7" w14:textId="04C82D01" w:rsidR="00BA461F" w:rsidRPr="0005145B" w:rsidRDefault="00B931BC" w:rsidP="0005145B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005771C5">
         <w:t xml:space="preserve">Amount: </w:t>
       </w:r>
       <w:r w:rsidR="00DB6798" w:rsidRPr="005771C5">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>$750</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CC5B72" w14:textId="6167FF7B" w:rsidR="00BA461F" w:rsidRPr="005771C5" w:rsidRDefault="00811103" w:rsidP="002E259D">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771C5">
@@ -3587,489 +3694,597 @@
     </w:p>
     <w:p w14:paraId="3C3E7A37" w14:textId="4A6A20B7" w:rsidR="005771C5" w:rsidRPr="005771C5" w:rsidRDefault="005771C5" w:rsidP="005771C5">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771C5">
         <w:t>Effort/Role:</w:t>
       </w:r>
       <w:r w:rsidRPr="005771C5">
         <w:tab/>
         <w:t>Steering Committee Member, Event Logistics and Support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147D25BE" w14:textId="51609CA0" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>REFEREED PAPERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F16B1C6" w14:textId="6BEA414F" w:rsidR="00C03F14" w:rsidRDefault="00C03F14" w:rsidP="00982ACC">
+    <w:p w14:paraId="2B3A1658" w14:textId="1A4EB2EB" w:rsidR="00E11212" w:rsidRDefault="00E11212" w:rsidP="00982ACC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cordes, C., Harrell, L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11212">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>, Macchi, C.R., Manson, L., Mitchell, T. (Pending Submission). Behavioral Simulation Chatbot “SAM” and the implications of the use of artificial intelligence in healthcare education (title to be determined). Planned submission to the Teaching and Learning in Medicine journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F16B1C6" w14:textId="7D9A8054" w:rsidR="00C03F14" w:rsidRDefault="00C03F14" w:rsidP="00982ACC">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Carpenter, </w:t>
       </w:r>
       <w:r w:rsidR="00F922DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">H., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Kaplan</w:t>
       </w:r>
       <w:r w:rsidR="00F922DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, J. (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">submission anticipated </w:t>
+        <w:t>submi</w:t>
+      </w:r>
+      <w:r w:rsidR="00876D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>tted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 25, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>2024)</w:t>
       </w:r>
       <w:r w:rsidR="00F922DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">April </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E2E" w:rsidRPr="00F22E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>2024)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F922DD">
+        <w:t>Modern Approaches to Wellness: Integrating Motivational Interviewing, Trauma-Informed Care, and a Salutogenic Approach in Occupational Therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F22E2E" w:rsidRPr="00F22E2E">
+      <w:r w:rsidR="00F22E2E" w:rsidRPr="00833186">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F22E2E">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pending</w:t>
+      </w:r>
+      <w:r w:rsidR="00876D7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F22E2E" w:rsidRPr="00833186">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F4F4F6" w14:textId="00F7B93F" w:rsidR="00B614B9" w:rsidRDefault="00015C81" w:rsidP="00982ACC">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Cordes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11212">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cordes, Martin, M. P., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Martin, M. P., Macchi, C. R., Lindsey, A., Hamm, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146FF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Macchi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1584A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C. R., Lindsey, A., Hamm, K., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00146FF3">
+        <w:t xml:space="preserve"> Moreland, D. (2022). Expanding interprofessional teams: Training future health care professionals in screening, brief intervention, and referral to treatment (SBIRT). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>Kaplan, J.</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Families Systems &amp; Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C1584A">
+      <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-        <w:t>&amp;</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00015C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Moreland, D. (2022). Expanding interprofessional teams: Training future health care professionals in screening, brief intervention, and referral to treatment (SBIRT). </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(4), 559–565. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00146FF3" w:rsidRPr="007101DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/fsh0000755</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00146FF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8F106A" w14:textId="63B701FD" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000375B1">
-        <w:lastRenderedPageBreak/>
         <w:t>TECHNICAL PRODUCTS</w:t>
       </w:r>
       <w:r w:rsidR="00C52F8B" w:rsidRPr="000375B1">
         <w:t>, REPORTS, AND OTHER CONTRIBUTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D758C7F" w14:textId="72E8970A" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+    <w:p w14:paraId="756A4461" w14:textId="03AFEF12" w:rsidR="00F76DF9" w:rsidRDefault="00F76DF9" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA603A">
+      <w:r w:rsidRPr="00F76DF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="319BC3BF" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+        <w:t xml:space="preserve">, Martin, M. (2024 Pending Submission). The MD4 Instrument and Coding Guide: Measuring Fidelity to the Screening, Brief Intervention, and Referral to Treatment Model (SBIRT). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1D55">
+        <w:t>Independently developed by Dr. Martin and Mr. Kaplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D69146C" w14:textId="2743F712" w:rsidR="00D35A17" w:rsidRDefault="00D35A17" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7014">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arsenaeault</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, M., Cordes, C., Fleming., W., Harrell, L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35A17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (Pending Publishing). </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3FB14789" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+        <w:t xml:space="preserve">, Macchi, C. Manson, L., &amp; Mitchell, T. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35A17">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Online interactive behavioral simulation chatbot integrating artificial intelligence (i.e., ChatGPT) with clinical skill-building simulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. College of Health Solutions, Arizona State University. Phoenix, Arizona. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000C5925">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://news.asu.edu/20240827-science-and-technology-can-ai-and-chatgpt-reshape-academia-asu-believes-so?utm_campaign=ASU_News_News+9-11-24_6894472&amp;utm_medium=email&amp;utm_source=Media%20Relations%20&amp;%20Strategic%20Communications_SFMCE&amp;utm_term=ASU&amp;utm_content=Thrive+AI+image&amp;ecd42=518002422&amp;ecd73=176646979&amp;ecd37=All%20ASU%20Employees&amp;ecd43=9/11/2024</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E9B5FB" w14:textId="0B274AAE" w:rsidR="00E11212" w:rsidRDefault="00E11212" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A16F7">
+      <w:r w:rsidRPr="00E11212">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Moreland, D., Smith, M., &amp; Wolfersteig, W. (2022, November). </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="0F1221BF" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+        <w:t xml:space="preserve"> (2022-2023). Community Health Worker Academy: Five Day Training Curriculum Design and Facilitation. Curriculum submitted to the Arizona Community Health Worker Organization (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AzCHOW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) in collaboration with community partner Chicanos Por La Casa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D758C7F" w14:textId="58329778" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mendoza, T., </w:t>
+        <w:t xml:space="preserve">Cordes, C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA603A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Macchi, C., Martin. M. &amp; Sokol, R. (2022, December). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interactive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SBIRT Simulation for SAMHSA Practitioners Education Expansion (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Madhavpeddi</w:t>
+      <w:r w:rsidRPr="00E333B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PracEd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>Arizona State Opioid Response (SOR) Annual &amp; Summative Report</w:t>
+      <w:r w:rsidRPr="00E333B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. Southwest Interdisciplinary Research Center, Arizona State University. Phoenix, Arizona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A56119" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+    <w:p w14:paraId="3FB14789" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Jenkins, G.T., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A16F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Moreland, D., Smith, M., &amp; Wolfersteig, W. (2022, November). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A16F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Street to Home</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Year 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A16F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A16F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1221BF" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mendoza, T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Madhavpeddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, A., Hernandez, N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017689">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Williams, E., Jenkins, G.T., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Akapnitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, I., &amp; Ponce de Leon, M. (2022, October). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74E8F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Arizona State Opioid Response (SOR) Annual &amp; Summative Report</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Southwest Interdisciplinary Research Center, Arizona State University. Phoenix, Arizona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A56119" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Lindsey, A., Mendoza, T., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004549F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2021, March). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1890">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dissemination Product:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655EF4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promotional Video for Arizona State Opioid Response (SOR) Project</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00DD6D3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://youtu.be/oATnSpR8Zm8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Center for Applied Behavioral Health Policy, Arizona State University. Phoenix, Arizona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748AC536" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jenkins, GT., </w:t>
       </w:r>
       <w:r w:rsidRPr="002A16F7">
         <w:rPr>
@@ -4283,51 +4498,66 @@
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, &amp; Beagley, D. (2020, April). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62AAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arizona Department of Corrections Rehabilitation and Reentry (ADCRR) Curricula Review Report.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Curriculum review and recommendations for new correctional officer training programs providing feedback regarding the use of trauma-informed systems of care, motivational interviewing, verbal de-escalation skills, instructional design, and graphic design.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA3184B" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000375B1">
         <w:t>TECHNICAL PROJECTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5686BBC2" w14:textId="76750F2B" w:rsidR="00F248F0" w:rsidRPr="00F248F0" w:rsidRDefault="00F248F0" w:rsidP="00E23624">
+    <w:p w14:paraId="77DB7981" w14:textId="3015D0B3" w:rsidR="00E11212" w:rsidRPr="00E11212" w:rsidRDefault="00E11212" w:rsidP="00E23624">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject-Matter Expert and Machine Learning Prompt Support. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behavioral Simulation Chatbot “SAM.” College of Health Solutions, Arizona State University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5686BBC2" w14:textId="66F8F4FD" w:rsidR="00F248F0" w:rsidRPr="00F248F0" w:rsidRDefault="00F248F0" w:rsidP="00E23624">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Subject-Matter Expert and Instructional Designer. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Participation in the complete redesign of Trauma-Informed Care curriculum for multiple training modules with and on behalf of the Arizona ACEs Consortium as participating member in the Training Workgroup. </w:t>
       </w:r>
       <w:r w:rsidR="00A24FD3">
         <w:t>2022-2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28437B95" w14:textId="6F1011C6" w:rsidR="00F94A26" w:rsidRPr="00F94A26" w:rsidRDefault="00F94A26" w:rsidP="00E23624">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4473,127 +4703,139 @@
         </w:rPr>
         <w:t>Lead</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Various In-Person and Online Courses for Arizona State University’s School of Social Work including Motivational Interviewing, Trauma-Informed Care, Mindfulness, Community-Based Participatory Research (CBPR), </w:t>
       </w:r>
       <w:r w:rsidR="006650EE">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>Community Health Worker</w:t>
       </w:r>
       <w:r w:rsidR="006650EE">
         <w:t>-Focused Initiatives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAECF4C" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A416A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Contributing Instructional Designer, Subject-Matter Expert</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Online Simulation Development for SAMHSA Expansion of Practitioner Education (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>PracEd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) Screening, Brief Intervention, and Referral to Treatment (SBIRT) model training course. Expected completion December, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20538FB2" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A416A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lead Instructional Designer, Subject-Matter Expert, Project Manager, Audio Engineer, and Voice Actor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Online provider resource training and resource toolkit for Arizona State Opioid Response (SOR) Initiative including multimedia presentation files, public-facing Canvas course shell development, and resource repository for Medications for Opioid Use Disorder (MOUD) dissemination efforts. Completed October, 2022 (pending final reviews, edits, and launch).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BC6785" w14:textId="10A18202" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A416A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Contributing Instructional Designer, Subject-Matter Expert</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>Lead Curriculum Developer, Subject-Matter Expert, and Facilitator</w:t>
       </w:r>
       <w:r>
         <w:t>. Community Health Worker Academy, developed for Chicanos Por la Casa in response to curriculum certification request by the Arizona Community Health Workers Association (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AzCHOW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00973E04">
         <w:t>Five-day training academy c</w:t>
       </w:r>
       <w:r>
         <w:t>ompleted August 2022</w:t>
       </w:r>
       <w:r w:rsidR="00973E04">
         <w:t xml:space="preserve">, piloted </w:t>
       </w:r>
       <w:r w:rsidR="008A5AAB">
         <w:t>May 2023,</w:t>
       </w:r>
       <w:r w:rsidR="00561C11">
-        <w:t xml:space="preserve"> and approved by </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2218B">
+        <w:t xml:space="preserve">subsequently </w:t>
+      </w:r>
+      <w:r w:rsidR="00561C11">
+        <w:t xml:space="preserve">approved by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00561C11">
         <w:t>AzCHOW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00561C11">
-        <w:t xml:space="preserve"> and University of Arizona</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2218B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00561C11">
+        <w:t>University of Arizona</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2218B">
+        <w:t xml:space="preserve"> upon initial submission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DC3A93" w14:textId="77777777" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A416A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lead Instructional Designer, Subject-Matter Expert, Audiovisual Engineer, Graphic Designer, Learning Management System (LMS) Developer, and Voice Actor</w:t>
       </w:r>
       <w:r>
         <w:t>. Online 4-Module Course “Trauma-Sensitive Courts” (emphasizing trauma-informed care, mental health, and self-care for judicial staff) provided to the Arizona Office of the Courts (AOC) for dissemination among judicial staff, clerks, and other related personnel. Completed April, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BFEA67" w14:textId="444E4E22" w:rsidR="00E23624" w:rsidRDefault="00E23624" w:rsidP="00E23624">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A416A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4646,3056 +4888,3413 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Lead Instructional Designer and Subject-Matter Expert</w:t>
       </w:r>
       <w:r>
         <w:t>. Motivational Interviewing for Policy Research Associates Online Course. Completed Summer, 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720F5950" w14:textId="0E457834" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="004D1CFC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00426742">
         <w:t>PRESENTATIONS</w:t>
       </w:r>
       <w:r w:rsidR="00173E86" w:rsidRPr="00426742">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00982ACC" w:rsidRPr="00426742">
         <w:t xml:space="preserve">PANELS, </w:t>
       </w:r>
       <w:r w:rsidR="00173E86" w:rsidRPr="00426742">
         <w:t>WORKSHOPS, AND TRAINING EVENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C728F2" w14:textId="577B0E8F" w:rsidR="002E1799" w:rsidRPr="00A02989" w:rsidRDefault="002E1799" w:rsidP="002E1799">
+    <w:p w14:paraId="02C153DF" w14:textId="36BFC3B0" w:rsidR="00C7178E" w:rsidRPr="00C7178E" w:rsidRDefault="00C7178E" w:rsidP="00876D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A02989">
+      <w:r w:rsidRPr="00C7178E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02989">
-[...22 lines deleted...]
-    <w:p w14:paraId="46A3FCFA" w14:textId="5D9B8D3D" w:rsidR="002D7996" w:rsidRDefault="002D7996" w:rsidP="002D7996">
+      <w:r>
+        <w:t xml:space="preserve"> (November 18, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7178E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing: A Practical Approach to Skill-Building.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Facilitation of training event for Dorrance Foundation for Education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0C2530" w14:textId="7E3CEF9D" w:rsidR="00876D7E" w:rsidRPr="00A02989" w:rsidRDefault="00876D7E" w:rsidP="00876D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00A02989">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A02989">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0031661B">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00EF23A7">
+      <w:r>
+        <w:t xml:space="preserve">October </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t xml:space="preserve">, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4BB5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Salutogenic Approach to 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4BB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="3E306338" w14:textId="5D56565D" w:rsidR="00D5291C" w:rsidRPr="00D5291C" w:rsidRDefault="00D5291C" w:rsidP="00C13DA5">
+      <w:r w:rsidRPr="005B4BB5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>otivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t xml:space="preserve">. Presenter for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Building Expertise with Early Childhood Professionals (BEEP) ECHO at the College of Health Solutions, ASU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0E891C" w14:textId="0C354A82" w:rsidR="007C7F5C" w:rsidRPr="007C7F5C" w:rsidRDefault="007C7F5C" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D025FC">
+      <w:r w:rsidRPr="007C7F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (May 6-7, 2024). </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="5DFCBD2F" w14:textId="0AC840BF" w:rsidR="00C13DA5" w:rsidRPr="00C13DA5" w:rsidRDefault="00BA481E" w:rsidP="00C13DA5">
+        <w:t xml:space="preserve"> (October 23, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7F5C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fostering Connection Among Certified ACEs Trainers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 sessions)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Arizona ACEs Consortium Community of Practice for Certified ACEs Trainers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61986A61" w14:textId="57209C4B" w:rsidR="007C7F5C" w:rsidRPr="007C7F5C" w:rsidRDefault="007C7F5C" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00783ED3">
+      <w:r w:rsidRPr="007C7F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (April 23-24, 2024). </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="6CBE16BE" w14:textId="2D602F20" w:rsidR="00F451FD" w:rsidRPr="00D638C3" w:rsidRDefault="00F451FD" w:rsidP="00F451FD">
+        <w:t xml:space="preserve"> (October 15, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7F5C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing: Helping People Change and Grow</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Cover Arizona Training Event hosted by the Arizona Alliance for Community Health Centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4D3B0A" w14:textId="33866439" w:rsidR="007C7F5C" w:rsidRDefault="007C7F5C" w:rsidP="007C7F5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D638C3">
+      <w:r w:rsidRPr="007C7F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D638C3">
-[...25 lines deleted...]
-    <w:p w14:paraId="4C4F8464" w14:textId="56C1EA4F" w:rsidR="00D638C3" w:rsidRPr="00D20CC2" w:rsidRDefault="00D50B9C" w:rsidP="00D638C3">
+      <w:r>
+        <w:t xml:space="preserve"> (October 8, 2024). Motivational Interviewing Treatment Integrity Tool (MITI) Coding Instrument Training. Southwest Interdisciplinary Research Center (SIRC), ASU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6950EE83" w14:textId="67FC4645" w:rsidR="007C7F5C" w:rsidRPr="007C7F5C" w:rsidRDefault="007C7F5C" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D20CC2">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D20CC2">
+      <w:r w:rsidRPr="007C7F5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20CC2">
-[...31 lines deleted...]
-    <w:p w14:paraId="25C1F3BF" w14:textId="7F24BAEC" w:rsidR="005D0990" w:rsidRPr="00D638C3" w:rsidRDefault="005D0990" w:rsidP="00D638C3">
+      <w:r>
+        <w:t xml:space="preserve"> (September 10-11, and 24, 2024). Motivational Interviewing Training of New Trainers (TNT) Event. Southwest Interdisciplinary Research Center (SIRC), ASU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52720605" w14:textId="7BDAA7D9" w:rsidR="00C7178E" w:rsidRPr="00C7178E" w:rsidRDefault="00C7178E" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D638C3">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D638C3">
+      <w:r w:rsidRPr="003F1DCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D638C3">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00D638C3">
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve"> (August </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:t xml:space="preserve">15 and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intermediate Level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skill-Building Workshop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve">. Facilitated two-part online training event </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:t xml:space="preserve">(August 15) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>for Child &amp; Family Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1DCC">
+        <w:t>, followed by a skill retention coaching session (August 22)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B203C1B" w14:textId="320E764B" w:rsidR="00E04E15" w:rsidRDefault="00E04E15" w:rsidP="00D638C3">
+    <w:p w14:paraId="11C73589" w14:textId="22E26CE0" w:rsidR="003F1DCC" w:rsidRPr="00C7178E" w:rsidRDefault="003F1DCC" w:rsidP="003F1DCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B87AD3">
+      <w:r w:rsidRPr="003F1DCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidR="00B87AD3">
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>July 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7182">
+        <w:t>6-17,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Introduction to</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t xml:space="preserve">. Facilitated two-part online training event </w:t>
+      </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B87AD3">
-[...34 lines deleted...]
-    <w:p w14:paraId="1B48D5D0" w14:textId="5D6A2971" w:rsidR="0023239A" w:rsidRPr="0023239A" w:rsidRDefault="0023239A" w:rsidP="00D638C3">
+      <w:r w:rsidR="003B7182">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7182">
+        <w:t>6-17</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>for Child &amp; Family Resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, followed by a skill retention coaching session (July 25)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1DCC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C466FD" w14:textId="57397608" w:rsidR="00E2550D" w:rsidRDefault="00E2550D" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A2173">
+      <w:r w:rsidRPr="00E2550D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidR="0023324B">
-[...59 lines deleted...]
-    <w:p w14:paraId="08EED689" w14:textId="726B592C" w:rsidR="00361C62" w:rsidRPr="00361C62" w:rsidRDefault="00361C62" w:rsidP="00BF2680">
+      <w:r>
+        <w:t xml:space="preserve"> (August 20, 2024). Community of Practice: Mental Health and Well-Being. Planning and Logistics Support for the Arizona Health Improvement Plan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AzHIP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>), Arizona Department of Health Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C728F2" w14:textId="2542F52C" w:rsidR="002E1799" w:rsidRPr="00A02989" w:rsidRDefault="002E1799" w:rsidP="002E1799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B70B2D">
-[...52 lines deleted...]
-    <w:p w14:paraId="0AF6C1AF" w14:textId="22F0BF7D" w:rsidR="00AE5C6E" w:rsidRPr="00AE5C6E" w:rsidRDefault="00AE5C6E" w:rsidP="00BF2680">
+      <w:r w:rsidRPr="00A02989">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t xml:space="preserve"> (July 23 and 24, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stories that Teach, Stories that Heal, Stories that Bring Us Together</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t>. Presenter for the 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02989">
+        <w:t xml:space="preserve"> Annual Statewide Child Abuse Prevention Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A3FCFA" w14:textId="5D9B8D3D" w:rsidR="002D7996" w:rsidRDefault="002D7996" w:rsidP="002D7996">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1AAB">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00FC1AAB">
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0031661B">
+        <w:t>June 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0031661B">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salutogenic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approach to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF23A7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1AAB">
-[...20 lines deleted...]
-    <w:p w14:paraId="23387ADB" w14:textId="3223300A" w:rsidR="00BF2680" w:rsidRDefault="00BF2680" w:rsidP="00BF2680">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited as returning presenter for Southern Arizona Trauma-Informed Network (SATIN) promoting best practice using trauma-informed and salutogenic approaches to evidence-based practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E306338" w14:textId="5D56565D" w:rsidR="00D5291C" w:rsidRPr="00D5291C" w:rsidRDefault="00D5291C" w:rsidP="00C13DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D025FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t>, Walter, T. (</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="1D0ACEC8" w14:textId="20A1835A" w:rsidR="003D1D42" w:rsidRDefault="003D1D42" w:rsidP="003D1D42">
+        <w:t xml:space="preserve"> (May 6-7, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13DA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stories that Teach, Stories that Heal, Stories that Bring Us Together</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D025FC">
+        <w:t xml:space="preserve">Presenter for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00D025FC">
+        <w:t xml:space="preserve"> Prescott Annual Mental Health Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5ADCDB" w14:textId="41838DF4" w:rsidR="007D2362" w:rsidRDefault="007D2362" w:rsidP="007D2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (August 1</w:t>
-[...94 lines deleted...]
-    <w:p w14:paraId="72EFFF95" w14:textId="77D3FBC5" w:rsidR="00911F1A" w:rsidRDefault="00911F1A" w:rsidP="00911F1A">
+        <w:t xml:space="preserve"> (May 2, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trauma-Informed Approaches within</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Communities of Belonging</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited returning interfaith panelist by the Faithful City’s Weave and Cleave Conference for Trauma-Informed Approaches within Faith-Based Communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFCBD2F" w14:textId="0AC840BF" w:rsidR="00C13DA5" w:rsidRPr="00C13DA5" w:rsidRDefault="00BA481E" w:rsidP="00C13DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00783ED3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (August 10, 2023). </w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="1C2BC92D" w14:textId="57AE42F8" w:rsidR="004C369B" w:rsidRDefault="004C369B" w:rsidP="00ED3DF7">
+        <w:t xml:space="preserve"> (April 23-24, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783ED3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing and Vaccine Hesitancy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00783ED3">
+        <w:t>Invited returning p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">resenter for Arizona Department of Health Services (ADHS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00783ED3">
+        <w:t xml:space="preserve">2024 Annual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Immunization Conference.</w:t>
+      </w:r>
+      <w:r w:rsidR="00742FED">
+        <w:t xml:space="preserve"> Invited to present both days of conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBE16BE" w14:textId="2D602F20" w:rsidR="00F451FD" w:rsidRPr="00D638C3" w:rsidRDefault="00F451FD" w:rsidP="00F451FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00D638C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve"> 29, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13DA5" w:rsidRPr="00C13DA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stories that Teach, Stories that Heal, Stories that Bring Us Together</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">. 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13DA5">
+        <w:t>School Social Workers Association of Arizona Annual Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24606183" w14:textId="7D1EA84F" w:rsidR="004424A8" w:rsidRDefault="004424A8" w:rsidP="00ED3DF7">
+    <w:p w14:paraId="4C4F8464" w14:textId="56C1EA4F" w:rsidR="00D638C3" w:rsidRPr="00D20CC2" w:rsidRDefault="00D50B9C" w:rsidP="00D638C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve">Aguilar-Amaya, M., Hamm, K., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20CC2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w14:paraId="034FB866" w14:textId="46B8389B" w:rsidR="00FB74B1" w:rsidRDefault="00FB74B1" w:rsidP="00ED3DF7">
+      <w:r w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F68" w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve">March 29, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve">2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D638C3" w:rsidRPr="00D20CC2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Compassion Fatigue: Building Resilience When Working with Vulnerable Populations, Sensitive Data, and Difficult Topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00D638C3" w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve"> (Title Pending Revision)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20CC2">
+        <w:t>. 2024 American Indian Suicide</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F68" w:rsidRPr="00D20CC2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20CC2">
+        <w:t>Prevention Convening</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F68" w:rsidRPr="00D20CC2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C1F3BF" w14:textId="7F24BAEC" w:rsidR="005D0990" w:rsidRPr="00D638C3" w:rsidRDefault="005D0990" w:rsidP="00D638C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C736DF">
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">Aguilar-Amaya, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="0CDE9099" w14:textId="1CFBCF63" w:rsidR="00BD0D75" w:rsidRDefault="00BD0D75" w:rsidP="00ED3DF7">
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00943663" w:rsidRPr="00D638C3">
+        <w:t>November 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F451FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Compassion Fatigue: Building Resilience when working with Vulnerable Populations, Sensitive Data, and Difficult Topics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00943663" w:rsidRPr="00D638C3">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t xml:space="preserve">o-presenter for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00943663" w:rsidRPr="00D638C3">
+        <w:t>Arizona Department of Health Services (ADHS) Tribal Opioid Summit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D638C3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B203C1B" w14:textId="320E764B" w:rsidR="00E04E15" w:rsidRDefault="00E04E15" w:rsidP="00D638C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00B87AD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00B87AD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87AD3">
+        <w:t xml:space="preserve">October 27, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF13EC" w:rsidRPr="00EF13EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Salutogenic Approach to 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF13EC" w:rsidRPr="00EF13EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="005239D8">
-[...6 lines deleted...]
-    <w:p w14:paraId="59DF46E5" w14:textId="129659C6" w:rsidR="00BD0D75" w:rsidRDefault="009D279C" w:rsidP="00ED3DF7">
+      <w:r w:rsidR="00EF13EC" w:rsidRPr="00EF13EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition Motivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87AD3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00131B67">
+        <w:t xml:space="preserve">Invited presenter for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Celebrating Resilience Summit hosted in Tucson, Arizona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B48D5D0" w14:textId="5D6A2971" w:rsidR="0023239A" w:rsidRPr="0023239A" w:rsidRDefault="0023239A" w:rsidP="00D638C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D279C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BD0D75" w:rsidRPr="007311D5">
+      <w:r>
+        <w:t xml:space="preserve">Aguilar-Amaya, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2173">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD0D75">
-[...37 lines deleted...]
-      <w:r w:rsidR="00BD0D75">
+      <w:r w:rsidR="0023324B">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C74">
+        <w:t xml:space="preserve">October 11, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="00523C74" w:rsidRPr="006A2173">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compassion Fatigue: Building Resilience </w:t>
+      </w:r>
+      <w:r w:rsidR="00D638C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C74" w:rsidRPr="006A2173">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D638C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C74" w:rsidRPr="006A2173">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>orking with Vulnerable Populations, Sensitive Data, and Difficult Topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C74">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB74B1">
-[...21 lines deleted...]
-    <w:p w14:paraId="22BF813D" w14:textId="32B41061" w:rsidR="00AA6B45" w:rsidRPr="00AA6B45" w:rsidRDefault="00AA6B45" w:rsidP="00ED3DF7">
+      <w:r w:rsidR="006A2173">
+        <w:t xml:space="preserve">Virtual co-presenter for the </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2173" w:rsidRPr="006A2173">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASU Professional Development Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0219">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Commission on the Status of Women.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EED689" w14:textId="726B592C" w:rsidR="00361C62" w:rsidRPr="00361C62" w:rsidRDefault="00361C62" w:rsidP="00BF2680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C736DF">
-[...35 lines deleted...]
-    <w:p w14:paraId="1458AF3E" w14:textId="6385622C" w:rsidR="00ED3DF7" w:rsidRDefault="00ED3DF7" w:rsidP="00ED3DF7">
+      <w:r w:rsidRPr="00B70B2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. (September 27, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1124" w:rsidRPr="00B70B2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing Social Determinants of Health in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70B2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community-Based Participatory Research (CBPR) with </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1124" w:rsidRPr="00B70B2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a Health Equity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70B2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lens</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1124">
+        <w:t>. Pilot training event for the Arizona Department of Health Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70B2D">
+        <w:t xml:space="preserve"> (ADHS) Arizona Health Improvement Plan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B70B2D">
+        <w:t>AzHIP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B70B2D">
+        <w:t>) Project and Data Advisory Committee (DAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF6C1AF" w14:textId="22F0BF7D" w:rsidR="00AE5C6E" w:rsidRPr="00AE5C6E" w:rsidRDefault="00AE5C6E" w:rsidP="00BF2680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
-[...27 lines deleted...]
-    <w:p w14:paraId="59FAC347" w14:textId="0F141378" w:rsidR="00DA0303" w:rsidRPr="00DA0303" w:rsidRDefault="00DA0303" w:rsidP="00DA0303">
+      <w:r w:rsidRPr="00FC1AAB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. (September 11, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing and Parents: Using 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition</w:t>
+      </w:r>
+      <w:r w:rsidR="008207A7" w:rsidRPr="00FC1AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concepts to Promote Growth and Change in Parents of At-Risk Youth</w:t>
+      </w:r>
+      <w:r w:rsidR="008207A7">
+        <w:t xml:space="preserve">. Invited presenter for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1AAB">
+        <w:t>the Building Expertise with Early Childhood Professionals (BEEP) ECHO hosted by the College of Health Solutions, Arizona State University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23387ADB" w14:textId="3223300A" w:rsidR="00BF2680" w:rsidRDefault="00BF2680" w:rsidP="00BF2680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (May 22, 2023). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="3518C648" w14:textId="103BA223" w:rsidR="00ED6988" w:rsidRDefault="00ED6988" w:rsidP="00ED6988">
+        <w:t>, Walter, T. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1AD6">
+        <w:t>September 5-6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1F85">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ethical Decision-Making in the Modern World</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Lead presenter for the 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1AD6">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1F85">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Annual Phoenix Aria Indian Health Services Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0ACEC8" w14:textId="20A1835A" w:rsidR="003D1D42" w:rsidRDefault="003D1D42" w:rsidP="003D1D42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07FE7">
-[...40 lines deleted...]
-    <w:p w14:paraId="77DE7E28" w14:textId="00C283CE" w:rsidR="00ED6988" w:rsidRDefault="00ED6988" w:rsidP="00ED3DF7">
+      <w:r>
+        <w:t xml:space="preserve"> (August 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00956E96">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salutogenic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7" w:rsidRPr="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00956E96">
+        <w:t xml:space="preserve">in-person presenter for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:t xml:space="preserve">Tucson-based Arizona </w:t>
+      </w:r>
+      <w:r w:rsidR="0019600B">
+        <w:t xml:space="preserve">Trauma-Informed Faith Coalition (AZTIFC) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promot</w:t>
+      </w:r>
+      <w:r w:rsidR="00956E96">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> best practice using trauma-informed</w:t>
+      </w:r>
+      <w:r w:rsidR="0019600B">
+        <w:t xml:space="preserve"> and salutogenic </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approaches to evidence-based practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EFFF95" w14:textId="77D3FBC5" w:rsidR="00911F1A" w:rsidRDefault="00911F1A" w:rsidP="00911F1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (May 4, 2023). </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="6A1FC14E" w14:textId="2DC8FDD2" w:rsidR="0056510F" w:rsidRDefault="0056510F" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (August 10, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salutogenic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7" w:rsidRPr="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF23A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="000F687A">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> return</w:t>
+      </w:r>
+      <w:r w:rsidR="000F687A">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> presenter for Southern Arizona Trauma-Informed Network</w:t>
+      </w:r>
+      <w:r w:rsidR="000F687A">
+        <w:t xml:space="preserve"> (SATIN)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> promoting best practice using trauma-informed </w:t>
+      </w:r>
+      <w:r w:rsidR="0019600B">
+        <w:t xml:space="preserve">and salutogenic </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approaches to evidence-based practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2BC92D" w14:textId="57AE42F8" w:rsidR="004C369B" w:rsidRDefault="004C369B" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (April 19-20, 2023). </w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="00964723">
+        <w:t xml:space="preserve"> (July </w:t>
+      </w:r>
+      <w:r w:rsidR="0040026A">
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784402">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Compassion Fatigue, Self-Care and Resilience through the Eyes of Practitioners: Applying Strategies Recommended from Local Research Findings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0040026A">
+        <w:t>Invited Guest P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">resenter for the </w:t>
+      </w:r>
+      <w:r w:rsidR="0040026A">
+        <w:t xml:space="preserve">Arizona Department of Health Services Opioid Data to Action </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2143">
+        <w:t>Team</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDA348E" w14:textId="065E6DC0" w:rsidR="00ED6988" w:rsidRDefault="00ED6988" w:rsidP="003E2251">
+    <w:p w14:paraId="24606183" w14:textId="7D1EA84F" w:rsidR="004424A8" w:rsidRDefault="004424A8" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C07FE7">
-[...26 lines deleted...]
-    <w:p w14:paraId="06089F7D" w14:textId="509CE2B0" w:rsidR="00ED3DF7" w:rsidRDefault="00ED3DF7" w:rsidP="003E2251">
+      <w:r>
+        <w:t xml:space="preserve"> (July 18, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B125F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>al Interviewing: 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004424A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition and Beyond</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Presented to the 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B125F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Annual Statewide Child Abuse Prevention Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034FB866" w14:textId="46B8389B" w:rsidR="00FB74B1" w:rsidRDefault="00FB74B1" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00C736DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (March 22 and 23, 2023). </w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="20927DCC" w14:textId="77777777" w:rsidR="00BB7CD2" w:rsidRPr="0056510F" w:rsidRDefault="00BB7CD2" w:rsidP="00BB7CD2">
+        <w:t xml:space="preserve"> (July 17, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C736DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basic Skill-Building Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated in-person training event for Youth On Their Own, Tucson-based youth-facing nonprofit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDE9099" w14:textId="1CFBCF63" w:rsidR="00BD0D75" w:rsidRDefault="00BD0D75" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (March 9, 2023). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="06AED89A" w14:textId="28CA8F79" w:rsidR="00D97254" w:rsidRDefault="00D97254" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (July 14, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35EF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE15F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing in Integrated Care Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Presenter for the </w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8" w:rsidRPr="005239D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Annual Arizona State University School of Social Work Summer Institute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DF46E5" w14:textId="129659C6" w:rsidR="00BD0D75" w:rsidRDefault="009D279C" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r w:rsidRPr="009D279C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wolfersteig, W., Aguilar-Amaya, M., Dias, M., Hamm, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB74B1" w:rsidRPr="00FB74B1">
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75" w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="65FE58C7" w14:textId="4ADA3833" w:rsidR="00BB7CD2" w:rsidRDefault="00BB7CD2" w:rsidP="00BB7CD2">
+      <w:r w:rsidR="00BD0D75">
+        <w:t xml:space="preserve"> (July 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35EF">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35EF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35EF" w:rsidRPr="00784402">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Compassion Fatigue, Self-Care and Resilience through the Eyes of Practitioners: Applying Strategies Recommended from Local Research Findings</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB74B1">
+        <w:t>Co-p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75">
+        <w:t>resenter for the</w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8">
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8" w:rsidRPr="005239D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="005239D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0D75">
+        <w:t>Annual Arizona State University School of Social Work Summer Institute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BF813D" w14:textId="32B41061" w:rsidR="00AA6B45" w:rsidRPr="00AA6B45" w:rsidRDefault="00AA6B45" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00C736DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="6434121C" w14:textId="6554D0FF" w:rsidR="00DF4E2B" w:rsidRDefault="00DF4E2B" w:rsidP="00DF4E2B">
+        <w:t xml:space="preserve"> (June </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FAC">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6F02">
+        <w:t xml:space="preserve"> &amp; August 27</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FAC">
+        <w:t xml:space="preserve">, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FAC" w:rsidRPr="00C736DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basic Skill-Building Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FAC">
+        <w:t>. Facilitated two-part online training event for Child &amp; Family Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB74B1">
+        <w:t>, Tucson location</w:t>
+      </w:r>
+      <w:r w:rsidR="00C736DF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458AF3E" w14:textId="6385622C" w:rsidR="00ED3DF7" w:rsidRDefault="00ED3DF7" w:rsidP="00ED3DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (December 6 and 8). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="0E3C1808" w14:textId="27D67A54" w:rsidR="00112239" w:rsidRDefault="00112239" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (June 20, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2259E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Intermediate Skills and Introduction to the SBIRT Model</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0633D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated two-part training event for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FAC347" w14:textId="0F141378" w:rsidR="00DA0303" w:rsidRPr="00DA0303" w:rsidRDefault="00DA0303" w:rsidP="00DA0303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (November 9, 2022). </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3460B5ED" w14:textId="66A577B8" w:rsidR="00112239" w:rsidRDefault="00112239" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (May 22, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Advanced Skill-Building and Introduction to the SBIRT Model Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited facilitator for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518C648" w14:textId="103BA223" w:rsidR="00ED6988" w:rsidRDefault="00ED6988" w:rsidP="00ED6988">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00112239">
+      <w:r w:rsidRPr="00C07FE7">
+        <w:t xml:space="preserve">, Smith, M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">May 15, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Provider Resilience: Compassion Fatigue &amp; Secondary Traumatic Stress Part I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Invited facilitator to conduct community-embedded training program for the Arizona State University School of Social Work. First of a four-part series on Motivational Interviewing and Trauma-Informed Care implementation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D1F465A" w14:textId="6952C8DC" w:rsidR="0072165A" w:rsidRDefault="006B1873" w:rsidP="0072165A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Arizona Department of Health Services (ADHS) Opioid Data to Action (OD2A) Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C9BF22" w14:textId="77777777" w:rsidR="007D2362" w:rsidRDefault="007D2362" w:rsidP="007D2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (October</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00112239" w:rsidRPr="00112239">
+        <w:t xml:space="preserve"> (May 4, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trauma-Informed Approaches within</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112239">
-[...3 lines deleted...]
-    <w:p w14:paraId="250FD916" w14:textId="3E3E0A55" w:rsidR="006630EE" w:rsidRDefault="006630EE" w:rsidP="003E2251">
+      <w:r w:rsidRPr="00ED6988">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Communities of Belonging</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited interfaith panelist by the Faithful City’s Weave and Cleave Conference for Trauma-Informed Approaches within Faith-Based Communities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415F6168" w14:textId="70BAB54A" w:rsidR="007D2362" w:rsidRDefault="007D2362" w:rsidP="007D2362">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Received award as Communities of Belonging Champion representing the Jewish Communities of Arizona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1FC14E" w14:textId="2DC8FDD2" w:rsidR="0056510F" w:rsidRDefault="0056510F" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (October 3 and 6, 2022). </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="1CF965FA" w14:textId="6349E62B" w:rsidR="00582D4F" w:rsidRDefault="00582D4F" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (April 19-20, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing and Vaccine Hesitancy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited facilitator to conduct two </w:t>
+      </w:r>
+      <w:r w:rsidR="00483100">
+        <w:t xml:space="preserve">breakout sessions on consecutive days for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00783ED3">
+        <w:t xml:space="preserve">Arizona Department of Health Services (ADHS) 2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="00483100">
+        <w:t>Annual Arizona Immunization Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00964723">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDA348E" w14:textId="065E6DC0" w:rsidR="00ED6988" w:rsidRDefault="00ED6988" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="0A62E89A" w14:textId="3C045577" w:rsidR="00586767" w:rsidRDefault="00586767" w:rsidP="003E2251">
+      <w:r w:rsidRPr="00C07FE7">
+        <w:t xml:space="preserve">, Smith, M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">April 17, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6988">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider Resilience: Compassion Fatigue &amp; Secondary Traumatic Stress Part I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Arizona Department of Health Services (ADHS) Opioid Data to Action (OD2A) Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06089F7D" w14:textId="509CE2B0" w:rsidR="00ED3DF7" w:rsidRDefault="00ED3DF7" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (September 1</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3B5783D8" w14:textId="5027C7D1" w:rsidR="00604943" w:rsidRDefault="00604943" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (March 22 and 23, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2259E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0633D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2259E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0633D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated two-part training event for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20927DCC" w14:textId="77777777" w:rsidR="00BB7CD2" w:rsidRPr="0056510F" w:rsidRDefault="00BB7CD2" w:rsidP="00BB7CD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (August 15, 17, and 19). </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="73B9427B" w14:textId="4B8B5563" w:rsidR="00DD5AEA" w:rsidRDefault="00DD5AEA" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (March 9, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Advanced Skill-Building Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited facilitator for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AED89A" w14:textId="28CA8F79" w:rsidR="00D97254" w:rsidRDefault="00D97254" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (August 11, 2022). </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="29806166" w14:textId="130258AA" w:rsidR="00DE15F7" w:rsidRDefault="005B125F" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (March 2, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3798A" w:rsidRPr="000745D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: Engage, Connect, and Empower</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3798A">
+        <w:t>. Presenter for the School Social Work Association of Arizona (SSWAA) Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FE58C7" w14:textId="4ADA3833" w:rsidR="00BB7CD2" w:rsidRDefault="00BB7CD2" w:rsidP="00BB7CD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="009D6D7D">
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD74BB">
+        <w:t>February 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD74BB">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="70F24992" w14:textId="5727B610" w:rsidR="0031775C" w:rsidRDefault="0031775C" w:rsidP="003E2251">
+      <w:r w:rsidR="00AD74BB">
+        <w:t>– 16, 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2728">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basics</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated as a multi-part training series on Motivational Interviewing and the SBIRT Model for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6434121C" w14:textId="6554D0FF" w:rsidR="00DF4E2B" w:rsidRDefault="00DF4E2B" w:rsidP="00DF4E2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (July 14, 2022). </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="245D788F" w14:textId="526E6A56" w:rsidR="00993789" w:rsidRDefault="00993789" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (December 6 and 8). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964892">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Community Health Worker Training Academy</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1BD7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supplemental Material and Facilitation: Verbal Crisis De-Escalation and Intermediate Motivational Interviewing Skill-Building</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Curriculum Developer and Facilitator for Keogh Health Connections/Chicanos Por La Casa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3C1808" w14:textId="27D67A54" w:rsidR="00112239" w:rsidRDefault="00112239" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="09585224" w14:textId="49FDB033" w:rsidR="006913F5" w:rsidRDefault="00FB4C61" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (November 9, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6B7C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Advanced Skill-Building</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112239">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Invited facilitator to conduct community-embedded training program for the Arizona State University School of Social Work. First of a four-part series on Motivational Interviewing and Trauma-Informed Care implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3460B5ED" w14:textId="66A577B8" w:rsidR="00112239" w:rsidRDefault="00112239" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (June 7, 2022). </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="6C001ADC" w14:textId="0F59F6A8" w:rsidR="00AB2B66" w:rsidRDefault="00AB2B66" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (October 25, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6B7C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Trauma-Informed Approach and Application within Evidence-Based Practices</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112239">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Invited facilitator to conduct community-embedded training program for the Arizona State University School of Social Work. First of a four-part series on Motivational Interviewing and Trauma-Informed Care implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1F465A" w14:textId="6952C8DC" w:rsidR="0072165A" w:rsidRDefault="006B1873" w:rsidP="0072165A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (May 11, 2022). </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="03E5F447" w14:textId="148C78B9" w:rsidR="00C4738C" w:rsidRDefault="008C4802" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (October</w:t>
+      </w:r>
+      <w:r w:rsidR="00112239">
+        <w:t xml:space="preserve"> 12, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="00112239" w:rsidRPr="00AC6B7C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Intermediate Skill-Building</w:t>
+      </w:r>
+      <w:r w:rsidR="00112239">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00112239" w:rsidRPr="00112239">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112239">
+        <w:t>Invited facilitator to conduct community-embedded training program for the Arizona State University School of Social Work. First of a four-part series on Motivational Interviewing and Trauma-Informed Care implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250FD916" w14:textId="3E3E0A55" w:rsidR="006630EE" w:rsidRDefault="006630EE" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="402939F7" w14:textId="782F5C44" w:rsidR="00417AB4" w:rsidRDefault="00417AB4" w:rsidP="003E2251">
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (October 3 and 6, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2728">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basics</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated as a multi-part training series on Motivational Interviewing and the SBIRT Model for SAHMSA-funded grant initiative, Street to Home (SHP), for Old Pueblo Community Services (OPCS) and El Rio Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF965FA" w14:textId="6349E62B" w:rsidR="00582D4F" w:rsidRDefault="00582D4F" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (March 28, 2022). </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="6D239E57" w14:textId="1FFCCBF5" w:rsidR="005264A8" w:rsidRDefault="005264A8" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (September 21, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7D35">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skill-Building Techniques for Implementing Motivational Interviewing in Integrated Care Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited presenter to deliver webinar-format presentation to Jewish Family &amp; Children’s Services (JFCS) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7D35">
+        <w:t>clinical staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A62E89A" w14:textId="3C045577" w:rsidR="00586767" w:rsidRDefault="00586767" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ka</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> and 25</w:t>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (September 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5D9D">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2022). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00670733">
-[...25 lines deleted...]
-    <w:p w14:paraId="70DEE9AA" w14:textId="3EB5F6ED" w:rsidR="00976579" w:rsidRDefault="002E1A55" w:rsidP="003E2251">
+      <w:r w:rsidRPr="00586767">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basics</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited facilitator to conduct community-embedded training program for the Arizona State University School of Social Work. First of a four-part series on Motivational Interviewing and Trauma-Informed Care implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5783D8" w14:textId="5027C7D1" w:rsidR="00604943" w:rsidRDefault="00604943" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (August 15, 17, and 19). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964892">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Community Health Worker Training Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Curriculum Developer and Facilitator for Keogh Health Connections/Chicanos Por La Casa</w:t>
+      </w:r>
+      <w:r w:rsidR="00964892">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0005248A">
-[...47 lines deleted...]
-    <w:p w14:paraId="3B205611" w14:textId="26135216" w:rsidR="004D1CFC" w:rsidRDefault="004B4115" w:rsidP="003E2251">
+    </w:p>
+    <w:p w14:paraId="73B9427B" w14:textId="4B8B5563" w:rsidR="00DD5AEA" w:rsidRDefault="00DD5AEA" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="4406CFD5" w14:textId="63CED9AA" w:rsidR="00456C6A" w:rsidRPr="00456C6A" w:rsidRDefault="00477F51" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (August 11, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000438D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Trauma-Informed Approach to Motivational Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited to present webinar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2376">
+        <w:t xml:space="preserve"> for the Southern Arizona Trauma-Informed Network (SATIN) to </w:t>
+      </w:r>
+      <w:r w:rsidR="000438D8">
+        <w:t>promote best practice in direct service using trauma-informed approaches to evidence-based practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29806166" w14:textId="130258AA" w:rsidR="00DE15F7" w:rsidRDefault="005B125F" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0E7F4E75" w14:textId="70FD6489" w:rsidR="00D84506" w:rsidRPr="00D84506" w:rsidRDefault="00D84506" w:rsidP="003E2251">
+        <w:t>Kaplan, J</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6D7D" w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6D7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(July 20, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3276" w:rsidRPr="005B125F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Enhancing Motivation to Change: Increasing Organizational Proficiency in Motivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3276">
+        <w:t xml:space="preserve">. Presented to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B125F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Annual Statewide Child Abuse Prevention Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F24992" w14:textId="5727B610" w:rsidR="0031775C" w:rsidRDefault="0031775C" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (October 19, 2020).</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="485C833A" w14:textId="5F5891C5" w:rsidR="00F2259E" w:rsidRPr="00F2259E" w:rsidRDefault="00F2259E" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (July 14, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE15F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing in Integrated Care Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Presenter for the 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031775C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Annual Arizona State University School of Social Work Summer Institute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245D788F" w14:textId="526E6A56" w:rsidR="00993789" w:rsidRDefault="00993789" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="33370E7B" w14:textId="5526B0E1" w:rsidR="00704B0E" w:rsidRPr="00704B0E" w:rsidRDefault="00704B0E" w:rsidP="003E2251">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12FE4">
+        <w:t>Walter, T. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F85">
+        <w:t xml:space="preserve">June 21, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F85" w:rsidRPr="00FC1F85">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ethical Decision-Making in the Modern World</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F85">
+        <w:t>. Lead presenter for the 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F85" w:rsidRPr="00FC1F85">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F85">
+        <w:t xml:space="preserve"> Annual Phoenix Aria Indian Health Services Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09585224" w14:textId="49FDB033" w:rsidR="006913F5" w:rsidRDefault="00FB4C61" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (June 24 and 25, 2020). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="2A82B1A9" w14:textId="1C16D6B1" w:rsidR="00303C69" w:rsidRPr="00303C69" w:rsidRDefault="00303C69" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (June 7, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80952" w:rsidRPr="000745D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing: Engage, Connect, and Empower</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80952">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000745D7">
+        <w:t>Presenter for the Trauma-Informed Schools Symposium hosted by Arizona State University T. Denny Sanford School of Social and Family Dynamics and the Arizona ACEs Consortium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C001ADC" w14:textId="0F59F6A8" w:rsidR="00AB2B66" w:rsidRDefault="00AB2B66" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (June 2</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="41DE7719" w14:textId="7BCB2490" w:rsidR="00E0301E" w:rsidRPr="00E0301E" w:rsidRDefault="00E0301E" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (May 11, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Foundations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Training delivered to community participants and </w:t>
+      </w:r>
+      <w:r w:rsidR="006913F5">
+        <w:t>professional educators from the Arizona Department of Education in a combined workforce development event hosted by the Arizona State University School of Social Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E5F447" w14:textId="148C78B9" w:rsidR="00C4738C" w:rsidRDefault="008C4802" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J.</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="0F4A607E" w14:textId="1FB79B2A" w:rsidR="00A62070" w:rsidRPr="00A62070" w:rsidRDefault="00A62070" w:rsidP="003E2251">
+        <w:t>Kaplan, J</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1A55" w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (April 28, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976579">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Trauma-Informed Approach to Motivational Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Presentation </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0721">
+        <w:t xml:space="preserve">to the Victims of Human Trafficking </w:t>
+      </w:r>
+      <w:r w:rsidR="00653495">
+        <w:t xml:space="preserve">Extension for Community Healthcare Outcomes (ECHO) </w:t>
+      </w:r>
+      <w:r w:rsidR="00976579">
+        <w:t>Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402939F7" w14:textId="782F5C44" w:rsidR="00417AB4" w:rsidRDefault="00417AB4" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (February 26, 2020). </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="75CD5717" w14:textId="157A48DF" w:rsidR="00B74AFA" w:rsidRPr="00B74AFA" w:rsidRDefault="00B032FD" w:rsidP="003E2251">
+        <w:t xml:space="preserve"> (March 28, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417AB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Measuring Proficiency in Motivational Interviewing: ASU’s MyMI Motivational Interviewing Coding Lab</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited presentation to the Arizona State University School of Life Sciences (SOLS) student organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D239E57" w14:textId="1FFCCBF5" w:rsidR="005264A8" w:rsidRDefault="005264A8" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J.</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00567998">
+        <w:t>Ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00670733" w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (February 24</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9197D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D37D41">
-[...3 lines deleted...]
-    <w:p w14:paraId="0991B7C0" w14:textId="0B0C66B8" w:rsidR="007C662F" w:rsidRPr="007C662F" w:rsidRDefault="007C662F" w:rsidP="003E2251">
+      <w:r w:rsidR="005E66D5">
+        <w:t>March 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9197D">
+        <w:t xml:space="preserve"> and 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670733">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing and the SBIRT Model</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5247">
+        <w:t>Facilitated as a t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9197D">
+        <w:t>hree</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5247">
+        <w:t xml:space="preserve">-part series for SAHMSA-funded grant initiative, Street to Home (SHP), for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Old Pueblo Community Services (OPCS) and El Rio </w:t>
+      </w:r>
+      <w:r w:rsidR="00670733">
+        <w:t>Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DEE9AA" w14:textId="3EB5F6ED" w:rsidR="00976579" w:rsidRDefault="002E1A55" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Beagley, D., </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clemency </w:t>
+      </w:r>
+      <w:r w:rsidR="0005248A">
+        <w:t>Cordes, C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0005248A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lindsey, A., Macchi, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00065AF7" w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J</w:t>
       </w:r>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kaplan, J.</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="4B9215CF" w14:textId="18E7A42B" w:rsidR="00DC1850" w:rsidRPr="00217443" w:rsidRDefault="00977257" w:rsidP="003E2251">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00065AF7">
+        <w:t xml:space="preserve"> (October 22, 2021)</w:t>
+      </w:r>
+      <w:r w:rsidR="0005248A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0005248A" w:rsidRPr="004D1CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Developing Anti-Racist Integrated Care Professionals: A Model for the Dissemination of Higher Education Curricula Across Health Professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="0005248A">
+        <w:t>. Collaborative Family Healthcare Association (CFHA) Integrated Care Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB09DE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B205611" w14:textId="26135216" w:rsidR="004D1CFC" w:rsidRDefault="004B4115" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (August 17, 2019). </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="001E6D1D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4255">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4255">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Enhancing Motivation to Change: Increasing Proficiency in Motivational Interviewing While Fostering a Culture of Organizational Change</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D6655B">
-[...18 lines deleted...]
-      <w:r w:rsidR="001E6D1D">
+      <w:r w:rsidR="0031775C">
+        <w:t>Presenter for the 22</w:t>
+      </w:r>
+      <w:r w:rsidR="0031775C" w:rsidRPr="0031775C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="0031775C">
+        <w:t xml:space="preserve"> Annual Arizona State University </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1CFC">
+        <w:t>School of Social Work Summer Institute</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD00437" w14:textId="094F4859" w:rsidR="009B17B4" w:rsidRDefault="00217443" w:rsidP="009B17B4">
+    <w:p w14:paraId="4406CFD5" w14:textId="63CED9AA" w:rsidR="00456C6A" w:rsidRPr="00456C6A" w:rsidRDefault="00477F51" w:rsidP="003E2251">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (April 6, 2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing for Engaging with Unsheltered Individuals</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated for Old Pueblo Community Services (OPCS) Housing First Pilot Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7F4E75" w14:textId="70FD6489" w:rsidR="00D84506" w:rsidRPr="00D84506" w:rsidRDefault="00D84506" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (October 19, 2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000329C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mental </w:t>
+      </w:r>
+      <w:r w:rsidR="001A28AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000329C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ealth First Aid Adult Course</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated for Church of the Palm</w:t>
+      </w:r>
+      <w:r w:rsidR="000329C7">
+        <w:t xml:space="preserve"> clergy and congregants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485C833A" w14:textId="5F5891C5" w:rsidR="00F2259E" w:rsidRPr="00F2259E" w:rsidRDefault="00F2259E" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002066A4">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">3 and </w:t>
+      </w:r>
+      <w:r w:rsidR="002066A4">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2259E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Intermediate Skills and Introduction to the SBIRT Model</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Facilitated two-part training event for Homeless Youth Connection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33370E7B" w14:textId="5526B0E1" w:rsidR="00704B0E" w:rsidRPr="00704B0E" w:rsidRDefault="00704B0E" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (June 24 and 25, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600797">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing for </w:t>
+      </w:r>
+      <w:r w:rsidR="00600797" w:rsidRPr="00600797">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Youth at Risk of Homelessness</w:t>
+      </w:r>
+      <w:r w:rsidR="00600797">
+        <w:t>. Facilitated two-part training event for Homeless Youth Connection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A82B1A9" w14:textId="1C16D6B1" w:rsidR="00303C69" w:rsidRPr="00303C69" w:rsidRDefault="00303C69" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beagley, D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (June 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB09DE">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203119">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Basics</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Co-facilitated </w:t>
+      </w:r>
+      <w:r w:rsidR="00203119">
+        <w:t>two-part community-embedded continuing education courses hosted by the Arizona State University School of Social Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DE7719" w14:textId="7BCB2490" w:rsidR="00E0301E" w:rsidRPr="00E0301E" w:rsidRDefault="00E0301E" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (May 28, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virtual </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00950860">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Age of COVID-19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited facilitator for online training to address the need for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48CB">
+        <w:t xml:space="preserve">increased technical awareness and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>virtual delivery of services in the face of the COVID-19 pandemic</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF48CB">
+        <w:t xml:space="preserve"> hosted by the Arizona State University School of Social Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A607E" w14:textId="1FB79B2A" w:rsidR="00A62070" w:rsidRPr="00A62070" w:rsidRDefault="00A62070" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (February 26, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7055">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7055" w:rsidRPr="00FA7055">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the Digital World</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7055">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7055" w:rsidRPr="00FA7055">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cultural Competency</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7055">
+        <w:t xml:space="preserve">. Facilitator for </w:t>
+      </w:r>
+      <w:r w:rsidR="00737843">
+        <w:t xml:space="preserve">a two-part </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7055">
+        <w:t>community-embedded continuing education courses hosted by the Arizona State University Center for Applied Behavioral Health Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CD5717" w14:textId="157A48DF" w:rsidR="00B74AFA" w:rsidRPr="00B74AFA" w:rsidRDefault="00B032FD" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tripp, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (February 21, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2728">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mental Health First Aid Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37D41" w:rsidRPr="000A2728">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2728">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lt Course</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Co-Facilitator for Maricopa County</w:t>
+      </w:r>
+      <w:r w:rsidR="00567998">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37D41">
+        <w:t>Director of Human Resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0991B7C0" w14:textId="0B0C66B8" w:rsidR="007C662F" w:rsidRPr="007C662F" w:rsidRDefault="007C662F" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beagley, D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F202BE">
+        <w:t xml:space="preserve">January 23, 2020). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F202BE" w:rsidRPr="00F202BE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mental Health First Aid Adult Course</w:t>
+      </w:r>
+      <w:r w:rsidR="00F202BE">
+        <w:t>. Co-Facilitator for the ASU Foundation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9215CF" w14:textId="18E7A42B" w:rsidR="00DC1850" w:rsidRPr="00217443" w:rsidRDefault="00977257" w:rsidP="003E2251">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (August 17, 2019). </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6D1D" w:rsidRPr="001E6D1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">An Introduction to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6D1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6D1D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6655B">
+        <w:t xml:space="preserve">Invited Presentation for </w:t>
+      </w:r>
+      <w:r w:rsidR="004F74B8" w:rsidRPr="004F74B8">
+        <w:t>Women</w:t>
+      </w:r>
+      <w:r w:rsidR="004F74B8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E310C" w:rsidRPr="002E310C">
+        <w:t>in Action Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="002E310C">
+        <w:t xml:space="preserve"> (WIACON19)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6D1D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD00437" w14:textId="094F4859" w:rsidR="009B17B4" w:rsidRDefault="00217443" w:rsidP="009B17B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (October 23, 2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2728">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A Trauma-Informed Approach to Motivational Interviewing</w:t>
       </w:r>
       <w:r w:rsidR="00B6126C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D3B81">
         <w:t xml:space="preserve"> Invited presentation for the </w:t>
       </w:r>
       <w:r w:rsidR="00A61D60">
         <w:t>Governor’s Office of Youth, Faith, &amp; Family (GOYFF) 2017 Red Ribbon Week</w:t>
       </w:r>
       <w:r w:rsidR="003B3EE1">
         <w:t xml:space="preserve"> themed</w:t>
       </w:r>
       <w:r w:rsidR="00A61D60">
@@ -7778,130 +8377,122 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">March 9, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The legacy of art</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phoenix Jewish News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00C02162" w:rsidRPr="00C02162">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.jewishaz.com/arts_features/the-legacy-of-art/article_428eed7e-c2bb-11ed-b243-f7158b039f95.html?utm_medium=social&amp;utm_source=email&amp;utm_campaign=user-share</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="217CDBA9" w14:textId="7FBA0068" w:rsidR="00982ACC" w:rsidRPr="000A2728" w:rsidRDefault="00C02162" w:rsidP="00982ACC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Enquist</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Enquist, N. (October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>, N. (October</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, 2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C02162">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dungeons and dragons and the Torah.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2019). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C02162">
+        <w:t xml:space="preserve"> Phoenix </w:t>
+      </w:r>
+      <w:r w:rsidR="00982ACC" w:rsidRPr="00C02162">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>Dungeons and dragons and the Torah.</w:t>
+        </w:rPr>
+        <w:t>Jewish News</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Phoenix </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00982ACC" w:rsidRPr="00C02162">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2728">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Jewish News</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="000A2728" w:rsidRPr="000D61AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>https://www.jewishaz.com/community/dungeons-dragons-and-the-torah/article_ddbca6b2-e9e1-11e9-a7bf-5f91a479c799.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00982ACC" w:rsidRPr="000A2728">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B97A08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B97A08" w:rsidRPr="00514E56">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -7942,96 +8533,132 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Mindful DM with </w:t>
       </w:r>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jeremiah Kaplan</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6B25">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Season 3, Episode 3)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. [Audio Podcast Episode] Invited guest discussing the use of tabletop roleplaying games as a youth empowerment approach in religious school settings. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0045320C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://raisedondnd.com/index.php/2020/09/04/the-mindful-dm-jeremiah-kaplan/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B62F034" w14:textId="09104288" w:rsidR="005F44EE" w:rsidRDefault="005F44EE" w:rsidP="005F44EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000375B1">
         <w:t>OTHER AND RECURRING TRAINING EVENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D743E35" w14:textId="4B24B418" w:rsidR="000375B1" w:rsidRDefault="000375B1" w:rsidP="009153AC">
+    <w:p w14:paraId="24CF5CD3" w14:textId="13A152B6" w:rsidR="00773FAD" w:rsidRDefault="00773FAD" w:rsidP="00773FAD">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2019 – Present</w:t>
+        <w:t>2023 – Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000375B1">
         <w:t>Facilitation</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> and Curriculum Development: Child and Family Resources. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773FAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Foundations, Intermediate, and Implementation Coaching Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D743E35" w14:textId="56B625A7" w:rsidR="000375B1" w:rsidRDefault="000375B1" w:rsidP="009153AC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2019 – Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000375B1">
+        <w:t>Facilitation</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, Co-Facilitation, and Development: </w:t>
       </w:r>
       <w:r w:rsidR="006235C7">
         <w:t xml:space="preserve">Annual </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Prescott Valley Library Teen Engagement Events: </w:t>
       </w:r>
       <w:r w:rsidRPr="006235C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EPIC Live-Action Roleplaying All-Day Workshop</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5D9C93" w14:textId="6B52AAED" w:rsidR="009B17B4" w:rsidRDefault="009B17B4" w:rsidP="009153AC">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="00193C77">
         <w:rPr>
@@ -8109,50 +8736,51 @@
         <w:t>nterviewing</w:t>
       </w:r>
       <w:r w:rsidRPr="009153AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Intermediate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2020</w:t>
       </w:r>
       <w:r w:rsidR="000A2728">
         <w:t xml:space="preserve"> – Present).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14919416" w14:textId="3E7F4028" w:rsidR="002D5FEC" w:rsidRPr="00B24686" w:rsidRDefault="00B24686" w:rsidP="009153AC">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2020 – 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Facilitation of </w:t>
       </w:r>
       <w:r w:rsidR="002D5FEC">
         <w:t xml:space="preserve">Various </w:t>
       </w:r>
       <w:r>
         <w:t>Motivational Interviewing Training Courses to Community Corrections and Security Staff for the Arizona Department of Corrections, Rehabilitation, and Reentry (ADCRR) Second Chances Grant</w:t>
       </w:r>
       <w:r w:rsidR="00F57346">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009153AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D5FEC" w:rsidRPr="00D474B6">
@@ -8261,685 +8889,727 @@
         </w:rPr>
         <w:t>2017 – 2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Bi-Monthly facilitation of new employee orientation and on-boarding; weekly facilitation of Motivational Interviewing, Trauma-Informed Care, Clinical Documentation Standards, Ethical Decision-Making, Cultural Competency, Introduction to Case Management, Assessment &amp; Treatment Planning in Integrated Care Settings, and Introduction to Medical Billing &amp; Reimbursement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079DFBA8" w14:textId="55C42F94" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>TEACHING</w:t>
       </w:r>
       <w:r w:rsidR="00C46C18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B1DF3">
         <w:t>AND</w:t>
       </w:r>
       <w:r w:rsidR="00C46C18">
         <w:t xml:space="preserve"> CURRICULUM DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABA7938" w14:textId="3A5B854D" w:rsidR="001A7093" w:rsidRDefault="00E7347B" w:rsidP="009E2E85">
+    <w:p w14:paraId="4ABA7938" w14:textId="430592E1" w:rsidR="001A7093" w:rsidRDefault="00E7347B" w:rsidP="009E2E85">
       <w:r w:rsidRPr="00E7347B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Areas of Teaching Interest:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB553D">
+        <w:t xml:space="preserve">Motivational Interviewing; Mindfulness; Trauma-Informed Care; Organizational Behavior and Structural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB553D">
+        <w:t>Theores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB553D">
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001139EE">
         <w:t>Integrated Care</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001139EE">
-        <w:t>Behavioral Sciences</w:t>
+        <w:t xml:space="preserve">Behavioral </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB553D">
+        <w:t xml:space="preserve">and Motivational </w:t>
+      </w:r>
+      <w:r w:rsidR="001139EE">
+        <w:t>Sciences</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
+      <w:r w:rsidR="00FB553D">
+        <w:t xml:space="preserve">Self-Determination Theory; Employee Wellness; </w:t>
+      </w:r>
       <w:r w:rsidR="001139EE">
         <w:t>SBIRT Model</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
-        <w:t>Motivational Interviewing</w:t>
+        <w:t>Cultural Intelligence, Diversity, Equity, &amp; Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3D74">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00514E56">
+        <w:t xml:space="preserve">Youth Development, Leadership, and Education; </w:t>
+      </w:r>
+      <w:r w:rsidR="00462CB3">
+        <w:t>Community Prevention; Community-Based Participatory Research (CBPR);</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3D74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7093">
+        <w:t>Instructional Design &amp; Development</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
-        <w:t>Mindfulness</w:t>
+        <w:t>Self-Care, Compassion Fatigue, &amp; Professional Burnout</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
-        <w:t>Trauma-Informed Care</w:t>
+        <w:t>Gamification of Learning</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
-        <w:t>Cultural Intelligence, Diversity, Equity, &amp; Inclusion</w:t>
-[...17 lines deleted...]
-        <w:t>Instructional Design &amp; Development</w:t>
+        <w:t>Games in Therapeutic &amp; Educational Settings</w:t>
       </w:r>
       <w:r w:rsidR="001D3D74">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="001A7093">
-        <w:t>Self-Care, Compassion Fatigue, &amp; Professional Burnout</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="001A7093">
         <w:t>Religious School Settings</w:t>
       </w:r>
       <w:r w:rsidR="000D5794">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00514E56">
         <w:t xml:space="preserve">Using Artificial Intelligence and Machine-Learning in Academic and Research Settings; </w:t>
       </w:r>
       <w:r w:rsidR="000D5794">
         <w:t>and Technical Writing</w:t>
       </w:r>
       <w:r w:rsidR="00514E56">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC927F1" w14:textId="6CE1AC8A" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006235C7">
-        <w:lastRenderedPageBreak/>
         <w:t>TEACHING EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBE4BF5" w14:textId="36952ADC" w:rsidR="00D66794" w:rsidRDefault="00D66794" w:rsidP="002C11DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Guest Lectur</w:t>
       </w:r>
       <w:r w:rsidR="001412FF">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00343B9D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001412FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E4FFF">
         <w:t>at Institutions of Higher Learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272A5623" w14:textId="2BDDC14E" w:rsidR="00FD1CDD" w:rsidRPr="00982ACC" w:rsidRDefault="00FD1CDD" w:rsidP="00FD1CDD">
+    <w:p w14:paraId="45B617AA" w14:textId="4BDA14E1" w:rsidR="00C7178E" w:rsidRPr="00C7178E" w:rsidRDefault="00C7178E" w:rsidP="00FD1CDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (May 21 and 23, 202</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="2E9DDE04" w14:textId="777834B7" w:rsidR="00D32109" w:rsidRPr="00175458" w:rsidRDefault="00D32109" w:rsidP="00D32109">
+        <w:t xml:space="preserve"> (December 13, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7178E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Doctor of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Occupational Therapy Program Final Examination Panel. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Invited panelist for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on motivational interviewing, integrated care, project management, SWOT analyses, business planning, and entrepreneurship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272A5623" w14:textId="50DCE7D1" w:rsidR="00FD1CDD" w:rsidRPr="00982ACC" w:rsidRDefault="00FD1CDD" w:rsidP="00FD1CDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00175458">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (November </w:t>
-[...8 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> (May 21 and 23, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00313999">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00175458">
-[...9 lines deleted...]
-      <w:r w:rsidR="00ED2D2E">
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Occupational Therapy: Foundations and Intersections. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00313999">
         <w:t xml:space="preserve">returning </w:t>
       </w:r>
       <w:r>
-        <w:t>guest lecturer for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on Motivational Interviewing in Integrated Care Settings.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DB4CB9B" w14:textId="08CD3BA5" w:rsidR="00273536" w:rsidRPr="00123126" w:rsidRDefault="00273536" w:rsidP="00273536">
+        <w:t>guest lecturer for the AT Stills University Master of Occupational Therapy Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9DDE04" w14:textId="777834B7" w:rsidR="00D32109" w:rsidRPr="00175458" w:rsidRDefault="00D32109" w:rsidP="00D32109">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007846CC">
+      <w:r w:rsidRPr="00175458">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (September 18, 2023). </w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="729EA6DA" w14:textId="77777777" w:rsidR="00947B96" w:rsidRPr="00947B96" w:rsidRDefault="00094FE0" w:rsidP="00947B96">
+        <w:t xml:space="preserve"> (November </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D2E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D2E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175458">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing in Occupational Therapy Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D2E">
+        <w:t xml:space="preserve">returning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guest lecturer for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on Motivational Interviewing in Integrated Care Settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB4CB9B" w14:textId="08CD3BA5" w:rsidR="00273536" w:rsidRPr="00123126" w:rsidRDefault="00273536" w:rsidP="00273536">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="007846CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (June 23, 2023). </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="5D2A050A" w14:textId="72FC6D2C" w:rsidR="00094FE0" w:rsidRDefault="00947B96" w:rsidP="00947B96">
+        <w:t xml:space="preserve"> (September 18, 2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007846CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n Introduction to </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007846CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing Treatment Integrity Tool (MITI)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Guest lecturer for IBC</w:t>
+      </w:r>
+      <w:r w:rsidR="00802C3B">
+        <w:t>598</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Motivational Interviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C3B">
+        <w:t xml:space="preserve">course </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at the College of Health Services, Doctor of Behavioral Health Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729EA6DA" w14:textId="77777777" w:rsidR="00947B96" w:rsidRPr="00947B96" w:rsidRDefault="00094FE0" w:rsidP="00947B96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (June 23, 2023). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00964723">
-[...23 lines deleted...]
-    <w:p w14:paraId="70C434FC" w14:textId="3CF700C0" w:rsidR="007846CC" w:rsidRPr="00123126" w:rsidRDefault="007846CC" w:rsidP="007846CC">
+      <w:r w:rsidRPr="002005ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SWOT Analyses in Occupational Therapy Business Planning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00163010">
+        <w:t xml:space="preserve">returning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guest lecturer for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on project management, SWOT analyses, business planning, and entrepreneurship.</w:t>
+      </w:r>
+      <w:r w:rsidR="00947B96" w:rsidRPr="00947B96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2A050A" w14:textId="72FC6D2C" w:rsidR="00094FE0" w:rsidRDefault="00947B96" w:rsidP="00947B96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007846CC">
+      <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (June 19, 2023). </w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="709D6903" w14:textId="77777777" w:rsidR="000A2728" w:rsidRPr="00982ACC" w:rsidRDefault="000A2728" w:rsidP="000A2728">
+        <w:t xml:space="preserve"> (June 23, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and Occupational Therapy: Foundations and Intersections</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited returning guest lecturer for Huntington University’s Doctor of Occupational Therapy program </w:t>
+      </w:r>
+      <w:r w:rsidR="002E371A">
+        <w:t>as industry subject-matter expert on Motivational Interviewing in Integrated Care Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C434FC" w14:textId="3CF700C0" w:rsidR="007846CC" w:rsidRPr="00123126" w:rsidRDefault="007846CC" w:rsidP="007846CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007846CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (April 25, 2023). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="434E48A2" w14:textId="77777777" w:rsidR="000A2728" w:rsidRDefault="000A2728" w:rsidP="000A2728">
+        <w:t xml:space="preserve"> (June 19, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007846CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Screening, Brief Intervention, and Referral to Treatment (SBIRT) and an Introduction to Motivational Interviewing Treatment Integrity Tool (MITI)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Guest lecture</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25F1">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for IBC</w:t>
+      </w:r>
+      <w:r w:rsidR="00273536">
+        <w:t>610</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008043F6">
+        <w:t xml:space="preserve">Behavioral and Psychological </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C3B">
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="008043F6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00802C3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008043F6">
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25F1">
+        <w:t xml:space="preserve"> at the College of Health Servi</w:t>
+      </w:r>
+      <w:r w:rsidR="00163010">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25F1">
+        <w:t xml:space="preserve">es, </w:t>
+      </w:r>
+      <w:r w:rsidR="00163010">
+        <w:t>Doctor of Behavioral Health</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25F1">
+        <w:t xml:space="preserve"> Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709D6903" w14:textId="77777777" w:rsidR="000A2728" w:rsidRPr="00982ACC" w:rsidRDefault="000A2728" w:rsidP="000A2728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2C274BB1" w14:textId="0860B537" w:rsidR="000A2728" w:rsidRPr="000A2728" w:rsidRDefault="000A2728" w:rsidP="000A2728">
+        <w:t xml:space="preserve"> (April 25, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Occupational Therapy: Foundations and Intersections. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Invited guest lecturer for the AT Stills University Master of Occupational Therapy Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E48A2" w14:textId="77777777" w:rsidR="000A2728" w:rsidRDefault="000A2728" w:rsidP="000A2728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00964723">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (February 28 – March 1, 2023). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="75FBD382" w14:textId="2856FCA7" w:rsidR="00175458" w:rsidRPr="00175458" w:rsidRDefault="00175458" w:rsidP="007E4FFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77FED">
+        <w:t>(April</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 13, 2023). Motivational Interviewing in Integrated Care Teams. Invited workshop facilitator for the Health Resources and Services Administration (HRSA) Interdisciplinary Academy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C274BB1" w14:textId="0860B537" w:rsidR="000A2728" w:rsidRPr="000A2728" w:rsidRDefault="000A2728" w:rsidP="000A2728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00175458">
+      <w:r w:rsidRPr="00964723">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (November 7, 2022). </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="79E38C56" w14:textId="089923B7" w:rsidR="005D4C76" w:rsidRDefault="005D4C76" w:rsidP="007E4FFF">
+        <w:t xml:space="preserve"> (February 28 – March 1, 2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964723">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivational Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Occupational Therapy: Foundations and Intersections. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Invited facilitator to conduct two guest lecture appearances on consecutive days for the AT Stills University Doctor of Occupational Therapy Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FBD382" w14:textId="2856FCA7" w:rsidR="00175458" w:rsidRPr="00175458" w:rsidRDefault="00175458" w:rsidP="007E4FFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007311D5">
+      <w:r w:rsidRPr="00175458">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (July 21 and 28, 2022). </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="38950365" w14:textId="0BCDD412" w:rsidR="00D66794" w:rsidRPr="00D66794" w:rsidRDefault="007E4FFF" w:rsidP="00D66794">
+        <w:t xml:space="preserve"> (November 7, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175458">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Motivational Interviewing in Occupational Therapy Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invited guest lecturer for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on Motivational Interviewing in Integrated Care Settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E38C56" w14:textId="089923B7" w:rsidR="005D4C76" w:rsidRDefault="005D4C76" w:rsidP="007E4FFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007311D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaplan, J.</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> (July 21 and 28, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SWOT Analyses in Occupational Therapy Business Planning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Invited </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FFF">
+        <w:t xml:space="preserve">guest lecturer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(July 21) and panelist (July 28) for Huntington University’s Doctor of Occupational Therapy program as industry subject-matter expert on project management, SWOT analyses, business planning, and entrepreneurship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38950365" w14:textId="0BCDD412" w:rsidR="00D66794" w:rsidRPr="00D66794" w:rsidRDefault="007E4FFF" w:rsidP="00D66794">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007311D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kaplan, J.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (January 18, 2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB27F6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>State Opioid Response at Arizona State University</w:t>
       </w:r>
       <w:r>
         <w:t>. Invited guest lecturer for HRSA Interdisciplinary Training Academy discussing current responses to Arizona’s Opioid Epidemic via the Southwest Interdisciplinary Research Center AHCCCS funded project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360E3725" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="002C11DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Arizona State University Community Education (CPE) Courses Taught</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A66642D" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Motivational Interviewing Basics</w:t>
       </w:r>
@@ -8962,54 +9632,61 @@
         <w:t xml:space="preserve"> with Updated Science and Best Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3DA78C" w14:textId="0CF3ECC3" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t xml:space="preserve">Motivational Interviewing </w:t>
       </w:r>
       <w:r w:rsidR="0000698C">
         <w:t xml:space="preserve">Multi-Day </w:t>
       </w:r>
       <w:r>
         <w:t>Academ</w:t>
       </w:r>
       <w:r w:rsidR="0000698C">
         <w:t>ies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6451A0AA" w14:textId="26B4C085" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Motivational Interviewing Train the Trainer</w:t>
       </w:r>
       <w:r w:rsidR="0000698C">
         <w:t xml:space="preserve"> (TNT) Events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D8EDF" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
-[...2 lines deleted...]
-        <w:t>Cultural Competency</w:t>
+    <w:p w14:paraId="2A8D8EDF" w14:textId="73D1E3F5" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
+      <w:r>
+        <w:t xml:space="preserve">Cultural </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3E96">
+        <w:t>Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5D4843" w14:textId="7C30FF97" w:rsidR="00AF3E96" w:rsidRDefault="00AF3E96" w:rsidP="001A7093">
+      <w:r>
+        <w:t>Community-Based Participatory Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AED72F" w14:textId="04CEB881" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Ethics in the Modern World</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08127158" w14:textId="4CF152C7" w:rsidR="00A134F2" w:rsidRDefault="00A134F2" w:rsidP="001A7093">
       <w:r>
         <w:t>Compassion Fatigue and Provider Resilience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3581D535" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Virtual Service Delivery in the Age of COVID-19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F997797" w14:textId="510CAB58" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Trauma-Informed Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E162C67" w14:textId="07D5CF7E" w:rsidR="00BD0BC9" w:rsidRDefault="00BD0BC9" w:rsidP="001A7093">
       <w:r>
         <w:t>ASU School of Social Work Clinical Training Academy, 4-Part CE Course Series</w:t>
@@ -9148,59 +9825,60 @@
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trauma-Informed Care </w:t>
       </w:r>
       <w:r w:rsidR="009D75C1">
         <w:t>Module 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5545BF" w14:textId="4049F81D" w:rsidR="009D75C1" w:rsidRDefault="002C11DC" w:rsidP="009D75C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trauma-Informed Care </w:t>
       </w:r>
       <w:r w:rsidR="009D75C1">
         <w:t>Module 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752ED5DD" w14:textId="690AAACE" w:rsidR="009D75C1" w:rsidRDefault="009D75C1" w:rsidP="009D75C1">
+    <w:p w14:paraId="7AFF67E1" w14:textId="5EA24726" w:rsidR="00FB553D" w:rsidRDefault="009D75C1" w:rsidP="00FB553D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Short</w:t>
       </w:r>
       <w:r w:rsidR="002C11DC">
         <w:t>ened Module 1 for Webinar Format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0600C00C" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="002C11DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Terros Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AD74F5" w14:textId="47BF7ECC" w:rsidR="00110320" w:rsidRDefault="00110320" w:rsidP="001A7093">
       <w:r>
         <w:t>Motivational Interviewing (incl. Curriculum Development)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79899734" w14:textId="79F0C7A0" w:rsidR="00110320" w:rsidRDefault="00110320" w:rsidP="001A7093">
       <w:r>
         <w:t>Trauma-Informed Care (incl. Curriculum Development)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D42DED" w14:textId="25274FBF" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
@@ -9230,57 +9908,52 @@
       </w:r>
       <w:r w:rsidR="00110320">
         <w:t xml:space="preserve"> (incl. Curriculum Development)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B39BF4D" w14:textId="5E7A8E50" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>NextGen Ambulatory Electronic Health Record</w:t>
       </w:r>
       <w:r w:rsidR="00110320">
         <w:t xml:space="preserve"> – EHR Software Implementation and Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516CE335" w14:textId="4A7DB248" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="002C11DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Temple Chai Courses Taught</w:t>
       </w:r>
       <w:r w:rsidR="00110320">
         <w:t xml:space="preserve"> (Religious School Setting)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59555A38" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Learning Path (Attributed to curricula design &amp; development as well)</w:t>
+      <w:r>
+        <w:t>Y’Tzirah Learning Path (Attributed to curricula design &amp; development as well)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680A5A82" w14:textId="01707524" w:rsidR="001A7093" w:rsidRDefault="001A65EC" w:rsidP="001A65EC">
       <w:r>
         <w:t>Various Clubs, Activities, and Instruction (with emphasis on music and storytelling)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D5D11C" w14:textId="33876D73" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>General Song Leading &amp; Volunteer Leader</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C3ED2C" w14:textId="77777777" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="002C11DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>JCC Manhattan Jewish Journeys Courses Taught</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E8E31" w14:textId="4F577E8B" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
         <w:t>Thrilling Tales of Torah Campaign 1: Biblical Gib</w:t>
       </w:r>
       <w:r w:rsidR="000D4D72">
@@ -9494,131 +10167,154 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Volunteer Musician</w:t>
       </w:r>
       <w:r w:rsidR="00562D5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Actor, and Ley Leader</w:t>
       </w:r>
       <w:r w:rsidRPr="00884E41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Temple Chai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C6098A" w14:textId="44059A80" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2015 </w:t>
       </w:r>
       <w:r w:rsidR="005D5148">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2016</w:t>
       </w:r>
       <w:r w:rsidR="00B37D34">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B37D34">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B94DFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidR="00B94DFE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Grant Committee, Horses Help</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC7E04D" w14:textId="44FC92DB" w:rsidR="00BB326C" w:rsidRDefault="00BB326C" w:rsidP="001A7093"/>
     <w:p w14:paraId="2668E09B" w14:textId="7CBB21EC" w:rsidR="001A7093" w:rsidRDefault="001A7093" w:rsidP="001A7093">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>HONORS</w:t>
       </w:r>
       <w:r w:rsidR="002039ED">
         <w:t xml:space="preserve"> AND</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27572D2F" w14:textId="30AC6F10" w:rsidR="000F184A" w:rsidRDefault="000F184A" w:rsidP="00F66156">
+    <w:p w14:paraId="27572D2F" w14:textId="4195A1E6" w:rsidR="000F184A" w:rsidRDefault="00AF3E96" w:rsidP="00F66156">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">2023 – </w:t>
+      </w:r>
+      <w:r w:rsidR="000F184A">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00001AC7">
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F184A">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000F184A">
+      <w:r w:rsidR="000F184A" w:rsidRPr="000F184A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU College of Health Solutions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F184A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00001AC7">
         <w:t xml:space="preserve">Population Health </w:t>
       </w:r>
       <w:r w:rsidR="00A134F2">
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="00001AC7">
         <w:t xml:space="preserve">Small </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F184A">
         <w:t>Grant</w:t>
       </w:r>
       <w:r w:rsidR="00001AC7">
         <w:t xml:space="preserve"> Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A8EEF9" w14:textId="47CB4F89" w:rsidR="00AF3E96" w:rsidRDefault="00AF3E96" w:rsidP="00F66156">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024 – 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASU College of Health Solutions.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Population Health Program Small Grant Award </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1187BC" w14:textId="4BFB186D" w:rsidR="000A2728" w:rsidRDefault="000A2728" w:rsidP="00F66156">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000A2728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU School of Social Work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -9790,206 +10486,206 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Role: </w:t>
       </w:r>
       <w:r w:rsidR="002115C1" w:rsidRPr="006E6A48">
         <w:t>Willy Wonka/King Achashverosh.</w:t>
       </w:r>
       <w:r w:rsidR="002115C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002115C1">
         <w:t xml:space="preserve">Temple Chai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002115C1">
         <w:t>Purimspeil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="77CC0CD2" w14:textId="77777777" w:rsidR="003A134E" w:rsidRPr="001A7093" w:rsidRDefault="003A134E" w:rsidP="001A7093"/>
     <w:sectPr w:rsidR="003A134E" w:rsidRPr="001A7093">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7833ED81" w14:textId="77777777" w:rsidR="00EE673F" w:rsidRDefault="00EE673F">
+    <w:p w14:paraId="5DEC748D" w14:textId="77777777" w:rsidR="008A614F" w:rsidRDefault="008A614F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48562019" w14:textId="77777777" w:rsidR="00EE673F" w:rsidRDefault="00EE673F">
+    <w:p w14:paraId="5F504AD6" w14:textId="77777777" w:rsidR="008A614F" w:rsidRDefault="008A614F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15CB08A6" w14:textId="77777777" w:rsidR="000F7623" w:rsidRDefault="00870DF7">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AHCCCS Agreement #YH19-0065</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="29177B55" w14:textId="77777777" w:rsidR="000F7623" w:rsidRDefault="000F7623">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E65054A" w14:textId="4FF3C78C" w:rsidR="000F7623" w:rsidRDefault="00BE013B" w:rsidP="00BE013B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>Jeremiah Kaplan</w:t>
@@ -10007,115 +10703,115 @@
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0084394C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>jeremiah.kaplan@asu.edu</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> | (602) 496-1483</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21B1FF47" w14:textId="77777777" w:rsidR="000F7623" w:rsidRDefault="000F7623">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="449AFA6B" w14:textId="77777777" w:rsidR="000F7623" w:rsidRDefault="000F7623">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="202AE1E2" w14:textId="77777777" w:rsidR="00EE673F" w:rsidRDefault="00EE673F">
+    <w:p w14:paraId="6B42343F" w14:textId="77777777" w:rsidR="008A614F" w:rsidRDefault="008A614F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32493CAA" w14:textId="77777777" w:rsidR="00EE673F" w:rsidRDefault="00EE673F">
+    <w:p w14:paraId="2AC6803E" w14:textId="77777777" w:rsidR="008A614F" w:rsidRDefault="008A614F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28A41C21" w14:textId="77777777" w:rsidR="000F7623" w:rsidRDefault="00870DF7">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="363435"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
@@ -10165,51 +10861,51 @@
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="363435"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C8D71EE" w14:textId="6ED179E0" w:rsidR="000F7623" w:rsidRDefault="00367D30">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00C86FAE">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Jeremiah Kaplan </w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -10220,70 +10916,70 @@
       <w:t>p.</w:t>
     </w:r>
     <w:r w:rsidR="00870DF7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00870DF7">
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="00870DF7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00021E7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00870DF7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="760F7799" w14:textId="5CFE4946" w:rsidR="004628B7" w:rsidRPr="004628B7" w:rsidRDefault="004628B7" w:rsidP="004628B7">
     <w:pPr>
       <w:pStyle w:val="Title"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Jeremiah S. Kaplan, </w:t>
     </w:r>
     <w:r w:rsidR="00982ACC">
       <w:t xml:space="preserve">MSW – </w:t>
     </w:r>
     <w:r>
       <w:t>Curriculum Vitae</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A2921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3516F3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10702,128 +11398,128 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140B2508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CA4039A"/>
     <w:lvl w:ilvl="0" w:tplc="8326C1CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15533B59"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="160E7DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11411,50 +12107,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C60694"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFD439EC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23007F50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03C854C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -11523,51 +12305,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6D4410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A446AD6C"/>
     <w:lvl w:ilvl="0" w:tplc="8B4A2B96">
       <w:start w:val="2022"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11637,51 +12419,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EF76B45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6364766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -11750,51 +12532,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3477642E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AD47EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -11863,51 +12645,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AAD3EB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD4091B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -11976,51 +12758,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2F4AE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E80487CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12089,51 +12871,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E515C58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C9207872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12202,51 +12984,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407103A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C22217A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12315,51 +13097,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418E21BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1302FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12428,51 +13210,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48AA5823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8805CFE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="2020"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12541,51 +13323,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1C6D72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EAE022E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12654,51 +13436,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B911517"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D1E54B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12767,51 +13549,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE6350E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B8CC9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12880,51 +13662,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F63BBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="349CB5FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12993,51 +13775,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F5498C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40B01A4A"/>
     <w:lvl w:ilvl="0" w:tplc="5308F1DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13082,51 +13864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0E6619"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BCCC88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13195,51 +13977,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CF7107E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5D40D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
@@ -13291,51 +14073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5F60AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68669206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13404,51 +14186,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="704E366D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87EAAA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13517,51 +14299,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3B0E7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98C41F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13630,51 +14412,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD341DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="511AD97E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13719,51 +14501,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7F788C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CA4039A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -13811,204 +14593,210 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="680543447">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1375305013">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1055204574">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1292205396">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1867985869">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1541669418">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1528106827">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1729566903">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1123380711">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2055957772">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1610503307">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1309553480">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1535385651">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1014838584">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="376130233">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="383910419">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="556163875">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="52849500">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1823890509">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="702748989">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1400053342">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1062411017">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="395981430">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="973566074">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1682927788">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2115401439">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="710569996">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1659651894">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="347946722">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1906142570">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="780565855">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="559243421">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="780565855">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="33" w16cid:durableId="1898591226">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="559243421">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="34" w16cid:durableId="413940637">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="139"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="153"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A7093"/>
     <w:rsid w:val="00001AC7"/>
     <w:rsid w:val="0000698C"/>
     <w:rsid w:val="00011E85"/>
     <w:rsid w:val="00015C81"/>
     <w:rsid w:val="00017689"/>
     <w:rsid w:val="00021E7D"/>
     <w:rsid w:val="00031245"/>
     <w:rsid w:val="00031923"/>
     <w:rsid w:val="000329C7"/>
+    <w:rsid w:val="00033733"/>
     <w:rsid w:val="000343A1"/>
     <w:rsid w:val="000366CF"/>
     <w:rsid w:val="000375B1"/>
     <w:rsid w:val="000419B8"/>
     <w:rsid w:val="000438D8"/>
     <w:rsid w:val="0005145B"/>
     <w:rsid w:val="0005248A"/>
     <w:rsid w:val="00065AF7"/>
     <w:rsid w:val="000676C6"/>
     <w:rsid w:val="00073B96"/>
     <w:rsid w:val="000745D7"/>
+    <w:rsid w:val="00076CF7"/>
     <w:rsid w:val="00085A60"/>
     <w:rsid w:val="0008691D"/>
     <w:rsid w:val="00094FE0"/>
     <w:rsid w:val="000A2728"/>
     <w:rsid w:val="000A29E3"/>
     <w:rsid w:val="000A66BA"/>
     <w:rsid w:val="000A7BE0"/>
     <w:rsid w:val="000B5D10"/>
+    <w:rsid w:val="000C1403"/>
     <w:rsid w:val="000C216A"/>
     <w:rsid w:val="000C48F0"/>
     <w:rsid w:val="000D19A1"/>
     <w:rsid w:val="000D1C3A"/>
     <w:rsid w:val="000D3D10"/>
     <w:rsid w:val="000D4D72"/>
     <w:rsid w:val="000D5794"/>
     <w:rsid w:val="000D7DB4"/>
     <w:rsid w:val="000D7FAC"/>
     <w:rsid w:val="000E2B9A"/>
     <w:rsid w:val="000E3D82"/>
     <w:rsid w:val="000E4AB2"/>
     <w:rsid w:val="000E5F31"/>
     <w:rsid w:val="000F01F4"/>
     <w:rsid w:val="000F184A"/>
     <w:rsid w:val="000F2E41"/>
     <w:rsid w:val="000F687A"/>
     <w:rsid w:val="000F7623"/>
     <w:rsid w:val="0010209F"/>
     <w:rsid w:val="001068EE"/>
     <w:rsid w:val="00110320"/>
     <w:rsid w:val="00112239"/>
     <w:rsid w:val="001139EE"/>
     <w:rsid w:val="00115B9F"/>
     <w:rsid w:val="00123126"/>
@@ -14092,91 +14880,96 @@
     <w:rsid w:val="002E14C8"/>
     <w:rsid w:val="002E1799"/>
     <w:rsid w:val="002E19D2"/>
     <w:rsid w:val="002E1A55"/>
     <w:rsid w:val="002E259D"/>
     <w:rsid w:val="002E310C"/>
     <w:rsid w:val="002E371A"/>
     <w:rsid w:val="002F5F02"/>
     <w:rsid w:val="00303C69"/>
     <w:rsid w:val="00313999"/>
     <w:rsid w:val="0031661B"/>
     <w:rsid w:val="00316C16"/>
     <w:rsid w:val="0031775C"/>
     <w:rsid w:val="00331C01"/>
     <w:rsid w:val="003352FE"/>
     <w:rsid w:val="0033542D"/>
     <w:rsid w:val="00342BE6"/>
     <w:rsid w:val="00343B9D"/>
     <w:rsid w:val="0034668B"/>
     <w:rsid w:val="00347427"/>
     <w:rsid w:val="00352BA9"/>
     <w:rsid w:val="00353777"/>
     <w:rsid w:val="00361C62"/>
     <w:rsid w:val="00366522"/>
     <w:rsid w:val="00367D30"/>
+    <w:rsid w:val="00367E64"/>
     <w:rsid w:val="00374B8E"/>
     <w:rsid w:val="0037543A"/>
     <w:rsid w:val="00380514"/>
     <w:rsid w:val="00394687"/>
     <w:rsid w:val="003A134E"/>
     <w:rsid w:val="003A6762"/>
     <w:rsid w:val="003A740D"/>
     <w:rsid w:val="003B3EE1"/>
+    <w:rsid w:val="003B7182"/>
     <w:rsid w:val="003C49CC"/>
     <w:rsid w:val="003C7E7C"/>
     <w:rsid w:val="003D1D42"/>
     <w:rsid w:val="003E2251"/>
     <w:rsid w:val="003E4402"/>
     <w:rsid w:val="003F1A9D"/>
+    <w:rsid w:val="003F1DCC"/>
     <w:rsid w:val="003F2F8D"/>
     <w:rsid w:val="0040026A"/>
     <w:rsid w:val="004045A0"/>
     <w:rsid w:val="00404DBD"/>
     <w:rsid w:val="00405705"/>
     <w:rsid w:val="00406BE1"/>
     <w:rsid w:val="00410E33"/>
     <w:rsid w:val="004116BE"/>
     <w:rsid w:val="00417AB4"/>
     <w:rsid w:val="00421D43"/>
     <w:rsid w:val="00422ECF"/>
     <w:rsid w:val="00424743"/>
     <w:rsid w:val="00424752"/>
     <w:rsid w:val="00426742"/>
     <w:rsid w:val="004270E4"/>
     <w:rsid w:val="0043001E"/>
     <w:rsid w:val="00435C32"/>
     <w:rsid w:val="0043722A"/>
+    <w:rsid w:val="0044186A"/>
     <w:rsid w:val="004424A8"/>
     <w:rsid w:val="00442A5E"/>
     <w:rsid w:val="00445E3C"/>
     <w:rsid w:val="004549F7"/>
     <w:rsid w:val="00456C6A"/>
     <w:rsid w:val="00460BBC"/>
     <w:rsid w:val="00462109"/>
     <w:rsid w:val="004628B7"/>
     <w:rsid w:val="00462CB3"/>
+    <w:rsid w:val="00464814"/>
     <w:rsid w:val="004711DE"/>
     <w:rsid w:val="004712AE"/>
     <w:rsid w:val="004742AE"/>
     <w:rsid w:val="00477F51"/>
     <w:rsid w:val="00483100"/>
     <w:rsid w:val="0048764A"/>
     <w:rsid w:val="00492924"/>
     <w:rsid w:val="004A0B6C"/>
     <w:rsid w:val="004A3D87"/>
     <w:rsid w:val="004B0E3A"/>
     <w:rsid w:val="004B4115"/>
     <w:rsid w:val="004B7B81"/>
     <w:rsid w:val="004C369B"/>
     <w:rsid w:val="004D1CFC"/>
     <w:rsid w:val="004D2027"/>
     <w:rsid w:val="004E0AAC"/>
     <w:rsid w:val="004E359F"/>
     <w:rsid w:val="004F0C4A"/>
     <w:rsid w:val="004F25F1"/>
     <w:rsid w:val="004F3FDB"/>
     <w:rsid w:val="004F4D54"/>
     <w:rsid w:val="004F74B8"/>
     <w:rsid w:val="005006D2"/>
     <w:rsid w:val="00502072"/>
     <w:rsid w:val="005025B7"/>
@@ -14206,161 +14999,172 @@
     <w:rsid w:val="005951A8"/>
     <w:rsid w:val="005A1920"/>
     <w:rsid w:val="005A2D6A"/>
     <w:rsid w:val="005B125F"/>
     <w:rsid w:val="005B3213"/>
     <w:rsid w:val="005B76C0"/>
     <w:rsid w:val="005B790F"/>
     <w:rsid w:val="005C0CC0"/>
     <w:rsid w:val="005C3164"/>
     <w:rsid w:val="005D0990"/>
     <w:rsid w:val="005D4C76"/>
     <w:rsid w:val="005D5148"/>
     <w:rsid w:val="005E434D"/>
     <w:rsid w:val="005E616F"/>
     <w:rsid w:val="005E66D5"/>
     <w:rsid w:val="005F0219"/>
     <w:rsid w:val="005F44EE"/>
     <w:rsid w:val="005F5152"/>
     <w:rsid w:val="005F78B2"/>
     <w:rsid w:val="00600797"/>
     <w:rsid w:val="00601192"/>
     <w:rsid w:val="006032BC"/>
     <w:rsid w:val="006032D7"/>
     <w:rsid w:val="00603C15"/>
     <w:rsid w:val="00603D1C"/>
+    <w:rsid w:val="00603E0C"/>
     <w:rsid w:val="00604943"/>
     <w:rsid w:val="0061556E"/>
     <w:rsid w:val="006235C7"/>
     <w:rsid w:val="00637BA7"/>
     <w:rsid w:val="0064150D"/>
     <w:rsid w:val="00646B9D"/>
     <w:rsid w:val="00653495"/>
     <w:rsid w:val="00655EF4"/>
     <w:rsid w:val="006564C6"/>
     <w:rsid w:val="006630EE"/>
     <w:rsid w:val="006636AA"/>
     <w:rsid w:val="006650EE"/>
     <w:rsid w:val="00670733"/>
     <w:rsid w:val="006758D5"/>
     <w:rsid w:val="00677D15"/>
     <w:rsid w:val="00683A33"/>
     <w:rsid w:val="00691223"/>
     <w:rsid w:val="006913F5"/>
     <w:rsid w:val="00693872"/>
     <w:rsid w:val="00693FE0"/>
     <w:rsid w:val="00697088"/>
     <w:rsid w:val="006A2173"/>
     <w:rsid w:val="006A4648"/>
     <w:rsid w:val="006A6E28"/>
+    <w:rsid w:val="006A70AB"/>
     <w:rsid w:val="006A7E3C"/>
     <w:rsid w:val="006B1873"/>
     <w:rsid w:val="006B3667"/>
     <w:rsid w:val="006C5AFA"/>
     <w:rsid w:val="006C65C6"/>
     <w:rsid w:val="006E2015"/>
     <w:rsid w:val="006E27B0"/>
     <w:rsid w:val="006E6A48"/>
     <w:rsid w:val="006F4908"/>
     <w:rsid w:val="006F51D3"/>
     <w:rsid w:val="006F5D9D"/>
     <w:rsid w:val="00703D55"/>
     <w:rsid w:val="00704B0E"/>
     <w:rsid w:val="00706A65"/>
     <w:rsid w:val="007078AA"/>
     <w:rsid w:val="007110CC"/>
     <w:rsid w:val="007119C0"/>
     <w:rsid w:val="0072165A"/>
     <w:rsid w:val="0072178E"/>
     <w:rsid w:val="00721F02"/>
+    <w:rsid w:val="00724C50"/>
+    <w:rsid w:val="007309CF"/>
     <w:rsid w:val="007311D5"/>
     <w:rsid w:val="00737843"/>
     <w:rsid w:val="00742FED"/>
     <w:rsid w:val="00751059"/>
     <w:rsid w:val="007621E0"/>
     <w:rsid w:val="00762D8A"/>
+    <w:rsid w:val="00773FAD"/>
     <w:rsid w:val="00775E93"/>
     <w:rsid w:val="007767D7"/>
     <w:rsid w:val="0078069F"/>
     <w:rsid w:val="00781CFA"/>
     <w:rsid w:val="00782081"/>
     <w:rsid w:val="00783ED3"/>
     <w:rsid w:val="00784402"/>
     <w:rsid w:val="007846CC"/>
     <w:rsid w:val="007860AC"/>
     <w:rsid w:val="007868F7"/>
+    <w:rsid w:val="00787CA3"/>
     <w:rsid w:val="007922BD"/>
     <w:rsid w:val="00793D99"/>
     <w:rsid w:val="0079542B"/>
     <w:rsid w:val="007A3BDB"/>
     <w:rsid w:val="007A5E37"/>
     <w:rsid w:val="007B07DD"/>
     <w:rsid w:val="007B0BFE"/>
     <w:rsid w:val="007C662F"/>
     <w:rsid w:val="007C6966"/>
+    <w:rsid w:val="007C7F5C"/>
     <w:rsid w:val="007D093E"/>
     <w:rsid w:val="007D21F7"/>
+    <w:rsid w:val="007D2362"/>
     <w:rsid w:val="007D265C"/>
     <w:rsid w:val="007D3FB1"/>
     <w:rsid w:val="007D5628"/>
     <w:rsid w:val="007D7A90"/>
     <w:rsid w:val="007E25CA"/>
     <w:rsid w:val="007E4FFF"/>
     <w:rsid w:val="007E6847"/>
     <w:rsid w:val="007F6ACE"/>
     <w:rsid w:val="007F762B"/>
     <w:rsid w:val="00802C3B"/>
     <w:rsid w:val="0080376D"/>
     <w:rsid w:val="008043F6"/>
     <w:rsid w:val="008045C5"/>
     <w:rsid w:val="00811103"/>
     <w:rsid w:val="00811CD3"/>
     <w:rsid w:val="008140B4"/>
     <w:rsid w:val="008207A7"/>
     <w:rsid w:val="008313F2"/>
     <w:rsid w:val="00833186"/>
     <w:rsid w:val="00836962"/>
     <w:rsid w:val="00847C6A"/>
     <w:rsid w:val="00852430"/>
     <w:rsid w:val="00856B9E"/>
     <w:rsid w:val="0086031D"/>
     <w:rsid w:val="0086401A"/>
     <w:rsid w:val="00870DF7"/>
+    <w:rsid w:val="00876D7E"/>
     <w:rsid w:val="00884E41"/>
     <w:rsid w:val="00885244"/>
     <w:rsid w:val="00885F91"/>
     <w:rsid w:val="008930C1"/>
     <w:rsid w:val="008974BB"/>
     <w:rsid w:val="008A5AAB"/>
+    <w:rsid w:val="008A614F"/>
     <w:rsid w:val="008A7DAF"/>
     <w:rsid w:val="008B08B4"/>
     <w:rsid w:val="008B2634"/>
     <w:rsid w:val="008C4802"/>
     <w:rsid w:val="008D5077"/>
     <w:rsid w:val="008D7D35"/>
     <w:rsid w:val="008D7F45"/>
     <w:rsid w:val="008E2650"/>
+    <w:rsid w:val="008E3F43"/>
     <w:rsid w:val="008E61A4"/>
     <w:rsid w:val="008F1803"/>
     <w:rsid w:val="008F5887"/>
     <w:rsid w:val="00901B1C"/>
     <w:rsid w:val="00907108"/>
     <w:rsid w:val="009104EC"/>
     <w:rsid w:val="00911A28"/>
     <w:rsid w:val="00911F1A"/>
     <w:rsid w:val="00912990"/>
     <w:rsid w:val="009153AC"/>
     <w:rsid w:val="00920E99"/>
     <w:rsid w:val="00927E65"/>
     <w:rsid w:val="00931510"/>
     <w:rsid w:val="00931639"/>
     <w:rsid w:val="00933522"/>
     <w:rsid w:val="00935885"/>
     <w:rsid w:val="00943663"/>
     <w:rsid w:val="0094425C"/>
     <w:rsid w:val="00947B96"/>
     <w:rsid w:val="00950860"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="00956E96"/>
     <w:rsid w:val="00960F13"/>
     <w:rsid w:val="00963736"/>
     <w:rsid w:val="00963EEE"/>
@@ -14371,201 +15175,211 @@
     <w:rsid w:val="00973E04"/>
     <w:rsid w:val="00976579"/>
     <w:rsid w:val="00977257"/>
     <w:rsid w:val="009828A6"/>
     <w:rsid w:val="00982ACC"/>
     <w:rsid w:val="009911C1"/>
     <w:rsid w:val="00993789"/>
     <w:rsid w:val="009949B3"/>
     <w:rsid w:val="009A7DAD"/>
     <w:rsid w:val="009B17B4"/>
     <w:rsid w:val="009B3849"/>
     <w:rsid w:val="009B4255"/>
     <w:rsid w:val="009B6860"/>
     <w:rsid w:val="009B6C02"/>
     <w:rsid w:val="009D0ECE"/>
     <w:rsid w:val="009D279C"/>
     <w:rsid w:val="009D6099"/>
     <w:rsid w:val="009D6D7D"/>
     <w:rsid w:val="009D75C1"/>
     <w:rsid w:val="009D7C51"/>
     <w:rsid w:val="009E2E85"/>
     <w:rsid w:val="009E341A"/>
     <w:rsid w:val="009E5ED9"/>
     <w:rsid w:val="009E65DA"/>
     <w:rsid w:val="009F2E78"/>
+    <w:rsid w:val="009F6D7B"/>
     <w:rsid w:val="00A02989"/>
     <w:rsid w:val="00A134F2"/>
     <w:rsid w:val="00A21814"/>
+    <w:rsid w:val="00A236CE"/>
     <w:rsid w:val="00A24325"/>
     <w:rsid w:val="00A243A2"/>
     <w:rsid w:val="00A24FD3"/>
     <w:rsid w:val="00A34E6F"/>
     <w:rsid w:val="00A3693C"/>
     <w:rsid w:val="00A371E2"/>
     <w:rsid w:val="00A416A4"/>
     <w:rsid w:val="00A46528"/>
     <w:rsid w:val="00A46710"/>
     <w:rsid w:val="00A52ACC"/>
     <w:rsid w:val="00A54050"/>
+    <w:rsid w:val="00A57054"/>
     <w:rsid w:val="00A61D60"/>
     <w:rsid w:val="00A62070"/>
     <w:rsid w:val="00A62BD8"/>
     <w:rsid w:val="00A74657"/>
     <w:rsid w:val="00A8069D"/>
     <w:rsid w:val="00A846FE"/>
     <w:rsid w:val="00A95C47"/>
     <w:rsid w:val="00AA6B45"/>
     <w:rsid w:val="00AA7365"/>
     <w:rsid w:val="00AB09DE"/>
     <w:rsid w:val="00AB1890"/>
     <w:rsid w:val="00AB2B66"/>
     <w:rsid w:val="00AB4BC4"/>
     <w:rsid w:val="00AB6A2E"/>
     <w:rsid w:val="00AB6F31"/>
     <w:rsid w:val="00AB726C"/>
     <w:rsid w:val="00AC314B"/>
     <w:rsid w:val="00AC6B7C"/>
     <w:rsid w:val="00AD4FF1"/>
     <w:rsid w:val="00AD57B8"/>
     <w:rsid w:val="00AD74BB"/>
     <w:rsid w:val="00AE42C8"/>
     <w:rsid w:val="00AE55B5"/>
     <w:rsid w:val="00AE5C6E"/>
     <w:rsid w:val="00AE7606"/>
+    <w:rsid w:val="00AF3E96"/>
     <w:rsid w:val="00AF48CB"/>
+    <w:rsid w:val="00B02227"/>
     <w:rsid w:val="00B032FD"/>
     <w:rsid w:val="00B035D2"/>
     <w:rsid w:val="00B03A22"/>
     <w:rsid w:val="00B06644"/>
     <w:rsid w:val="00B24686"/>
     <w:rsid w:val="00B257E8"/>
     <w:rsid w:val="00B26FFE"/>
     <w:rsid w:val="00B30D90"/>
     <w:rsid w:val="00B334B9"/>
     <w:rsid w:val="00B37D34"/>
     <w:rsid w:val="00B43133"/>
     <w:rsid w:val="00B44DF5"/>
     <w:rsid w:val="00B45E0B"/>
     <w:rsid w:val="00B47744"/>
     <w:rsid w:val="00B500D3"/>
     <w:rsid w:val="00B50D59"/>
     <w:rsid w:val="00B55A82"/>
     <w:rsid w:val="00B609CD"/>
     <w:rsid w:val="00B6126C"/>
     <w:rsid w:val="00B614B9"/>
     <w:rsid w:val="00B63B78"/>
     <w:rsid w:val="00B6588E"/>
     <w:rsid w:val="00B707C9"/>
     <w:rsid w:val="00B70B2D"/>
     <w:rsid w:val="00B72753"/>
     <w:rsid w:val="00B74AFA"/>
     <w:rsid w:val="00B80952"/>
     <w:rsid w:val="00B8444A"/>
     <w:rsid w:val="00B85E00"/>
     <w:rsid w:val="00B8601A"/>
     <w:rsid w:val="00B87AD3"/>
     <w:rsid w:val="00B9094A"/>
     <w:rsid w:val="00B91237"/>
     <w:rsid w:val="00B931BC"/>
     <w:rsid w:val="00B94DFE"/>
     <w:rsid w:val="00B97A08"/>
+    <w:rsid w:val="00BA2225"/>
     <w:rsid w:val="00BA2EA4"/>
     <w:rsid w:val="00BA461F"/>
     <w:rsid w:val="00BA481E"/>
     <w:rsid w:val="00BB059D"/>
     <w:rsid w:val="00BB307C"/>
     <w:rsid w:val="00BB326C"/>
     <w:rsid w:val="00BB67A9"/>
     <w:rsid w:val="00BB7CD2"/>
     <w:rsid w:val="00BC20BF"/>
     <w:rsid w:val="00BD0BC9"/>
     <w:rsid w:val="00BD0D75"/>
     <w:rsid w:val="00BD1509"/>
     <w:rsid w:val="00BD37EE"/>
     <w:rsid w:val="00BD576A"/>
     <w:rsid w:val="00BD57FC"/>
     <w:rsid w:val="00BE013B"/>
     <w:rsid w:val="00BE0721"/>
     <w:rsid w:val="00BE5247"/>
     <w:rsid w:val="00BF1E6E"/>
     <w:rsid w:val="00BF2680"/>
     <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C02162"/>
     <w:rsid w:val="00C03F14"/>
     <w:rsid w:val="00C06A36"/>
     <w:rsid w:val="00C07FE7"/>
     <w:rsid w:val="00C126AB"/>
     <w:rsid w:val="00C12FE4"/>
     <w:rsid w:val="00C13DA5"/>
     <w:rsid w:val="00C1584A"/>
     <w:rsid w:val="00C32D6B"/>
     <w:rsid w:val="00C46C18"/>
     <w:rsid w:val="00C4738C"/>
     <w:rsid w:val="00C50DF5"/>
     <w:rsid w:val="00C50EF9"/>
     <w:rsid w:val="00C52F8B"/>
     <w:rsid w:val="00C577C2"/>
     <w:rsid w:val="00C6620F"/>
     <w:rsid w:val="00C7072E"/>
+    <w:rsid w:val="00C7178E"/>
     <w:rsid w:val="00C7365B"/>
     <w:rsid w:val="00C736DF"/>
     <w:rsid w:val="00C73D2A"/>
     <w:rsid w:val="00C74E8F"/>
+    <w:rsid w:val="00C827F9"/>
     <w:rsid w:val="00C83BE1"/>
     <w:rsid w:val="00C8637B"/>
     <w:rsid w:val="00C86FAE"/>
     <w:rsid w:val="00C96BB8"/>
     <w:rsid w:val="00C979DA"/>
     <w:rsid w:val="00CA57C4"/>
     <w:rsid w:val="00CB1AD6"/>
     <w:rsid w:val="00CB7422"/>
     <w:rsid w:val="00CC115D"/>
     <w:rsid w:val="00CC491B"/>
     <w:rsid w:val="00CC69CC"/>
     <w:rsid w:val="00CC70B5"/>
     <w:rsid w:val="00CD1881"/>
     <w:rsid w:val="00CD18B1"/>
     <w:rsid w:val="00CE3369"/>
     <w:rsid w:val="00CE499C"/>
     <w:rsid w:val="00CE4AAB"/>
     <w:rsid w:val="00CE5D92"/>
     <w:rsid w:val="00CE5F58"/>
     <w:rsid w:val="00CE67EF"/>
     <w:rsid w:val="00CF008B"/>
+    <w:rsid w:val="00CF0B24"/>
     <w:rsid w:val="00CF51D0"/>
     <w:rsid w:val="00CF55D1"/>
     <w:rsid w:val="00D025FC"/>
     <w:rsid w:val="00D027FD"/>
     <w:rsid w:val="00D0633D"/>
     <w:rsid w:val="00D11319"/>
     <w:rsid w:val="00D13139"/>
     <w:rsid w:val="00D1664B"/>
     <w:rsid w:val="00D16E57"/>
     <w:rsid w:val="00D20CC2"/>
     <w:rsid w:val="00D22898"/>
     <w:rsid w:val="00D32109"/>
+    <w:rsid w:val="00D35A17"/>
     <w:rsid w:val="00D37D41"/>
     <w:rsid w:val="00D42371"/>
     <w:rsid w:val="00D431D5"/>
     <w:rsid w:val="00D46C46"/>
     <w:rsid w:val="00D474B6"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52735"/>
     <w:rsid w:val="00D5291C"/>
     <w:rsid w:val="00D54B9E"/>
     <w:rsid w:val="00D62801"/>
     <w:rsid w:val="00D62AAD"/>
     <w:rsid w:val="00D638C3"/>
     <w:rsid w:val="00D65ECC"/>
     <w:rsid w:val="00D6655B"/>
     <w:rsid w:val="00D66794"/>
     <w:rsid w:val="00D71D8F"/>
     <w:rsid w:val="00D73860"/>
     <w:rsid w:val="00D73F0A"/>
     <w:rsid w:val="00D77FED"/>
     <w:rsid w:val="00D809F5"/>
     <w:rsid w:val="00D818EF"/>
     <w:rsid w:val="00D819C1"/>
     <w:rsid w:val="00D84506"/>
     <w:rsid w:val="00D86ABF"/>
     <w:rsid w:val="00D86CBF"/>
@@ -14575,163 +15389,172 @@
     <w:rsid w:val="00DA33FF"/>
     <w:rsid w:val="00DA3923"/>
     <w:rsid w:val="00DA3CE8"/>
     <w:rsid w:val="00DB22C2"/>
     <w:rsid w:val="00DB27F6"/>
     <w:rsid w:val="00DB6798"/>
     <w:rsid w:val="00DC1850"/>
     <w:rsid w:val="00DC6F02"/>
     <w:rsid w:val="00DD04F6"/>
     <w:rsid w:val="00DD37B1"/>
     <w:rsid w:val="00DD5AEA"/>
     <w:rsid w:val="00DD65A5"/>
     <w:rsid w:val="00DE15F7"/>
     <w:rsid w:val="00DE35A7"/>
     <w:rsid w:val="00DE7171"/>
     <w:rsid w:val="00DF4E2B"/>
     <w:rsid w:val="00DF67E3"/>
     <w:rsid w:val="00DF75B8"/>
     <w:rsid w:val="00E00239"/>
     <w:rsid w:val="00E00BDF"/>
     <w:rsid w:val="00E00CA2"/>
     <w:rsid w:val="00E01081"/>
     <w:rsid w:val="00E0301E"/>
     <w:rsid w:val="00E04E15"/>
     <w:rsid w:val="00E06224"/>
+    <w:rsid w:val="00E11212"/>
     <w:rsid w:val="00E12D53"/>
     <w:rsid w:val="00E15E5D"/>
     <w:rsid w:val="00E205DD"/>
     <w:rsid w:val="00E23624"/>
     <w:rsid w:val="00E246FF"/>
+    <w:rsid w:val="00E2550D"/>
     <w:rsid w:val="00E255DC"/>
+    <w:rsid w:val="00E3329B"/>
     <w:rsid w:val="00E333B8"/>
     <w:rsid w:val="00E3798A"/>
     <w:rsid w:val="00E44121"/>
     <w:rsid w:val="00E44F97"/>
     <w:rsid w:val="00E47114"/>
     <w:rsid w:val="00E47B7B"/>
     <w:rsid w:val="00E54037"/>
     <w:rsid w:val="00E65DF7"/>
     <w:rsid w:val="00E7347B"/>
     <w:rsid w:val="00E738A8"/>
     <w:rsid w:val="00E75701"/>
     <w:rsid w:val="00E84FC5"/>
     <w:rsid w:val="00E9197D"/>
     <w:rsid w:val="00E93280"/>
     <w:rsid w:val="00E96054"/>
     <w:rsid w:val="00EA1124"/>
     <w:rsid w:val="00EA42D7"/>
     <w:rsid w:val="00EA603A"/>
     <w:rsid w:val="00EA611B"/>
     <w:rsid w:val="00EB05E5"/>
     <w:rsid w:val="00EB0681"/>
     <w:rsid w:val="00EC00A8"/>
+    <w:rsid w:val="00EC1D55"/>
     <w:rsid w:val="00EC71F7"/>
     <w:rsid w:val="00ED2D2E"/>
     <w:rsid w:val="00ED35EF"/>
     <w:rsid w:val="00ED3DF7"/>
     <w:rsid w:val="00ED6988"/>
     <w:rsid w:val="00EE140D"/>
     <w:rsid w:val="00EE2686"/>
     <w:rsid w:val="00EE4115"/>
     <w:rsid w:val="00EE5B53"/>
     <w:rsid w:val="00EE673F"/>
     <w:rsid w:val="00EF002F"/>
     <w:rsid w:val="00EF13EC"/>
     <w:rsid w:val="00EF1BD7"/>
     <w:rsid w:val="00EF23A7"/>
     <w:rsid w:val="00EF34E0"/>
     <w:rsid w:val="00EF7941"/>
     <w:rsid w:val="00F10EAE"/>
     <w:rsid w:val="00F11F68"/>
     <w:rsid w:val="00F12799"/>
     <w:rsid w:val="00F12D52"/>
     <w:rsid w:val="00F202BE"/>
+    <w:rsid w:val="00F2218B"/>
     <w:rsid w:val="00F2259E"/>
     <w:rsid w:val="00F22E2E"/>
     <w:rsid w:val="00F248F0"/>
     <w:rsid w:val="00F250E8"/>
     <w:rsid w:val="00F300B1"/>
     <w:rsid w:val="00F33101"/>
     <w:rsid w:val="00F3614B"/>
     <w:rsid w:val="00F451FD"/>
     <w:rsid w:val="00F4698D"/>
     <w:rsid w:val="00F520B2"/>
     <w:rsid w:val="00F53AFF"/>
     <w:rsid w:val="00F57346"/>
     <w:rsid w:val="00F66156"/>
     <w:rsid w:val="00F70CB9"/>
     <w:rsid w:val="00F7346A"/>
     <w:rsid w:val="00F76A74"/>
+    <w:rsid w:val="00F76DF9"/>
     <w:rsid w:val="00F922DD"/>
     <w:rsid w:val="00F93A67"/>
     <w:rsid w:val="00F94A26"/>
     <w:rsid w:val="00F976BD"/>
+    <w:rsid w:val="00FA0EA3"/>
     <w:rsid w:val="00FA5167"/>
     <w:rsid w:val="00FA6F20"/>
     <w:rsid w:val="00FA7055"/>
     <w:rsid w:val="00FB2CD9"/>
     <w:rsid w:val="00FB2E23"/>
     <w:rsid w:val="00FB4C61"/>
+    <w:rsid w:val="00FB553D"/>
     <w:rsid w:val="00FB74B1"/>
     <w:rsid w:val="00FC1AAB"/>
     <w:rsid w:val="00FC1F85"/>
+    <w:rsid w:val="00FC2597"/>
     <w:rsid w:val="00FC5E0E"/>
     <w:rsid w:val="00FD1CDD"/>
     <w:rsid w:val="00FD2EFF"/>
     <w:rsid w:val="00FE1370"/>
     <w:rsid w:val="00FE2376"/>
     <w:rsid w:val="00FE36E6"/>
     <w:rsid w:val="00FE50B8"/>
     <w:rsid w:val="00FF0320"/>
     <w:rsid w:val="00FF09F1"/>
     <w:rsid w:val="00FF3FC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C5B21FE"/>
   <w15:docId w15:val="{56BF2F75-1AD2-AC43-BB10-4C4DB864907B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15534,101 +16357,114 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00367D30"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003E2251"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C4738C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982ACC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DD04F6"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00876D7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="911695969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2028406392">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15714,51 +16550,51 @@
                     <w:div w:id="76176100">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeremiah.Kaplan@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jewishaz.com/community/dungeons-dragons-and-the-torah/article_ddbca6b2-e9e1-11e9-a7bf-5f91a479c799.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jewishaz.com/arts_features/the-legacy-of-art/article_428eed7e-c2bb-11ed-b243-f7158b039f95.html?utm_medium=social&amp;utm_source=email&amp;utm_campaign=user-share" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/oATnSpR8Zm8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/fsh0000755" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jeremiahsethkaplan/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisedondnd.com/index.php/2020/09/04/the-mindful-dm-jeremiah-kaplan/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeremiah.Kaplan@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/oATnSpR8Zm8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.asu.edu/20240827-science-and-technology-can-ai-and-chatgpt-reshape-academia-asu-believes-so?utm_campaign=ASU_News_News+9-11-24_6894472&amp;utm_medium=email&amp;utm_source=Media%20Relations%20&amp;%20Strategic%20Communications_SFMCE&amp;utm_term=ASU&amp;utm_content=Thrive+AI+image&amp;ecd42=518002422&amp;ecd73=176646979&amp;ecd37=All%20ASU%20Employees&amp;ecd43=9/11/2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisedondnd.com/index.php/2020/09/04/the-mindful-dm-jeremiah-kaplan/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/fsh0000755" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jewishaz.com/community/dungeons-dragons-and-the-torah/article_ddbca6b2-e9e1-11e9-a7bf-5f91a479c799.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cred-scholar.com/events/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jeremiahsethkaplan/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jewishaz.com/arts_features/the-legacy-of-art/article_428eed7e-c2bb-11ed-b243-f7158b039f95.html?utm_medium=social&amp;utm_source=email&amp;utm_campaign=user-share" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremiah.kaplan@asu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/jskapla/Library/Group%20Containers/UBF8T346G9.Office/User%20Content.localized/Templates.localized/ASU%20Reporting.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16069,66 +16905,66 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B33D0A9-1798-7748-BE2F-03FB249A71E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ASU Reporting.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>35516</Characters>
+  <Pages>14</Pages>
+  <Words>7235</Words>
+  <Characters>41244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>295</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41663</CharactersWithSpaces>
+  <CharactersWithSpaces>48383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>