--- v0 (2025-12-30)
+++ v1 (2026-05-20)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="450C21C2" w:rsidR="003636D3" w:rsidRDefault="0089163B">
+    <w:p w14:paraId="00000001" w14:textId="4E7AD114" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Britni Livar</w:t>
       </w:r>
       <w:r w:rsidR="00E71ED0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, MS</w:t>
@@ -63,54 +64,59 @@
       <w:r w:rsidRPr="004F629E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gungsuh"/>
         </w:rPr>
         <w:t>(623) 341-6267</w:t>
       </w:r>
       <w:r w:rsidRPr="004F629E">
         <w:rPr>
           <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>丨</w:t>
       </w:r>
       <w:r w:rsidRPr="004F629E">
         <w:rPr>
           <w:rFonts w:eastAsia="Gungsuh"/>
         </w:rPr>
         <w:t>blivar@asu.edu</w:t>
       </w:r>
       <w:r w:rsidRPr="004F629E">
         <w:rPr>
           <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>丨</w:t>
       </w:r>
       <w:r w:rsidRPr="004F629E">
-        <w:t>LinkedIn.com/In/britni-livar</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="007A1139">
+        <w:t>LinkedIn.com/In/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F629E">
+        <w:t>britni-livar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="4B8FC2E9">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
@@ -158,69 +164,69 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:t>Aug 2023 - Present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Arizona State University, Tempe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1200BC" w14:textId="29C9CAB2" w:rsidR="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="00225D9F">
+    <w:p w14:paraId="3B1200BC" w14:textId="4F7695DD" w:rsidR="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="00225D9F">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thesis: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00764558" w:rsidRPr="00764558">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>The Role of Bacterioplankton in Aggregation in the Current and Future Ocean</w:t>
+        <w:t>Role of Bacterioplankton in the Biological Carbon Pump in the Current and Future Ocean</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="680B67CA" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Microbiology, MS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -403,154 +409,308 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESEARCH</w:t>
       </w:r>
       <w:r w:rsidR="0039415A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/WORK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE1FA69" w14:textId="5F24C101" w:rsidR="00F3012E" w:rsidRDefault="00F3012E" w:rsidP="00F3012E">
+    <w:p w14:paraId="0AAEEF41" w14:textId="4CC08882" w:rsidR="007F090D" w:rsidRDefault="007F090D" w:rsidP="007F090D">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146F6C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Cawthorn Intern, </w:t>
+        <w:t xml:space="preserve">Cawthorn </w:t>
+      </w:r>
+      <w:r w:rsidR="003311D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge </w:t>
       </w:r>
       <w:r w:rsidRPr="00146F6C">
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intern, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU BIOS</w:t>
       </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003311D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>May 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741D5146" w14:textId="77777777" w:rsidR="007F090D" w:rsidRDefault="007F090D" w:rsidP="007F090D">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015356A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>St. George’s, Bermuda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C3E145" w14:textId="7A9B11F5" w:rsidR="007F090D" w:rsidRDefault="00A74F48" w:rsidP="007F090D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Separat</w:t>
+      </w:r>
+      <w:r w:rsidR="00967DC9">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> temperature and ocean acidification factors in the effect of future ocean conditions on aggregation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3952227F" w14:textId="2B9A0B82" w:rsidR="007F090D" w:rsidRPr="0035583D" w:rsidRDefault="00226D65" w:rsidP="0035583D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Learn to create new qPCR primers</w:t>
+      </w:r>
+      <w:r w:rsidR="0035583D">
+        <w:t>, check</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> effectiveness in silico</w:t>
+      </w:r>
+      <w:r w:rsidR="0035583D">
+        <w:t xml:space="preserve">, and test in situ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE1FA69" w14:textId="742DCB40" w:rsidR="00F3012E" w:rsidRDefault="00F3012E" w:rsidP="00F3012E">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cawthorn </w:t>
+      </w:r>
+      <w:r w:rsidR="003311D1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intern, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F6C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASU BIOS</w:t>
+      </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="003311D1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0057451A" w:rsidRPr="00146F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> May 2024</w:t>
+        <w:t>May 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B66445" w14:textId="7A8DDB71" w:rsidR="00F3012E" w:rsidRDefault="0015356A" w:rsidP="00F3012E">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015356A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>St. George’s, Bermuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4A3A59" w14:textId="03CB1536" w:rsidR="0015356A" w:rsidRDefault="002108C0" w:rsidP="0015356A">
+    <w:p w14:paraId="3C4A3A59" w14:textId="2A0CCC4E" w:rsidR="0015356A" w:rsidRDefault="002108C0" w:rsidP="0015356A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Compose and conduct experiments relating to the effect of climate change on aggregation of natural microbial communities</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D002566" w14:textId="461AECB9" w:rsidR="00146F6C" w:rsidRPr="0015356A" w:rsidRDefault="00146F6C" w:rsidP="0015356A">
+        <w:t xml:space="preserve">Compose and conduct experiments relating to the effect of climate change on </w:t>
+      </w:r>
+      <w:r w:rsidR="00967DC9">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aggregation of natural microbial communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D002566" w14:textId="2E3D678D" w:rsidR="00146F6C" w:rsidRPr="0015356A" w:rsidRDefault="00146F6C" w:rsidP="0015356A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Learn to utilize new equipment and techniques, including qPCR and mesocosms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000F" w14:textId="0A42B97C" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Research Specialist, </w:t>
       </w:r>
       <w:r>
         <w:t>ASU Neuer Lab</w:t>
       </w:r>
       <w:r>
@@ -667,424 +827,930 @@
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tempe, AZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Conducted research concerning the potential for aggregation of heterotrophic bacteria isolated from the Sargasso Sea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
+    <w:p w14:paraId="00000016" w14:textId="5E2E3A51" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
       </w:pPr>
       <w:r>
-        <w:t>Maintained section of in-house phytoplankton cultures</w:t>
+        <w:t xml:space="preserve">Maintained </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57716">
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of in-house phytoplankton cultures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Established and updated protocols for future lab use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FADE283" w14:textId="23ADD52D" w:rsidR="0039415A" w:rsidRDefault="0039415A" w:rsidP="004806FA">
+    <w:p w14:paraId="0FADE283" w14:textId="6F40A556" w:rsidR="0039415A" w:rsidRDefault="0039415A" w:rsidP="004806FA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ASU and </w:t>
       </w:r>
       <w:r w:rsidRPr="00932320">
         <w:t>Bermuda Institute of Ocean Sciences</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">  Nov 2022</w:t>
+      <w:r w:rsidR="003D5308">
+        <w:tab/>
+        <w:t xml:space="preserve"> Nov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD768A0" w14:textId="77777777" w:rsidR="0039415A" w:rsidRDefault="0039415A" w:rsidP="0039415A">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>St. George’s, Bermuda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4332F17C" w14:textId="573E13C7" w:rsidR="0039415A" w:rsidRPr="0039415A" w:rsidRDefault="0039415A" w:rsidP="0039415A">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039415A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>R/V Atlantic Explorer</w:t>
+        <w:t xml:space="preserve">R/V </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6773">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Atlantic Explorer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-360" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Research Interests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Heterotrophic Bacteria, Marine Ecosystems, Oligotrophic Marine Environments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="56DA7B07" w:rsidR="003636D3" w:rsidRDefault="0039415A">
+    <w:p w14:paraId="2ED4457A" w14:textId="0E5A1EDC" w:rsidR="009158FB" w:rsidRPr="009158FB" w:rsidRDefault="0039415A" w:rsidP="009158FB">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">TEACHING </w:t>
       </w:r>
       <w:r w:rsidR="0089163B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="098FEC9B" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
-[...57 lines deleted...]
-    <w:p w14:paraId="00000021" w14:textId="3D50FCDC" w:rsidR="003636D3" w:rsidRPr="0039415A" w:rsidRDefault="0089163B">
+    <w:p w14:paraId="70954C61" w14:textId="68C2F639" w:rsidR="009158FB" w:rsidRDefault="009158FB" w:rsidP="009158FB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009158FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Kiel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> June 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AEEDE5" w14:textId="4E9A17CD" w:rsidR="009158FB" w:rsidRDefault="009158FB" w:rsidP="009158FB">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009158FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kiel, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154D9F34" w14:textId="29BAC3FB" w:rsidR="009158FB" w:rsidRPr="003F39DE" w:rsidRDefault="003F39DE" w:rsidP="003F39DE">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="-360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="00000022" w14:textId="7AA0E629" w:rsidR="003636D3" w:rsidRDefault="0089163B">
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Fate of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57716">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Microplastics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he Ocean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interaction </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57716">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Microplastics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F39DE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ith Marine Snow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B94053" w14:textId="77777777" w:rsidR="003F39DE" w:rsidRDefault="003F39DE" w:rsidP="004806FA">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="6A61B713" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00932320">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932320">
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Aug 2021 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="3D50FCDC" w:rsidR="003636D3" w:rsidRPr="0039415A" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039415A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">BIO 181, General </w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="50EC2373" w14:textId="4A3A7AB1" w:rsidR="00225D9F" w:rsidRPr="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="00225D9F">
+        <w:t xml:space="preserve">MIC 206, Microbiology Laboratory, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0039415A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0039415A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021, Fall 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00932320" w:rsidRPr="0039415A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Spring 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="005D244C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="4C578773" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039415A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIO 181, General </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Biology I Lab, Fall 2021, Spring 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C44">
+        <w:t>, Spring 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB7D8AB" w14:textId="42618C80" w:rsidR="00225D9F" w:rsidRPr="00225D9F" w:rsidRDefault="00225D9F">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EXTERNAL EDUCATION COURSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16446927" w14:textId="6B09FA09" w:rsidR="009158FB" w:rsidRDefault="007A3493" w:rsidP="009C6B9C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Molecular Ecology in Marine Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:t>ASU BIOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A1575F">
+        <w:tab/>
+        <w:t xml:space="preserve">        Jun - Jul 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F23DFA3" w14:textId="47984DE3" w:rsidR="00C90135" w:rsidRDefault="00C90135" w:rsidP="009C6B9C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90135">
+        <w:t>St. George’s, Bermuda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5B3EB1" w14:textId="06E522F8" w:rsidR="00C90135" w:rsidRPr="007A3493" w:rsidRDefault="00351080" w:rsidP="00C90135">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00225D9F">
+        <w:t xml:space="preserve">Effects of </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arious </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvironmental </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">actors </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">elated to </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">uture </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">cean </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onditions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0675">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">icrobial </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunity </w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10830">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">omposition </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0675">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bermudian</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0675">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mangrove</w:t>
+      </w:r>
+      <w:r w:rsidR="004343BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00316650">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E08B93" w14:textId="6FE3EE93" w:rsidR="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="009C6B9C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00225D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Microbial Diversity 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Marine Biological Laboratory (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MBL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1593">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AF1593">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AF1593">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C6B9C">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1593">
+        <w:t xml:space="preserve">Jun </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6B9C">
+        <w:t>- Aug 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0EBEA0" w14:textId="7F382543" w:rsidR="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="00225D9F">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Woods Hole, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EC2373" w14:textId="4A3A7AB1" w:rsidR="00225D9F" w:rsidRPr="00225D9F" w:rsidRDefault="00225D9F" w:rsidP="00225D9F">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225D9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Cordgrass Rhizosphere Bacterial Communities Contribute to Salinity Tolerance through Indole-3-Acetic Acid Production</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C090F7F" w14:textId="77777777" w:rsidR="00225D9F" w:rsidRDefault="00225D9F">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FF6DDB7" w14:textId="4FDD7002" w:rsidR="00932320" w:rsidRDefault="00932320">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1135,329 +1801,453 @@
     <w:p w14:paraId="35C9EF4F" w14:textId="77777777" w:rsidR="00932320" w:rsidRDefault="00932320">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675833B1" w14:textId="024A7383" w:rsidR="00AD6AF5" w:rsidRPr="00AD6AF5" w:rsidRDefault="0089163B" w:rsidP="00AD6AF5">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PRESENTATIONS/POSTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C48BDB5" w14:textId="6C00AEFD" w:rsidR="008A5D23" w:rsidRPr="00E71ED0" w:rsidRDefault="008A5D23" w:rsidP="008A5D23">
-[...24 lines deleted...]
-      <w:r w:rsidR="0078254C">
+    <w:p w14:paraId="3FD31DB6" w14:textId="33F339A1" w:rsidR="00A337B3" w:rsidRDefault="00A337B3" w:rsidP="00FD4F2B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASLO Ocean Sciences Meeting, Glasgow, Scotland, Feb. 22-27, 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E2047F" w14:textId="7C2A7FA1" w:rsidR="00A337B3" w:rsidRPr="00AC7D19" w:rsidRDefault="00AC7D19" w:rsidP="00FD4F2B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7D19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livar, B.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572A18">
+        <w:t xml:space="preserve">Niimi, Y., Brenner, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00670BA5">
+        <w:t>Maas, A.E., Blanco-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00670BA5">
+        <w:t>Bercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00670BA5">
+        <w:t xml:space="preserve">, L., and Neuer, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D19">
+        <w:t>Particle-Bound Microbiomes Trace Pathways of Export and Flux Attenuation</w:t>
+      </w:r>
+      <w:r w:rsidR="00670BA5">
+        <w:t xml:space="preserve">. Poster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9E98D3" w14:textId="200D7877" w:rsidR="00FD4F2B" w:rsidRPr="00A8601D" w:rsidRDefault="00FD4F2B" w:rsidP="00FD4F2B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASLO Aquatic Sciences Meeting, Charlotte, North Carolina, Mar. 26-31, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E22CB96" w14:textId="103BA0B1" w:rsidR="00FD4F2B" w:rsidRPr="00A8601D" w:rsidRDefault="00FD4F2B" w:rsidP="00FD4F2B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Livar, B</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5308" w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Neuer, S. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidR="00973BAC" w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Role of Particle-Associated Bacteria in Aggregate Formation in the Current and Future Ocean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00973BAC" w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Poster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8601D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C48BDB5" w14:textId="66B08D1F" w:rsidR="008A5D23" w:rsidRPr="001C7867" w:rsidRDefault="008A5D23" w:rsidP="008A5D23">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU School of Life Sciences Graduate Research Symposium, Tempe, Arizona, </w:t>
+      </w:r>
+      <w:r w:rsidR="0078254C" w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Oct</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0078254C">
+      <w:r w:rsidR="0078254C" w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="0078254C">
+      <w:r w:rsidR="0078254C" w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A42F4" w14:textId="15791DE8" w:rsidR="008A5D23" w:rsidRPr="008A5D23" w:rsidRDefault="008A5D23" w:rsidP="008A5D23">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="045A42F4" w14:textId="15791DE8" w:rsidR="008A5D23" w:rsidRPr="001C7867" w:rsidRDefault="008A5D23" w:rsidP="008A5D23">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Livar, B.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Neuer, S. (202</w:t>
       </w:r>
-      <w:r w:rsidR="0078254C">
+      <w:r w:rsidR="0078254C" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="0078254C">
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Role of Particle-Associated Bacteria in Aggregation in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0078254C" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Current and Future </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71ED0">
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ocean. Poster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1012AFE0" w14:textId="07C71B41" w:rsidR="008D2586" w:rsidRPr="001C7867" w:rsidRDefault="00AD6AF5" w:rsidP="00B55A0F">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lab</w:t>
       </w:r>
-      <w:r w:rsidR="008D2586">
+      <w:r w:rsidR="008D2586" w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="008D2586">
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>oots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Microbiology</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2586" w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Week Virtual Event Series 2024</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B55A0F">
+      <w:r w:rsidR="00E66FEE" w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1C09" w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online, Sept. 3-5, 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425AA177" w14:textId="68630D44" w:rsidR="00B55A0F" w:rsidRPr="001C7867" w:rsidRDefault="00B55A0F" w:rsidP="00B55A0F">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Livar, B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55A0F">
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Shurtleff, C., </w:t>
       </w:r>
-      <w:r w:rsidR="00147CD2">
+      <w:r w:rsidR="00147CD2" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tran, K., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55A0F">
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and Neuer, S. (2024). </w:t>
       </w:r>
-      <w:r w:rsidR="003E13F3" w:rsidRPr="003E13F3">
+      <w:r w:rsidR="003E13F3" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Role of Particle-Associated Bacteria in Aggregate Formation in the Current and Future Ocean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55A0F">
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003E13F3">
+      <w:r w:rsidR="003E13F3" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Talk</w:t>
       </w:r>
-      <w:r w:rsidR="000F09DD">
+      <w:r w:rsidR="000F09DD" w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Recorded)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55A0F">
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2156DC74" w14:textId="7D3E2714" w:rsidR="00BD4B63" w:rsidRPr="0013396B" w:rsidRDefault="00BD4B63" w:rsidP="00BD4B63">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2156DC74" w14:textId="7D3E2714" w:rsidR="00BD4B63" w:rsidRPr="001C7867" w:rsidRDefault="00BD4B63" w:rsidP="00BD4B63">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Fusion, Phoenix, Arizona, April 12, 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A77596" w14:textId="7222B4CE" w:rsidR="00BD4B63" w:rsidRDefault="00BD4B63" w:rsidP="00BD4B63">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk176272192"/>
-      <w:r>
+      <w:r w:rsidRPr="001C7867">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Livar, B.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>. Poster.</w:t>
+      <w:r w:rsidRPr="001C7867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Shurtleff, C., Tran, K., and Neuer, S. (2024). Role of Particle-Associated Bacteria in Aggregation in the Ocean. Poster.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="060424BC" w14:textId="08B5EF3C" w:rsidR="00E71ED0" w:rsidRPr="00E71ED0" w:rsidRDefault="00E71ED0" w:rsidP="00E71ED0">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71ED0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU School of Life Sciences Graduate Research Symposium</w:t>
       </w:r>
       <w:r w:rsidR="0013396B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1747,50 +2537,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Fusion, Phoenix, Arizona, </w:t>
       </w:r>
       <w:r w:rsidR="0013396B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">April 14, 2023. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C2D9AD" w14:textId="0536FC1F" w:rsidR="0013396B" w:rsidRPr="00E71ED0" w:rsidRDefault="0013396B" w:rsidP="0013396B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Livar, B.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Shurtleff, C., Tran, K., and Neuer, S. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E71ED0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Role of Particle-Associated Bacteria in Aggregation in the Ocean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Poster. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287F2F71" w14:textId="0CA6DB9C" w:rsidR="0013396B" w:rsidRDefault="0013396B" w:rsidP="0013396B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
@@ -2198,51 +2989,51 @@
         <w:t xml:space="preserve">Brenner, A., Shurtleff, C., Tran, K., Estrada, A., Foster, A., Niimi, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Livar, B</w:t>
       </w:r>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">., Hynds, J., and Neuer, S. Microscopic Water Critters. Poster. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000037" w14:textId="37F15B5A" w:rsidR="003636D3" w:rsidRPr="003F1F6C" w:rsidRDefault="003F1F6C" w:rsidP="003F1F6C">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="003636D3" w:rsidRPr="003F1F6C" w:rsidSect="00716314">
-          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brenner, A., Shurtleff, C., Tran, K., Estrada, A., Foster, A., Niimi, Y., </w:t>
       </w:r>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Livar, B</w:t>
       </w:r>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">., Hynds, J., and Neuer, S. </w:t>
       </w:r>
       <w:r w:rsidR="0089163B" w:rsidRPr="003F1F6C">
@@ -2256,51 +3047,50 @@
           <w:bCs/>
         </w:rPr>
         <w:t>: Big problems require smart solutions. Poster.</w:t>
       </w:r>
       <w:r w:rsidR="0089163B" w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AE7BE3" w14:textId="34428497" w:rsidR="003F1F6C" w:rsidRDefault="003F1F6C" w:rsidP="003F1F6C">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ASLO Ocean Sciences Meeting, Online, Feb. 24-Mar. 4, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000038" w14:textId="452292D8" w:rsidR="003636D3" w:rsidRPr="003F1F6C" w:rsidRDefault="003F1F6C">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="003636D3" w:rsidRPr="003F1F6C" w:rsidSect="00716314">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9360" w:space="0"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003F1F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -2340,129 +3130,691 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Minutocellus polymorphus</w:t>
       </w:r>
       <w:r w:rsidR="003B69BC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Talk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="003636D3" w:rsidRPr="003B69BC" w:rsidRDefault="003636D3">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F909DB" w14:textId="66104E51" w:rsidR="005D05B9" w:rsidRDefault="0089163B" w:rsidP="005D05B9">
+    <w:p w14:paraId="147CA1D4" w14:textId="132A4E42" w:rsidR="008C3DAE" w:rsidRPr="008C3DAE" w:rsidRDefault="0089163B" w:rsidP="008C3DAE">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GRANTS/AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B12DBBA" w14:textId="225244E7" w:rsidR="005D05B9" w:rsidRPr="005D05B9" w:rsidRDefault="005D05B9" w:rsidP="00B46308">
+    <w:p w14:paraId="55D3B2FE" w14:textId="12808514" w:rsidR="005122DA" w:rsidRPr="00E24C14" w:rsidRDefault="00E24C14" w:rsidP="00E24C14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Grant Program, Graduate Student Government </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005122DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>($2000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005122DA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005122DA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005122DA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005122DA">
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r w:rsidR="005122DA">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1A2944" w14:textId="4D79D456" w:rsidR="00F21AFF" w:rsidRPr="00401EA4" w:rsidRDefault="00F21AFF" w:rsidP="00F21AFF">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School of Life Sciences Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00086106">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Travel Award </w:t>
+      </w:r>
+      <w:r>
+        <w:t>($400)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   Apr 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00692740">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ADD0E5" w14:textId="1C4BA1D0" w:rsidR="00F21AFF" w:rsidRPr="009C225F" w:rsidRDefault="00F21AFF" w:rsidP="00F21AFF">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Travel Award, Graduate </w:t>
+      </w:r>
+      <w:r w:rsidR="00086106">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Student Government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">($950) </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00086106">
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00692740">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8E2116" w14:textId="52926EEA" w:rsidR="007E0AE0" w:rsidRDefault="00F21AFF" w:rsidP="00F21AFF">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduate College Travel Award Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00086106">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>($300)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Mar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00692740">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B85309" w14:textId="50E064F6" w:rsidR="008660D2" w:rsidRDefault="008660D2" w:rsidP="008660D2">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School of Life Sciences Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8526B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Travel Award </w:t>
+      </w:r>
+      <w:r>
+        <w:t>($400)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8526B">
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD0AEE5" w14:textId="32501EC8" w:rsidR="00C150E1" w:rsidRDefault="00C150E1" w:rsidP="00C150E1">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Travel Award, Graduate and Professional Association </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">($950) </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   Jan 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00612082" w14:textId="0136BD12" w:rsidR="008660D2" w:rsidRDefault="008660D2" w:rsidP="008660D2">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduate College Travel Award Q</w:t>
+      </w:r>
+      <w:r w:rsidR="0098763A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1FE5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>($300)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0098763A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0098763A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48141B18" w14:textId="4135E4F5" w:rsidR="008C3DAE" w:rsidRPr="0083090C" w:rsidRDefault="0083090C" w:rsidP="0083090C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate College University Grant, ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:t>($5,000)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">  Dec 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B12DBBA" w14:textId="39CC9AB0" w:rsidR="005D05B9" w:rsidRPr="005D05B9" w:rsidRDefault="005D05B9" w:rsidP="00B46308">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D05B9">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2024 Labroots Summer Research Scholarship</w:t>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D05B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labroots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D05B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer Research Scholarship</w:t>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B46308" w:rsidRPr="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>($1000)</w:t>
+        <w:t>($1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8526B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46308" w:rsidRPr="00B46308">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>000)</w:t>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B46308">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   Jun 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E352509" w14:textId="4CFD0D6E" w:rsidR="006C1DAE" w:rsidRPr="006C1DAE" w:rsidRDefault="006C1DAE" w:rsidP="004A557A">
+    <w:p w14:paraId="11698166" w14:textId="7A57F12C" w:rsidR="00830E9A" w:rsidRPr="00830E9A" w:rsidRDefault="00830E9A" w:rsidP="000A3D5E">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830E9A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Thomas B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830E9A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Elizabeth Grave Scholarship Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ($</w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7,100)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Jun 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E352509" w14:textId="2CF6C17C" w:rsidR="006C1DAE" w:rsidRPr="006C1DAE" w:rsidRDefault="006C1DAE" w:rsidP="004A557A">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Honorable Mention </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fusion 2024 </w:t>
       </w:r>
       <w:r w:rsidR="00A4418D">
         <w:rPr>
           <w:bCs/>
@@ -2898,79 +4250,230 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VOLUNTEER EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000043" w14:textId="78677533" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
+    <w:p w14:paraId="53E0F50E" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Lab Safety Officer, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Neuer Lab, ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> Jun 2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782600F6" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FFC644" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Developed emergency plans, enforced safety regulations, and ensured lab members were current with safety training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436603EE" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Student Liaison, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School of Ocean Futures, ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Feb 2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB1AA83" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tempe, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E73065" w14:textId="77777777" w:rsidR="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Provide an environment for students to express their opinions and identify needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E30DED3" w14:textId="0B01DF98" w:rsidR="00C15A14" w:rsidRPr="00C15A14" w:rsidRDefault="00C15A14" w:rsidP="00C15A14">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reflect, interpret, and communicate the viewpoint of graduate students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="328472B2" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Microbiology Graduate Student Association (MGSA),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Treasurer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB699D">
+        <w:t xml:space="preserve">      Sept 2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0AE0">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Sept 2023 - Present</w:t>
+      <w:r w:rsidR="007E0AE0">
+        <w:t>May 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tempe, AZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
@@ -2985,79 +4488,88 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Developed and implemented a financial plan to allocate funds effectively and sustainably</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Collaborated with the club's executive board to set financial goals and strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000048" w14:textId="3803449F" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
+    <w:p w14:paraId="00000048" w14:textId="12286B18" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prison Biology Education Program,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SOLS, ASU</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">           Aug 2023 - Present</w:t>
+        <w:t xml:space="preserve">      Aug 2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="00961652">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961652">
+        <w:t>May 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tempe, AZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
@@ -3138,250 +4650,109 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Arranged speakers and catering for graduate students</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t>Coordinated with SOLS leadership to convey program updates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000050" w14:textId="7CECAF6D" w:rsidR="003636D3" w:rsidRDefault="0089163B" w:rsidP="004806FA">
+    <w:p w14:paraId="27114F55" w14:textId="2536D48E" w:rsidR="00381C74" w:rsidRDefault="00381C74" w:rsidP="00FB699D">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidR="00FB699D">
+      <w:r w:rsidRPr="00546D4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381C74">
+        <w:t>, Arizona State University Graduate College Student Advisory Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381C74">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00381C74">
+        <w:tab/>
+        <w:t xml:space="preserve">   Aug – Dec 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33113440" w14:textId="34B19F87" w:rsidR="00546D4D" w:rsidRDefault="00546D4D" w:rsidP="00546D4D">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3BAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Judge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6089B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...123 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00BA3BAA">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00BA3BAA" w:rsidRPr="00BA3BAA">
         <w:t>31st Annual Undergraduate Research Poster Symposium</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3BAA">
-[...19 lines deleted...]
-        <w:t>2024</w:t>
+      <w:r>
+        <w:t xml:space="preserve">, ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">               Apr 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0343A2C2" w14:textId="3B96DCFC" w:rsidR="00BA3BAA" w:rsidRDefault="00BA3BAA" w:rsidP="00757816">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tempe, AZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4CBC6A" w14:textId="52E580C1" w:rsidR="00757816" w:rsidRDefault="00770B13" w:rsidP="00603581">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r w:rsidRPr="00312A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3394,202 +4765,223 @@
       <w:r w:rsidR="00D21C5B" w:rsidRPr="00D21C5B">
         <w:t>STEM Investigations Mentor Day</w:t>
       </w:r>
       <w:r w:rsidR="00D21C5B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D21C5B" w:rsidRPr="00D21C5B">
         <w:t>Arredondo Elementary School</w:t>
       </w:r>
       <w:r w:rsidR="00D21C5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00603581">
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00312A43">
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00D21C5B">
         <w:t>Apr</w:t>
       </w:r>
       <w:r w:rsidR="00603581">
         <w:t xml:space="preserve"> - May 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06207374" w14:textId="791F0855" w:rsidR="00603581" w:rsidRDefault="00312A43" w:rsidP="00312A43">
+    <w:p w14:paraId="559615B1" w14:textId="5DCF8911" w:rsidR="00973BAC" w:rsidRPr="00A8526B" w:rsidRDefault="00312A43" w:rsidP="00A8526B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312A43">
         <w:t>Tempe, AZ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A05F49D" w14:textId="30542B49" w:rsidR="00846FF6" w:rsidRDefault="005734DE" w:rsidP="000E2516">
-[...5 lines deleted...]
-        <w:jc w:val="distribute"/>
+    <w:p w14:paraId="2A05F49D" w14:textId="32893A80" w:rsidR="00846FF6" w:rsidRDefault="005734DE" w:rsidP="00A8526B">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E2516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Organizer</w:t>
       </w:r>
       <w:r w:rsidR="000E2516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/Workshop Lead</w:t>
       </w:r>
       <w:r>
         <w:t>, Panel Professionals</w:t>
       </w:r>
       <w:r w:rsidR="000E2516">
         <w:t>, Arizona Science Center</w:t>
       </w:r>
       <w:r w:rsidR="000E2516">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000E2516">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000E2516">
         <w:tab/>
         <w:t xml:space="preserve"> May 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FED2206" w14:textId="3D7F30E2" w:rsidR="000E2516" w:rsidRDefault="000E2516" w:rsidP="00312A43">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phoenix, AZ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9750B9" w14:textId="1E5EE989" w:rsidR="00ED4B6A" w:rsidRDefault="00ED4B6A" w:rsidP="00312A43">
+    <w:p w14:paraId="5F9750B9" w14:textId="112C6B8C" w:rsidR="00ED4B6A" w:rsidRDefault="00ED4B6A" w:rsidP="00312A43">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00563377">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guest Speaker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EE3CB8">
         <w:t>First Lego League Explorer</w:t>
       </w:r>
       <w:r w:rsidR="005B671C">
-        <w:t xml:space="preserve"> Team 29903</w:t>
+        <w:t xml:space="preserve"> Team </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C39">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005B671C">
+        <w:t>29903</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C39">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B16283">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B16283">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B16283">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B671C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B671C">
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B16283">
         <w:t>Oct 2024</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1278E8B8" w14:textId="33D1FDDB" w:rsidR="0087239B" w:rsidRDefault="007A7018" w:rsidP="00312A43">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7018">
+        <w:t>Tucson</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, AZ</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MEMBERSHIP IN PROFESSIONAL ORGANIZATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Association for the Sciences of Limnology and Oceanography (ASLO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>American Society of Microbiology (ASM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>The Oceanography Society (TOS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3599,276 +4991,288 @@
     <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SKILLS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005F" w14:textId="4542CDA5" w:rsidR="003636D3" w:rsidRDefault="0089163B">
+    <w:p w14:paraId="0000005F" w14:textId="37B603C1" w:rsidR="003636D3" w:rsidRDefault="0089163B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Cell staining, PCR, </w:t>
       </w:r>
       <w:r w:rsidR="00126777">
         <w:t xml:space="preserve">qPCR, </w:t>
       </w:r>
       <w:r>
         <w:t>culture maintenance of bacteria and phytoplankton, epifluorescence microscopy, Coulter counter</w:t>
       </w:r>
       <w:r w:rsidR="00126777">
-        <w:t>, FlowCam, mesocosms</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26E5E49D" w14:textId="39782EBD" w:rsidR="00272D0D" w:rsidRDefault="0089163B" w:rsidP="00A0591F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00126777">
+        <w:t>FlowCam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00126777">
+        <w:t>, mesocosms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E5E49D" w14:textId="45032901" w:rsidR="00272D0D" w:rsidRDefault="0089163B" w:rsidP="00A0591F">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-360" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Programming</w:t>
       </w:r>
       <w:r>
         <w:t>: R</w:t>
       </w:r>
       <w:r w:rsidR="00A71A88">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0096795C">
         <w:t>proficient</w:t>
       </w:r>
       <w:r w:rsidR="00A71A88">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>, Python</w:t>
       </w:r>
       <w:r w:rsidR="00A71A88">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001853E2">
         <w:t>novice</w:t>
       </w:r>
       <w:r w:rsidR="00A71A88">
         <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56C29">
+        <w:t xml:space="preserve">, QIIME 2 (proficient) </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00272D0D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="289AAAF0" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="613019A0" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D299A1D" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="68E06919" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79F26FCD" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="4433F042" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gungsuh">
+    <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48EB81C8" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="71977750" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="355B11A7" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="706729BA" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62E8ABA9" w14:textId="77777777" w:rsidR="00202C25" w:rsidRDefault="00202C25">
+    <w:p w14:paraId="08DAEEDA" w14:textId="77777777" w:rsidR="001048E3" w:rsidRDefault="001048E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="003636D3" w:rsidRDefault="003636D3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD2475CE"/>
+    <w:tmpl w:val="138077C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DF1FC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A04CFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
@@ -4295,50 +5699,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E64C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D1CAA0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29915556"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B3E701A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4407,51 +5924,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32883FBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="463E46A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4520,51 +6037,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A154BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE14245A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4633,51 +6150,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F00873"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA46AE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4746,51 +6263,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A28629F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8042E4E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4859,51 +6376,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="504101B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F308868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4972,51 +6489,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59CE7E03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D688922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -5085,51 +6602,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69873A07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B29C87C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -5199,250 +6716,341 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="814222904">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="535393350">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="485166837">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1708405924">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="210582015">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="360328896">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="441268331">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="913201710">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1732580794">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1172184109">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="297222730">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="297299447">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1999382374">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1021855662">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003636D3"/>
+    <w:rsid w:val="000034EC"/>
     <w:rsid w:val="00032E5A"/>
     <w:rsid w:val="000339C4"/>
     <w:rsid w:val="00035698"/>
     <w:rsid w:val="00061061"/>
     <w:rsid w:val="0008273A"/>
+    <w:rsid w:val="00086106"/>
+    <w:rsid w:val="000A3D5E"/>
+    <w:rsid w:val="000D1C09"/>
     <w:rsid w:val="000E2516"/>
     <w:rsid w:val="000F07E7"/>
     <w:rsid w:val="000F09DD"/>
+    <w:rsid w:val="001048E3"/>
     <w:rsid w:val="00126777"/>
     <w:rsid w:val="0013396B"/>
     <w:rsid w:val="0014530D"/>
     <w:rsid w:val="00146F6C"/>
     <w:rsid w:val="00147CD2"/>
     <w:rsid w:val="0015356A"/>
     <w:rsid w:val="001853E2"/>
     <w:rsid w:val="001C2886"/>
+    <w:rsid w:val="001C7867"/>
     <w:rsid w:val="001D561B"/>
     <w:rsid w:val="00202C25"/>
     <w:rsid w:val="002108C0"/>
     <w:rsid w:val="00225D9F"/>
+    <w:rsid w:val="00226D65"/>
+    <w:rsid w:val="00261366"/>
     <w:rsid w:val="00272D0D"/>
     <w:rsid w:val="003051C1"/>
     <w:rsid w:val="00312A43"/>
     <w:rsid w:val="00315197"/>
+    <w:rsid w:val="00316650"/>
+    <w:rsid w:val="003262A5"/>
     <w:rsid w:val="0033094D"/>
+    <w:rsid w:val="003311D1"/>
+    <w:rsid w:val="00351080"/>
+    <w:rsid w:val="0035583D"/>
     <w:rsid w:val="003636D3"/>
+    <w:rsid w:val="00381C74"/>
     <w:rsid w:val="00383817"/>
     <w:rsid w:val="0039415A"/>
     <w:rsid w:val="003B69BC"/>
+    <w:rsid w:val="003C646C"/>
+    <w:rsid w:val="003D1271"/>
+    <w:rsid w:val="003D5308"/>
+    <w:rsid w:val="003D6C44"/>
     <w:rsid w:val="003E13F3"/>
+    <w:rsid w:val="003F0C59"/>
     <w:rsid w:val="003F1F6C"/>
+    <w:rsid w:val="003F39DE"/>
     <w:rsid w:val="00401EA4"/>
+    <w:rsid w:val="00420319"/>
+    <w:rsid w:val="00433815"/>
+    <w:rsid w:val="004343BC"/>
     <w:rsid w:val="004806FA"/>
     <w:rsid w:val="004874C5"/>
     <w:rsid w:val="004A3B6A"/>
     <w:rsid w:val="004A557A"/>
     <w:rsid w:val="004D7A2E"/>
     <w:rsid w:val="004E1FD5"/>
     <w:rsid w:val="004E24C5"/>
     <w:rsid w:val="004F629E"/>
+    <w:rsid w:val="005122DA"/>
     <w:rsid w:val="00525453"/>
+    <w:rsid w:val="00546D4D"/>
     <w:rsid w:val="00557EA7"/>
     <w:rsid w:val="00563377"/>
+    <w:rsid w:val="00572A18"/>
     <w:rsid w:val="005734DE"/>
     <w:rsid w:val="0057451A"/>
     <w:rsid w:val="005A17FF"/>
     <w:rsid w:val="005B671C"/>
     <w:rsid w:val="005D05B9"/>
     <w:rsid w:val="005D244C"/>
+    <w:rsid w:val="005F140A"/>
     <w:rsid w:val="00603581"/>
     <w:rsid w:val="00612E47"/>
+    <w:rsid w:val="00647464"/>
     <w:rsid w:val="00663859"/>
+    <w:rsid w:val="00670BA5"/>
+    <w:rsid w:val="00692740"/>
     <w:rsid w:val="00692EB7"/>
     <w:rsid w:val="006C1DAE"/>
     <w:rsid w:val="006C6AD7"/>
     <w:rsid w:val="00716314"/>
     <w:rsid w:val="007505E8"/>
     <w:rsid w:val="00757816"/>
+    <w:rsid w:val="00764558"/>
     <w:rsid w:val="00770B13"/>
     <w:rsid w:val="0078254C"/>
     <w:rsid w:val="007A1139"/>
+    <w:rsid w:val="007A3493"/>
+    <w:rsid w:val="007A7018"/>
+    <w:rsid w:val="007B0675"/>
+    <w:rsid w:val="007C64BF"/>
+    <w:rsid w:val="007E0AE0"/>
+    <w:rsid w:val="007F090D"/>
+    <w:rsid w:val="007F7615"/>
+    <w:rsid w:val="0083090C"/>
+    <w:rsid w:val="00830E9A"/>
     <w:rsid w:val="00846FF6"/>
+    <w:rsid w:val="008660D2"/>
+    <w:rsid w:val="0087239B"/>
+    <w:rsid w:val="00873ED4"/>
+    <w:rsid w:val="00884B01"/>
     <w:rsid w:val="0089163B"/>
     <w:rsid w:val="008A5D23"/>
+    <w:rsid w:val="008B62D5"/>
+    <w:rsid w:val="008C355C"/>
+    <w:rsid w:val="008C3DAE"/>
     <w:rsid w:val="008D2586"/>
+    <w:rsid w:val="009158FB"/>
     <w:rsid w:val="00932320"/>
     <w:rsid w:val="00932FE3"/>
+    <w:rsid w:val="00936111"/>
     <w:rsid w:val="009549C3"/>
+    <w:rsid w:val="00961652"/>
     <w:rsid w:val="0096795C"/>
+    <w:rsid w:val="00967DC9"/>
+    <w:rsid w:val="00973BAC"/>
     <w:rsid w:val="009865BD"/>
+    <w:rsid w:val="0098763A"/>
     <w:rsid w:val="009C225F"/>
     <w:rsid w:val="009C55DE"/>
     <w:rsid w:val="009C6B9C"/>
     <w:rsid w:val="009F1BC4"/>
     <w:rsid w:val="009F411A"/>
+    <w:rsid w:val="009F4302"/>
+    <w:rsid w:val="009F4FA2"/>
     <w:rsid w:val="00A0591F"/>
+    <w:rsid w:val="00A1575F"/>
+    <w:rsid w:val="00A337B3"/>
     <w:rsid w:val="00A4418D"/>
+    <w:rsid w:val="00A56C29"/>
+    <w:rsid w:val="00A66025"/>
     <w:rsid w:val="00A71A88"/>
+    <w:rsid w:val="00A74F48"/>
+    <w:rsid w:val="00A8526B"/>
+    <w:rsid w:val="00A8601D"/>
+    <w:rsid w:val="00AC7D19"/>
     <w:rsid w:val="00AC7FE8"/>
+    <w:rsid w:val="00AD14EA"/>
     <w:rsid w:val="00AD6AF5"/>
     <w:rsid w:val="00AF1593"/>
+    <w:rsid w:val="00B10830"/>
+    <w:rsid w:val="00B10E96"/>
+    <w:rsid w:val="00B13A06"/>
     <w:rsid w:val="00B16283"/>
     <w:rsid w:val="00B46308"/>
+    <w:rsid w:val="00B463BC"/>
+    <w:rsid w:val="00B50CC8"/>
     <w:rsid w:val="00B55A0F"/>
+    <w:rsid w:val="00B6089B"/>
+    <w:rsid w:val="00B83CD7"/>
     <w:rsid w:val="00BA3BAA"/>
     <w:rsid w:val="00BC2A70"/>
+    <w:rsid w:val="00BD2207"/>
     <w:rsid w:val="00BD4B63"/>
     <w:rsid w:val="00BE135F"/>
+    <w:rsid w:val="00BF6773"/>
+    <w:rsid w:val="00C150E1"/>
+    <w:rsid w:val="00C15A14"/>
     <w:rsid w:val="00C564D3"/>
+    <w:rsid w:val="00C60C39"/>
+    <w:rsid w:val="00C90135"/>
     <w:rsid w:val="00CB63EA"/>
+    <w:rsid w:val="00CE6C6E"/>
+    <w:rsid w:val="00CF0579"/>
+    <w:rsid w:val="00CF7686"/>
     <w:rsid w:val="00D21C5B"/>
     <w:rsid w:val="00DD1FE5"/>
     <w:rsid w:val="00DE65BB"/>
     <w:rsid w:val="00DF6B6E"/>
+    <w:rsid w:val="00E140DD"/>
+    <w:rsid w:val="00E24C14"/>
+    <w:rsid w:val="00E57716"/>
+    <w:rsid w:val="00E66FEE"/>
     <w:rsid w:val="00E71ED0"/>
     <w:rsid w:val="00ED4B6A"/>
     <w:rsid w:val="00EE2CD4"/>
     <w:rsid w:val="00EE3CB8"/>
+    <w:rsid w:val="00F14DCC"/>
+    <w:rsid w:val="00F21AFF"/>
     <w:rsid w:val="00F3012E"/>
     <w:rsid w:val="00F61323"/>
     <w:rsid w:val="00FB654F"/>
     <w:rsid w:val="00FB699D"/>
+    <w:rsid w:val="00FD4F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6592B952"/>
   <w15:docId w15:val="{F5B80BB0-7362-4A87-A06C-9A29855394BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6114,84 +7722,84 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C1DAE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BA3BAA"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1282952471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1313559761">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6470,79 +8078,95 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD950539-D26A-42CE-A241-A742DDF70E51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1165</Words>
-  <Characters>7226</Characters>
+  <Words>1542</Words>
+  <Characters>8790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8375</CharactersWithSpaces>
+  <CharactersWithSpaces>10312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Britni Livar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>61b19b8dfd8624a4086639066e4cd3351ec6a51c1c2efd8b2d9b5f5eb61bb6fb</vt:lpwstr>
   </property>
 </Properties>
 </file>