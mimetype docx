--- v0 (2025-12-31)
+++ v1 (2026-07-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D2A4D29" w14:textId="77777777" w:rsidR="007310B4" w:rsidRPr="00C17C92" w:rsidRDefault="00D95615" w:rsidP="007310B4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C92">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tracy E Sieglaff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADF260A" w14:textId="77777777" w:rsidR="007310B4" w:rsidRPr="00C17C92" w:rsidRDefault="007310B4" w:rsidP="007310B4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3803"/>
           <w:tab w:val="center" w:pos="4680"/>
@@ -341,71 +341,164 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C87B673" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>Overview of College Teaching Experiences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC71B7" w14:textId="68E50210" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00E50A47">
-      <w:pPr>
+    <w:p w14:paraId="429DE14A" w14:textId="6DD13C42" w:rsidR="009E0399" w:rsidRPr="0074530D" w:rsidRDefault="00084E3E" w:rsidP="009E0399">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E0399" w:rsidRPr="0074530D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grand Canyon University</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Online</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399" w:rsidRPr="0074530D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Phoenix, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399" w:rsidRPr="0074530D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399" w:rsidRPr="0074530D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD8AA93" w14:textId="77777777" w:rsidR="009E0399" w:rsidRDefault="009E0399" w:rsidP="009E0399">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Course taught: ENG 105</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AC71B7" w14:textId="36F2874B" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="009E0399">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Landmark College, Online, August 2023 to Present</w:t>
+        <w:t xml:space="preserve">Landmark College, Online, August 2023 to </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BBCF02" w14:textId="29EFD601" w:rsidR="00084E3E" w:rsidRPr="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1032,99 +1125,273 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07B0B158" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>Teaching Detailed Experiences:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20903937" w14:textId="77777777" w:rsidR="00770534" w:rsidRDefault="00770534" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C16AD3" w14:textId="01AD1C77" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00CB2540">
+    <w:p w14:paraId="4DB26C3B" w14:textId="29299AAF" w:rsidR="009E0399" w:rsidRDefault="009E0399" w:rsidP="009E0399">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Adjunct </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Teach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ENG 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a writing-intensive course </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EEE46E" w14:textId="5AAA4582" w:rsidR="009E0399" w:rsidRDefault="009E0399" w:rsidP="009E0399">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in writing academic prose, including various types of essays, arguments, and constructions. Students are given support in learning how to develop a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rhetorical analysis paper, a website review, and an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>OpEd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Students are also working with an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning APA formatting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF830BD" w14:textId="7A827389" w:rsidR="009E0399" w:rsidRDefault="009E0399" w:rsidP="009E0399">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grand Canyon University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413FF54D" w14:textId="77777777" w:rsidR="009E0399" w:rsidRDefault="009E0399" w:rsidP="00CB2540">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C16AD3" w14:textId="2467E81A" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00CB2540">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Introduction to Creative Writing CRW 1011:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00084E3E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="2D3B45"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students in this course begin to develop skills in generating creative writing. Emphasis in the class is placed on genre experimentation, </w:t>
-[...9 lines deleted...]
-        <w:t>generating strategies, revision strategies, and readings in all genres, which could include fiction, poetry, drama, creative nonfiction, and children’s literature. Emphasis on the elements of fiction and poetry prepares students for more advanced creative writing classes.</w:t>
+        <w:t>Students in this course begin to develop skills in generating creative writing. Emphasis in the class is placed on genre experimentation, generating strategies, revision strategies, and readings in all genres, which could include fiction, poetry, drama, creative nonfiction, and children’s literature. Emphasis on the elements of fiction and poetry prepares students for more advanced creative writing classes.</w:t>
       </w:r>
       <w:r w:rsidRPr="00770534">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABCEA9D" w14:textId="433A2D32" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00084E3E">
+    <w:p w14:paraId="2ABCEA9D" w14:textId="27750C31" w:rsidR="00084E3E" w:rsidRDefault="00084E3E" w:rsidP="00084E3E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landmark College,</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
@@ -1149,51 +1416,61 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>August 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to Present</w:t>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>January 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFDECD2" w14:textId="77777777" w:rsidR="00CB2540" w:rsidRDefault="00CB2540" w:rsidP="00084E3E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57EFA7F4" w14:textId="4ADD66C8" w:rsidR="00770534" w:rsidRDefault="00770534" w:rsidP="00770534">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="2D3B45"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
@@ -1791,50 +2068,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">focus on foundational skills. Establishing effective writing strategies through </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16872937" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>six or more writing projects comprising of at least 1500 words in total.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A44EEE2" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B1417F">
         <w:rPr>
@@ -2081,51 +2359,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">: Emphasis on rhetoric and composition with a focus on </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27539ED3" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">persuasive, research-based writing and understanding writing as a process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E00BC06" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -2557,63 +2834,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0667FC03" w14:textId="77777777" w:rsidR="00CB2540" w:rsidRDefault="00CB2540" w:rsidP="00CA1EFD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Curriculum Design: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">LIT 322 Popular and Contemporary Fiction. Completed an entire </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A69CE7B" w14:textId="7CA2A384" w:rsidR="00CB2540" w:rsidRDefault="00CB2540" w:rsidP="00CB2540">
+    <w:p w14:paraId="4A69CE7B" w14:textId="26916CCE" w:rsidR="00CB2540" w:rsidRDefault="00CB2540" w:rsidP="00CB2540">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>revamp of curriculum for this course to bring it current with novels and also adjust the momentum of the course overall and assignments specifically. Located and incorporated new novels, new articles and videos to cover genre content and new assignment/discussion instructions and rubrics.</w:t>
+        <w:t xml:space="preserve">revamp of curriculum for this course to bring it current with novels and also </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>adjust the momentum of the course overall and assignments specifically. Located and incorporated new novels, new articles and videos to cover genre content and new assignment/discussion instructions and rubrics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14860216" w14:textId="135D4812" w:rsidR="00CB2540" w:rsidRDefault="00CB2540" w:rsidP="00CB2540">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Southern New Hampshire University Online, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>January 2024</w:t>
       </w:r>
@@ -3144,50 +3433,51 @@
         </w:rPr>
         <w:t xml:space="preserve">how to devise a strong thesis statement, how to gleam appropriate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B1417F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">information from sources and properly paraphrase and summarize and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
@@ -3386,51 +3676,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">similarities and differences between cultural beliefs; examining connections </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B1417F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">to modern day; writing reactionary exams; and creating a substantial final </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
@@ -4069,51 +4358,58 @@
     </w:p>
     <w:p w14:paraId="660F28AD" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5BAE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>intensive, one</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5BAE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>semester writing course that folds the work of our two semester sequence into one. The course emphasizes that research is not merely mechanical or abstract: it contributes to the goals of the entire course. That is, rather than emphasizing the mere ability to find evidence to support a given argument, the course emphasizes the ability to judge the merit and appropriateness of that evidence, to weigh different pieces of evidence against one another and to engage in intellectual dialogue with the authorities represented by that evidence</w:t>
+        <w:t xml:space="preserve">semester writing course that folds the work of our two semester sequence into one. The course emphasizes that research is not merely mechanical or abstract: it contributes to the goals of the entire course. That is, rather than emphasizing the mere ability to find evidence to support a given argument, the course emphasizes the ability to judge the merit and appropriateness of that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>evidence, to weigh different pieces of evidence against one another and to engage in intellectual dialogue with the authorities represented by that evidence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9865EA" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="003E3F0A" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University, August 2017 to </w:t>
       </w:r>
       <w:r w:rsidR="001941AD">
@@ -4252,864 +4548,864 @@
       <w:r w:rsidR="00B1417F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>persuasive essay and a cause/effect essay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFC81B0" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="009B5CFD" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everest University Online, March 2014 to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>April 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B081AAC" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="002B3D3D" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F41B3E" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="00741B69" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Additional Teaching Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC5DC96" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AC2FC7" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="00741B69" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Junior High Teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB18B21" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Blessed Savior Catholic School, Milwaukee, WI, Feb 2007 to Aug</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223366C7" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FAA873" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Working with Student Teachers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: This was a one-week intensive training course, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D1A8C" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taken through Mount Mary College, meant to prepare teachers and school staff to work with student teachers, both in supporting them, providing feedback, and helping them to be successful in their teaching endeavors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E902D5F" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mount Mary College, Milwaukee, WI, Summer 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C297E68" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE3675F" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="00741B69" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>High School English Teacher: American Lit, Creative Writing, Themes &amp; Issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550190A3" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Best Buddies Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381690FC" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nicolet High School, Glendale, WI, 2006-2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C4F03B" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2240FBB9" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High School English </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Teache</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>English 9, Writing for Publication, Humanities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3205BE73" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sheboygan North High School, Sheboygan, WI, 2005-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21681E3E" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325CE98C" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6-Traits Writing: How to Appropriately Teach them to Students:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training workshop </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31785C1A" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>given to staff of an urban parochial K-8 staff to help prepare to teach the 6-Traits of Writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71722CC8" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mary Queen of Martyrs, Milwaukee, WI, August 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442CDE9B" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0864B428" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="00741B69" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Junior High Teacher: English, reading, social studies/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>behaviorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A601FD3" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mary Queen of Martyrs, Milwaukee, WI, 2002-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B1AB74" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0B7E1F" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="00741B69" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00741B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Remedial English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F24433" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRPr="0030037B" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0030037B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Arrowhead High School, Hartford, WI, summer 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272F49AC" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2A0999" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Teaching Interests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BF22AD" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Utopian/Dystopian Societies in Literature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A2167F" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Impact of Gender on Student Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7345E332" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Women’s Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B29E5EE" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Victorian stories of the Supernatural; Mystery stories; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7166C389" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Women’s Impact on Historical Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E684413" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>American Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5108568E" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47ED74A1" w14:textId="77777777" w:rsidR="00E50A47" w:rsidRDefault="00E50A47" w:rsidP="00E50A47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...645 lines deleted...]
-        </w:rPr>
         <w:t>Recommendations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA025AB" w14:textId="77777777" w:rsidR="007525A2" w:rsidRPr="007525A2" w:rsidRDefault="00E50A47" w:rsidP="00B1417F">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Available upon request</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007525A2" w:rsidRPr="007525A2" w:rsidSect="00C055BB">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FCE4AEB" w14:textId="77777777" w:rsidR="00C055BB" w:rsidRDefault="00C055BB">
+    <w:p w14:paraId="29ECD057" w14:textId="77777777" w:rsidR="008B7CCF" w:rsidRDefault="008B7CCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B5D3CC3" w14:textId="77777777" w:rsidR="00C055BB" w:rsidRDefault="00C055BB">
+    <w:p w14:paraId="37EB19CD" w14:textId="77777777" w:rsidR="008B7CCF" w:rsidRDefault="008B7CCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyriadPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34792C00" w14:textId="77777777" w:rsidR="00C055BB" w:rsidRDefault="00C055BB">
+    <w:p w14:paraId="675436A0" w14:textId="77777777" w:rsidR="008B7CCF" w:rsidRDefault="008B7CCF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535A0E87" w14:textId="77777777" w:rsidR="00C055BB" w:rsidRDefault="00C055BB">
+    <w:p w14:paraId="099577BA" w14:textId="77777777" w:rsidR="008B7CCF" w:rsidRDefault="008B7CCF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="180F4A49" w14:textId="77777777" w:rsidR="006263CB" w:rsidRDefault="006263CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45761175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D42E87B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5302,81 +5598,82 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="180321308">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="403990278">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF46F6"/>
     <w:rsid w:val="00012C3A"/>
     <w:rsid w:val="0001562E"/>
     <w:rsid w:val="00026EF2"/>
+    <w:rsid w:val="000524F0"/>
     <w:rsid w:val="00056B8C"/>
     <w:rsid w:val="00064453"/>
     <w:rsid w:val="00067AB3"/>
     <w:rsid w:val="00084E3E"/>
     <w:rsid w:val="0008707B"/>
     <w:rsid w:val="000940ED"/>
     <w:rsid w:val="000A1C0E"/>
     <w:rsid w:val="000B706B"/>
     <w:rsid w:val="0010474C"/>
     <w:rsid w:val="00110F6B"/>
     <w:rsid w:val="0011103C"/>
     <w:rsid w:val="00115B26"/>
     <w:rsid w:val="001233C6"/>
     <w:rsid w:val="00126BB7"/>
     <w:rsid w:val="00127878"/>
     <w:rsid w:val="00147BD2"/>
     <w:rsid w:val="001574F5"/>
     <w:rsid w:val="00160280"/>
     <w:rsid w:val="00163D02"/>
     <w:rsid w:val="0016532B"/>
     <w:rsid w:val="001654D8"/>
     <w:rsid w:val="00180525"/>
     <w:rsid w:val="00182002"/>
     <w:rsid w:val="0018334B"/>
     <w:rsid w:val="00185899"/>
@@ -5395,50 +5692,51 @@
     <w:rsid w:val="002348EA"/>
     <w:rsid w:val="002448EC"/>
     <w:rsid w:val="0024621C"/>
     <w:rsid w:val="00246B33"/>
     <w:rsid w:val="002639FC"/>
     <w:rsid w:val="00264935"/>
     <w:rsid w:val="002672AE"/>
     <w:rsid w:val="00270118"/>
     <w:rsid w:val="0029592B"/>
     <w:rsid w:val="0029739B"/>
     <w:rsid w:val="002C4181"/>
     <w:rsid w:val="002C42D9"/>
     <w:rsid w:val="002E13B5"/>
     <w:rsid w:val="00300FB3"/>
     <w:rsid w:val="00321727"/>
     <w:rsid w:val="00334E3A"/>
     <w:rsid w:val="003416B0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003526AB"/>
     <w:rsid w:val="00362B58"/>
     <w:rsid w:val="00371F2A"/>
     <w:rsid w:val="003777C8"/>
     <w:rsid w:val="00380FD1"/>
     <w:rsid w:val="003A0C1E"/>
     <w:rsid w:val="003A41AA"/>
+    <w:rsid w:val="003B77B7"/>
     <w:rsid w:val="003C6AE9"/>
     <w:rsid w:val="003D1AB0"/>
     <w:rsid w:val="003D3325"/>
     <w:rsid w:val="003F2AED"/>
     <w:rsid w:val="003F5C98"/>
     <w:rsid w:val="0040010F"/>
     <w:rsid w:val="00420626"/>
     <w:rsid w:val="00427D6F"/>
     <w:rsid w:val="00442D40"/>
     <w:rsid w:val="00443A34"/>
     <w:rsid w:val="004606D6"/>
     <w:rsid w:val="00476010"/>
     <w:rsid w:val="00485604"/>
     <w:rsid w:val="004A1C92"/>
     <w:rsid w:val="004A51B7"/>
     <w:rsid w:val="004B3EDF"/>
     <w:rsid w:val="004B56DC"/>
     <w:rsid w:val="004C349A"/>
     <w:rsid w:val="004C66BC"/>
     <w:rsid w:val="004D6482"/>
     <w:rsid w:val="004F08E8"/>
     <w:rsid w:val="00512CC4"/>
     <w:rsid w:val="00513E6E"/>
     <w:rsid w:val="005312F8"/>
     <w:rsid w:val="00534A46"/>
@@ -5480,71 +5778,73 @@
     <w:rsid w:val="007766DE"/>
     <w:rsid w:val="00787FDE"/>
     <w:rsid w:val="00792037"/>
     <w:rsid w:val="007B2208"/>
     <w:rsid w:val="007C2340"/>
     <w:rsid w:val="007D31A7"/>
     <w:rsid w:val="007D5726"/>
     <w:rsid w:val="007E5A60"/>
     <w:rsid w:val="007E735C"/>
     <w:rsid w:val="007F6EB4"/>
     <w:rsid w:val="00813EC5"/>
     <w:rsid w:val="00814FF7"/>
     <w:rsid w:val="008206C8"/>
     <w:rsid w:val="00822B30"/>
     <w:rsid w:val="008247EC"/>
     <w:rsid w:val="0082773D"/>
     <w:rsid w:val="008363EA"/>
     <w:rsid w:val="00874E23"/>
     <w:rsid w:val="00883BC0"/>
     <w:rsid w:val="00894D42"/>
     <w:rsid w:val="008A1E91"/>
     <w:rsid w:val="008A290A"/>
     <w:rsid w:val="008A49BD"/>
     <w:rsid w:val="008B00CE"/>
     <w:rsid w:val="008B2CF1"/>
+    <w:rsid w:val="008B7CCF"/>
     <w:rsid w:val="008F1454"/>
     <w:rsid w:val="00901719"/>
     <w:rsid w:val="0090175D"/>
     <w:rsid w:val="00902A47"/>
     <w:rsid w:val="00904400"/>
     <w:rsid w:val="00907CD4"/>
     <w:rsid w:val="009139CF"/>
     <w:rsid w:val="00917F5A"/>
     <w:rsid w:val="00930D61"/>
     <w:rsid w:val="009321E1"/>
     <w:rsid w:val="00937AB9"/>
     <w:rsid w:val="009407EF"/>
     <w:rsid w:val="009460EB"/>
     <w:rsid w:val="009508F1"/>
     <w:rsid w:val="009664B7"/>
     <w:rsid w:val="009923B6"/>
     <w:rsid w:val="009A3748"/>
     <w:rsid w:val="009A4A45"/>
     <w:rsid w:val="009A6482"/>
     <w:rsid w:val="009B7229"/>
     <w:rsid w:val="009C66C9"/>
+    <w:rsid w:val="009E0399"/>
     <w:rsid w:val="009E5FAD"/>
     <w:rsid w:val="009F29B0"/>
     <w:rsid w:val="009F6108"/>
     <w:rsid w:val="00A157D2"/>
     <w:rsid w:val="00A1760E"/>
     <w:rsid w:val="00A22438"/>
     <w:rsid w:val="00A37101"/>
     <w:rsid w:val="00A61797"/>
     <w:rsid w:val="00A8772F"/>
     <w:rsid w:val="00A9161B"/>
     <w:rsid w:val="00AA1C30"/>
     <w:rsid w:val="00AD7F3B"/>
     <w:rsid w:val="00AE0A00"/>
     <w:rsid w:val="00AF653C"/>
     <w:rsid w:val="00B1417F"/>
     <w:rsid w:val="00B20A5C"/>
     <w:rsid w:val="00B22981"/>
     <w:rsid w:val="00B43E7B"/>
     <w:rsid w:val="00B44352"/>
     <w:rsid w:val="00B44832"/>
     <w:rsid w:val="00B50BFD"/>
     <w:rsid w:val="00B56B93"/>
     <w:rsid w:val="00B624CA"/>
     <w:rsid w:val="00B659D2"/>
     <w:rsid w:val="00B66704"/>
@@ -5639,51 +5939,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BB15C20"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{6C4EBDB2-8816-4525-8A4C-45CBEF25873B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6144,51 +6444,51 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00084E3E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00084E3E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="395276531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1785610544">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6494,73 +6794,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4737A68-CD89-4091-824E-D54585382C30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13885</Characters>
+  <Pages>7</Pages>
+  <Words>2510</Words>
+  <Characters>14312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>September 27, 2007</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16288</CharactersWithSpaces>
+  <CharactersWithSpaces>16789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>September 27, 2007</dc:title>
   <dc:subject/>
   <dc:creator>Tracy Sieglaff</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>