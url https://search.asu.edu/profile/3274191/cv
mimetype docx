--- v0 (2025-12-29)
+++ v1 (2026-04-15)
@@ -88,70 +88,76 @@
       <w:r w:rsidRPr="00167EA8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Biolog</w:t>
       </w:r>
       <w:r w:rsidR="00AC3A05" w:rsidRPr="00167EA8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00167EA8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Biology &amp; Society)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15313EFF" w14:textId="7DECC3EC" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3">
+    <w:p w14:paraId="0FAC2E2D" w14:textId="77777777" w:rsidR="007C57B3" w:rsidRDefault="003A5EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>School of Life Sciences</w:t>
       </w:r>
       <w:r w:rsidR="00EA5AEB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SOLS)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="61E6EE22" w14:textId="304B4DDF" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3">
+      <w:r w:rsidR="007C57B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E6EE22" w14:textId="40D6E8C2" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Center for Biology and Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F72739" w14:textId="765E0FDD" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
@@ -159,119 +165,127 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Tempe, AZ 85287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72541171" w14:textId="5EF386E6" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Phone: 480-686-7088</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0AEEDF" w14:textId="70BC10B1" w:rsidR="00346EEE" w:rsidRDefault="003A5EE3">
+    <w:p w14:paraId="1C0AEEDF" w14:textId="4FB712C6" w:rsidR="00346EEE" w:rsidRDefault="003A5EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00004946">
+        <w:r w:rsidR="001968B5" w:rsidRPr="006C74EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
-          <w:t>dbisgrov@asu.edu</w:t>
+          <w:t>bisgrove@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="001968B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79D94005" w14:textId="77777777" w:rsidR="002C0A59" w:rsidRPr="002C0A59" w:rsidRDefault="002C0A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F23032" w14:textId="548F65C8" w:rsidR="003A5EE3" w:rsidRPr="00004946" w:rsidRDefault="003A5EE3" w:rsidP="006947BC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">RESEARCH </w:t>
       </w:r>
       <w:r w:rsidR="003F7C70">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>SPECIALIZATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761872E7" w14:textId="77777777" w:rsidR="0079215A" w:rsidRPr="000771DB" w:rsidRDefault="0079215A" w:rsidP="0079215A">
+    <w:p w14:paraId="761872E7" w14:textId="77777777" w:rsidR="0079215A" w:rsidRPr="007C57B3" w:rsidRDefault="0079215A" w:rsidP="0079215A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FD95C28" w14:textId="2576CC19" w:rsidR="009675F2" w:rsidRDefault="00A43062" w:rsidP="00031505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A04112">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">nimal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -359,87 +373,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A04112">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00A04112">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>wnership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E717112" w14:textId="77777777" w:rsidR="00827500" w:rsidRPr="000771DB" w:rsidRDefault="00827500" w:rsidP="00827500">
-[...6 lines deleted...]
-    <w:p w14:paraId="11F6F0B9" w14:textId="17ECC684" w:rsidR="0079215A" w:rsidRPr="00267B1B" w:rsidRDefault="003A5EE3" w:rsidP="00267B1B">
+    <w:p w14:paraId="6E717112" w14:textId="77777777" w:rsidR="00827500" w:rsidRPr="007C57B3" w:rsidRDefault="00827500" w:rsidP="00827500">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B881BA" w14:textId="2B579642" w:rsidR="00B9796A" w:rsidRPr="00B9796A" w:rsidRDefault="00B9796A" w:rsidP="00B9796A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00004946">
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:t>BIBLIOGRAPHIC SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D404E9" w14:textId="358A738C" w:rsidR="008818A1" w:rsidRPr="003B4462" w:rsidRDefault="008818A1" w:rsidP="008818A1">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daniel Bisgrove is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A210E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ifth</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ph.D. candidate in </w:t>
+      </w:r>
+      <w:r w:rsidR="00883621" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biology and Society </w:t>
+      </w:r>
+      <w:r w:rsidR="00883621" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>at Arizona State University, researching how zoos shape public attitudes toward animals and conservation, as well as broader human-animal relationships, including the experiences of unhoused individuals with pets. He</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>coordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASU</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>’s partnership with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the American Association for the Advancement of Science (AAAS), supporting initiatives </w:t>
+      </w:r>
+      <w:r w:rsidR="00910EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the ASU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prize for Transformational Impact. He is active in graduate student leadership, serving </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in several capacities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>that shape academic policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>student engagement</w:t>
+      </w:r>
+      <w:r w:rsidR="00883621" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0329B" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and graduate governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001277F5" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Before graduate school, he gained firsthand insight into the challenges zoos and aquariums face in balancing animal welfare, education, and conservation goals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Through his research, teaching, and professional roles, he contributes to discussions on the role of zoos in society, the ethics of human-animal relationships, and how scientific institutions </w:t>
+      </w:r>
+      <w:r w:rsidR="001277F5" w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4462">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F6F0B9" w14:textId="17ECC684" w:rsidR="0079215A" w:rsidRPr="00267B1B" w:rsidRDefault="003A5EE3" w:rsidP="00267B1B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004946">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1991EF04" w14:textId="77777777" w:rsidR="00267B1B" w:rsidRPr="00167EA8" w:rsidRDefault="00267B1B" w:rsidP="00C10B44">
+    <w:p w14:paraId="1991EF04" w14:textId="77777777" w:rsidR="00267B1B" w:rsidRPr="007C57B3" w:rsidRDefault="00267B1B" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="077280B9" w14:textId="4914EE2F" w:rsidR="008B569B" w:rsidRPr="008B569B" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077280B9" w14:textId="31041A37" w:rsidR="008B569B" w:rsidRPr="008B569B" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF17E0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ph.D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF17E0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Biology (Biology &amp; Society)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A0E">
@@ -496,89 +731,57 @@
       </w:r>
       <w:r w:rsidRPr="008A4A0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> expected graduation</w:t>
       </w:r>
       <w:r w:rsidR="004E00A6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A0E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00061907">
-[...37 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00A3572E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00E245F6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2F4F3D" w14:textId="465DC0F5" w:rsidR="005C6CA5" w:rsidRDefault="005C6CA5" w:rsidP="001A0C5F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dissertation</w:t>
@@ -598,79 +801,51 @@
         <w:t xml:space="preserve"> The Impact of Zoos on the Ethical Perspectives of Visitors, Staff, &amp; Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F181291" w14:textId="445C9024" w:rsidR="001A0C5F" w:rsidRPr="00664E3E" w:rsidRDefault="001A0C5F" w:rsidP="001A0C5F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE38F7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Committee: </w:t>
       </w:r>
       <w:r w:rsidR="00664E3E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ben </w:t>
-[...27 lines deleted...]
-        <w:t>, &amp; Joe Mendelson</w:t>
+        <w:t>Ben Minteer (Advisor), Jim Collins, Megha Budruk, &amp; Joe Mendelson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4C850C" w14:textId="6B56C0CC" w:rsidR="008B569B" w:rsidRDefault="008B569B" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>Graduate Certificate in Social Science Research Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3B5945" w14:textId="77777777" w:rsidR="00121C88" w:rsidRPr="00E245F6" w:rsidRDefault="00121C88" w:rsidP="00121C88">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -698,57 +873,59 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E245F6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Graduate Certificate in Environmental Communication and Leadership</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3790561A" w14:textId="77777777" w:rsidR="00C10B44" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>Graduate Certificate in Nonprofit Leadership &amp; Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352358E2" w14:textId="77777777" w:rsidR="00294A4B" w:rsidRPr="00167EA8" w:rsidRDefault="00294A4B" w:rsidP="00167EA8">
+    <w:p w14:paraId="352358E2" w14:textId="77777777" w:rsidR="00294A4B" w:rsidRPr="007C57B3" w:rsidRDefault="00294A4B" w:rsidP="00167EA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431150F4" w14:textId="05504C6F" w:rsidR="00C10B44" w:rsidRPr="00E245F6" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF17E0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">B.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF17E0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -834,143 +1011,149 @@
         <w:t>Non-Profit Leadership and Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7481BAD1" w14:textId="77777777" w:rsidR="00C10B44" w:rsidRPr="00E245F6" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificate in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E245F6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>History and Philosophy of Science</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE8CE8D" w14:textId="77777777" w:rsidR="00C10B44" w:rsidRDefault="00C10B44" w:rsidP="00C10B44">
+    <w:p w14:paraId="44AF5B4D" w14:textId="3F6F7823" w:rsidR="00744903" w:rsidRPr="00167EA8" w:rsidRDefault="00C10B44" w:rsidP="007C57B3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificate in </w:t>
       </w:r>
       <w:r w:rsidRPr="00E245F6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Environmental Education</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="356C17B3" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00004946" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED5EBD9" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC591B0" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00673F4F" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673F4F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Published Peer-Reviewed Research Articles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1972ED13" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="005F0DE6" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FDA719" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+    <w:p w14:paraId="68FDA719" w14:textId="00753A02" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22345">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bisgrove, D., Wu, S., &amp; Sheehan, C. (2024). Social determinants of pet needs among young adults </w:t>
+        <w:t>Bisgrove, D., Wu, S., &amp; Sheehan, C. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00910EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22345">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Social determinants of pet needs among young adults </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660068EF" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="009675F2" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22345">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>experiencing homelessness in the Southwest United States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22345">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Social Distress and Homelessness</w:t>
@@ -1078,51 +1261,50 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22282273" w14:textId="77777777" w:rsidR="00500D4A" w:rsidRDefault="00500D4A" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E22686B" w14:textId="77777777" w:rsidR="0063445B" w:rsidRDefault="0063445B" w:rsidP="0063445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063445B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bisgrove, D. (2024). Addressing leisure interest conflicts surrounding the transgressive human-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EA3D3A" w14:textId="77777777" w:rsidR="0063445B" w:rsidRDefault="0063445B" w:rsidP="0063445B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063445B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">animal relationships of unhoused people and their pets. </w:t>
       </w:r>
       <w:r w:rsidRPr="0063445B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>World Leisure Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0063445B">
@@ -1320,599 +1502,696 @@
       <w:r w:rsidRPr="00656898">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1733–1745. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00656898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10980-022-01433-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68D42E92" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0B9359" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00673F4F" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+    <w:p w14:paraId="6B328965" w14:textId="2B688EFB" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00673F4F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Research Articles in Progress</w:t>
-[...96 lines deleted...]
-      <w:pPr>
+        <w:t>Research Arti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23D90">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...315 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="749D7953" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="0033675C" w:rsidRPr="00431FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Progress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035A1E45" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRPr="009A700D" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCDE8DF" w14:textId="40FDC368" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:t xml:space="preserve">Bisgrove, D. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Minteer, B. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revise and </w:t>
+      </w:r>
+      <w:r w:rsidR="00864C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>esubmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Development of an environmental ethics survey scale among American zoo visitors.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE" w:rsidRPr="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Society &amp; Natural Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526B6C2E" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E221140" w14:textId="258895B1" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bisgrove, D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4435">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In final preparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>An owner but no home? Comparison of veterinary records from the animals of unhoused pet owners</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>low-income housed pet owners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFCBDB5" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A06B387" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Bisgrove, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who does (and doesn’t) go to the zoo? An examination of environmental ethics among American zoo visitors and non-visitors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2215BD" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA8C960" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Bisgrove, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Who works at the zoo? An examination of the environmental ethics of staff and volunteers at the Arizona-Sonora Desert Museum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52426049" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5774A663" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Bisgrove, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What do people learn at the zoo? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perceived </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on visitors’ environmental ethics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">based on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nterviews with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>isitor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>non-visitors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>taff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312003F3" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34444EE7" w14:textId="5FE2E8F0" w:rsidR="00910EEE" w:rsidRPr="00056910" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Bisgrove, D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, Edwards, B., Minteer, B.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>. Different perspectives on humans’ obligations to animals and nature: An interview study characterizing eight survey-assigned environmental ethics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B93D4A7" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3151D140" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
         <w:t>Bisgrove, D., Strange, A., &amp; Wynne, C. (</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>In Progress</w:t>
+      <w:r w:rsidRPr="00056910">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Data Collection Stage</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0059B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Stories of unhoused pet owners navigating challenges, benefits, and support systems based on interviews and veterinary records. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584468CD" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+    <w:p w14:paraId="2AD56223" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53755FDB" w14:textId="3751805F" w:rsidR="004A73E7" w:rsidRPr="00073E2D" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+    <w:p w14:paraId="5722A30B" w14:textId="77777777" w:rsidR="00910EEE" w:rsidRPr="00073E2D" w:rsidRDefault="00910EEE" w:rsidP="00910EEE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Bisgrove, D.</w:t>
-[...19 lines deleted...]
-        <w:t>In Progress</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bisgrove, D., &amp; Loughman, N. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In Data Collection Stage</w:t>
       </w:r>
       <w:r w:rsidRPr="00073E2D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>. Evaluat</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> the educational, professional, and environmental ethical impact of the Phoenix Zoo’s teen volunteer programs.</w:t>
+        <w:t>. Evaluation of the educational, professional, and environmental ethical impact of the Phoenix Zoo’s teen volunteer programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EB372A" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B02198" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00673F4F" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673F4F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1964,88 +2243,74 @@
         </w:rPr>
         <w:t xml:space="preserve">Slate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">(February 14). </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="002127DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>https://slate.com/technology/2023/02/dallas-zoo-security-poaching-conservation.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B39657C" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00657102" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="49F79948" w14:textId="5B88527C" w:rsidR="007856F2" w:rsidRPr="00657102" w:rsidRDefault="007856F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="13F7425B" w14:textId="540E76FD" w:rsidR="004A73E7" w:rsidRPr="00300AB3" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB95DBA" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03DED25C" w14:textId="18DB733B" w:rsidR="0067317B" w:rsidRPr="00673F4F" w:rsidRDefault="0067317B" w:rsidP="0067317B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Invited Talks</w:t>
@@ -2156,65 +2421,51 @@
     </w:p>
     <w:p w14:paraId="7D18F9F6" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00CA413C" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7B79">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>The Development of an Environmental Ethics Scale for Zoo Visitors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">.” Presented at the British &amp; Irish Association of Zoos &amp; Aquariums Research Conference at </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Wildlife Park in Cork, Ireland. July 2024.</w:t>
+        <w:t>.” Presented at the British &amp; Irish Association of Zoos &amp; Aquariums Research Conference at Fota Wildlife Park in Cork, Ireland. July 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423A3E7D" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00CA413C" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA413C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Received a Highly Commended Scientific Presentation award.</w:t>
@@ -2615,50 +2866,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Year Anniversary Celebration Student Poster Competition. November 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B3A7FD" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78321EA9" w14:textId="3AC04309" w:rsidR="004A73E7" w:rsidRPr="007856F2" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00300AB3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Zooscape</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00300AB3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> ecology: A conceptual analysis of zoos and landscape ecology</w:t>
       </w:r>
       <w:r w:rsidRPr="00300AB3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D024EE">
@@ -2694,1561 +2946,2462 @@
     <w:p w14:paraId="687184E1" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outreach &amp; Other </w:t>
       </w:r>
       <w:r w:rsidRPr="00300AB3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6603A8DE" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="6603A8DE" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E5D6F0" w14:textId="4862B83C" w:rsidR="000F2EFF" w:rsidRPr="00BB02C3" w:rsidRDefault="000F2EFF" w:rsidP="000F2EFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3EF7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Graduate Panelist</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> for Grad School 101 Event</w:t>
+        <w:t xml:space="preserve">Graduate Student Panelist, School of Life Sciences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate Recruitment</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3EF7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001B57DE">
-[...9 lines deleted...]
-        <w:t>Chapter of ASBMB</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ASU</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3EF7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="6A7C856C" w14:textId="0C3B3929" w:rsidR="006114F5" w:rsidRPr="00585D71" w:rsidRDefault="00D13FAD" w:rsidP="006114F5">
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>January 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2099AF46" w14:textId="389D02B6" w:rsidR="000F2EFF" w:rsidRPr="000F2EFF" w:rsidRDefault="000F2EFF" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Provided a</w:t>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00BD3EF7">
+        <w:t xml:space="preserve">Shared insights about graduate school with new graduate student recruits during </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5444">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a rec</w:t>
+      </w:r>
+      <w:r w:rsidR="003D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ruitmen</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5444">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>visit weekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B315FA4" w14:textId="77777777" w:rsidR="000F2EFF" w:rsidRDefault="000F2EFF" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3624EA98" w14:textId="60F752D3" w:rsidR="00316D53" w:rsidRPr="00BB02C3" w:rsidRDefault="00367EF3" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5609">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, North American Association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5609">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Environmental Educators</w:t>
+      </w:r>
+      <w:r w:rsidR="00824980">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NAAEE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5609">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="69102A9D" w14:textId="7C682738" w:rsidR="00585D71" w:rsidRPr="00585D71" w:rsidRDefault="00585D71" w:rsidP="008E0A61">
+      <w:r w:rsidR="00EF5609" w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5609" w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CFF943" w14:textId="3D47C264" w:rsidR="00316D53" w:rsidRPr="00316D53" w:rsidRDefault="00316D53" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="45E838CA" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRDefault="008E0A61" w:rsidP="008E0A61">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Session Titled “Better Together: Building Collaboration through Zoo and University Partnerships”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459531C7" w14:textId="77777777" w:rsidR="00316D53" w:rsidRDefault="00316D53" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C072DFF" w14:textId="21153CF3" w:rsidR="006114F5" w:rsidRPr="00BB02C3" w:rsidRDefault="006114F5" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate Panelist</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Grad School 101 Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B57DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Chapter of ASBMB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>February 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C856C" w14:textId="0C3B3929" w:rsidR="006114F5" w:rsidRPr="00585D71" w:rsidRDefault="00D13FAD" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Shared coffee’s animal welfare and conservation harms and the actions that ~50 attendees could take to mitigate them.</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="0E4FD16A" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRPr="008E0A61" w:rsidRDefault="008E0A61" w:rsidP="008E0A61">
+        <w:t>Provided a</w:t>
+      </w:r>
+      <w:r w:rsidR="001B57DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dry-lab researcher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s perspective </w:t>
+      </w:r>
+      <w:r w:rsidR="001B57DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ASU’s </w:t>
+      </w:r>
+      <w:r w:rsidR="001B57DE" w:rsidRPr="001B57DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>American Society for Biochemistry and Molecular Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="001B57DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624FE31D" w14:textId="77777777" w:rsidR="006114F5" w:rsidRDefault="006114F5" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA51365" w14:textId="29C76A90" w:rsidR="00585D71" w:rsidRPr="00BB02C3" w:rsidRDefault="00585D71" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Student Panelist, School of Life Sciences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate Recruitment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>January 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69102A9D" w14:textId="7C682738" w:rsidR="00585D71" w:rsidRPr="00585D71" w:rsidRDefault="00585D71" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="792F8493" w14:textId="07A45052" w:rsidR="004A73E7" w:rsidRPr="00CA413C" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Shared insights about graduate school with new graduate student</w:t>
+      </w:r>
+      <w:r w:rsidR="005939CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recruits during two </w:t>
+      </w:r>
+      <w:r w:rsidR="006114F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rounds of </w:t>
+      </w:r>
+      <w:r w:rsidR="005939CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>visit weekends</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E516B6" w14:textId="77777777" w:rsidR="00585D71" w:rsidRDefault="00585D71" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D252ACF" w14:textId="4351DD26" w:rsidR="008E0A61" w:rsidRPr="00BB02C3" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coffee &amp; Animal Mayhem Panelist, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>RealTimeSTEAM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Phoenix Fan Fusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PFF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>May 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E838CA" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A studio recording of the story will be featured on an upcoming episode of the </w:t>
+        <w:t>Shared coffee’s animal welfare and conservation harms and the actions that ~50 attendees could take to mitigate them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D7854E" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRPr="00657102" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F21FF10" w14:textId="369DE13C" w:rsidR="008E0A61" w:rsidRPr="00BB02C3" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conservation &amp; Rewilding in Legend of Zelda Panelist, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>RealTimeSTEAM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>PFF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>May 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4FD16A" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRPr="008E0A61" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Connected Zelda lore to real conservation cases and questions about appropriate rewilding efforts for ~50 attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB037F1" w14:textId="77777777" w:rsidR="008E0A61" w:rsidRPr="008E0A61" w:rsidRDefault="008E0A61" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35723387" w14:textId="61D679E2" w:rsidR="004A73E7" w:rsidRPr="00BB02C3" w:rsidRDefault="004A73E7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Story Slam Story-Teller. Presented at ASU’s School of Life Sciences Story Slam. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>April 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792F8493" w14:textId="5963FD51" w:rsidR="004A73E7" w:rsidRPr="00CA413C" w:rsidRDefault="004A73E7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A studio recording </w:t>
+      </w:r>
+      <w:r w:rsidR="00671EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is featured</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on an episode </w:t>
+      </w:r>
+      <w:r w:rsidR="00671EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="009F4081">
+        <w:r w:rsidR="00671EA9" w:rsidRPr="00671EA9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>SciChronicles</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="009F4081">
+        <w:r w:rsidR="00671EA9" w:rsidRPr="00671EA9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Podcast</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC7DD0">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00671EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25944EA9" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459A62CA" w14:textId="1BB9AFB6" w:rsidR="004A73E7" w:rsidRPr="00BB02C3" w:rsidRDefault="004A73E7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3EF7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Student Panelist, School of Life Sciences Ambassador Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>ASU</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3EF7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidR="002839DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002839DB" w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECCBE77" w14:textId="564F963F" w:rsidR="004A73E7" w:rsidRPr="00CA19F7" w:rsidRDefault="002839DB" w:rsidP="004A73E7">
+    <w:p w14:paraId="4ECCBE77" w14:textId="564F963F" w:rsidR="004A73E7" w:rsidRDefault="002839DB" w:rsidP="00F564B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Answered questions from undergraduate club members about</w:t>
+      </w:r>
+      <w:r w:rsidR="004A73E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graduate school and the application process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AA2461" w14:textId="77777777" w:rsidR="008B1446" w:rsidRDefault="008B1446" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3DF0B1" w14:textId="653CD6F4" w:rsidR="00F564B7" w:rsidRDefault="00F564B7" w:rsidP="00F564B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Moderator Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B0FFBE" w14:textId="77777777" w:rsidR="0008251F" w:rsidRDefault="0008251F" w:rsidP="0008251F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572667C3" w14:textId="3F98D35B" w:rsidR="009C5E8A" w:rsidRPr="00BB02C3" w:rsidRDefault="00C23D90" w:rsidP="009C5E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Current Challenges in Scholarly Publishing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,” SOLS Bioethics Breakfast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB02C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713CD3B0" w14:textId="59C886F5" w:rsidR="009C5E8A" w:rsidRPr="009C5E8A" w:rsidRDefault="009C5E8A" w:rsidP="009C5E8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Moderated conversation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Holden Thorp, Editor-in-Chief of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, on</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5464">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issues of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI, peer review, and replication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB3C854" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+      <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="1FB3C854" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1903F9" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00F41718" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F1903F9" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRPr="00F41718" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>MEDIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBA4FE9" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12371B70" w14:textId="4AB62E36" w:rsidR="00081977" w:rsidRPr="00FC5703" w:rsidRDefault="00A63F60" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="30"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="3F985910" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schnebly, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD62E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A. (2026). “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00A045C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          </w:rPr>
+          <w:t>Meet the PhD candidate who oversaw the launch of ASU’s partnership with AAAS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5703" w:rsidRPr="00FC5703">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5703">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Arizona State University News.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5FA88F" w14:textId="77777777" w:rsidR="00081977" w:rsidRDefault="00081977" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5892043E" w14:textId="1B9DDD14" w:rsidR="003F7048" w:rsidRDefault="003F7048" w:rsidP="004A73E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7048">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bisgrove, D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Burgher, K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7048">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7048">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goat Friends and Gutted Plans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076453A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003F7048">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          </w:rPr>
+          <w:t>SciChronicles</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003F7048">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Podcast</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C62610" w14:textId="77777777" w:rsidR="003F7048" w:rsidRDefault="003F7048" w:rsidP="004A73E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F985910" w14:textId="50AFBAEF" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schnebly, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD62E5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. (2024). “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00057CAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
-          <w:t>ASU grad student starts collaborative project to expand care for unhoused pet owners.</w:t>
+          <w:t>ASU grad student starts collaborative project to expand care for unhoused pet owners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>” Arizona State University News.</w:t>
+      <w:r w:rsidR="00A045C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arizona State University News.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529D9639" w14:textId="77777777" w:rsidR="004A73E7" w:rsidRDefault="004A73E7" w:rsidP="004A73E7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAFC314" w14:textId="7A295AB1" w:rsidR="00A35171" w:rsidRPr="00C10B95" w:rsidRDefault="00A35171" w:rsidP="00C10B95">
+    <w:p w14:paraId="40D6671F" w14:textId="77777777" w:rsidR="00670CBE" w:rsidRDefault="00670CBE" w:rsidP="00C10B95">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00004946">
+    </w:p>
+    <w:p w14:paraId="1576AFCF" w14:textId="77777777" w:rsidR="00670CBE" w:rsidRDefault="00670CBE" w:rsidP="00C10B95">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DAFC314" w14:textId="7C3EEF7E" w:rsidR="00A35171" w:rsidRPr="00C10B95" w:rsidRDefault="00A35171" w:rsidP="00C10B95">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004946">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>HONORS AND AWARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5D7231" w14:textId="77777777" w:rsidR="00C10B95" w:rsidRDefault="00C10B95" w:rsidP="00A35171">
+    <w:p w14:paraId="4D22999F" w14:textId="77777777" w:rsidR="00A32522" w:rsidRPr="004B6586" w:rsidRDefault="00A32522" w:rsidP="004B6586">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180BA283" w14:textId="43DABF8E" w:rsidR="00CF717C" w:rsidRPr="0079793B" w:rsidRDefault="00CF717C" w:rsidP="00A35171">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B83A4E">
+        <w:t>Graduate Grants</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0269E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fellowships</w:t>
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t>, Awards, and Recognitions</w:t>
+      </w:r>
+      <w:r w:rsidR="0079793B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079793B" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Total: $</w:t>
+      </w:r>
+      <w:r w:rsidR="00942DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00144E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0079793B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00144E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0079793B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidR="0079793B" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091CA127" w14:textId="77777777" w:rsidR="00703AE0" w:rsidRDefault="00703AE0" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D99D1F6" w14:textId="3BAA8641" w:rsidR="008A6C6E" w:rsidRDefault="008A6C6E" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Leader, The College Leaders </w:t>
+      </w:r>
+      <w:r w:rsidR="005D728F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>2024-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 Awards, ASU, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D728F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30029E38" w14:textId="77777777" w:rsidR="0097518F" w:rsidRDefault="0097518F" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C20ABD6" w14:textId="67F21039" w:rsidR="0097518F" w:rsidRPr="0097518F" w:rsidRDefault="0097518F" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Student Government Leadership Scholarship ($600), ASU, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0083433D" w14:textId="77777777" w:rsidR="006B0BBE" w:rsidRDefault="006B0BBE" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F5D039" w14:textId="4CAE2B05" w:rsidR="006B0BBE" w:rsidRDefault="006B0BBE" w:rsidP="006B0BBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00DE30D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
-          <w:t xml:space="preserve">Carrie </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Ph.D. Fellowship</w:t>
+          <w:t>Carrie Falbe Ph.D. Fellowship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ($2400), ASU College of Liberal Arts and Sciences, </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="785C0C18" w14:textId="47D018EA" w:rsidR="00A35171" w:rsidRPr="00643CFD" w:rsidRDefault="00F5509D" w:rsidP="00A35171">
+        <w:t xml:space="preserve"> ($2400), ASU</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Liberal Arts and Sciences, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FC37CE" w14:textId="7E23CDF0" w:rsidR="006B0BBE" w:rsidRPr="0079793B" w:rsidRDefault="006B0BBE" w:rsidP="00A35171">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="5D6DD673" w14:textId="21D9D3D3" w:rsidR="00871097" w:rsidRPr="00871097" w:rsidRDefault="00871097" w:rsidP="00871097">
+        <w:t>Recognizes a Ph.D. student in the College of Liberal Arts and Sciences who demonstrates excellent academic performance, positive personal character, and integrity and is engaged in creative, collaborative research that produces societal good by addressing real-world problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F29664" w14:textId="77777777" w:rsidR="00703AE0" w:rsidRDefault="00703AE0" w:rsidP="00CF717C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642ECAC3" w14:textId="64A0553B" w:rsidR="00CF717C" w:rsidRDefault="00CF717C" w:rsidP="00CF717C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JumpStart Research Grant ($495), ASU Graduate Student Government, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005342DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0374EF66" w14:textId="77777777" w:rsidR="0076453A" w:rsidRDefault="0076453A" w:rsidP="00CF717C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395DF28D" w14:textId="330B3A40" w:rsidR="00CF717C" w:rsidRPr="00CF717C" w:rsidRDefault="00CF717C" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation Grant ($2000), ASU Graduate Student Government &amp; Graduate College, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E926EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58063C3E" w14:textId="77777777" w:rsidR="00CF717C" w:rsidRDefault="00CF717C" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7D6D4B" w14:textId="6D86502D" w:rsidR="00EF35CB" w:rsidRDefault="00EF35CB" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JumpStart Research Grant ($270), ASU Graduate Student Government, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005342DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697CC247" w14:textId="77777777" w:rsidR="0076453A" w:rsidRDefault="0076453A" w:rsidP="0076453A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F715EC3" w14:textId="5EB1E3CB" w:rsidR="0076453A" w:rsidRPr="00871097" w:rsidRDefault="0076453A" w:rsidP="0076453A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871097">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Inclusive Teaching Fellowship ($4000), ASU School of Life Science, </w:t>
       </w:r>
       <w:r w:rsidRPr="00871097">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Summer 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4A7FF" w14:textId="31E6A014" w:rsidR="00871097" w:rsidRPr="004B6586" w:rsidRDefault="00871097" w:rsidP="00E42DDD">
+    <w:p w14:paraId="10F46503" w14:textId="292D1FC0" w:rsidR="00EF35CB" w:rsidRPr="0076453A" w:rsidRDefault="0076453A" w:rsidP="00A35171">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Funds a Ph.D. student for one summer session to help update </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E358B">
+        <w:t>Funds a Ph.D. student for one summer session to help update a course to make it more accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BED4F5F" w14:textId="77777777" w:rsidR="0076453A" w:rsidRPr="00372568" w:rsidRDefault="0076453A" w:rsidP="00372568">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAD413F" w14:textId="7FAFA907" w:rsidR="002952AF" w:rsidRDefault="002952AF" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JumpStart Research Grant ($300), ASU Graduate Student Government, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005342DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4E7098" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4267B0" w14:textId="48F7D47B" w:rsidR="00A35171" w:rsidRPr="00FC2BE1" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B624E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate College </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>University Grant ($5000)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C280D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduate College, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2954">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB248AE" w14:textId="77777777" w:rsidR="001E607F" w:rsidRDefault="001E607F" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C39266" w14:textId="706F21AD" w:rsidR="00793C00" w:rsidRDefault="00793C00" w:rsidP="00793C00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding Research Award ($750), ASU Graduate Student Government, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A79EC4F" w14:textId="77777777" w:rsidR="001E607F" w:rsidRDefault="001E607F" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304E6893" w14:textId="5182D9AC" w:rsidR="001E607F" w:rsidRPr="00793C00" w:rsidRDefault="00793C00" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding Mentorship Award ($750), ASU Graduate Student Government, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B905FC1" w14:textId="77777777" w:rsidR="00793C00" w:rsidRDefault="00793C00" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AD26D2" w14:textId="1E088FAA" w:rsidR="009F7B89" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fellowships</w:t>
+      </w:r>
+      <w:r w:rsidR="004F18DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F18DB" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Total: $</w:t>
+      </w:r>
+      <w:r w:rsidR="004F18DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>43,650</w:t>
+      </w:r>
+      <w:r w:rsidR="004F18DB" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B73B2D" w14:textId="77777777" w:rsidR="009F7B89" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716614F9" w14:textId="004DEF84" w:rsidR="009F7B89" w:rsidRPr="00C0269E" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate College Comp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letion Fellowship ($31,600), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743F764F" w14:textId="584418FB" w:rsidR="009F7B89" w:rsidRPr="00C0269E" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00733597">
+        <w:t xml:space="preserve">Covers stipend, tuition, and healthcare so that a graduate student can focus on completing their research. I declined to continue as the Program Manager for the AAAS+ASU Collaborative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4579B1F7" w14:textId="77777777" w:rsidR="009F7B89" w:rsidRDefault="009F7B89" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4202A1D1" w14:textId="480CC812" w:rsidR="009F7B89" w:rsidRPr="00C0269E" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate College </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Focus on Finishing Your Degree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fellowship </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">($12,000), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DA6FDF" w14:textId="7811DB68" w:rsidR="009F7B89" w:rsidRPr="009F7B89" w:rsidRDefault="009F7B89" w:rsidP="004578A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7B89">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Covers tuition and provides some financial support for one semester to finish dissertation research. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>course to make it more accessible.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="727EA0FF" w14:textId="77777777" w:rsidR="004B6586" w:rsidRPr="004B6586" w:rsidRDefault="004B6586" w:rsidP="004B6586">
+        <w:t>I declined to continue as the Program Manager for the AAAS+ASU Collaborative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0983EA76" w14:textId="77777777" w:rsidR="009F7B89" w:rsidRPr="009F7B89" w:rsidRDefault="009F7B89" w:rsidP="009F7B89">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Graduate Grants</w:t>
-[...213 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0033537A" w14:textId="7F88FDB3" w:rsidR="00A35171" w:rsidRPr="00C0269E" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Graduate Travel </w:t>
+      </w:r>
+      <w:r w:rsidR="001E607F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Awards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0269E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Graduate Awards</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0269E" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Total: $</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7,250</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0269E" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C162B56" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09896F0B" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biology &amp; Society Student Travel Funding ($1000), ASU Center for Biology &amp; Society, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776334">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7875B0F7" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5612E7DE" w14:textId="44B63A4A" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel Grant ($950), </w:t>
+      </w:r>
+      <w:r w:rsidR="004301F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Student Government, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000340">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, 2023, &amp; 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E561E52" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D5EE21" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel Award ($400), ASU School of Life Sciences, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2022, 2023 &amp; 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021D46A0" w14:textId="77777777" w:rsidR="00A35171" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382B2B69" w14:textId="05955F59" w:rsidR="00A35171" w:rsidRPr="000B624E" w:rsidRDefault="00A35171" w:rsidP="00A35171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel Award ($300), ASU Graduate College, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000340">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2023, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75785">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2024, &amp; 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15032CD0" w14:textId="77777777" w:rsidR="00566466" w:rsidRDefault="00566466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DAD891" w14:textId="3AB690F5" w:rsidR="00566466" w:rsidRPr="00C0269E" w:rsidRDefault="00566466" w:rsidP="00566466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83A4E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:t>Honors</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> &amp; Scholarships</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32522">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...225 lines deleted...]
-    <w:p w14:paraId="19C34356" w14:textId="77777777" w:rsidR="00566466" w:rsidRDefault="00566466" w:rsidP="00566466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32522" w:rsidRPr="00C0269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Total: $40,000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B20DB1" w14:textId="77777777" w:rsidR="005041F4" w:rsidRDefault="005041F4" w:rsidP="00566466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C34356" w14:textId="263D4CA5" w:rsidR="00566466" w:rsidRDefault="00566466" w:rsidP="00566466">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">New American Presidential Scholarship ($40,000), ASU, </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3227">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2018-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
@@ -4383,2488 +5536,2081 @@
       </w:pPr>
       <w:r w:rsidRPr="00004946">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>OSITIONS HELD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D02B22D" w14:textId="77777777" w:rsidR="00F7032E" w:rsidRDefault="00F7032E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE0A238" w14:textId="21C42E86" w:rsidR="00154617" w:rsidRPr="00673F4F" w:rsidRDefault="00154617">
-[...61 lines deleted...]
-    <w:p w14:paraId="6D279631" w14:textId="6C17512A" w:rsidR="00F22B37" w:rsidRDefault="008B22C7" w:rsidP="00B321AA">
+    <w:p w14:paraId="0978EEA3" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00934DAD" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Manager, AAAS, ASU Knowledge Enterprise, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2025-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744E1E4B" w14:textId="3FF0220E" w:rsidR="00FC5789" w:rsidRDefault="00FC5789" w:rsidP="00FC5789">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Large lecture course of 100+ students taught by </w:t>
-[...49 lines deleted...]
-      <w:r w:rsidR="00977593">
+        <w:t>Coordinating partnership between the American Association for the Advancement of Science and ASU</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEC27EE" w14:textId="50E099BF" w:rsidR="00B321AA" w:rsidRDefault="008B22C7" w:rsidP="00B321AA">
+    <w:p w14:paraId="43747CD4" w14:textId="7D926588" w:rsidR="00C23D90" w:rsidRPr="00FC5789" w:rsidRDefault="00C23D90" w:rsidP="00FC5789">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grading student</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="7A445921" w14:textId="293FFDF5" w:rsidR="00CD4BC6" w:rsidRPr="00CD4BC6" w:rsidRDefault="00CD4BC6">
+        <w:t>Launched</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ASU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prize for Transformational Impact</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and coordinated inaugural prize ceremony celebrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420693A8" w14:textId="1CEC3B58" w:rsidR="008A1C1C" w:rsidRPr="007C5ADB" w:rsidRDefault="00C92E91" w:rsidP="00C23D90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increased ASU’s AAAS involvement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elemental Memberships </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5789">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ndees to 2026 Annual Meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F7DBC5" w14:textId="55F1DDED" w:rsidR="008A1C1C" w:rsidRDefault="008A1C1C" w:rsidP="001D0C74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinated campus visits </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for AAAS leaders, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EIC Holden Throp,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inaugural </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU-Science Prize </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>awardees</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7571B665" w14:textId="77777777" w:rsidR="00C92E91" w:rsidRPr="00C92E91" w:rsidRDefault="00C92E91" w:rsidP="00C92E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364BD393" w14:textId="3A1730DE" w:rsidR="00934DAD" w:rsidRPr="00934DAD" w:rsidRDefault="00934DAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Graduate Teaching Ass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">ociate &amp; Instructor of Record, ASU BIO 610 Intro. to RCR, </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="40ABC93F" w14:textId="5E2B85E0" w:rsidR="001C694C" w:rsidRDefault="002326D9" w:rsidP="001C694C">
+        <w:t xml:space="preserve">ociate, ASU BIO 416 Biomedical Research Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F754C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D279631" w14:textId="6C17512A" w:rsidR="00F22B37" w:rsidRDefault="008B22C7" w:rsidP="00B321AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00C73365">
+        <w:t xml:space="preserve">Large lecture course of 100+ students taught by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B321AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dr. Karin Ellison</w:t>
+      </w:r>
+      <w:r w:rsidR="00D967B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covering </w:t>
+      </w:r>
+      <w:r w:rsidR="00875943">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC24A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>princip</w:t>
+      </w:r>
+      <w:r w:rsidR="00D967B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC24A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s and regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00977593">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD04583" w14:textId="3E090EF1" w:rsidR="001C694C" w:rsidRDefault="002326D9" w:rsidP="001866EF">
+    <w:p w14:paraId="3AEC27EE" w14:textId="50E099BF" w:rsidR="00B321AA" w:rsidRDefault="008B22C7" w:rsidP="00B321AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Built on the CITI training to provide more robust and interactive activities to apply the concepts students learned.</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="4DF69D89" w14:textId="77777777" w:rsidR="00EA5AEB" w:rsidRPr="00F22B37" w:rsidRDefault="00EA5AEB" w:rsidP="00EA5AEB">
+        <w:t>Grading student</w:t>
+      </w:r>
+      <w:r w:rsidR="00B321AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case studies </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and essay exams as they learn about</w:t>
+      </w:r>
+      <w:r w:rsidR="00B321AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ethical decision-making in science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719C51CB" w14:textId="77777777" w:rsidR="00F22B37" w:rsidRDefault="00F22B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AABE172" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum Developer for ASU BIO 610 Intro. to RCR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436528">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3688">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF4B984" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...70 lines deleted...]
-    <w:p w14:paraId="0E8F11C1" w14:textId="29C08170" w:rsidR="00EA5AEB" w:rsidRPr="00EA5AEB" w:rsidRDefault="00EA5AEB" w:rsidP="00EA5AEB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Worked with Dr. Ellison to redesign a course required for all SOLS online Biology Master’s students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7DD464" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00181F4A" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:i/>
-[...19 lines deleted...]
-    <w:p w14:paraId="0D022CC6" w14:textId="21A8DC7A" w:rsidR="008425AF" w:rsidRDefault="008425AF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revamped the course structure and assignments to improve accessibility, learning, and AI resilience. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D33925E" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00C56F6E" w:rsidRDefault="00C23D90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A445921" w14:textId="293FFDF5" w:rsidR="00CD4BC6" w:rsidRPr="00CD4BC6" w:rsidRDefault="00CD4BC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t>Graduate Teaching Assistant</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="38EB87FD" w14:textId="464FA23B" w:rsidR="00F22B37" w:rsidRDefault="00850C51" w:rsidP="008211B0">
+        <w:t>Graduate Teaching Ass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociate &amp; Instructor of Record, ASU BIO 610 Intro. to RCR, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ABC93F" w14:textId="5E2B85E0" w:rsidR="001C694C" w:rsidRDefault="002326D9" w:rsidP="001C694C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...117 lines deleted...]
-      <w:r w:rsidR="00E8683E">
+        <w:t xml:space="preserve">Ran </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73365">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and graded </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A and B sessions for an online course with 50 graduate students per session</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73365">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851D168" w14:textId="5CDF11C2" w:rsidR="008211B0" w:rsidRDefault="006E0819" w:rsidP="001866EF">
+    <w:p w14:paraId="5FD04583" w14:textId="3E090EF1" w:rsidR="001C694C" w:rsidRDefault="002326D9" w:rsidP="001866EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Promptly graded and provided feedback on multiple assignments per week for a section of ~50 students.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Built on the CITI training to provide more robust and interactive activities to apply the concepts students learned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6247DB" w14:textId="77777777" w:rsidR="00514644" w:rsidRPr="00154C16" w:rsidRDefault="00514644" w:rsidP="00514644">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FB722D" w14:textId="66BF292C" w:rsidR="00C77942" w:rsidRDefault="00F7653E">
+    <w:p w14:paraId="4C615B41" w14:textId="77777777" w:rsidR="00EA5AEB" w:rsidRDefault="00EA5AEB" w:rsidP="00EA5AEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Graduate Teaching Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="001E0062">
-[...42 lines deleted...]
-    <w:p w14:paraId="47131F69" w14:textId="40FFE3A7" w:rsidR="00F22B37" w:rsidRDefault="0025078D" w:rsidP="008211B0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ASU BIO 324 Environmental Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F754C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fall 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, 2022, &amp; 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF69D89" w14:textId="77777777" w:rsidR="00EA5AEB" w:rsidRPr="00F22B37" w:rsidRDefault="00EA5AEB" w:rsidP="00EA5AEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="50E155CD" w14:textId="2AE8FB40" w:rsidR="008211B0" w:rsidRDefault="008211B0" w:rsidP="008211B0">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ed essay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exams and increas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course accessibility for Dr. Ben Minteer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’s lecture-based course of 100+ students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F11C1" w14:textId="29C08170" w:rsidR="00EA5AEB" w:rsidRPr="00EA5AEB" w:rsidRDefault="00EA5AEB" w:rsidP="00EA5AEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...63 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Met with students during office hours and developed new assignments, including an essay on zoo ethics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661EF31C" w14:textId="77777777" w:rsidR="00EA5AEB" w:rsidRDefault="00EA5AEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D022CC6" w14:textId="21A8DC7A" w:rsidR="008425AF" w:rsidRDefault="008425AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ASU </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2977">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>HPS 331</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="467ACE91" w14:textId="1746259E" w:rsidR="008211B0" w:rsidRDefault="00D22775" w:rsidP="008211B0">
+      <w:r w:rsidR="009A2977">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>History of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Summer 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EB87FD" w14:textId="464FA23B" w:rsidR="00F22B37" w:rsidRDefault="00850C51" w:rsidP="008211B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Individually coached </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">40 </w:t>
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="008211B0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>student</w:t>
-[...7 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">nline </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">course taught </w:t>
       </w:r>
       <w:r w:rsidR="008211B0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>by Dr. MacCord</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0819">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0819" w:rsidRPr="006E0819">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="008211B0">
+      <w:r w:rsidR="006E0819">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dr.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C632EE">
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006E0819">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Facemire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covering</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8683E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicine from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the four humors to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF208A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>modern day</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8683E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8DB460" w14:textId="77777777" w:rsidR="00F23DAD" w:rsidRDefault="00F23DAD" w:rsidP="00F23DAD">
-[...63 lines deleted...]
-    <w:p w14:paraId="32B0AF20" w14:textId="507E1B37" w:rsidR="00031404" w:rsidRPr="00331DD2" w:rsidRDefault="00031404" w:rsidP="00031404">
+    <w:p w14:paraId="6851D168" w14:textId="5CDF11C2" w:rsidR="008211B0" w:rsidRDefault="006E0819" w:rsidP="001866EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00331DD2">
-[...56 lines deleted...]
-    <w:p w14:paraId="262E2355" w14:textId="041462D1" w:rsidR="00031404" w:rsidRDefault="007816FF" w:rsidP="00F23DAD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Promptly graded and provided feedback on multiple assignments per week for a section of ~50 students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBC0B2F" w14:textId="77777777" w:rsidR="001866EF" w:rsidRPr="00154C16" w:rsidRDefault="001866EF" w:rsidP="001866EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FB722D" w14:textId="66BF292C" w:rsidR="00C77942" w:rsidRDefault="00F7653E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate Teaching Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0062">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ASU </w:t>
+      </w:r>
+      <w:r w:rsidR="00F754C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIO 312 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bioethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F754C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA077C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47131F69" w14:textId="40FFE3A7" w:rsidR="00F22B37" w:rsidRDefault="0025078D" w:rsidP="008211B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led class once a semester </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Gave a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4192">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43998">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">series of </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interactive activity-based </w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43998">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00031404">
-[...55 lines deleted...]
-      <w:r w:rsidR="00031404" w:rsidRPr="00331DD2">
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> building arguments and critiques for Dr. J. Benjamin Hurlbut</w:t>
+      </w:r>
+      <w:r w:rsidR="005162A2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B1B38C" w14:textId="77777777" w:rsidR="00BA5935" w:rsidRPr="007D6117" w:rsidRDefault="00BA5935" w:rsidP="00BA5935">
-[...61 lines deleted...]
-    <w:p w14:paraId="115FECC8" w14:textId="77777777" w:rsidR="002465F6" w:rsidRDefault="002465F6" w:rsidP="002465F6">
+    <w:p w14:paraId="50E155CD" w14:textId="2AE8FB40" w:rsidR="008211B0" w:rsidRDefault="008211B0" w:rsidP="008211B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Launched the partnership between the American Association for the Advancement of Science (AAAS) and ASU.</w:t>
-[...86 lines deleted...]
-    <w:p w14:paraId="1B119470" w14:textId="197640AA" w:rsidR="00181F4A" w:rsidRDefault="00181F4A" w:rsidP="00181F4A">
+        <w:t xml:space="preserve">Led </w:t>
+      </w:r>
+      <w:r w:rsidR="00A278EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">two </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>weekly recitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discussions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ~20 students </w:t>
+      </w:r>
+      <w:r w:rsidR="00A278EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on emerging bioethics topics such as human gene</w:t>
+      </w:r>
+      <w:r w:rsidR="00A278EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467ACE91" w14:textId="1746259E" w:rsidR="008211B0" w:rsidRDefault="00D22775" w:rsidP="008211B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Worked with Dr. Ellison to redesign</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="65B23783" w14:textId="0CF4ADD4" w:rsidR="00154617" w:rsidRPr="00181F4A" w:rsidRDefault="00364E43" w:rsidP="00F22B37">
+        <w:t xml:space="preserve">Individually coached </w:t>
+      </w:r>
+      <w:r w:rsidR="008D387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+      <w:r w:rsidR="00A278EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40 </w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidR="00A278EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as they each </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wrote</w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C632EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7-</w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-page term paper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a self-selected </w:t>
+      </w:r>
+      <w:r w:rsidR="008211B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bioethics topic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8DB460" w14:textId="77777777" w:rsidR="00F23DAD" w:rsidRDefault="00F23DAD" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ACB8C4" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Graduate Research Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dr. Ben Minteer’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilder Kingdom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book Project, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3905F3" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00A766BE" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
-        <w:jc w:val="both"/>
-[...189 lines deleted...]
-        <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted with and attended the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A766BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Wilder Kingdom Workshop</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the Arizona</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6D55AE02" w14:textId="4DE3F0A3" w:rsidR="00FF6724" w:rsidRPr="008247FE" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+        <w:t xml:space="preserve"> at the Arizona-Sonora Desert Museum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5C3D69" w14:textId="7F7B67FB" w:rsidR="00C23D90" w:rsidRPr="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Met contributors includ</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Met contributors including Irus Braverman, Nigel Rothfels, Susan Clayton, Johnathon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Irus</w:t>
+        <w:t>Losos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Braverman,</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="0E2FA4F9" w14:textId="35C8149A" w:rsidR="008247FE" w:rsidRDefault="00B84BEA" w:rsidP="00F754C5">
+        <w:t>, &amp; Natasha Meuser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CA8602" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BC6D9D" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Data Specialist</w:t>
       </w:r>
-      <w:r w:rsidR="000371CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>AS</w:t>
       </w:r>
-      <w:r w:rsidR="000371CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center for Biology &amp; Society, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Spring 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C1ECB" w14:textId="77777777" w:rsidR="00FF6724" w:rsidRPr="00331DD2" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+    <w:p w14:paraId="71C5FF44" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00331DD2" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinated with partners at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008247FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Marine Biological Laboratory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to improve their online MBL History library.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D62ECF" w14:textId="77777777" w:rsidR="00FF6724" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+    <w:p w14:paraId="53DECEBC" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Processed and refined large amounts of data through a variety of spreadsheets and online programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7EAF69" w14:textId="77777777" w:rsidR="00FF6724" w:rsidRPr="00F754C5" w:rsidRDefault="00FF6724" w:rsidP="00F754C5">
-[...8 lines deleted...]
-    <w:p w14:paraId="16DE5D7C" w14:textId="29C03801" w:rsidR="008247FE" w:rsidRDefault="008272B6" w:rsidP="00F754C5">
+    <w:p w14:paraId="5FA39D74" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4131DE3F" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Curriculum Development Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="000371CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, ASU </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">School of Life Sciences, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fall 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E675131" w14:textId="41691A32" w:rsidR="00FF6724" w:rsidRPr="00331DD2" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+    <w:p w14:paraId="3127EE2E" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00331DD2" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Helped </w:t>
-[...60 lines deleted...]
-    <w:p w14:paraId="28FC8B3E" w14:textId="790117D1" w:rsidR="002E25F1" w:rsidRPr="002E25F1" w:rsidRDefault="00FF6724" w:rsidP="00E90F73">
+        <w:t>Helped Dr. Kinzig transition the Biology &amp; Society Research Colloquium (BIO314/414) to an online format on Canvas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E925A3" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="002E25F1" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E25F1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Contributed to lesson plans</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t>Contributed to lesson plans and course organization a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="002E25F1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>course organization</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="002E25F1">
+        <w:t xml:space="preserve"> created rubrics and video lecture</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714DAD87" w14:textId="77777777" w:rsidR="00A406B3" w:rsidRDefault="00A406B3">
-[...6 lines deleted...]
-    <w:p w14:paraId="588DCAB1" w14:textId="1D08AFD1" w:rsidR="00F85D6B" w:rsidRDefault="00BC1467">
+    <w:p w14:paraId="5AEC958B" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B26F3F" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Lead Community</w:t>
       </w:r>
-      <w:r w:rsidR="00681754">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>/Resident</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="000371CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Housing, </w:t>
       </w:r>
-      <w:r w:rsidR="00B84BEA" w:rsidRPr="00E96951">
+      <w:r w:rsidRPr="00E96951">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2020-2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABEE588" w14:textId="352BDBCB" w:rsidR="00FF6724" w:rsidRPr="00AA6BA9" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+    <w:p w14:paraId="5F628BBE" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="00AA6BA9" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Advocated for student staff safety to</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="387881C0" w14:textId="77777777" w:rsidR="00FF6724" w:rsidRDefault="00FF6724" w:rsidP="00FF6724">
+        <w:t>Advocated for student staff safety to university leadership as the campus reopened during the pandemic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75376963" w14:textId="28309117" w:rsidR="00C23D90" w:rsidRPr="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted in the training and organization of a dozen immediate staff members and approximately 50 student staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EEAF11" w14:textId="77777777" w:rsidR="00FF6724" w:rsidRPr="00F754C5" w:rsidRDefault="00FF6724">
-[...8 lines deleted...]
-    <w:p w14:paraId="77FD921D" w14:textId="51D30572" w:rsidR="00F85D6B" w:rsidRDefault="00B84BEA">
+    <w:p w14:paraId="12647A3F" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13313771" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
-      <w:r w:rsidR="00681754">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>/Resident</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="000371CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7337F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU Housing, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96951">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2019-2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B1D8D" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRPr="008C0D5F" w:rsidRDefault="00AA0310" w:rsidP="00AA0310">
+    <w:p w14:paraId="622895E2" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRPr="008C0D5F" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mentor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6877,176 +7623,417 @@
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 36 first-year residents in their transition to college and foster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> their work, life, and school balance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55896797" w14:textId="77777777" w:rsidR="00AA0310" w:rsidRDefault="00AA0310" w:rsidP="00AA0310">
+    <w:p w14:paraId="4A0AE2E8" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00C23D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Serv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in an overnight crisis management rotation for a residential complex of 1,600 residents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABFA0ED" w14:textId="77777777" w:rsidR="000452BE" w:rsidRPr="00F754C5" w:rsidRDefault="000452BE">
-[...37 lines deleted...]
-    <w:p w14:paraId="656D8E9E" w14:textId="77777777" w:rsidR="000452BE" w:rsidRPr="00331DD2" w:rsidRDefault="000452BE" w:rsidP="000452BE">
+    <w:p w14:paraId="6D2B9D7D" w14:textId="77777777" w:rsidR="00C23D90" w:rsidRDefault="00C23D90" w:rsidP="00F23DAD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712850CD" w14:textId="3DD3E19A" w:rsidR="00031404" w:rsidRDefault="00031404" w:rsidP="00031404">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7337F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undergraduate Teaching </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant for ASU </w:t>
+      </w:r>
+      <w:r w:rsidR="00930DB2" w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HON 171/272</w:t>
+      </w:r>
+      <w:r w:rsidR="00930DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Honors Socratic Seminar, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A365D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B0AF20" w14:textId="507E1B37" w:rsidR="00031404" w:rsidRPr="00331DD2" w:rsidRDefault="00031404" w:rsidP="00031404">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Engaged guests through dynamic exhibit-specific presentations covering kelp forests, marine mammals, and coral reefs.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3705222F" w14:textId="2DF86C41" w:rsidR="000452BE" w:rsidRDefault="009159AA" w:rsidP="000452BE">
+        <w:t>Aid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dr. Van Engen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in The Human Event</w:t>
+      </w:r>
+      <w:r w:rsidR="005277D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Barrett’s signature intensive first-year Socratic seminar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262E2355" w14:textId="041462D1" w:rsidR="00031404" w:rsidRDefault="007816FF" w:rsidP="00F23DAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Led class once a semester </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54542">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00031404">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upported ~20 </w:t>
+      </w:r>
+      <w:r w:rsidR="00031404" w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>students as they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrote</w:t>
+      </w:r>
+      <w:r w:rsidR="00031404" w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and revise</w:t>
+      </w:r>
+      <w:r w:rsidR="00031404">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="00031404" w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>their essays</w:t>
+      </w:r>
+      <w:r w:rsidR="00031404">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through office hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00031404" w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABFA0ED" w14:textId="77777777" w:rsidR="000452BE" w:rsidRPr="00F754C5" w:rsidRDefault="000452BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183D368F" w14:textId="081C3BAD" w:rsidR="00A63680" w:rsidRDefault="001E0062">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Seasonal Education Interpreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE325E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Aquarium of the Pacific, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE325E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Summer 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656D8E9E" w14:textId="77777777" w:rsidR="000452BE" w:rsidRPr="00331DD2" w:rsidRDefault="000452BE" w:rsidP="000452BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Engaged guests through dynamic exhibit-specific presentations covering kelp forests, marine mammals, and coral reefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2F80D1" w14:textId="7198D989" w:rsidR="000452BE" w:rsidRPr="007C57B3" w:rsidRDefault="009159AA" w:rsidP="007C57B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Educated visitors </w:t>
       </w:r>
       <w:r w:rsidR="000452BE" w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">about sustainability topics such as climate change and </w:t>
       </w:r>
       <w:r w:rsidR="000452BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">human </w:t>
       </w:r>
       <w:r w:rsidR="000452BE" w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>population size</w:t>
@@ -7080,60 +8067,58 @@
       <w:r w:rsidR="002A3D1E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>led tours</w:t>
       </w:r>
       <w:r w:rsidR="000452BE" w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2F80D1" w14:textId="77777777" w:rsidR="000452BE" w:rsidRPr="00AE325E" w:rsidRDefault="000452BE">
-[...8 lines deleted...]
-    <w:p w14:paraId="0170FF08" w14:textId="1805EFA5" w:rsidR="00AD6F13" w:rsidRDefault="00450E75">
+    <w:p w14:paraId="69978861" w14:textId="77777777" w:rsidR="00BA23BB" w:rsidRDefault="00BA23BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0170FF08" w14:textId="790C57F7" w:rsidR="00AD6F13" w:rsidRDefault="00450E75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Vice President, ASU Resident Housing Association</w:t>
       </w:r>
       <w:r w:rsidR="00A61632">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RHA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -7331,51 +8316,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA91836" w14:textId="3C922AD9" w:rsidR="00F22B37" w:rsidRPr="00F85D6B" w:rsidRDefault="001866EF" w:rsidP="00F22B37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Synthesized</w:t>
       </w:r>
       <w:r w:rsidR="00F22B37">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> existing research ethics education, goals, evaluation, and measure development</w:t>
       </w:r>
       <w:r w:rsidR="00475A22">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> literature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for background.</w:t>
@@ -7602,98 +8586,131 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Amelie Clark, defended Fall 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7E0D43" w14:textId="77777777" w:rsidR="00F3696E" w:rsidRPr="009773D2" w:rsidRDefault="00F3696E" w:rsidP="00F3696E">
+    <w:p w14:paraId="6D7E0D43" w14:textId="1CE1CC03" w:rsidR="00F3696E" w:rsidRPr="009773D2" w:rsidRDefault="00F3696E" w:rsidP="00F3696E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Joyce Priebe, defending Spring 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C68AEC9" w14:textId="6A08E0FD" w:rsidR="00F3696E" w:rsidRPr="00F3696E" w:rsidRDefault="00F3696E" w:rsidP="00F3696E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Joyce Priebe, defend</w:t>
+      </w:r>
+      <w:r w:rsidR="00751E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68AEC9" w14:textId="786FBB4A" w:rsidR="00F3696E" w:rsidRPr="00F3696E" w:rsidRDefault="00F3696E" w:rsidP="00F3696E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Claire McCarthy, defending Spring 2025</w:t>
+        <w:t>Claire McCarthy, defend</w:t>
+      </w:r>
+      <w:r w:rsidR="00751E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE22665" w14:textId="77777777" w:rsidR="00F3696E" w:rsidRPr="00154C16" w:rsidRDefault="00F3696E" w:rsidP="006947BC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6753DBB4" w14:textId="2EDA767F" w:rsidR="00F41718" w:rsidRPr="00F41718" w:rsidRDefault="005209E6" w:rsidP="00F41718">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7721,562 +8738,993 @@
     </w:p>
     <w:p w14:paraId="5E57F5CA" w14:textId="55489ACA" w:rsidR="0038000D" w:rsidRPr="0038000D" w:rsidRDefault="0038000D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ASU Community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3025209A" w14:textId="77777777" w:rsidR="0038000D" w:rsidRDefault="0038000D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8FD05A" w14:textId="749EEBA7" w:rsidR="005D72FC" w:rsidRPr="005D72FC" w:rsidRDefault="005D72FC">
-[...22 lines deleted...]
-    <w:p w14:paraId="3EC9ECA7" w14:textId="442F6459" w:rsidR="005D72FC" w:rsidRDefault="005D72FC" w:rsidP="005D72FC">
+    <w:p w14:paraId="1E53FA33" w14:textId="185719BC" w:rsidR="009F2FA2" w:rsidRPr="009F2FA2" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President, ASU School of Life Sciences Graduate Executive Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B23386" w14:textId="441BDDA9" w:rsidR="009F2FA2" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nominated and confirmed by the GSG Assembly to serve on the internal court of the student-fee-funded government</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68CAAF92" w14:textId="59D6EFDD" w:rsidR="005D72FC" w:rsidRPr="005D72FC" w:rsidRDefault="005D72FC" w:rsidP="005D72FC">
+        <w:t>Lead monthly meetings with SOLS Director Dr. Manley and the SOLS Graduate Programs Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6F499C" w14:textId="1700B17F" w:rsidR="009F2FA2" w:rsidRPr="000505F1" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Serves to resolve disputes by interpreting and applying the GSG constitution and bylaws</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="74C4BCE3" w14:textId="293EBFF8" w:rsidR="00497C1E" w:rsidRDefault="007B0D89" w:rsidP="007B0D89">
+        <w:t>Coordinate graduate student executive board to engage with department committees and offer core programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A5A265" w14:textId="77777777" w:rsidR="009F2FA2" w:rsidRDefault="009F2FA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24ED1037" w14:textId="4600F36B" w:rsidR="00632A0B" w:rsidRPr="00632A0B" w:rsidRDefault="00632A0B" w:rsidP="00632A0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory Board Member for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Dean of Natural Sciences,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>The College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001269E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24103">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA8B4D6" w14:textId="08F7CAF0" w:rsidR="00A60EDD" w:rsidRDefault="00A60EDD" w:rsidP="00A60EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Member of Committee for Initiative Development for Engagement, Activities, and Socializing (IDEAS)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EA1B5AC" w14:textId="40B83E4F" w:rsidR="007B0D89" w:rsidRPr="007B0D89" w:rsidRDefault="007B0D89" w:rsidP="007B0D89">
+        <w:t xml:space="preserve">Advisory board of undergraduate and graduate students to help advise the dean </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D48E3C" w14:textId="7D0DB15C" w:rsidR="00A60EDD" w:rsidRPr="00A60EDD" w:rsidRDefault="00A60EDD" w:rsidP="00A60EDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Regularly meets with other faculty, students, and staff on the committee to strengthen social connections in SOLS.</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="1C959885" w14:textId="38E4882F" w:rsidR="000505F1" w:rsidRDefault="006D7B0A" w:rsidP="000505F1">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>epresent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the perspectives of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SOLS graduate students to assist Dean</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dan Cox</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>strategic planning</w:t>
+      </w:r>
+      <w:r w:rsidR="006643E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C995AB8" w14:textId="77777777" w:rsidR="00632A0B" w:rsidRDefault="00632A0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8FD05A" w14:textId="18E0368C" w:rsidR="005D72FC" w:rsidRPr="005D72FC" w:rsidRDefault="005D72FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justice, ASU Graduate Student Government (GSG) Judiciary, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC571F" w:rsidRPr="00CC571F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC9ECA7" w14:textId="442F6459" w:rsidR="005D72FC" w:rsidRDefault="005D72FC" w:rsidP="005D72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Participate in monthly meetings with SOLS Director Dr. Manley and the SOLS Graduate Programs Office.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3208FA9D" w14:textId="793B3791" w:rsidR="000505F1" w:rsidRPr="000505F1" w:rsidRDefault="006D7B0A" w:rsidP="000505F1">
+        <w:t>Nominated and confirmed by the GSG Assembly to serve on the internal court of the student-fee-funded government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CAAF92" w14:textId="31119EAE" w:rsidR="005D72FC" w:rsidRPr="005D72FC" w:rsidRDefault="00F47EFD" w:rsidP="005D72FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Provide feedback from the graduate student perspective on SOLS’ goals and programs.</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="4970EEAD" w14:textId="6EBD4B9A" w:rsidR="00381C66" w:rsidRDefault="00381C66" w:rsidP="00381C66">
+        <w:t>Resolve</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC571F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005D72FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disputes by interpreting the GSG constitution and bylaws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for an organization with a budget over $2 million.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D98177D" w14:textId="77777777" w:rsidR="005D72FC" w:rsidRDefault="005D72FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4D2F55" w14:textId="2A3906E8" w:rsidR="00497C1E" w:rsidRDefault="00497C1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>IDEAS Committee Member, School of Life Sciences,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025-p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C4BCE3" w14:textId="293EBFF8" w:rsidR="00497C1E" w:rsidRDefault="007B0D89" w:rsidP="007B0D89">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Participate in monthly meetings of the Graduate Programs Committee to provide a graduate student perspective.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F266CAC" w14:textId="302B3437" w:rsidR="00442262" w:rsidRPr="00D669BF" w:rsidRDefault="00381C66" w:rsidP="00D669BF">
+        <w:t>Member of Committee for Initiative Development for Engagement, Activities, and Socializing (IDEAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1B5AC" w14:textId="40B83E4F" w:rsidR="007B0D89" w:rsidRPr="007B0D89" w:rsidRDefault="007B0D89" w:rsidP="007B0D89">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shared graduate students’ excitement &amp; concerns about SOLS’ planned change to an umbrella admission process. </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="27F73009" w14:textId="6DED71DF" w:rsidR="003408FC" w:rsidRPr="00331DD2" w:rsidRDefault="007C4D0E" w:rsidP="003408FC">
+        <w:t>Regularly meets with other faculty, students, and staff on the committee to strengthen social connections in SOLS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5424A332" w14:textId="77777777" w:rsidR="000505F1" w:rsidRDefault="000505F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0B9E73" w14:textId="4F7599A2" w:rsidR="009F2FA2" w:rsidRPr="009F2FA2" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vice President, ASU School of Life Sciences Graduate Executive Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CAA4FA" w14:textId="77777777" w:rsidR="009F2FA2" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Coordinate a weekly rotating happy hour that invites graduate students to come and discuss an academic paper.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A346AEF" w14:textId="215D7E8B" w:rsidR="003408FC" w:rsidRPr="003408FC" w:rsidRDefault="007C4D0E" w:rsidP="003408FC">
+        <w:t>Participate in monthly meetings with SOLS Director Dr. Manley and the SOLS Graduate Programs Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7427E6C1" w14:textId="77777777" w:rsidR="009F2FA2" w:rsidRPr="000505F1" w:rsidRDefault="009F2FA2" w:rsidP="009F2FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Partner with SOLS Event Staff to run events</w:t>
-[...55 lines deleted...]
-    <w:p w14:paraId="170F9C83" w14:textId="2CDBBBCF" w:rsidR="00824E67" w:rsidRPr="00824E67" w:rsidRDefault="00176848" w:rsidP="00824E67">
+        <w:t>Provide feedback from the graduate student perspective on SOLS’ goals and programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13335A36" w14:textId="77777777" w:rsidR="009F2FA2" w:rsidRDefault="009F2FA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0655789F" w14:textId="0AE6E2F6" w:rsidR="00442262" w:rsidRDefault="00E24613">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Representative, ASU School of Life Sciences Graduate Programs Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24613">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2023-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4970EEAD" w14:textId="6EBD4B9A" w:rsidR="00381C66" w:rsidRDefault="00381C66" w:rsidP="00381C66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Participate in monthly meetings of the Graduate Programs Committee to provide a graduate student perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F266CAC" w14:textId="302B3437" w:rsidR="00442262" w:rsidRPr="00D669BF" w:rsidRDefault="00381C66" w:rsidP="00D669BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shared graduate students’ excitement &amp; concerns about </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SOLS’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planned change to an umbrella admission process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF3E402" w14:textId="77777777" w:rsidR="00D669BF" w:rsidRDefault="00D669BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E73EF3" w14:textId="685CE617" w:rsidR="008E08CC" w:rsidRDefault="008E08CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r w:rsidR="00490ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00137EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24613">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of Life Sciences Graduate Executive Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442262">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2023-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F73009" w14:textId="6DED71DF" w:rsidR="003408FC" w:rsidRPr="00331DD2" w:rsidRDefault="007C4D0E" w:rsidP="003408FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Coordinate a weekly rotating happy hour that invites graduate students to come and discuss an academic paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A346AEF" w14:textId="215D7E8B" w:rsidR="003408FC" w:rsidRDefault="007C4D0E" w:rsidP="003408FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Partner with SOLS Event Staff to run events</w:t>
+      </w:r>
+      <w:r w:rsidR="006F17D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the SOLS Anniversary Graduate Student Poster Competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667A7F05" w14:textId="16C63786" w:rsidR="00C23D90" w:rsidRPr="003408FC" w:rsidRDefault="00C23D90" w:rsidP="003408FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managed the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9669C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 SOLS </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9669C" w:rsidRPr="00F9669C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3MT®</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9669C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Competition, including event logistics and preparation workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195E30A9" w14:textId="77777777" w:rsidR="008E08CC" w:rsidRDefault="008E08CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF40244" w14:textId="52E55DDC" w:rsidR="00824E67" w:rsidRPr="00591E1C" w:rsidRDefault="00824E67" w:rsidP="00824E67">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate Student Representative, ASU SOLS Assistant Professor Search Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Spring 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1647398D" w14:textId="4C56B88C" w:rsidR="00824E67" w:rsidRPr="007C57B3" w:rsidRDefault="00176848" w:rsidP="007C57B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Participated in </w:t>
       </w:r>
       <w:r w:rsidR="007F5D3E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C61BFF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>interview</w:t>
@@ -8300,78 +9748,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">faculty </w:t>
       </w:r>
       <w:r w:rsidR="002533BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>feedback</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and provided a hiring recommendation for a targeted search.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1647398D" w14:textId="77777777" w:rsidR="00824E67" w:rsidRDefault="00824E67">
-[...6 lines deleted...]
-    <w:p w14:paraId="36B6D68C" w14:textId="25173C25" w:rsidR="00267B1B" w:rsidRDefault="00267B1B">
+    <w:p w14:paraId="502C9CC6" w14:textId="77777777" w:rsidR="009F2FA2" w:rsidRDefault="009F2FA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B6D68C" w14:textId="30D756E0" w:rsidR="00267B1B" w:rsidRDefault="00267B1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Representative, </w:t>
       </w:r>
       <w:r w:rsidR="00137EAA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">ASU’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="007074FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>Ask A Biologist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advisory Board, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E08CC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2022-present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126258BE" w14:textId="72A1A4F9" w:rsidR="00275235" w:rsidRPr="00331DD2" w:rsidRDefault="00275235" w:rsidP="00275235">
       <w:pPr>
@@ -8649,232 +10097,298 @@
       <w:r w:rsidR="00875772">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and refined </w:t>
       </w:r>
       <w:r w:rsidR="004036A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidR="00875772">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>based on TA feedback.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63218D4A" w14:textId="77777777" w:rsidR="00340368" w:rsidRDefault="00340368" w:rsidP="00340368">
+    <w:p w14:paraId="3925E8B8" w14:textId="77777777" w:rsidR="007C57B3" w:rsidRDefault="007C57B3" w:rsidP="00340368">
       <w:pPr>
         <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="63218D4A" w14:textId="35F2A80E" w:rsidR="00340368" w:rsidRDefault="00340368" w:rsidP="00340368">
+      <w:pPr>
+        <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:spacing w:after="45"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Peer Reviews</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19362BD3" w14:textId="77777777" w:rsidR="00340368" w:rsidRPr="005209E6" w:rsidRDefault="00340368" w:rsidP="00340368">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3BEC42" w14:textId="77777777" w:rsidR="00340368" w:rsidRDefault="00340368" w:rsidP="00340368">
       <w:pPr>
         <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019378E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Article Referee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00713D4C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ad hoc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE37910" w14:textId="77777777" w:rsidR="00340368" w:rsidRPr="00B77A5E" w:rsidRDefault="00340368" w:rsidP="00340368">
+    <w:p w14:paraId="4E7C67A8" w14:textId="701E2CB6" w:rsidR="00A21EC0" w:rsidRDefault="00A21EC0" w:rsidP="00340368">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Conservation Science and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E125149" w14:textId="076BC9D4" w:rsidR="00A21EC0" w:rsidRPr="00A21EC0" w:rsidRDefault="00A21EC0" w:rsidP="00340368">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Current Issues in Tourism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6E55CE" w14:textId="77777777" w:rsidR="00A21EC0" w:rsidRDefault="00A21EC0" w:rsidP="00A21EC0">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Journal of Park and Recreation Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B9C56E" w14:textId="492ECB20" w:rsidR="00EF7F1B" w:rsidRDefault="00EF7F1B" w:rsidP="00A21EC0">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Journal of Shelter Medicine &amp; Community Animal Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E9765B" w14:textId="73895303" w:rsidR="00A21EC0" w:rsidRPr="00A21EC0" w:rsidRDefault="00A21EC0" w:rsidP="00A21EC0">
+      <w:pPr>
+        <w:spacing w:after="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Journal of Social Distress and Homelessness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCBE8F7" w14:textId="00FB549B" w:rsidR="00340368" w:rsidRPr="00A21EC0" w:rsidRDefault="00340368" w:rsidP="00A21EC0">
       <w:pPr>
         <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Landscape and Urban Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A859E5" w14:textId="77777777" w:rsidR="00340368" w:rsidRDefault="00340368" w:rsidP="00340368">
+    <w:p w14:paraId="38BF0D35" w14:textId="77B5B1E8" w:rsidR="004647CF" w:rsidRDefault="004647CF" w:rsidP="00340368">
       <w:pPr>
         <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597AAA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>World Leisure Journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AE089A" w14:textId="401B3F8D" w:rsidR="00F80394" w:rsidRPr="00340368" w:rsidRDefault="00F80394" w:rsidP="00340368">
+      <w:pPr>
+        <w:spacing w:after="45"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica Neue"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...70 lines deleted...]
-        <w:t>Current Issues in Tourism</w:t>
+        <w:t>Zoo Biology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0563D660" w14:textId="77777777" w:rsidR="008830C5" w:rsidRDefault="008830C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6223CB0F" w14:textId="032F6E26" w:rsidR="008830C5" w:rsidRPr="00F41718" w:rsidRDefault="008830C5" w:rsidP="008830C5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -8883,51 +10397,51 @@
         </w:rPr>
         <w:t>NON-ACADEMIC SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3686CA5E" w14:textId="77777777" w:rsidR="0038000D" w:rsidRDefault="0038000D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4CA836" w14:textId="50F733B0" w:rsidR="00373EDA" w:rsidRDefault="00373EDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Member, Association of Zoos and Aquariums </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor=":~:text=African%20vultures%20are%20now%20an%20official%20SAFE%20species.&amp;text=Great%20news!,Botswana%2C%20Kenya%2C%20and%20Tanzania." w:history="1">
+      <w:hyperlink r:id="rId23" w:anchor=":~:text=African%20vultures%20are%20now%20an%20official%20SAFE%20species.&amp;text=Great%20news!,Botswana%2C%20Kenya%2C%20and%20Tanzania." w:history="1">
         <w:r w:rsidRPr="00CF7EFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>African Vultures SAFE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Saving Animals from Extinction)</w:t>
       </w:r>
       <w:r w:rsidR="00714A78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Education Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -9012,51 +10526,51 @@
     <w:p w14:paraId="79E855F4" w14:textId="77777777" w:rsidR="00373EDA" w:rsidRDefault="00373EDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BA1E89" w14:textId="11859FB5" w:rsidR="00D43254" w:rsidRPr="00CF7EFB" w:rsidRDefault="006434DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations </w:t>
       </w:r>
       <w:r w:rsidR="009D3AF0" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinator, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="009D3AF0" w:rsidRPr="00CF7EFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>Youth Ocean Conservation Summit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D3AF0" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009D3AF0" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2019-present</w:t>
       </w:r>
       <w:r w:rsidR="009D3AF0" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -9928,60 +11442,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00331DD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> data entry and statistical analysis for veterinary staff research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in animal health and management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6238F29D" w14:textId="3DC06360" w:rsidR="00A97373" w:rsidRPr="00CF7EFB" w:rsidRDefault="00A97373" w:rsidP="009D3AF0">
-[...8 lines deleted...]
-    <w:p w14:paraId="5FD2FA2B" w14:textId="67AD524A" w:rsidR="00B355A6" w:rsidRDefault="00A97373" w:rsidP="009D3AF0">
+    <w:p w14:paraId="69E40686" w14:textId="77777777" w:rsidR="007C57B3" w:rsidRDefault="007C57B3" w:rsidP="009D3AF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD2FA2B" w14:textId="7E5DA731" w:rsidR="00B355A6" w:rsidRDefault="00A97373" w:rsidP="009D3AF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Education &amp; Animal Ambassadors </w:t>
       </w:r>
       <w:r w:rsidR="00231E8C" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Intern, Audubon Zoo, </w:t>
       </w:r>
       <w:r w:rsidR="00231E8C" w:rsidRPr="00CF7EFB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -10322,51 +11834,50 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB0CCED" w14:textId="03EA1DAC" w:rsidR="00BA4374" w:rsidRDefault="00BA4374" w:rsidP="004D1E90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ASU Masterclass for Teaching Online,</w:t>
       </w:r>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fall </w:t>
       </w:r>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
@@ -10423,51 +11934,51 @@
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Story Telling Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Crash Course in Storytelling and Coaching, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00A7100E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:t>The Story Collider</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00525ED7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>October 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A12EC4F" w14:textId="034DCB74" w:rsidR="002268EA" w:rsidRDefault="002268EA" w:rsidP="002268EA">
       <w:pPr>
@@ -10522,167 +12033,1145 @@
         <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002268EA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Practiced telling effective, engaging stories and learned how to coach others on how to tell stories</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633C5063" w14:textId="55AC51E4" w:rsidR="00DD35EA" w:rsidRPr="00A831A1" w:rsidRDefault="00DD35EA">
-[...8 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId25"/>
+    <w:p w14:paraId="633C5063" w14:textId="55AC51E4" w:rsidR="00DD35EA" w:rsidRDefault="00DD35EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EED8A24" w14:textId="50C48B00" w:rsidR="008E7943" w:rsidRDefault="008E7943" w:rsidP="008E7943">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>COORDINATED EVENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D943B1" w14:textId="77777777" w:rsidR="008E7943" w:rsidRDefault="008E7943" w:rsidP="008E7943">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A0732A" w14:textId="77777777" w:rsidR="00AA5231" w:rsidRPr="00891CB5" w:rsidRDefault="00AA5231" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU Presence at AAAS Annual Meeting in Phoenix, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>February 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B1F56E" w14:textId="70C5617F" w:rsidR="009A3059" w:rsidRPr="009A3059" w:rsidRDefault="009A3059" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Promoted the conference and registration opportunities across the university, resulting in over 1000 ASU attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE3FA4E" w14:textId="5E1010D8" w:rsidR="00AA5231" w:rsidRPr="00CA4CD1" w:rsidRDefault="00AA5231" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinated </w:t>
+      </w:r>
+      <w:r w:rsidR="00C746A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU’s host university sponsorship for the conference, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opening remarks by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C746A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>President Crow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1639EF" w14:textId="15C9C538" w:rsidR="00AB3A6F" w:rsidRPr="00AB3A6F" w:rsidRDefault="00CA4CD1" w:rsidP="00AB3A6F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organized 20+ student greeters, 20+ tabling colleges/schools/centers, 30+ in-booth presentations by ASU faculty and staff, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00572138">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mural by La Morena, and logistics to accommodate the Dreamscape Mobile Learning Lab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520AB067" w14:textId="77777777" w:rsidR="00572138" w:rsidRPr="00572138" w:rsidRDefault="00572138" w:rsidP="00572138">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1884A212" w14:textId="4FF681F2" w:rsidR="00AA5231" w:rsidRPr="00891CB5" w:rsidRDefault="00AA5231" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit and Ceremony for the Inaugural ASU-Science Prize Awardees, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>February 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334A5838" w14:textId="4C56D695" w:rsidR="00AA5231" w:rsidRPr="0049503B" w:rsidRDefault="0049503B" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Led the implementation and promotion of the prize, resulting in nearly 100 applicants in its first year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264DD7B7" w14:textId="2E6ACAF8" w:rsidR="0049503B" w:rsidRDefault="0049503B" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Coordinated campus visits for the inaugural awardees, including presentations and meetings with faculty and centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4F048C" w14:textId="6C6CC19C" w:rsidR="0049503B" w:rsidRDefault="0049503B" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hosted a reception with the ASU Foundation for awardees, AAAS/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leaders, and science philanthropists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6495185A" w14:textId="6C3A87E9" w:rsidR="0049503B" w:rsidRPr="007D19EB" w:rsidRDefault="00B34D60" w:rsidP="00AA5231">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Planned</w:t>
+      </w:r>
+      <w:r w:rsidR="0049503B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inaugural </w:t>
+      </w:r>
+      <w:r w:rsidR="0049503B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prize Ceremony</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, featuring remarks by </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1161">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President Crow and AAAS CEO Sudip Parikh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3D44C9" w14:textId="77777777" w:rsidR="00AA5231" w:rsidRDefault="00AA5231" w:rsidP="00DA028A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2854699A" w14:textId="7D7561FE" w:rsidR="00235E7C" w:rsidRDefault="00271EC1" w:rsidP="00DA028A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>SOLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00235E7C" w:rsidRPr="00235E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Graduate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>3MT</w:t>
+      </w:r>
+      <w:r w:rsidR="0021164B" w:rsidRPr="00F71CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00235E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Graduate Research Poster Competition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>October 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC2C665" w14:textId="2DB67A8D" w:rsidR="007D19EB" w:rsidRPr="009303A9" w:rsidRDefault="007D19EB" w:rsidP="007D19EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinated a series of workshops and </w:t>
+      </w:r>
+      <w:r w:rsidR="000441BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>competition</w:t>
+      </w:r>
+      <w:r w:rsidR="000441BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for Ph.D. students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the School of Life Sciences at ASU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D396F13" w14:textId="77777777" w:rsidR="00235E7C" w:rsidRDefault="00235E7C" w:rsidP="002B7442">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711AB675" w14:textId="72685FD5" w:rsidR="002B7442" w:rsidRDefault="002B7442" w:rsidP="002B7442">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7442">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editor-in-Ch</w:t>
+      </w:r>
+      <w:r w:rsidR="007D19EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>f Holden Thorp Campus Visit, Tempe, AZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA028A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D9516A" w14:textId="1EFFA566" w:rsidR="007D19EB" w:rsidRDefault="007D19EB" w:rsidP="007D19EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arranged</w:t>
+      </w:r>
+      <w:r w:rsidR="00194693">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and prepared questions for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5231">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fireside Chat </w:t>
+      </w:r>
+      <w:r w:rsidR="00194693">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>between ASU President Crow and Dr. Thorp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB5808" w14:textId="0D3A92C8" w:rsidR="000652F4" w:rsidRPr="007D19EB" w:rsidRDefault="000652F4" w:rsidP="007D19EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinated a </w:t>
+      </w:r>
+      <w:r w:rsidR="00661908">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>two-day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> campus visit across the Tempe and Downtown campuses to </w:t>
+      </w:r>
+      <w:r w:rsidR="00661908">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>showcase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASU’s initiatives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A22C82" w14:textId="2DBADA8F" w:rsidR="007D19EB" w:rsidRPr="007D19EB" w:rsidRDefault="007D19EB" w:rsidP="007D19EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Moderated conversation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00194693">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thorp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issues of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AI, peer review, and replication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00661908">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLS event. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69019526" w14:textId="77777777" w:rsidR="007D19EB" w:rsidRDefault="007D19EB" w:rsidP="008E7943">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551ED307" w14:textId="5F61C47F" w:rsidR="008E7943" w:rsidRDefault="00F75A32" w:rsidP="00DA028A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>AAAS+ASU Collaborative Launch Event, Tempe, AZ</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7943" w:rsidRPr="00525ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>January 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328F5B10" w14:textId="2628722C" w:rsidR="00194693" w:rsidRPr="00194693" w:rsidRDefault="00194693" w:rsidP="00194693">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arranged and prepared questions for a Fireside Chat between ASU President Crow and AAAS CEO Sudip Parikh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4E1F32" w14:textId="63A658CA" w:rsidR="00891CB5" w:rsidRPr="003D0AF2" w:rsidRDefault="00C6132D" w:rsidP="005636B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="45" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Coordinated agenda to launch the AAAS+ASU Collaborative, including the ASU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6132D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prize and cohort groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00891CB5" w:rsidRPr="003D0AF2" w:rsidSect="004A6B6D">
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD53F1B" w14:textId="77777777" w:rsidR="005504B4" w:rsidRDefault="005504B4" w:rsidP="00FD4824">
+    <w:p w14:paraId="7CFD0598" w14:textId="77777777" w:rsidR="003C6FB5" w:rsidRDefault="003C6FB5" w:rsidP="00FD4824">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B10C9D4" w14:textId="77777777" w:rsidR="005504B4" w:rsidRDefault="005504B4" w:rsidP="00FD4824">
+    <w:p w14:paraId="702B828C" w14:textId="77777777" w:rsidR="003C6FB5" w:rsidRDefault="003C6FB5" w:rsidP="00FD4824">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12193912" w14:textId="77777777" w:rsidR="005504B4" w:rsidRDefault="005504B4" w:rsidP="00FD4824">
+    <w:p w14:paraId="34940020" w14:textId="77777777" w:rsidR="003C6FB5" w:rsidRDefault="003C6FB5" w:rsidP="00FD4824">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1804D397" w14:textId="77777777" w:rsidR="005504B4" w:rsidRDefault="005504B4" w:rsidP="00FD4824">
+    <w:p w14:paraId="1AB55DDB" w14:textId="77777777" w:rsidR="003C6FB5" w:rsidRDefault="003C6FB5" w:rsidP="00FD4824">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="154270141"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1F5A1310" w14:textId="7CA193A8" w:rsidR="00DF49DD" w:rsidRDefault="00DF49DD" w:rsidP="009469E9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
@@ -13639,875 +16128,1087 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="997808347">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="897478916">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="777870087">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="956368796">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="549807027">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="754323847">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="178"/>
+  <w:zoom w:percent="181"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054050D"/>
     <w:rsid w:val="00000340"/>
     <w:rsid w:val="000006C5"/>
     <w:rsid w:val="00001350"/>
     <w:rsid w:val="00002027"/>
     <w:rsid w:val="000029FF"/>
     <w:rsid w:val="00004946"/>
     <w:rsid w:val="000055DF"/>
     <w:rsid w:val="00010DC2"/>
     <w:rsid w:val="00011E3A"/>
     <w:rsid w:val="00013C05"/>
     <w:rsid w:val="000164C1"/>
     <w:rsid w:val="00024811"/>
     <w:rsid w:val="000250F3"/>
+    <w:rsid w:val="00027DCF"/>
     <w:rsid w:val="00031404"/>
     <w:rsid w:val="00031505"/>
     <w:rsid w:val="00033098"/>
     <w:rsid w:val="000371CA"/>
+    <w:rsid w:val="000441BE"/>
     <w:rsid w:val="00044600"/>
     <w:rsid w:val="000452BE"/>
     <w:rsid w:val="000505F1"/>
     <w:rsid w:val="00054505"/>
     <w:rsid w:val="00056ED6"/>
     <w:rsid w:val="00057B79"/>
     <w:rsid w:val="00057CAD"/>
     <w:rsid w:val="00061907"/>
     <w:rsid w:val="0006317E"/>
+    <w:rsid w:val="000652F4"/>
     <w:rsid w:val="0006634A"/>
     <w:rsid w:val="0006777E"/>
     <w:rsid w:val="00073E2D"/>
     <w:rsid w:val="000770E4"/>
     <w:rsid w:val="000771DB"/>
     <w:rsid w:val="00077735"/>
+    <w:rsid w:val="00081977"/>
+    <w:rsid w:val="0008251F"/>
     <w:rsid w:val="0008323D"/>
+    <w:rsid w:val="000857CC"/>
     <w:rsid w:val="000865DD"/>
     <w:rsid w:val="00087C01"/>
     <w:rsid w:val="000909FA"/>
     <w:rsid w:val="000929EB"/>
     <w:rsid w:val="00092FFC"/>
     <w:rsid w:val="00095059"/>
     <w:rsid w:val="000A163E"/>
+    <w:rsid w:val="000B3BAD"/>
     <w:rsid w:val="000B6226"/>
     <w:rsid w:val="000C280D"/>
     <w:rsid w:val="000D4435"/>
     <w:rsid w:val="000E2932"/>
+    <w:rsid w:val="000F2EFF"/>
     <w:rsid w:val="000F6036"/>
+    <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="000F763E"/>
     <w:rsid w:val="001021A1"/>
     <w:rsid w:val="00112A5E"/>
+    <w:rsid w:val="001152B0"/>
     <w:rsid w:val="00121C88"/>
+    <w:rsid w:val="001269E3"/>
+    <w:rsid w:val="001277F5"/>
     <w:rsid w:val="00137EAA"/>
+    <w:rsid w:val="00144E5B"/>
     <w:rsid w:val="00146C8F"/>
     <w:rsid w:val="001521CA"/>
     <w:rsid w:val="00154617"/>
     <w:rsid w:val="00154C16"/>
     <w:rsid w:val="00155EED"/>
     <w:rsid w:val="00156BEA"/>
     <w:rsid w:val="00156F3F"/>
     <w:rsid w:val="00160CFD"/>
     <w:rsid w:val="00164888"/>
+    <w:rsid w:val="00167966"/>
     <w:rsid w:val="00167EA8"/>
     <w:rsid w:val="0017386F"/>
     <w:rsid w:val="00175D81"/>
     <w:rsid w:val="00176848"/>
     <w:rsid w:val="00181F4A"/>
     <w:rsid w:val="0018376C"/>
+    <w:rsid w:val="00183A10"/>
     <w:rsid w:val="0018521F"/>
     <w:rsid w:val="001866EF"/>
     <w:rsid w:val="001927F1"/>
+    <w:rsid w:val="00193224"/>
     <w:rsid w:val="0019378E"/>
     <w:rsid w:val="0019426D"/>
+    <w:rsid w:val="00194693"/>
+    <w:rsid w:val="001968B5"/>
+    <w:rsid w:val="001A0735"/>
     <w:rsid w:val="001A0C5F"/>
     <w:rsid w:val="001A6542"/>
+    <w:rsid w:val="001B032E"/>
     <w:rsid w:val="001B1D6F"/>
     <w:rsid w:val="001B3EC1"/>
     <w:rsid w:val="001B57DE"/>
     <w:rsid w:val="001B7BC1"/>
     <w:rsid w:val="001C0807"/>
     <w:rsid w:val="001C3479"/>
     <w:rsid w:val="001C41D4"/>
     <w:rsid w:val="001C694C"/>
     <w:rsid w:val="001D0C74"/>
     <w:rsid w:val="001E0062"/>
     <w:rsid w:val="001E0288"/>
     <w:rsid w:val="001E0FF7"/>
     <w:rsid w:val="001E3131"/>
     <w:rsid w:val="001E358B"/>
     <w:rsid w:val="001E607F"/>
     <w:rsid w:val="001E7999"/>
     <w:rsid w:val="002033A6"/>
     <w:rsid w:val="00203A91"/>
     <w:rsid w:val="0020696E"/>
     <w:rsid w:val="00207C9F"/>
+    <w:rsid w:val="00207DD9"/>
     <w:rsid w:val="00211256"/>
+    <w:rsid w:val="0021164B"/>
     <w:rsid w:val="0021298D"/>
     <w:rsid w:val="002149F6"/>
     <w:rsid w:val="002153F1"/>
     <w:rsid w:val="00215778"/>
     <w:rsid w:val="00217F7F"/>
     <w:rsid w:val="00220AA0"/>
     <w:rsid w:val="002268EA"/>
     <w:rsid w:val="00231E8C"/>
     <w:rsid w:val="002326D9"/>
+    <w:rsid w:val="00235E7C"/>
     <w:rsid w:val="00241B1D"/>
     <w:rsid w:val="00242B2F"/>
+    <w:rsid w:val="00245255"/>
     <w:rsid w:val="00245548"/>
     <w:rsid w:val="002465F6"/>
     <w:rsid w:val="00246EDE"/>
     <w:rsid w:val="0025078D"/>
     <w:rsid w:val="00252F4D"/>
     <w:rsid w:val="002533BE"/>
     <w:rsid w:val="00254FC6"/>
     <w:rsid w:val="002568AC"/>
     <w:rsid w:val="00261BF6"/>
     <w:rsid w:val="002639BD"/>
     <w:rsid w:val="002674E3"/>
     <w:rsid w:val="00267B1B"/>
     <w:rsid w:val="002713FA"/>
     <w:rsid w:val="002715AB"/>
+    <w:rsid w:val="00271EC1"/>
     <w:rsid w:val="00272B5D"/>
     <w:rsid w:val="00275235"/>
     <w:rsid w:val="002754DF"/>
     <w:rsid w:val="002839DB"/>
+    <w:rsid w:val="00284031"/>
     <w:rsid w:val="00294A4B"/>
     <w:rsid w:val="002952AF"/>
     <w:rsid w:val="002A3D1E"/>
     <w:rsid w:val="002A644B"/>
     <w:rsid w:val="002B038F"/>
+    <w:rsid w:val="002B0929"/>
     <w:rsid w:val="002B2462"/>
     <w:rsid w:val="002B2645"/>
     <w:rsid w:val="002B2736"/>
+    <w:rsid w:val="002B7442"/>
     <w:rsid w:val="002C0A59"/>
     <w:rsid w:val="002C0E42"/>
+    <w:rsid w:val="002C5C48"/>
     <w:rsid w:val="002D1D92"/>
     <w:rsid w:val="002D531B"/>
     <w:rsid w:val="002E1EB7"/>
     <w:rsid w:val="002E25F1"/>
     <w:rsid w:val="002E549A"/>
     <w:rsid w:val="002E6C99"/>
     <w:rsid w:val="002F2602"/>
     <w:rsid w:val="002F4A78"/>
     <w:rsid w:val="002F7BF9"/>
+    <w:rsid w:val="00302A8C"/>
     <w:rsid w:val="00312334"/>
+    <w:rsid w:val="0031383D"/>
     <w:rsid w:val="00316653"/>
+    <w:rsid w:val="00316D53"/>
     <w:rsid w:val="003214FB"/>
     <w:rsid w:val="0032545A"/>
     <w:rsid w:val="00325B36"/>
     <w:rsid w:val="0032795C"/>
+    <w:rsid w:val="0033675C"/>
     <w:rsid w:val="0033750C"/>
     <w:rsid w:val="00340368"/>
+    <w:rsid w:val="003406E8"/>
     <w:rsid w:val="003408FC"/>
     <w:rsid w:val="0034148A"/>
     <w:rsid w:val="00346EEE"/>
+    <w:rsid w:val="003476D7"/>
     <w:rsid w:val="00347EFC"/>
     <w:rsid w:val="0035066B"/>
     <w:rsid w:val="00362EA6"/>
     <w:rsid w:val="00363D71"/>
     <w:rsid w:val="00364E43"/>
     <w:rsid w:val="003663B1"/>
+    <w:rsid w:val="00367EF3"/>
     <w:rsid w:val="003711A2"/>
+    <w:rsid w:val="00371571"/>
+    <w:rsid w:val="00372568"/>
     <w:rsid w:val="00373EDA"/>
     <w:rsid w:val="00377BE3"/>
     <w:rsid w:val="0038000D"/>
     <w:rsid w:val="00381C66"/>
     <w:rsid w:val="00384BBA"/>
     <w:rsid w:val="00390ED7"/>
     <w:rsid w:val="00391F96"/>
     <w:rsid w:val="00397287"/>
     <w:rsid w:val="003A1CC3"/>
     <w:rsid w:val="003A2D55"/>
     <w:rsid w:val="003A3727"/>
+    <w:rsid w:val="003A5444"/>
     <w:rsid w:val="003A5EE3"/>
     <w:rsid w:val="003B191B"/>
     <w:rsid w:val="003B2721"/>
     <w:rsid w:val="003B4454"/>
+    <w:rsid w:val="003B4462"/>
     <w:rsid w:val="003B4CE1"/>
     <w:rsid w:val="003B515E"/>
     <w:rsid w:val="003B53D5"/>
     <w:rsid w:val="003B5940"/>
     <w:rsid w:val="003C39B5"/>
+    <w:rsid w:val="003C6FB5"/>
     <w:rsid w:val="003D0077"/>
+    <w:rsid w:val="003D06C7"/>
+    <w:rsid w:val="003D0AF2"/>
     <w:rsid w:val="003D57D3"/>
     <w:rsid w:val="003D7DB5"/>
     <w:rsid w:val="003E4192"/>
     <w:rsid w:val="003E42DA"/>
     <w:rsid w:val="003E5CF1"/>
     <w:rsid w:val="003F3AD8"/>
+    <w:rsid w:val="003F7048"/>
     <w:rsid w:val="003F7C70"/>
     <w:rsid w:val="0040143C"/>
     <w:rsid w:val="00401C9F"/>
     <w:rsid w:val="00402ADF"/>
     <w:rsid w:val="004036A9"/>
     <w:rsid w:val="00405AA4"/>
     <w:rsid w:val="0041352F"/>
     <w:rsid w:val="00413A77"/>
     <w:rsid w:val="0041404E"/>
     <w:rsid w:val="00414EE6"/>
     <w:rsid w:val="00415E7E"/>
     <w:rsid w:val="00426E55"/>
+    <w:rsid w:val="00427A70"/>
     <w:rsid w:val="00427C1D"/>
     <w:rsid w:val="004301F6"/>
+    <w:rsid w:val="00432258"/>
     <w:rsid w:val="00436528"/>
     <w:rsid w:val="00441618"/>
     <w:rsid w:val="00442262"/>
     <w:rsid w:val="00443A1D"/>
     <w:rsid w:val="00444981"/>
     <w:rsid w:val="00446F2E"/>
     <w:rsid w:val="00450E75"/>
     <w:rsid w:val="0045608F"/>
     <w:rsid w:val="0046119E"/>
+    <w:rsid w:val="004647CF"/>
     <w:rsid w:val="00464DA1"/>
+    <w:rsid w:val="0046669D"/>
     <w:rsid w:val="0047078F"/>
     <w:rsid w:val="00471380"/>
     <w:rsid w:val="004716CE"/>
     <w:rsid w:val="004719B6"/>
     <w:rsid w:val="00471EFF"/>
     <w:rsid w:val="00475A22"/>
+    <w:rsid w:val="00475ED2"/>
     <w:rsid w:val="00481639"/>
     <w:rsid w:val="00483A42"/>
+    <w:rsid w:val="004845E4"/>
     <w:rsid w:val="00484753"/>
     <w:rsid w:val="00490ABC"/>
     <w:rsid w:val="00491024"/>
+    <w:rsid w:val="0049503B"/>
     <w:rsid w:val="00496D05"/>
     <w:rsid w:val="00496F64"/>
     <w:rsid w:val="0049760F"/>
     <w:rsid w:val="00497C1E"/>
     <w:rsid w:val="004A3A9A"/>
     <w:rsid w:val="004A6B6D"/>
     <w:rsid w:val="004A72AB"/>
     <w:rsid w:val="004A73E7"/>
     <w:rsid w:val="004A75CD"/>
     <w:rsid w:val="004B380F"/>
     <w:rsid w:val="004B40BF"/>
     <w:rsid w:val="004B541C"/>
     <w:rsid w:val="004B5B06"/>
     <w:rsid w:val="004B6586"/>
     <w:rsid w:val="004C0CB9"/>
+    <w:rsid w:val="004C25C5"/>
     <w:rsid w:val="004C4899"/>
     <w:rsid w:val="004C7692"/>
     <w:rsid w:val="004D1E90"/>
+    <w:rsid w:val="004D552D"/>
     <w:rsid w:val="004E00A6"/>
+    <w:rsid w:val="004E6FEC"/>
     <w:rsid w:val="004E7B79"/>
     <w:rsid w:val="004F0672"/>
+    <w:rsid w:val="004F18DB"/>
     <w:rsid w:val="004F6F89"/>
     <w:rsid w:val="00500D4A"/>
     <w:rsid w:val="0050173A"/>
+    <w:rsid w:val="005041A2"/>
+    <w:rsid w:val="005041F4"/>
     <w:rsid w:val="00504243"/>
     <w:rsid w:val="00507780"/>
     <w:rsid w:val="005131FC"/>
     <w:rsid w:val="00513B00"/>
     <w:rsid w:val="00514644"/>
     <w:rsid w:val="005162A2"/>
     <w:rsid w:val="00520247"/>
     <w:rsid w:val="005209E6"/>
     <w:rsid w:val="00523F5B"/>
     <w:rsid w:val="005277D0"/>
+    <w:rsid w:val="00531027"/>
     <w:rsid w:val="005342DD"/>
     <w:rsid w:val="005361E4"/>
     <w:rsid w:val="0054050D"/>
     <w:rsid w:val="00545210"/>
     <w:rsid w:val="005504B4"/>
     <w:rsid w:val="005559D1"/>
+    <w:rsid w:val="00556285"/>
     <w:rsid w:val="00566389"/>
     <w:rsid w:val="00566466"/>
+    <w:rsid w:val="00572138"/>
     <w:rsid w:val="00581D7D"/>
     <w:rsid w:val="00582FEC"/>
     <w:rsid w:val="00585D71"/>
     <w:rsid w:val="00591A23"/>
     <w:rsid w:val="00591ACD"/>
     <w:rsid w:val="00591E1C"/>
     <w:rsid w:val="005930D2"/>
     <w:rsid w:val="005939CF"/>
     <w:rsid w:val="00593E1B"/>
     <w:rsid w:val="00597AAA"/>
     <w:rsid w:val="00597B64"/>
     <w:rsid w:val="005A4298"/>
+    <w:rsid w:val="005B1A71"/>
+    <w:rsid w:val="005B37DC"/>
     <w:rsid w:val="005B5414"/>
     <w:rsid w:val="005C1B75"/>
     <w:rsid w:val="005C5283"/>
     <w:rsid w:val="005C60E6"/>
     <w:rsid w:val="005C6CA5"/>
     <w:rsid w:val="005D3FD5"/>
     <w:rsid w:val="005D6876"/>
+    <w:rsid w:val="005D728F"/>
     <w:rsid w:val="005D72FC"/>
     <w:rsid w:val="005E18A8"/>
     <w:rsid w:val="005E26B9"/>
     <w:rsid w:val="005E56C6"/>
     <w:rsid w:val="005F1CBC"/>
+    <w:rsid w:val="005F30E9"/>
     <w:rsid w:val="0060077E"/>
     <w:rsid w:val="006011D5"/>
     <w:rsid w:val="0060258B"/>
     <w:rsid w:val="00602D36"/>
     <w:rsid w:val="006053B5"/>
     <w:rsid w:val="006114F5"/>
     <w:rsid w:val="00611A32"/>
     <w:rsid w:val="00617C91"/>
     <w:rsid w:val="0063230B"/>
+    <w:rsid w:val="00632A0B"/>
     <w:rsid w:val="00634103"/>
     <w:rsid w:val="0063445B"/>
     <w:rsid w:val="006408ED"/>
     <w:rsid w:val="006434DF"/>
     <w:rsid w:val="00643CFD"/>
     <w:rsid w:val="00646EE1"/>
     <w:rsid w:val="006474FB"/>
     <w:rsid w:val="006513A9"/>
+    <w:rsid w:val="0065308C"/>
     <w:rsid w:val="00654DC0"/>
     <w:rsid w:val="00656717"/>
     <w:rsid w:val="00656898"/>
     <w:rsid w:val="00657102"/>
+    <w:rsid w:val="00660C62"/>
+    <w:rsid w:val="00661908"/>
     <w:rsid w:val="00662AD0"/>
+    <w:rsid w:val="00663ECB"/>
+    <w:rsid w:val="006643E1"/>
     <w:rsid w:val="00664E3E"/>
+    <w:rsid w:val="00670CBE"/>
+    <w:rsid w:val="00671EA9"/>
     <w:rsid w:val="00672C93"/>
     <w:rsid w:val="0067317B"/>
     <w:rsid w:val="00673F4F"/>
     <w:rsid w:val="00676EF4"/>
     <w:rsid w:val="0068120A"/>
     <w:rsid w:val="00681754"/>
+    <w:rsid w:val="00681EB6"/>
     <w:rsid w:val="00682AAC"/>
     <w:rsid w:val="00692B5B"/>
     <w:rsid w:val="006938F2"/>
     <w:rsid w:val="006947BC"/>
+    <w:rsid w:val="00695BDD"/>
     <w:rsid w:val="006A2F09"/>
     <w:rsid w:val="006A3BD4"/>
+    <w:rsid w:val="006B0BBE"/>
     <w:rsid w:val="006B490A"/>
     <w:rsid w:val="006B50C9"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="006C33F8"/>
     <w:rsid w:val="006C3652"/>
     <w:rsid w:val="006C6FE3"/>
     <w:rsid w:val="006D16B7"/>
+    <w:rsid w:val="006D4E5E"/>
     <w:rsid w:val="006D7B0A"/>
     <w:rsid w:val="006E0819"/>
     <w:rsid w:val="006F17D6"/>
     <w:rsid w:val="006F61B9"/>
     <w:rsid w:val="006F7647"/>
     <w:rsid w:val="00700391"/>
     <w:rsid w:val="00700E8D"/>
+    <w:rsid w:val="00703AE0"/>
     <w:rsid w:val="007074FC"/>
     <w:rsid w:val="00713D4C"/>
     <w:rsid w:val="00714A78"/>
     <w:rsid w:val="00716C71"/>
+    <w:rsid w:val="00717990"/>
     <w:rsid w:val="00733597"/>
     <w:rsid w:val="00733F95"/>
     <w:rsid w:val="00734342"/>
     <w:rsid w:val="00740689"/>
     <w:rsid w:val="007416F7"/>
     <w:rsid w:val="00742A4F"/>
     <w:rsid w:val="00744903"/>
     <w:rsid w:val="00746341"/>
     <w:rsid w:val="00746498"/>
+    <w:rsid w:val="00747987"/>
+    <w:rsid w:val="00750E52"/>
     <w:rsid w:val="0075195B"/>
+    <w:rsid w:val="00751E15"/>
     <w:rsid w:val="00753E49"/>
     <w:rsid w:val="00755DDE"/>
     <w:rsid w:val="0076178B"/>
     <w:rsid w:val="007617ED"/>
     <w:rsid w:val="00762EFE"/>
+    <w:rsid w:val="0076453A"/>
     <w:rsid w:val="00773729"/>
     <w:rsid w:val="00775564"/>
     <w:rsid w:val="00776334"/>
     <w:rsid w:val="00776A5C"/>
     <w:rsid w:val="007778EE"/>
     <w:rsid w:val="007816FF"/>
     <w:rsid w:val="00781A6D"/>
     <w:rsid w:val="00782898"/>
     <w:rsid w:val="007856F2"/>
+    <w:rsid w:val="00787AB4"/>
+    <w:rsid w:val="00790F75"/>
     <w:rsid w:val="0079215A"/>
     <w:rsid w:val="0079332F"/>
     <w:rsid w:val="00793C00"/>
     <w:rsid w:val="00795253"/>
+    <w:rsid w:val="00795F5C"/>
     <w:rsid w:val="007978D7"/>
+    <w:rsid w:val="0079793B"/>
     <w:rsid w:val="007A1167"/>
     <w:rsid w:val="007A768C"/>
     <w:rsid w:val="007B0D89"/>
+    <w:rsid w:val="007B3F6B"/>
     <w:rsid w:val="007B5204"/>
     <w:rsid w:val="007B5C92"/>
     <w:rsid w:val="007B7659"/>
     <w:rsid w:val="007C3BD2"/>
     <w:rsid w:val="007C41F8"/>
     <w:rsid w:val="007C4D0E"/>
+    <w:rsid w:val="007C57B3"/>
     <w:rsid w:val="007C5ADB"/>
     <w:rsid w:val="007D039D"/>
     <w:rsid w:val="007D0944"/>
+    <w:rsid w:val="007D19EB"/>
     <w:rsid w:val="007D2841"/>
     <w:rsid w:val="007D6117"/>
     <w:rsid w:val="007E171D"/>
+    <w:rsid w:val="007E2D3C"/>
+    <w:rsid w:val="007E4290"/>
     <w:rsid w:val="007E7DBB"/>
     <w:rsid w:val="007F478C"/>
     <w:rsid w:val="007F5D3E"/>
     <w:rsid w:val="00804251"/>
     <w:rsid w:val="00804F9F"/>
     <w:rsid w:val="00806EE0"/>
     <w:rsid w:val="00812257"/>
     <w:rsid w:val="008211B0"/>
     <w:rsid w:val="008211C2"/>
     <w:rsid w:val="008247FE"/>
+    <w:rsid w:val="00824980"/>
     <w:rsid w:val="00824E67"/>
     <w:rsid w:val="008272B6"/>
     <w:rsid w:val="00827500"/>
     <w:rsid w:val="00831CB8"/>
     <w:rsid w:val="00833C36"/>
     <w:rsid w:val="0083441C"/>
     <w:rsid w:val="008364EB"/>
     <w:rsid w:val="0084009B"/>
     <w:rsid w:val="00841944"/>
     <w:rsid w:val="00841F01"/>
     <w:rsid w:val="008425AF"/>
     <w:rsid w:val="008428A2"/>
+    <w:rsid w:val="00850AA6"/>
     <w:rsid w:val="00850C51"/>
     <w:rsid w:val="00852258"/>
     <w:rsid w:val="008526F9"/>
     <w:rsid w:val="00853DB3"/>
     <w:rsid w:val="008553ED"/>
     <w:rsid w:val="00857765"/>
+    <w:rsid w:val="00864C75"/>
+    <w:rsid w:val="0086584B"/>
     <w:rsid w:val="00866F21"/>
     <w:rsid w:val="00871097"/>
     <w:rsid w:val="00872D70"/>
     <w:rsid w:val="00875772"/>
     <w:rsid w:val="00875943"/>
+    <w:rsid w:val="008766F0"/>
+    <w:rsid w:val="008818A1"/>
     <w:rsid w:val="00882D3C"/>
     <w:rsid w:val="008830C5"/>
+    <w:rsid w:val="00883621"/>
     <w:rsid w:val="00884A9A"/>
+    <w:rsid w:val="00891CB5"/>
     <w:rsid w:val="0089501D"/>
     <w:rsid w:val="00897BAC"/>
+    <w:rsid w:val="008A1C1C"/>
     <w:rsid w:val="008A2954"/>
     <w:rsid w:val="008A4A0E"/>
+    <w:rsid w:val="008A6C6E"/>
     <w:rsid w:val="008B007C"/>
+    <w:rsid w:val="008B1446"/>
     <w:rsid w:val="008B147A"/>
     <w:rsid w:val="008B22C7"/>
     <w:rsid w:val="008B3685"/>
+    <w:rsid w:val="008B5238"/>
     <w:rsid w:val="008B569B"/>
     <w:rsid w:val="008B716E"/>
     <w:rsid w:val="008D0483"/>
     <w:rsid w:val="008D32ED"/>
     <w:rsid w:val="008D387D"/>
     <w:rsid w:val="008D57DE"/>
+    <w:rsid w:val="008D6C2E"/>
     <w:rsid w:val="008E08CC"/>
     <w:rsid w:val="008E0A61"/>
     <w:rsid w:val="008E25B3"/>
+    <w:rsid w:val="008E4ED9"/>
+    <w:rsid w:val="008E5444"/>
+    <w:rsid w:val="008E7943"/>
     <w:rsid w:val="008F0104"/>
     <w:rsid w:val="00906B31"/>
+    <w:rsid w:val="00910EEE"/>
     <w:rsid w:val="00911E98"/>
     <w:rsid w:val="009159AA"/>
+    <w:rsid w:val="00915E78"/>
     <w:rsid w:val="00916E6E"/>
     <w:rsid w:val="0092021A"/>
     <w:rsid w:val="0092334F"/>
+    <w:rsid w:val="009267AA"/>
     <w:rsid w:val="009303A9"/>
     <w:rsid w:val="00930DB2"/>
+    <w:rsid w:val="009337F0"/>
     <w:rsid w:val="00933EFA"/>
     <w:rsid w:val="00934DAD"/>
     <w:rsid w:val="00934E71"/>
     <w:rsid w:val="00936A57"/>
     <w:rsid w:val="00937EA4"/>
+    <w:rsid w:val="00942DCD"/>
     <w:rsid w:val="009675F2"/>
     <w:rsid w:val="00972FE2"/>
     <w:rsid w:val="00973306"/>
     <w:rsid w:val="00974363"/>
+    <w:rsid w:val="0097518F"/>
     <w:rsid w:val="009770CC"/>
     <w:rsid w:val="009773D2"/>
     <w:rsid w:val="00977592"/>
     <w:rsid w:val="00977593"/>
     <w:rsid w:val="00981BED"/>
     <w:rsid w:val="00991FFB"/>
+    <w:rsid w:val="00994FA6"/>
     <w:rsid w:val="0099602D"/>
     <w:rsid w:val="009A2977"/>
+    <w:rsid w:val="009A3059"/>
     <w:rsid w:val="009A594A"/>
     <w:rsid w:val="009A709E"/>
     <w:rsid w:val="009B1F64"/>
     <w:rsid w:val="009B2D3A"/>
     <w:rsid w:val="009B48DD"/>
     <w:rsid w:val="009C3E3F"/>
     <w:rsid w:val="009C57CF"/>
+    <w:rsid w:val="009C5E8A"/>
     <w:rsid w:val="009D1054"/>
     <w:rsid w:val="009D1D09"/>
     <w:rsid w:val="009D3AF0"/>
     <w:rsid w:val="009D5E6E"/>
     <w:rsid w:val="009D6A79"/>
     <w:rsid w:val="009E2F99"/>
     <w:rsid w:val="009E462B"/>
+    <w:rsid w:val="009E5464"/>
     <w:rsid w:val="009E66B0"/>
+    <w:rsid w:val="009F1161"/>
     <w:rsid w:val="009F13E6"/>
     <w:rsid w:val="009F2247"/>
+    <w:rsid w:val="009F2FA2"/>
     <w:rsid w:val="009F4081"/>
+    <w:rsid w:val="009F7B89"/>
     <w:rsid w:val="00A005E2"/>
     <w:rsid w:val="00A00B19"/>
     <w:rsid w:val="00A04112"/>
+    <w:rsid w:val="00A045C4"/>
     <w:rsid w:val="00A0562A"/>
     <w:rsid w:val="00A069DB"/>
     <w:rsid w:val="00A2079C"/>
+    <w:rsid w:val="00A210E7"/>
+    <w:rsid w:val="00A21EC0"/>
     <w:rsid w:val="00A22345"/>
     <w:rsid w:val="00A234F6"/>
     <w:rsid w:val="00A278EF"/>
+    <w:rsid w:val="00A30BBA"/>
     <w:rsid w:val="00A313C7"/>
+    <w:rsid w:val="00A31613"/>
+    <w:rsid w:val="00A323D7"/>
+    <w:rsid w:val="00A32522"/>
     <w:rsid w:val="00A32CAF"/>
     <w:rsid w:val="00A3490F"/>
     <w:rsid w:val="00A35171"/>
+    <w:rsid w:val="00A3572E"/>
     <w:rsid w:val="00A365D3"/>
     <w:rsid w:val="00A366B4"/>
     <w:rsid w:val="00A367AE"/>
     <w:rsid w:val="00A406B3"/>
     <w:rsid w:val="00A409CA"/>
     <w:rsid w:val="00A42BFA"/>
     <w:rsid w:val="00A43062"/>
     <w:rsid w:val="00A43838"/>
     <w:rsid w:val="00A45F6C"/>
     <w:rsid w:val="00A53160"/>
+    <w:rsid w:val="00A53BBB"/>
     <w:rsid w:val="00A55B1A"/>
     <w:rsid w:val="00A561BE"/>
+    <w:rsid w:val="00A60BE6"/>
+    <w:rsid w:val="00A60EDD"/>
     <w:rsid w:val="00A61632"/>
     <w:rsid w:val="00A63680"/>
     <w:rsid w:val="00A63838"/>
     <w:rsid w:val="00A6387C"/>
+    <w:rsid w:val="00A63F60"/>
     <w:rsid w:val="00A7100E"/>
     <w:rsid w:val="00A7559F"/>
     <w:rsid w:val="00A766BE"/>
     <w:rsid w:val="00A81C76"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A831A1"/>
     <w:rsid w:val="00A83B68"/>
     <w:rsid w:val="00A86BB5"/>
     <w:rsid w:val="00A87A7B"/>
     <w:rsid w:val="00A964C8"/>
     <w:rsid w:val="00A97373"/>
     <w:rsid w:val="00AA0310"/>
     <w:rsid w:val="00AA04AA"/>
     <w:rsid w:val="00AA077C"/>
     <w:rsid w:val="00AA4318"/>
+    <w:rsid w:val="00AA5231"/>
     <w:rsid w:val="00AB2FBB"/>
+    <w:rsid w:val="00AB3A6F"/>
     <w:rsid w:val="00AB4000"/>
     <w:rsid w:val="00AB5DF9"/>
     <w:rsid w:val="00AC3A05"/>
     <w:rsid w:val="00AC491B"/>
     <w:rsid w:val="00AC61BC"/>
     <w:rsid w:val="00AC6CAE"/>
     <w:rsid w:val="00AC7108"/>
     <w:rsid w:val="00AC7A87"/>
     <w:rsid w:val="00AD00F9"/>
     <w:rsid w:val="00AD3A2D"/>
+    <w:rsid w:val="00AD6182"/>
     <w:rsid w:val="00AD62E5"/>
     <w:rsid w:val="00AD6F13"/>
     <w:rsid w:val="00AE0071"/>
     <w:rsid w:val="00AE0CDE"/>
     <w:rsid w:val="00AE12D2"/>
+    <w:rsid w:val="00AE1F5F"/>
     <w:rsid w:val="00AE325E"/>
     <w:rsid w:val="00AE6D43"/>
     <w:rsid w:val="00B000F7"/>
     <w:rsid w:val="00B004A9"/>
+    <w:rsid w:val="00B007B2"/>
     <w:rsid w:val="00B026FE"/>
     <w:rsid w:val="00B075C9"/>
+    <w:rsid w:val="00B1130E"/>
     <w:rsid w:val="00B12189"/>
     <w:rsid w:val="00B167C2"/>
+    <w:rsid w:val="00B3048D"/>
     <w:rsid w:val="00B3116F"/>
     <w:rsid w:val="00B321AA"/>
+    <w:rsid w:val="00B348A7"/>
+    <w:rsid w:val="00B34D60"/>
     <w:rsid w:val="00B355A6"/>
     <w:rsid w:val="00B37DFC"/>
+    <w:rsid w:val="00B42F61"/>
     <w:rsid w:val="00B4373B"/>
     <w:rsid w:val="00B43998"/>
     <w:rsid w:val="00B453EE"/>
     <w:rsid w:val="00B47965"/>
     <w:rsid w:val="00B5014D"/>
     <w:rsid w:val="00B5138E"/>
     <w:rsid w:val="00B548AF"/>
     <w:rsid w:val="00B54AC3"/>
     <w:rsid w:val="00B54F7B"/>
     <w:rsid w:val="00B6137F"/>
     <w:rsid w:val="00B6217A"/>
     <w:rsid w:val="00B627DB"/>
     <w:rsid w:val="00B64EBB"/>
     <w:rsid w:val="00B66A74"/>
+    <w:rsid w:val="00B70CAE"/>
     <w:rsid w:val="00B712CC"/>
+    <w:rsid w:val="00B75785"/>
     <w:rsid w:val="00B77A5E"/>
     <w:rsid w:val="00B8235A"/>
+    <w:rsid w:val="00B82D36"/>
     <w:rsid w:val="00B82DF4"/>
     <w:rsid w:val="00B831BA"/>
     <w:rsid w:val="00B84BEA"/>
     <w:rsid w:val="00B91FB9"/>
     <w:rsid w:val="00B9246B"/>
+    <w:rsid w:val="00B9607F"/>
+    <w:rsid w:val="00B9796A"/>
     <w:rsid w:val="00BA0A19"/>
+    <w:rsid w:val="00BA23BB"/>
     <w:rsid w:val="00BA4374"/>
     <w:rsid w:val="00BA58C8"/>
     <w:rsid w:val="00BA5935"/>
     <w:rsid w:val="00BA64E6"/>
     <w:rsid w:val="00BB024D"/>
+    <w:rsid w:val="00BB02C3"/>
+    <w:rsid w:val="00BB1305"/>
     <w:rsid w:val="00BB3688"/>
+    <w:rsid w:val="00BB5BAD"/>
     <w:rsid w:val="00BB67B4"/>
     <w:rsid w:val="00BC1467"/>
     <w:rsid w:val="00BC1C7D"/>
     <w:rsid w:val="00BC24A4"/>
     <w:rsid w:val="00BC291C"/>
+    <w:rsid w:val="00BC6D8A"/>
     <w:rsid w:val="00BC7DD0"/>
     <w:rsid w:val="00BD063B"/>
     <w:rsid w:val="00BD1A1D"/>
+    <w:rsid w:val="00BD2F82"/>
     <w:rsid w:val="00BD61BE"/>
     <w:rsid w:val="00BE32C6"/>
     <w:rsid w:val="00BE40B7"/>
+    <w:rsid w:val="00BE515B"/>
     <w:rsid w:val="00BF02FF"/>
     <w:rsid w:val="00BF3DC6"/>
+    <w:rsid w:val="00BF5508"/>
     <w:rsid w:val="00C0059B"/>
+    <w:rsid w:val="00C0269E"/>
     <w:rsid w:val="00C0344F"/>
     <w:rsid w:val="00C066AB"/>
     <w:rsid w:val="00C10B44"/>
     <w:rsid w:val="00C10B95"/>
     <w:rsid w:val="00C115B4"/>
     <w:rsid w:val="00C147D5"/>
+    <w:rsid w:val="00C23D90"/>
     <w:rsid w:val="00C24189"/>
     <w:rsid w:val="00C2646E"/>
     <w:rsid w:val="00C26884"/>
     <w:rsid w:val="00C30FF7"/>
     <w:rsid w:val="00C312DB"/>
     <w:rsid w:val="00C36CAD"/>
     <w:rsid w:val="00C412F3"/>
+    <w:rsid w:val="00C42A47"/>
     <w:rsid w:val="00C44015"/>
     <w:rsid w:val="00C46D3B"/>
     <w:rsid w:val="00C47DB3"/>
+    <w:rsid w:val="00C5430F"/>
     <w:rsid w:val="00C54580"/>
+    <w:rsid w:val="00C5581B"/>
     <w:rsid w:val="00C56F6E"/>
     <w:rsid w:val="00C56FA0"/>
+    <w:rsid w:val="00C6132D"/>
     <w:rsid w:val="00C61BFF"/>
     <w:rsid w:val="00C63198"/>
     <w:rsid w:val="00C632EE"/>
     <w:rsid w:val="00C66B66"/>
+    <w:rsid w:val="00C710F0"/>
+    <w:rsid w:val="00C71443"/>
     <w:rsid w:val="00C73365"/>
+    <w:rsid w:val="00C746A5"/>
     <w:rsid w:val="00C7610A"/>
     <w:rsid w:val="00C77942"/>
     <w:rsid w:val="00C82504"/>
+    <w:rsid w:val="00C826A6"/>
     <w:rsid w:val="00C82C7D"/>
+    <w:rsid w:val="00C86977"/>
+    <w:rsid w:val="00C90998"/>
     <w:rsid w:val="00C90A4C"/>
     <w:rsid w:val="00C92AAB"/>
+    <w:rsid w:val="00C92E91"/>
     <w:rsid w:val="00C933A2"/>
     <w:rsid w:val="00C9500C"/>
     <w:rsid w:val="00CA19F7"/>
     <w:rsid w:val="00CA2E32"/>
+    <w:rsid w:val="00CA3606"/>
     <w:rsid w:val="00CA3BAF"/>
     <w:rsid w:val="00CA413C"/>
+    <w:rsid w:val="00CA4CD1"/>
     <w:rsid w:val="00CA6966"/>
     <w:rsid w:val="00CA7B7C"/>
     <w:rsid w:val="00CB36F8"/>
     <w:rsid w:val="00CB4531"/>
     <w:rsid w:val="00CB5E10"/>
     <w:rsid w:val="00CB655C"/>
     <w:rsid w:val="00CC14C9"/>
     <w:rsid w:val="00CC1677"/>
+    <w:rsid w:val="00CC1D98"/>
     <w:rsid w:val="00CC4062"/>
+    <w:rsid w:val="00CC571F"/>
     <w:rsid w:val="00CC7E1C"/>
     <w:rsid w:val="00CD4BC6"/>
     <w:rsid w:val="00CE0F46"/>
     <w:rsid w:val="00CE4579"/>
     <w:rsid w:val="00CF17E0"/>
+    <w:rsid w:val="00CF368A"/>
     <w:rsid w:val="00CF3AA6"/>
     <w:rsid w:val="00CF717C"/>
     <w:rsid w:val="00CF7EFB"/>
     <w:rsid w:val="00D00B98"/>
+    <w:rsid w:val="00D01859"/>
+    <w:rsid w:val="00D0329B"/>
     <w:rsid w:val="00D06E2F"/>
     <w:rsid w:val="00D11619"/>
     <w:rsid w:val="00D11F61"/>
     <w:rsid w:val="00D13FAD"/>
     <w:rsid w:val="00D150C4"/>
+    <w:rsid w:val="00D15F8A"/>
     <w:rsid w:val="00D15FE7"/>
     <w:rsid w:val="00D215E4"/>
     <w:rsid w:val="00D22775"/>
     <w:rsid w:val="00D33E22"/>
     <w:rsid w:val="00D35628"/>
     <w:rsid w:val="00D36589"/>
+    <w:rsid w:val="00D4149B"/>
     <w:rsid w:val="00D4187E"/>
     <w:rsid w:val="00D43254"/>
     <w:rsid w:val="00D448A5"/>
     <w:rsid w:val="00D47097"/>
     <w:rsid w:val="00D51317"/>
     <w:rsid w:val="00D528F9"/>
     <w:rsid w:val="00D54A4E"/>
     <w:rsid w:val="00D54B22"/>
     <w:rsid w:val="00D56A15"/>
+    <w:rsid w:val="00D57FFE"/>
     <w:rsid w:val="00D669BF"/>
     <w:rsid w:val="00D7337F"/>
     <w:rsid w:val="00D74F6A"/>
     <w:rsid w:val="00D75706"/>
     <w:rsid w:val="00D75AA9"/>
     <w:rsid w:val="00D7672F"/>
+    <w:rsid w:val="00D82F6C"/>
     <w:rsid w:val="00D8679F"/>
+    <w:rsid w:val="00D87957"/>
     <w:rsid w:val="00D87DE5"/>
     <w:rsid w:val="00D904E9"/>
     <w:rsid w:val="00D94383"/>
     <w:rsid w:val="00D967B2"/>
     <w:rsid w:val="00D977E4"/>
+    <w:rsid w:val="00DA028A"/>
     <w:rsid w:val="00DA2C88"/>
     <w:rsid w:val="00DA4D40"/>
     <w:rsid w:val="00DA52C5"/>
+    <w:rsid w:val="00DB20CB"/>
+    <w:rsid w:val="00DB4B49"/>
     <w:rsid w:val="00DD02E3"/>
     <w:rsid w:val="00DD35EA"/>
     <w:rsid w:val="00DD3747"/>
     <w:rsid w:val="00DD46DD"/>
     <w:rsid w:val="00DE0BDE"/>
     <w:rsid w:val="00DE13AE"/>
+    <w:rsid w:val="00DE302B"/>
     <w:rsid w:val="00DE30D2"/>
     <w:rsid w:val="00DE4DB4"/>
     <w:rsid w:val="00DE7080"/>
     <w:rsid w:val="00DE76A6"/>
     <w:rsid w:val="00DF1E70"/>
     <w:rsid w:val="00DF234D"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF49DD"/>
     <w:rsid w:val="00DF7AB3"/>
     <w:rsid w:val="00E00C45"/>
     <w:rsid w:val="00E01E48"/>
+    <w:rsid w:val="00E05807"/>
     <w:rsid w:val="00E06B80"/>
+    <w:rsid w:val="00E1002B"/>
     <w:rsid w:val="00E10BC7"/>
     <w:rsid w:val="00E146B6"/>
     <w:rsid w:val="00E152C8"/>
     <w:rsid w:val="00E159A7"/>
+    <w:rsid w:val="00E21C79"/>
+    <w:rsid w:val="00E23710"/>
     <w:rsid w:val="00E23ABE"/>
+    <w:rsid w:val="00E24103"/>
     <w:rsid w:val="00E245F6"/>
     <w:rsid w:val="00E24613"/>
     <w:rsid w:val="00E27347"/>
     <w:rsid w:val="00E31182"/>
     <w:rsid w:val="00E320BA"/>
     <w:rsid w:val="00E3234D"/>
+    <w:rsid w:val="00E34A97"/>
     <w:rsid w:val="00E35446"/>
     <w:rsid w:val="00E3601A"/>
     <w:rsid w:val="00E37C38"/>
     <w:rsid w:val="00E422E5"/>
     <w:rsid w:val="00E425CA"/>
     <w:rsid w:val="00E505EC"/>
+    <w:rsid w:val="00E50AFF"/>
+    <w:rsid w:val="00E517C5"/>
     <w:rsid w:val="00E519BF"/>
     <w:rsid w:val="00E54542"/>
     <w:rsid w:val="00E55980"/>
     <w:rsid w:val="00E57011"/>
     <w:rsid w:val="00E57D92"/>
+    <w:rsid w:val="00E61B3E"/>
     <w:rsid w:val="00E67CF5"/>
+    <w:rsid w:val="00E72093"/>
     <w:rsid w:val="00E745C7"/>
     <w:rsid w:val="00E749F7"/>
     <w:rsid w:val="00E80644"/>
     <w:rsid w:val="00E80989"/>
     <w:rsid w:val="00E81998"/>
     <w:rsid w:val="00E8428E"/>
+    <w:rsid w:val="00E847D7"/>
     <w:rsid w:val="00E8683E"/>
     <w:rsid w:val="00E878A6"/>
     <w:rsid w:val="00E96951"/>
     <w:rsid w:val="00EA5AEB"/>
     <w:rsid w:val="00EB40B1"/>
     <w:rsid w:val="00EC48AE"/>
     <w:rsid w:val="00EC586E"/>
+    <w:rsid w:val="00ED2E99"/>
     <w:rsid w:val="00ED67A6"/>
     <w:rsid w:val="00EE1265"/>
     <w:rsid w:val="00EE7504"/>
     <w:rsid w:val="00EF07D9"/>
     <w:rsid w:val="00EF0DFB"/>
     <w:rsid w:val="00EF2ACD"/>
+    <w:rsid w:val="00EF2BBD"/>
     <w:rsid w:val="00EF35CB"/>
     <w:rsid w:val="00EF4F25"/>
+    <w:rsid w:val="00EF5609"/>
     <w:rsid w:val="00EF6F23"/>
+    <w:rsid w:val="00EF7F1B"/>
     <w:rsid w:val="00F013A2"/>
     <w:rsid w:val="00F11FC2"/>
+    <w:rsid w:val="00F1206B"/>
     <w:rsid w:val="00F12718"/>
     <w:rsid w:val="00F129CC"/>
     <w:rsid w:val="00F133C4"/>
     <w:rsid w:val="00F14807"/>
     <w:rsid w:val="00F22B37"/>
+    <w:rsid w:val="00F22FB7"/>
     <w:rsid w:val="00F237A7"/>
     <w:rsid w:val="00F23DAD"/>
     <w:rsid w:val="00F2799A"/>
+    <w:rsid w:val="00F301CE"/>
     <w:rsid w:val="00F328EE"/>
     <w:rsid w:val="00F33246"/>
     <w:rsid w:val="00F3696E"/>
     <w:rsid w:val="00F41718"/>
     <w:rsid w:val="00F42A74"/>
+    <w:rsid w:val="00F47EFD"/>
     <w:rsid w:val="00F540AA"/>
     <w:rsid w:val="00F5509D"/>
     <w:rsid w:val="00F55292"/>
+    <w:rsid w:val="00F564B7"/>
     <w:rsid w:val="00F57B9E"/>
     <w:rsid w:val="00F57F8B"/>
     <w:rsid w:val="00F63C95"/>
     <w:rsid w:val="00F64663"/>
     <w:rsid w:val="00F67632"/>
     <w:rsid w:val="00F7032E"/>
     <w:rsid w:val="00F715D9"/>
     <w:rsid w:val="00F71CD6"/>
     <w:rsid w:val="00F74964"/>
     <w:rsid w:val="00F754C5"/>
     <w:rsid w:val="00F75873"/>
+    <w:rsid w:val="00F75A32"/>
     <w:rsid w:val="00F7653E"/>
     <w:rsid w:val="00F77B82"/>
+    <w:rsid w:val="00F80394"/>
     <w:rsid w:val="00F8297E"/>
     <w:rsid w:val="00F85D6B"/>
     <w:rsid w:val="00F85E50"/>
     <w:rsid w:val="00F91191"/>
     <w:rsid w:val="00F93634"/>
     <w:rsid w:val="00F95468"/>
+    <w:rsid w:val="00F9669C"/>
     <w:rsid w:val="00F966BE"/>
     <w:rsid w:val="00FA1DBD"/>
     <w:rsid w:val="00FA7986"/>
     <w:rsid w:val="00FB164B"/>
     <w:rsid w:val="00FB43C2"/>
     <w:rsid w:val="00FB6C95"/>
     <w:rsid w:val="00FB6D85"/>
     <w:rsid w:val="00FB7F23"/>
+    <w:rsid w:val="00FC5703"/>
+    <w:rsid w:val="00FC5789"/>
     <w:rsid w:val="00FD1BC7"/>
     <w:rsid w:val="00FD4824"/>
     <w:rsid w:val="00FD56C4"/>
     <w:rsid w:val="00FE0FBE"/>
     <w:rsid w:val="00FE38F7"/>
+    <w:rsid w:val="00FE49F9"/>
     <w:rsid w:val="00FF208A"/>
+    <w:rsid w:val="00FF4A5E"/>
     <w:rsid w:val="00FF6724"/>
     <w:rsid w:val="00FF67A2"/>
     <w:rsid w:val="00FF6BD4"/>
     <w:rsid w:val="00FF7301"/>
+    <w:rsid w:val="00FF75E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="04EA8160"/>
@@ -15113,56 +17814,77 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E159A7"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="dx-doi">
     <w:name w:val="dx-doi"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00593E1B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF49DD"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00CC1D98"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="59250382">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="84543306">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="122432036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15318,50 +18040,76 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="727337146">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="812142771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="869609233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1039159125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1960144121">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -15480,105 +18228,144 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1022558394">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1277758036">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1295141662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="344523314">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="969016594">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1299607938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1331375441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1509176609">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515028364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1532919464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -15722,50 +18509,63 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1141463434">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2038579028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2053456122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120685621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15809,51 +18609,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2043967955">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbisgrov@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10980-022-01433-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs.asu.edu/wilder-kingdom-workshop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raptortag.com/safe.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2023.2280704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thecollege.asu.edu/fellowships/falbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.asu.edu/20240315-health-and-medicine-asu-grad-student-starts-collaborative-project-expand-care-unhoused-pet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askabiologist.asu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/16078055.2024.2323008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2403391/episodes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storycollider.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10539-024-09959-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mbl.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10530789.2024.2417116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slate.com/technology/2023/02/dallas-zoo-security-poaching-conservation.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yocs.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bisgrove@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10980-022-01433-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.asu.edu/20240315-health-and-medicine-asu-grad-student-starts-collaborative-project-expand-care-unhoused-pet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mbl.edu/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2023.2280704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scichronicles.buzzsprout.com/2403391/episodes/16711202-goat-friends-and-gutted-plans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storycollider.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.asu.edu/b/20260223-meet-phd-candidate-who-oversaw-launch-asus-partnership-aaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbs.asu.edu/wilder-kingdom-workshop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/16078055.2024.2323008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yocs.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/2403391/episodes/16711202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raptortag.com/safe.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10539-024-09959-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thecollege.asu.edu/fellowships/falbe" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10530789.2024.2417116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slate.com/technology/2023/02/dallas-zoo-security-poaching-conservation.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askabiologist.asu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16127,70 +18927,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8A024F3-B9EC-4940-A62A-683A2AA7CF7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>17357</Characters>
+  <Pages>10</Pages>
+  <Words>3883</Words>
+  <Characters>22136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20361</CharactersWithSpaces>
+  <CharactersWithSpaces>25968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Bisgrove (Student)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>