--- v0 (2025-12-28)
+++ v1 (2026-10-04)
@@ -1,175 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="1155701A" w14:textId="77777777" w:rsidR="008C642B" w:rsidRPr="006808D6" w:rsidRDefault="00D2226F" w:rsidP="0000549D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Jada</w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BA4E65" w14:textId="5829F2F9" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="00D74496" w:rsidP="0000549D">
       <w:r>
         <w:t>Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00911E0C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00911E0C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00911E0C">
         <w:tab/>
         <w:t xml:space="preserve">     Email: Jada.Ach@asu.edu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275E2DF8" w14:textId="1D3F5B45" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="00D74496" w:rsidP="0000549D">
+    <w:p w14:paraId="275E2DF8" w14:textId="05DCDA62" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="00D74496" w:rsidP="0000549D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Tempe, AZ 85281</w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00631235">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:t xml:space="preserve">   Phone: </w:t>
       </w:r>
-      <w:r w:rsidR="00471A4C">
-        <w:t>602-496-6347</w:t>
+      <w:r w:rsidR="004D6404">
+        <w:t>951-212-4196</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63163C30" w14:textId="77777777" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="0000549D" w:rsidP="0000549D"/>
     <w:p w14:paraId="670FE702" w14:textId="59FFAB8B" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="0000549D" w:rsidP="00EF497B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681E354E" w14:textId="77777777" w:rsidR="00EF497B" w:rsidRPr="006808D6" w:rsidRDefault="00EF497B" w:rsidP="00EF497B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CAB292" w14:textId="065CE60E" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="0000549D" w:rsidP="008F10CA">
+    <w:p w14:paraId="604FC4E1" w14:textId="6FB932CA" w:rsidR="004157E5" w:rsidRDefault="0000549D" w:rsidP="0000549D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of South Carolina</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Columbia, SC</w:t>
       </w:r>
       <w:r w:rsidR="008F10CA" w:rsidRPr="006808D6">
@@ -192,60 +191,60 @@
       <w:r w:rsidR="003915C7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00091D57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="003915C7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604FC4E1" w14:textId="77777777" w:rsidR="004157E5" w:rsidRDefault="004157E5" w:rsidP="0000549D">
-[...8 lines deleted...]
-    <w:p w14:paraId="574D15EC" w14:textId="67F5EB46" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="0000549D" w:rsidP="0000549D">
+    <w:p w14:paraId="2EDE68EB" w14:textId="77777777" w:rsidR="00900AF3" w:rsidRDefault="00900AF3" w:rsidP="0000549D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F38361" w14:textId="256BCAD3" w:rsidR="0000549D" w:rsidRDefault="0000549D" w:rsidP="0000549D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Northern Arizona University</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Flagstaff, AZ</w:t>
       </w:r>
       <w:r w:rsidR="008F10CA" w:rsidRPr="006808D6">
@@ -260,1400 +259,1833 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">M.A. in </w:t>
       </w:r>
       <w:r w:rsidR="00C54CA9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Creative Writing</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, May 2007</w:t>
       </w:r>
-      <w:r w:rsidRPr="006808D6">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="3350D71F" w14:textId="77777777" w:rsidR="00900AF3" w:rsidRPr="006808D6" w:rsidRDefault="00900AF3" w:rsidP="0000549D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0638028F" w14:textId="00450F68" w:rsidR="0000549D" w:rsidRPr="004C18B6" w:rsidRDefault="0000549D" w:rsidP="0000549D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ball State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Muncie, IN</w:t>
+      </w:r>
+      <w:r w:rsidR="008F10CA" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.A. in English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish</w:t>
+      </w:r>
+      <w:r w:rsidR="004C18B6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C18B6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>May 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673EF3C8" w14:textId="519EA126" w:rsidR="003C3D77" w:rsidRDefault="00EF497B" w:rsidP="0000549D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F38361" w14:textId="77777777" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="0000549D" w:rsidP="0000549D">
-[...100 lines deleted...]
-    <w:p w14:paraId="2E10C34A" w14:textId="77777777" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+    <w:p w14:paraId="2E10C34A" w14:textId="2A2BE8C8" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Teaching and Writing Center Experience</w:t>
+        <w:t>Teaching Experience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5420CA6B" w14:textId="77777777" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77"/>
     <w:p w14:paraId="38F2D631" w14:textId="669BADDA" w:rsidR="003C3D77" w:rsidRPr="0031745C" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teaching:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF2637B" w14:textId="51AE1EAE" w:rsidR="00CE75F2" w:rsidRPr="0048606C" w:rsidRDefault="00CE75F2" w:rsidP="003C3D77">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C989A07" w14:textId="441C093A" w:rsidR="00486661" w:rsidRPr="0048606C" w:rsidRDefault="00CE75F2" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
       <w:r w:rsidRPr="0048606C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arizona State University, Tempe, AZ, </w:t>
+        <w:t xml:space="preserve">, Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate</w:t>
       </w:r>
       <w:r w:rsidR="00C67864">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assistant </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B73E5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching </w:t>
       </w:r>
       <w:r w:rsidR="00C67864">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professor</w:t>
       </w:r>
       <w:r w:rsidRPr="0048606C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the Faculty of Leadership and </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied Humanities and Interdisciplinary Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C1E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048606C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0048606C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0048606C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BEC" w:rsidRPr="0048606C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048606C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F0DA61" w14:textId="517768C2" w:rsidR="00486661" w:rsidRDefault="00486661" w:rsidP="00EA4AFE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486661">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Undergraduate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005F09DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert Archives: Land and Liberation (co-teaching); </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanities Lab: </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4943">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mitigating Wildlife Conflicts</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (co-teaching)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4943">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4440D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Women, Film &amp; Culture; </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4943">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Park Futures; American Southwest in Literature and Film; </w:t>
+      </w:r>
+      <w:r w:rsidR="00101DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding Place; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Becoming Interdisciplinary</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36220">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrative</w:t>
+      </w:r>
+      <w:r w:rsidR="002F563E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4AFE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6FB2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00577C46">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Predators, Pets, and Pests</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6FB2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0119">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00101DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0119">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applied Study; </w:t>
+      </w:r>
+      <w:r w:rsidR="00101DAB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Studies: Directed Study</w:t>
+      </w:r>
+      <w:r w:rsidR="008135B4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Honors Directed Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFAB12B" w14:textId="77777777" w:rsidR="008135B4" w:rsidRDefault="008135B4" w:rsidP="00EA4AFE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B97BB91" w14:textId="4D40FEA8" w:rsidR="00CE75F2" w:rsidRDefault="00486661" w:rsidP="00EA4AFE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486661">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764FD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Integrative</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="0B97BB91" w14:textId="5A895CEA" w:rsidR="00CE75F2" w:rsidRDefault="00CE75F2" w:rsidP="00EA4AFE">
+        <w:t>Ethics, Science, and Culture</w:t>
+      </w:r>
+      <w:r w:rsidR="001702DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Exploring and Expressing Ideas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engage for Impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001702DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DF6177" w14:textId="77777777" w:rsidR="00CE75F2" w:rsidRDefault="00CE75F2" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62991285" w14:textId="7BF1C54E" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Virginia, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charlottesville, VA, Lecturer in Interdisciplinary Studies, Summer 2024 to Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25685142" w14:textId="499EA0A6" w:rsidR="008D4943" w:rsidRPr="00A9301C" w:rsidRDefault="008D4943" w:rsidP="008D4943">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Becoming Interdisciplinary</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Themes in the Social Sciences and Humanities: Yellowstone National Park; Literature about the Body; Academic and Professional Writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F2BF14" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570FF183" w14:textId="29754C09" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Carolina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Columbia, SC, Graduate Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0000683D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Record)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000683D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for First-Year English Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2013 to Spring 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B11505" w14:textId="454D65F3" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="002F563E" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First-Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Composition; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First-Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Composition Capstone on War and Memory; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First-Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Composition Capstone on National Parks; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First-Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rhetoric and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CA9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Argumentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First-Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rhetoric and </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Argumentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3D77" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capstone on National Parks; American Literature for English Majors</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6FBF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Managing the Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39801FE8" w14:textId="77777777" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0354DEE0" w14:textId="2B52D8E0" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College of the Navajo Nation</w:t>
+      </w:r>
+      <w:r w:rsidR="00704F5B" w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Tuba City Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tuba City, AZ, Adjunct </w:t>
+      </w:r>
+      <w:r w:rsidR="00704F5B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor, Summer 2015, Summer 2007 to Summer 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F6F7D0" w14:textId="77777777" w:rsidR="003C3D77" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>College Success Skills; Communication Workshop I &amp; II;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freshman English I &amp; II; Speech Communication; Creative Writing-Poetry; Literature of the American Southwest for Humanities Majors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD1275F" w14:textId="77777777" w:rsidR="00171686" w:rsidRPr="006808D6" w:rsidRDefault="00171686" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428DC87F" w14:textId="6B768490" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cape Fear Community College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Full-Time</w:t>
+      </w:r>
+      <w:r w:rsidR="00704F5B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instructor, Wilmington, NC, Fall 2008 to Spring 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54518A20" w14:textId="7CF50A7A" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Freshman Expository Writing; Freshman Argument-Based Research; Professional Research and Reporting; Introduction to Creative Writing; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction to Literature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World Literature II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC37735" w14:textId="77777777" w:rsidR="00E6085C" w:rsidRDefault="00E6085C" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCA47F1" w14:textId="656FD176" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Northern Arizona University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Flagstaff, AZ, Adjunct </w:t>
+      </w:r>
+      <w:r w:rsidR="00704F5B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor, Fall 2007 to Spring 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEB38AF" w14:textId="14A4326F" w:rsidR="003C3D77" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>World of Literature; Introduction to Women Writers; Introduction to Poetry Writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2F99DF" w14:textId="77777777" w:rsidR="006E25C4" w:rsidRPr="006808D6" w:rsidRDefault="006E25C4" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EA8F02" w14:textId="2CF6125B" w:rsidR="003C3D77" w:rsidRPr="006808D6" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F563E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Northern Arizona University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Flagstaff, AZ, Graduate Teaching Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0000683D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Record)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000683D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the University Writing Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2005 to Spring 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617CF5E6" w14:textId="6EDA8577" w:rsidR="003C3D77" w:rsidRDefault="003C3D77" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Freshman Composition; Freshman Research and Rhetoric</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725353CC" w14:textId="01C2A250" w:rsidR="00471E39" w:rsidRDefault="00471E39" w:rsidP="003C3D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D13BCAB" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRPr="006808D6" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scholarly Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0939BEC5" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRPr="006808D6" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1729F9C5" w14:textId="0409C1FF" w:rsidR="003C4C0F" w:rsidRPr="0031745C" w:rsidRDefault="003C4C0F" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Books:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672ABFC8" w14:textId="4C5D52B1" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk69739357"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Amy Hamilton, and Jennifer Ladino (co-editors), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447E1D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Earth, Air, Water, Fire: The Elemental West</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67728387" w14:textId="77777777" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6240E461" w14:textId="6E0C42FB" w:rsidR="00D57813" w:rsidRDefault="00D57813" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach and Kristen Brown (co-editors), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57813">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land Management in North American Literature and Culture</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4943">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: From Resource to Reciprocity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BEC">
-[...65 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental Humanities Series, London: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Routledge, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F09DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB0B848" w14:textId="77777777" w:rsidR="00D57813" w:rsidRDefault="00D57813" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7E8F12" w14:textId="238DFEE8" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764FD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sand, Water, Salt: Managing the Elements in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Literature of the American West</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764FD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1880-1925</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lubbock, TX: Texas Tech University Press, </w:t>
+      </w:r>
+      <w:r w:rsidR="00677301">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A20885F" w14:textId="77777777" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32471CEB" w14:textId="0A4D6E35" w:rsidR="0048606C" w:rsidRPr="00784EC1" w:rsidRDefault="0048606C" w:rsidP="0048606C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach and Gary </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (co-editors), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784EC1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reading Aridity in Western American Literature</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lanham, MD: Lexington Books, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00630013">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="480A5584" w14:textId="77777777" w:rsidR="00784EC1" w:rsidRDefault="00784EC1" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6179E384" w14:textId="05640BE9" w:rsidR="00924CEC" w:rsidRPr="006808D6" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Single-Authored</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4C0F" w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Articles and Chapters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441BC9F5" w14:textId="2A43AA81" w:rsidR="003E743F" w:rsidRDefault="003E743F" w:rsidP="00091D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk69739405"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “Making ‘Glad Noise’ in the Petrified Forest National Park,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E743F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Silence Made Dirtier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, edited by Serena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Gianluca Rizzo, publisher TBA, chapter accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAD522D" w14:textId="77777777" w:rsidR="003E743F" w:rsidRDefault="003E743F" w:rsidP="00091D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A7D58A" w14:textId="791F953E" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="00091D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “Fugitive Sand,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57813">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land Management in North American Literature and Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: From Resource to Reciprocity, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6049" w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edited by Jada Ach and Kristen Brown,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA4AFE">
-[...932 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk69739405"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Humanities Series, London: Routledge, forthcoming in 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648DD1D0" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="00091D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E2E939" w14:textId="18B7F710" w:rsidR="00264DE1" w:rsidRDefault="00F8154D" w:rsidP="00091D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, “The Inexhaustible Value of ‘Useless’ Desert Rocks in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chloé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zhao’s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A3C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nomadland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3C73">
-[...17 lines deleted...]
-    <w:p w14:paraId="40541191" w14:textId="77777777" w:rsidR="003A3C73" w:rsidRDefault="003A3C73" w:rsidP="00091D57">
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interdisciplinary Studies in Literature and the Environment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4440D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31, n. 3 (2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4A9612" w14:textId="77777777" w:rsidR="00E4440D" w:rsidRDefault="00E4440D" w:rsidP="00091D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F71835E" w14:textId="545AF41E" w:rsidR="00194DF7" w:rsidRDefault="00194DF7" w:rsidP="00091D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, “Desert Roads, ‘Construction Men,’ and Infrastructural Impulses in Willa Cather’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00194DF7">
@@ -1712,51 +2144,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2944A386" w14:textId="77777777" w:rsidR="00194DF7" w:rsidRDefault="00194DF7" w:rsidP="00091D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59B2838A" w14:textId="3AECE40F" w:rsidR="00091D57" w:rsidRPr="005B5757" w:rsidRDefault="00091D57" w:rsidP="00091D57">
+    <w:p w14:paraId="59B2838A" w14:textId="6F0B6AA2" w:rsidR="00091D57" w:rsidRPr="005B5757" w:rsidRDefault="00091D57" w:rsidP="00091D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, “Tracking ‘Injurious Species’: Strays, Roadkill, and Highway Ecology in John Steinbeck’s </w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Grapes of Wrath</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
@@ -1787,100 +2219,101 @@
       </w:r>
       <w:r w:rsidR="00FC4BEC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005B5757">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B5757">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">52, no. </w:t>
+        <w:t xml:space="preserve">52 </w:t>
       </w:r>
       <w:r w:rsidR="00D70B03">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005B5757">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00D70B03">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>): 156-171.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74902A45" w14:textId="77777777" w:rsidR="00091D57" w:rsidRDefault="00091D57" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C1A35F1" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jada Ach, </w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the Ditch’: Channeling Water through Owen Wister’s </w:t>
       </w:r>
       <w:r w:rsidRPr="004F10AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1919,51 +2352,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9, no. 1 (2018): 111-128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3494231C" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE37BF8" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+    <w:p w14:paraId="2AE37BF8" w14:textId="123E5BF7" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, </w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2010,1411 +2443,3895 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Western American Literature</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 51, no. 2 (2016): 175-197.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7D5ACC1F" w14:textId="77777777" w:rsidR="00A87437" w:rsidRDefault="00A87437" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="1C39D79D" w14:textId="1F4F25A6" w:rsidR="003A3C73" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-Authored</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4C0F" w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Articles</w:t>
+      </w:r>
+      <w:r w:rsidR="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Chapters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk69739742"/>
+    </w:p>
+    <w:p w14:paraId="26F37222" w14:textId="3EEC177D" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="00447E1D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach and Kristen Brown, “Resourcing Love: An Introduction,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57813">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land Management in North American Literature and Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: From Resource to Reciprocity, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Humanities Series, London: Routledge, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FB111B" w14:textId="27208DFA" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6656E6DD" w14:textId="1CDCA6E3" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach and Gary </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “The Dry Time,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764FD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reading Aridity in Western American Literature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lanham, MD: Lexington Books, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5FC7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="6B172D63" w14:textId="77777777" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C39D79D" w14:textId="1F4F25A6" w:rsidR="003A3C73" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+    <w:p w14:paraId="69D108F7" w14:textId="77777777" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664A99E8" w14:textId="3AD2716E" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Ach, Susanna Compton, et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Year in Conferences,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ESQ: A Journal of the American Renaissance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 64, no. 1 (2018)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABDDECC" w14:textId="77777777" w:rsidR="00E6085C" w:rsidRDefault="00E6085C" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C17D1EC" w14:textId="1EC0EFD7" w:rsidR="00924CEC" w:rsidRDefault="008824D2" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicited </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27D06" w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book </w:t>
+      </w:r>
+      <w:r w:rsidR="00924CEC" w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reviews:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B217810" w14:textId="75513E42" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Erosion: American Environments and Anxiety of Disappearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Gia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797021">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western American Literature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0085127B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forthcoming in </w:t>
+      </w:r>
+      <w:r w:rsidR="00797021">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r w:rsidR="0085127B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7F1AA7" w14:textId="77777777" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A255A6B" w14:textId="0E07C0E0" w:rsidR="0065703A" w:rsidRDefault="0065703A" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065134">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the Herbarium: The Hidden World of Collecting and Preserving Plants</w:t>
+      </w:r>
+      <w:r w:rsidR="00065134">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Maura C. Flan</w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nery</w:t>
+      </w:r>
+      <w:r w:rsidR="00065134">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00065134" w:rsidRPr="002220DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plant Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00065134">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, upcoming issue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A3D180" w14:textId="77777777" w:rsidR="0065703A" w:rsidRDefault="0065703A" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37092FCB" w14:textId="360AAD36" w:rsidR="008824D2" w:rsidRDefault="008824D2" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008824D2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Only Wonderful Things: The Creative Partnership of Willa Cather and Edith Lewis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Melissa J. Homestead), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B03">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western American Literature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F08FE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summer 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736176EA" w14:textId="77777777" w:rsidR="008824D2" w:rsidRDefault="008824D2" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377F5D34" w14:textId="34F64613" w:rsidR="00CF78C2" w:rsidRDefault="00CF78C2" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF78C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faraway Women and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atlantic Monthly (Cathryn Halverson), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF78C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Modern Periodical Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F08FE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Winter 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F121DE" w14:textId="77777777" w:rsidR="00CF78C2" w:rsidRDefault="00CF78C2" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A836027" w14:textId="2C277646" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyperobjects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Philosophy and Ecology after the End of the World </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Timothy Morton), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clio: A Journal of Literature, History, and the Philosophy of History,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45, no. 1 (2016): 127-131.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6E17C9" w14:textId="77777777" w:rsidR="0031745C" w:rsidRDefault="0031745C" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019CCEA1" w14:textId="029699EC" w:rsidR="00194DF7" w:rsidRDefault="00E06112" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Co-Authored</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C4C0F" w:rsidRPr="0031745C">
+        <w:t>Published Teaching Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00194DF7" w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Articles</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038036C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E56C2E3" w14:textId="4F6BA89E" w:rsidR="00F8154D" w:rsidRDefault="00F8154D" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jada Ach, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parchives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment,” </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association for the Study of Literature and the Environment Teaching Resource Database</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, September 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAAB72A" w14:textId="77777777" w:rsidR="00F8154D" w:rsidRDefault="00F8154D" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E13849D" w14:textId="717F59F3" w:rsidR="0038036C" w:rsidRDefault="0038036C" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “Animal Log Assignment,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038036C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association for the Study of Literature and the Environment Teaching Resource Database</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, August 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE26FC8" w14:textId="77777777" w:rsidR="0038036C" w:rsidRDefault="0038036C" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7AB926" w14:textId="267CF123" w:rsidR="00E06112" w:rsidRDefault="00E06112" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “National Park Resource Review,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association for the Study of Literature and the Environment Teaching Resources Database</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, September 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223B8915" w14:textId="6106BB66" w:rsidR="00D654ED" w:rsidRDefault="00D654ED" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5030EA" w14:textId="6684F501" w:rsidR="00D654ED" w:rsidRPr="00D654ED" w:rsidRDefault="00D654ED" w:rsidP="00924CEC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Chapters</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031745C">
+      </w:pPr>
+      <w:r w:rsidRPr="00D654ED">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Jada Ach and Gary </w:t>
+        <w:t>Environmental Reports:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B80CE5" w14:textId="329EE660" w:rsidR="00D654ED" w:rsidRDefault="00D654ED" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jada Ach (Scribe), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D654ED">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analysis of Small-Diameter Wood Supply in Northern Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Northern Arizona University College of Engineering and Natural Sciences, Forest Ecological Restoration Analysis, USDA Forest Service Southwestern Region, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E878832" w14:textId="4080D79B" w:rsidR="001702DF" w:rsidRDefault="001702DF" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DC2F4D" w14:textId="658863B3" w:rsidR="001702DF" w:rsidRPr="000F5561" w:rsidRDefault="001702DF" w:rsidP="007C30C0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Applied </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C1E" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humanities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71187D14" w14:textId="77777777" w:rsidR="007C30C0" w:rsidRPr="000F5561" w:rsidRDefault="007C30C0" w:rsidP="007C30C0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18767F14" w14:textId="2CA12D97" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026 From Sea to Sky: Archipelagic Thinking, Desert/Island Poetics, and Island Systems Speaker Series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Co-organized with Joni Adamson, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Sreya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ann </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oommen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Serena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a four-part hybrid roundtable conversation series on intersections of desert and island studies. Project funded by ASU’s Humanities for the Environment-North American Observatory, Desert Humanities Initiative, and School of Applied Sciences and Arts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFFC58E" w14:textId="4A7D341A" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel #1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From Sea to Sky: Island Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (January 22, 2026)—Learning Planet Festival Collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A87617D" w14:textId="306E7209" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel #2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desert/Island Flora and Fauna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 19, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18199026" w14:textId="2F4575A2" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel #3: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Archipelagic Thinking in Deserts/Islands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (April </w:t>
+      </w:r>
+      <w:r w:rsidR="00797021">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17004058" w14:textId="278D94A9" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel #4: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Island Poetics, Figurative and Literal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Islandness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (April </w:t>
+      </w:r>
+      <w:r w:rsidR="00797021">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049E7BB4" w14:textId="6B951450" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA14380" w14:textId="3E8AEEBD" w:rsidR="00F06D07" w:rsidRDefault="00F06D07" w:rsidP="00F06D07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Park Futures with Cam Juárez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Organizer. Lecture with Saguaro National Park Ranger and Community Engagement and Outreach Coordinator. Event canceled due to government shutdown. October 16, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F59CBA" w14:textId="538A8421" w:rsidR="009B7E6A" w:rsidRDefault="009B7E6A" w:rsidP="00F06D07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FBC9DF" w14:textId="4A04AD79" w:rsidR="009B7E6A" w:rsidRPr="00EC6049" w:rsidRDefault="009B7E6A" w:rsidP="00F06D07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discussion with Cindy Lee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Organizer. Online lecture with Phoenix documentary film director and ASU alum, Cindy Lee. October 8, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC62C61" w14:textId="77777777" w:rsidR="00F06D07" w:rsidRDefault="00F06D07" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51392611" w14:textId="70C36EB1" w:rsidR="00EC6049" w:rsidRDefault="00EC6049" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Animals across Disciplines</w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Organizer. ASU Humanities Week interdisciplinary panel discussion introducing students to humanities-based animal studies courses and experiences affiliated with ASU’s School of Applied Sciences and Arts. Panelists included Savannah DiGregorio (humanities and social sciences), Sarah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Churgin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (veterinary medi</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cine), Jada Ach (humanities), and Kimberly Crowe (veterinary medicine and applied biology). ASU Polytechnic Campus, October</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22,</w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147A7D8E" w14:textId="3A2F70CD" w:rsidR="002260DE" w:rsidRDefault="002260DE" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49073580" w14:textId="0DDAE424" w:rsidR="002260DE" w:rsidRDefault="002260DE" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002260DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nina’s Story</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Co-organizer with Vanessa Fonseca Chávez and Lilianna Spafford. Asian American and Pacific Islander Heritage Month event including film screening of Cindy Lee’s Nina’s Story and panel discussion exploring the 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002260DE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anniversary of the Fall of Saigon. Panelists included Cindy Lee (director), Nina Newell, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sakatch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Valerie Adams. Project funded by ASU’s College of Integrative Sciences and Arts, School of Social Transformation, and Office for Veteran and Military </w:t>
+      </w:r>
+      <w:r w:rsidR="00554519">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Engagement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5743">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 13, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A88A2DF" w14:textId="06DD01C8" w:rsidR="00F06D07" w:rsidRDefault="00F06D07" w:rsidP="00EC6049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57240EEE" w14:textId="2A800DFB" w:rsidR="001702DF" w:rsidRPr="000F5561" w:rsidRDefault="00A95F5F" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95F5F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inter/Desert Dialogue Series:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-organized</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with Megan Todd and Gary </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Reger</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...100 lines deleted...]
-      <w:r w:rsidRPr="006808D6">
+      <w:r w:rsidR="00030177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our-part conversation series on interdisciplinary desert studies. Project funded by ASU’s </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk172802919"/>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanities </w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="002220DF" w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Environmental Humanities Initiative, Desert Humanities Initiative, Public History, Hugh Downs School of Human Communications, and College of Integrative Sciences and Arts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00EC6049">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733B0DB1" w14:textId="5F5F9916" w:rsidR="000F5561" w:rsidRPr="000F5561" w:rsidRDefault="000F5561" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D47">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dialogue #1: Desert Attunements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, May 16, 2023 (Celina Osuna, Cam Juárez, Serena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and Libby Robin</w:t>
+      </w:r>
+      <w:r w:rsidR="006523F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF24ACA" w14:textId="14A92A1D" w:rsidR="000F5561" w:rsidRPr="000F5561" w:rsidRDefault="000F5561" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D47">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dialogue #2: Energy and Infrastructure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, June 14, 2023 (Joni Adamson, Elizabeth Tynan, Lauren </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Redniss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Kyoko Matsunaga)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEE009" w14:textId="1FEC63EF" w:rsidR="000F5561" w:rsidRPr="000F5561" w:rsidRDefault="000F5561" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D47">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dialogue #3: Desert Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, August 30, 2023 (Mika Kennedy, Delisa Myles, Julian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saporiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Kevin McHugh)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F968E4" w14:textId="01D59C22" w:rsidR="000F5561" w:rsidRDefault="000F5561" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D47">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dialogue #4: Deserts in Sound and Image</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, September 28, 2023 (Will Wilson, Chip Thomas, Kim Haines-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eitzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and Garth Paine)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD383F6" w14:textId="3364B7D0" w:rsidR="00C97953" w:rsidRPr="000F5561" w:rsidRDefault="00C97953" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anything but a Paper Virtual Workshop for </w:t>
+      </w:r>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>December 6, 2023 (</w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Julian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saporiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of No-No Boy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAAE8FE" w14:textId="0F1F9D5F" w:rsidR="002E50C7" w:rsidRDefault="000F5561" w:rsidP="000F5561">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D47">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Culminating In-Person Event</w:t>
+      </w:r>
+      <w:r w:rsidR="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Artist Residency with No-No Boy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4EFC0A" w14:textId="6659DBF7" w:rsidR="002E50C7" w:rsidRDefault="002E50C7" w:rsidP="002E50C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arts-Based Fieldwork in the Phoenix Valley</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, January 25, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF4E1CC" w14:textId="4AE4EBBA" w:rsidR="002E50C7" w:rsidRDefault="002E50C7" w:rsidP="002E50C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrative Sound and Listening Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, January 26, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B340A79" w14:textId="4E89B425" w:rsidR="002E50C7" w:rsidRPr="002E50C7" w:rsidRDefault="002E50C7" w:rsidP="002E50C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inter/Desert Futures Virtual Conversation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>January 26, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EA4AD7" w14:textId="3CDB2305" w:rsidR="000F5561" w:rsidRPr="000F5561" w:rsidRDefault="002E50C7" w:rsidP="002E50C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E50C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Evening with No-No Boy Multimedia Concert</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD2B744" w14:textId="3DCD9846" w:rsidR="003A1C1E" w:rsidRPr="000F5561" w:rsidRDefault="003A1C1E" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135796D7" w14:textId="18A1AF09" w:rsidR="003A1C1E" w:rsidRPr="000F5561" w:rsidRDefault="00A95F5F" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023-24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95F5F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SciFé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C1E" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-organizer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Bradley Lusk and Stephen Davis</w:t>
+      </w:r>
+      <w:r w:rsidR="00244401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Science </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00244401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00244401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Earth</w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STEAM speaker series featuring interdisciplinary scholars</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5942">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5561" w:rsidRPr="000F5561">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tempe and Surprise, Arizona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9550D7" w14:textId="314B270A" w:rsidR="000F5561" w:rsidRDefault="000F5561" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC67482" w14:textId="31B14E3A" w:rsidR="00A95F5F" w:rsidRDefault="00A95F5F" w:rsidP="00A95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95F5F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Celebrating Thoreau on Earth Day:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentation and writing workshop at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Congaree National Park, Hopkins, SC, April 2017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A26B730" w14:textId="3A4E9DCE" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="00A95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF82728" w14:textId="77777777" w:rsidR="008D4943" w:rsidRPr="007C30C0" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B27D06" w:rsidRPr="0031745C">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrative and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C30C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00924CEC" w:rsidRPr="0031745C">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leadership Positions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D031C8C" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2358B9D2" w14:textId="78302694" w:rsidR="00030177" w:rsidRPr="00030177" w:rsidRDefault="00030177" w:rsidP="00030177">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Animal Studies Working Group Lead, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School of Applied Sciences and Arts, August 2025 to Present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5511C01E" w14:textId="77777777" w:rsidR="00030177" w:rsidRDefault="00030177" w:rsidP="00030177">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701972AF" w14:textId="0A4D5719" w:rsidR="00030177" w:rsidRDefault="00030177" w:rsidP="00030177">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barrett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87437">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Honors Advisor for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied Humanities and Interdisciplinary Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87437">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Arizona State University, February 2024 to Present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54131F8A" w14:textId="77777777" w:rsidR="00030177" w:rsidRDefault="00030177" w:rsidP="00030177">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6AF9CF" w14:textId="0D4581FB" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awards Coordinator, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western Literature Association, October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00030177">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FE3099" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560A7FE3" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Liaison</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Humanities and Communication, School of Applied Sciences and Arts, College of Integrative Sciences and Arts, Arizona State University, July 2023 to July 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD90366" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F645B62" w14:textId="5F2B4184" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167083">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Executive Council Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Western Literature Association, 2021 to 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D07">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4812BE34" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1217B79F" w14:textId="77777777" w:rsidR="008D4943" w:rsidRDefault="008D4943" w:rsidP="008D4943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900AF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Studies Curriculum Committee Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Leadership and Integrative Studies, Arizona State University, 2021 to 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA78C45" w14:textId="77777777" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26655013" w14:textId="5D0E0D00" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-    <w:p w14:paraId="37092FCB" w14:textId="2482DD48" w:rsidR="008824D2" w:rsidRDefault="008824D2" w:rsidP="00924CEC">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grants, Fellowships, and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BDC0F2" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1214A0E1" w14:textId="6381063F" w:rsidR="00736670" w:rsidRDefault="00736670" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASU College of Integrative Sciences and Arts Project Grant: National Park Futures, April 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75999C8F" w14:textId="27EB89DD" w:rsidR="004B51DA" w:rsidRDefault="004B51DA" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASU Institute for Humanities Research Seed Grant, January 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528F0C0C" w14:textId="32455824" w:rsidR="00C200FD" w:rsidRDefault="00C200FD" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30C0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mentor who is Instructional Faculty Award, ASU Graduate College, January 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EBA125" w14:textId="43D24B25" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association for the Study of Literature and Environment Scholar of the Month, October 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BCCFC8" w14:textId="37AB1259" w:rsidR="00882C43" w:rsidRDefault="00882C43" w:rsidP="006437E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
-[...41 lines deleted...]
-        <w:t>Summer 2022</w:t>
+        <w:t>ASU Institute for Humanities Research Micro-residency Grant, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF78C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736176EA" w14:textId="77777777" w:rsidR="008824D2" w:rsidRDefault="008824D2" w:rsidP="00924CEC">
-[...66 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="62851186" w14:textId="62962B58" w:rsidR="00882C43" w:rsidRDefault="00882C43" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Society for Nineteenth-Century Americanists Travel Grant, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F02E565" w14:textId="46997F7E" w:rsidR="003C3D77" w:rsidRDefault="003C3D77" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Breakthrough Graduate Scholar Award from the Office of the Vice President for Research, 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00662CAB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F121DE" w14:textId="77777777" w:rsidR="00CF78C2" w:rsidRDefault="00CF78C2" w:rsidP="00924CEC">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Jada Ach, Review of </w:t>
+    <w:p w14:paraId="5F8707D6" w14:textId="5AA504F1" w:rsidR="00E15A0B" w:rsidRDefault="00E15A0B" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charles Redd Center for Western Studies Summer Award for Graduate Students, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30BC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0EE0A0" w14:textId="55275B17" w:rsidR="008D2514" w:rsidRDefault="008D2514" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Russel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A675E0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A. and Dorothy S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...6 lines deleted...]
-        <w:t>Hyperobjects</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bilinski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="0031745C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dissertation Fellowship, 2017-2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00167085">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3AB880" w14:textId="09C4AEE4" w:rsidR="008931C6" w:rsidRDefault="008931C6" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>James Dickey Award for Academic Prose, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659FC7CC" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modern Language Association Travel Award, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC0CCAE" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J. Golden Taylor Award for Best Graduate Student Paper, Western Literature Association, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2878F472" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Richey Teaching Award, 2016-2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43468CF6" w14:textId="2B705E47" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rhude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patterson Graduate Trustee F</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4BEC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellowship, 2014-2015, 2015-2016, 2016-2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049A8127" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPARC Graduate Research Grant, 2016-2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EEAD61" w14:textId="4E3CA922" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Huntington Library Visiting Reader</w:t>
+      </w:r>
+      <w:r w:rsidR="006808D6" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Privi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7D9E" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2762A0EA" w14:textId="0DC3E65C" w:rsidR="00B455C0" w:rsidRDefault="00B455C0" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Society for the Study of American Women Writers Conference Travel Award, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36596918" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>South Central Modern Language Association Graduate Student Award, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2192D7" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Carolina Graduate School Travel Award, 2014 and 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660B02C4" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vermont Studio Center Artist Grant, Summer 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F76100A" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of South Carolina Graduate Teaching Assistantship, 2013-2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F522C9E" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>North Carolina Arts Council Regional Project Artist Grant, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E869333" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summer Literary Seminars-Lithuania Fellowship, Summer 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC9D149" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISQUIET International Literary Program-Portugal Fellowship, Summer 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686EBB7A" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nominated for Marilyn Anderson Award for Excellence in Teaching 2009, 2011, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1B2EFA" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduation with Distinction, Northern Arizona University, Spring 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE63018" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magna Cum Laude, Ball State University, Spring 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CFEB8E" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Women’s Studies Student of the Year Award, Ball State University, Spring 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148C4A1B" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anthropology Student of the Year Award, Ball State University, Spring 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6503A507" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barry Wright Memorial Scholarship for Poetry, Ball State University, Spring 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DEF8B9" w14:textId="77777777" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MTCup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scholarship for Poetry, Ball State University, Spring 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75471522" w14:textId="30A6802B" w:rsidR="00244401" w:rsidRPr="00D654ED" w:rsidRDefault="006437E7" w:rsidP="008F5942">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Office of Multicultural Affairs Outstanding Student Service Award, Ball State University, Spring 2001.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A7099A" w14:textId="3651A581" w:rsidR="00F50B39" w:rsidRDefault="00F50B39" w:rsidP="00797AD9">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00194DF7" w:rsidRPr="0031745C">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...92 lines deleted...]
-    <w:p w14:paraId="26655013" w14:textId="5D0E0D00" w:rsidR="006437E7" w:rsidRPr="006808D6" w:rsidRDefault="006437E7" w:rsidP="006437E7">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Invited Talks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DDB241" w14:textId="77777777" w:rsidR="00F50B39" w:rsidRDefault="00F50B39" w:rsidP="00797AD9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006808D6">
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> A. and Dorothy S. </w:t>
+    </w:p>
+    <w:p w14:paraId="4A8E25AC" w14:textId="471B0A8E" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “Inclusive Storytelling and Experiential Learning at Saguaro National Park,” Multicultural Communities of Excellence Lunch &amp; Learn Series, ASU Polytechnic Campus, February 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4801F6" w14:textId="77777777" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DC4705" w14:textId="76B1B664" w:rsidR="00065134" w:rsidRDefault="00065134" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, Joni Adamson, Jason Bruner, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Jonathan Bate, “Environment Panel,” Guest Speaker for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Culture, Technology and Environment 110 (prof. Serena </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Bilinski</w:t>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferrando</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...91 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), Arizona State University, November 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B48609" w14:textId="1886C7C9" w:rsidR="00D02B8E" w:rsidRDefault="00D02B8E" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AE6D5B" w14:textId="433483C2" w:rsidR="00B26C14" w:rsidRDefault="00B26C14" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jada Ach,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sarah Jane </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...5 lines deleted...]
-        <w:t>Rhude</w:t>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kerwin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...294 lines deleted...]
-      <w:r w:rsidRPr="006808D6">
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Elizabeth Martinez, and Chaney Hill,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scholarly Publishing: Papers, Articles, Reviews,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” 2024 Western Literature Association Conference, Tucson, AZ, October 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612F5247" w14:textId="6F7459FD" w:rsidR="00AC0E7C" w:rsidRDefault="00AC0E7C" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAD23D6" w14:textId="67B915AB" w:rsidR="00AC0E7C" w:rsidRDefault="00AC0E7C" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach and Allan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colbern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Mentoring Master’s Students,” Arizona State University Graduate Faculty Mentoring Academy, September 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793B435E" w14:textId="77777777" w:rsidR="00B26C14" w:rsidRDefault="00B26C14" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A71CE24" w14:textId="42A619DE" w:rsidR="001E777A" w:rsidRDefault="001E777A" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Anthropology Student of the Year Award, Ball State University, Spring 2003.</w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Jada Ach, Anca Delgado, Janet </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...6 lines deleted...]
-        <w:t>MTCup</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neisewander</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...74 lines deleted...]
-    <w:p w14:paraId="7C074D38" w14:textId="6AB4EA3F" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gyan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nyaupane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Tamara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Underiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “Ask a Mentor,” Graduate College, Arizona State University, Tempe, AZ, October 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6EB4AC" w14:textId="77777777" w:rsidR="00D654ED" w:rsidRDefault="00D654ED" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C074D38" w14:textId="3AFE16F1" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jada Ach, “Accessing Aridity: A History of Roadbuilding in White Sands National Park,” Las Cruces Railroad Museum, Las Cruces, NM, December 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0895F5E7" w14:textId="77777777" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F30A280" w14:textId="068DD174" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
+    <w:p w14:paraId="2F30A280" w14:textId="7F53AE80" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Demi-Plenary Roundtable with </w:t>
       </w:r>
       <w:r w:rsidR="00DB5542">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, </w:t>
       </w:r>
       <w:r w:rsidR="00C67864">
         <w:rPr>
@@ -3460,50 +6377,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brown, Krista Comer, </w:t>
       </w:r>
       <w:r w:rsidR="00C67864">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jillian Moore, and Christine H. Smith, </w:t>
       </w:r>
       <w:r w:rsidR="00DB5542">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Editing in a Moment of Crisis,” </w:t>
       </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Western Literature Association Conference, Santa Fe, NM, October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD994DC" w14:textId="77777777" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00F50B39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3591355F" w14:textId="76ED241C" w:rsidR="00070CAE" w:rsidRDefault="00070CAE" w:rsidP="00F50B39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3679,75 +6604,507 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scholarly Presentations</w:t>
       </w:r>
       <w:r w:rsidR="00FC7D9E" w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00F50B39">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Panels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A70948" w14:textId="77777777" w:rsidR="00797AD9" w:rsidRPr="006808D6" w:rsidRDefault="00797AD9" w:rsidP="00797AD9">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7E993CDE" w14:textId="77777777" w:rsidR="00790DAE" w:rsidRDefault="00790DAE" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E33B38" w14:textId="4638F3DF" w:rsidR="004B2665" w:rsidRDefault="004B2665" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jada Ach, “Collecting Desert Rocks: Earth as Care, Desire, and Love,” Words of Earth, Air, Fire, and Water: The Elemental West, moderated by Amy Hamilton, 2025 Western Literature Association Conference, September 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C17AB57" w14:textId="77777777" w:rsidR="004B2665" w:rsidRDefault="004B2665" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019AB3" w14:textId="0F63A0AC" w:rsidR="00736670" w:rsidRDefault="00736670" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jada Ach, “Vertical Regionalism, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2665">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oceanic Power, and Desert Clouds in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B2665">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Madrean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B2665">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sky Island Poetry,” </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B2665">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desert(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B2665">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/)Islands, 2025 Association for the Study of Literature and Environment, virtual, July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0033C8F2" w14:textId="77777777" w:rsidR="00736670" w:rsidRDefault="00736670" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAD39DC" w14:textId="12988505" w:rsidR="00736670" w:rsidRDefault="00736670" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-chair with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sreya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ann </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oommen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desert(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/)Islands, 2025 Association for the Study of Literature and Environment, virtual, July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3186F187" w14:textId="77777777" w:rsidR="00736670" w:rsidRDefault="00736670" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B5439C0" w14:textId="73918ACE" w:rsidR="00374848" w:rsidRDefault="00374848" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-chair with Audrey Goodman, </w:t>
+      </w:r>
+      <w:r w:rsidR="009575C3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dwelling, Storytelling, and Imagining the Otherwise in Desert Environments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western Literature Association Conference, Tucson, AZ, October 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6C4317" w14:textId="77777777" w:rsidR="00374848" w:rsidRDefault="00374848" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675BBDC5" w14:textId="7963EC30" w:rsidR="00D57813" w:rsidRDefault="00374848" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“‘Same thing over and over again’: Radical Repetition in the Petrified Forest,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western Literature Association Conference, Tucson, AZ, October 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A88F4C4" w14:textId="2322E117" w:rsidR="00682BCA" w:rsidRDefault="00682BCA" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E1F04C" w14:textId="5F184766" w:rsidR="001702DF" w:rsidRDefault="001702DF" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00E304B1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I’ll Show You Where the Road Is</w:t>
+      </w:r>
+      <w:r w:rsidR="00E304B1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Queer Canyons and Arid Affections in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E304B1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beef</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E304B1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C14">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western Literature Association Conference, Fort Hall, ID, October 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49479E2C" w14:textId="77777777" w:rsidR="001702DF" w:rsidRDefault="001702DF" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535516A7" w14:textId="58496DAD" w:rsidR="00264DE1" w:rsidRDefault="001A0B7D" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidR="00264DE1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reimagining Home in Poetry and Prose</w:t>
+      </w:r>
+      <w:r w:rsidR="00264DE1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2023 Western Literature Association Conference, Fort Hall, ID, October 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440046ED" w14:textId="77777777" w:rsidR="00264DE1" w:rsidRDefault="00264DE1" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD937AA" w14:textId="0252F7FD" w:rsidR="004B51DA" w:rsidRDefault="004B51DA" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Roundtable Co-Organizer with Celina Osuna, Uncommon Collaborations: Desert Stories</w:t>
       </w:r>
       <w:r w:rsidR="005C3CAE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">That Challenge the Story, </w:t>
       </w:r>
       <w:r w:rsidR="005C3CAE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moderated by Joni Adamson, </w:t>
@@ -3875,60 +7232,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Panel Chair</w:t>
       </w:r>
       <w:r w:rsidR="005C3CAE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Organizer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, “Reimagining Land Management in the Western American Commons,” Association for the Study of Literature and the Environment, Portland, OR, July 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0424F6FB" w14:textId="77777777" w:rsidR="004B51DA" w:rsidRDefault="004B51DA" w:rsidP="00471A4C">
-[...8 lines deleted...]
-    <w:p w14:paraId="42DF71D4" w14:textId="25ECAFE7" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
+    <w:p w14:paraId="754275C0" w14:textId="77777777" w:rsidR="00D654ED" w:rsidRDefault="00D654ED" w:rsidP="00471A4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DF71D4" w14:textId="2816297D" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Inexhaustible Value of ‘Useless’ Desert Rocks in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chloé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3977,51 +7334,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="111EB885" w14:textId="77777777" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62998C5F" w14:textId="478D0255" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Roundtable Co-Chair with Gary </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reger</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0041459D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -4448,50 +7804,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7B53E746" w14:textId="77777777" w:rsidR="004F10AF" w:rsidRDefault="004F10AF" w:rsidP="00797AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDC5586" w14:textId="52BF9831" w:rsidR="004F10AF" w:rsidRDefault="004F10AF" w:rsidP="00797AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“Managing from the Clouds: Aerial Vision and Resource Insecurity in L. Frank Baum’s </w:t>
       </w:r>
       <w:r w:rsidRPr="001756E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Wizard of Oz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,” Western Literature Association Conference, Minneapolis, </w:t>
       </w:r>
       <w:r w:rsidR="001756E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4726,60 +8083,60 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505CCFD0" w14:textId="77777777" w:rsidR="00797AD9" w:rsidRPr="006808D6" w:rsidRDefault="00797AD9" w:rsidP="00797AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Pedagogy and ‘Pleasuring-Grounds’: Teaching National Parks in Freshman Composition,” Beyond Thoreau Seminar, 2016 C19 Conference, State College, PA, March 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D5195" w14:textId="77777777" w:rsidR="00797AD9" w:rsidRPr="006808D6" w:rsidRDefault="00797AD9" w:rsidP="00797AD9">
-[...8 lines deleted...]
-    <w:p w14:paraId="154F6DA4" w14:textId="342D4845" w:rsidR="00797AD9" w:rsidRDefault="00797AD9" w:rsidP="00797AD9">
+    <w:p w14:paraId="7418FD33" w14:textId="77777777" w:rsidR="006523F9" w:rsidRDefault="006523F9" w:rsidP="00797AD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154F6DA4" w14:textId="7180C52B" w:rsidR="00797AD9" w:rsidRDefault="00797AD9" w:rsidP="00797AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Concealed Spaces and Exposed Bodies in Hannah </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crafts’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5067,350 +8424,288 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Left All Alone in This World’s Wilderness’: The Queer Frontier in Frank Norris’s </w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>McTeague</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,” NEXUS Conference, Knoxville, TN, March 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EFFC16" w14:textId="2CA6C0AB" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00764FD0">
-      <w:pPr>
+    <w:p w14:paraId="24D5177A" w14:textId="1DF2784B" w:rsidR="00C005AD" w:rsidRDefault="00C005AD" w:rsidP="00764FD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FD87F8" w14:textId="29B2F7D9" w:rsidR="00C005AD" w:rsidRPr="00C005AD" w:rsidRDefault="00C005AD" w:rsidP="00C005AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="143A3072" w14:textId="6CE17BC6" w:rsidR="00471A4C" w:rsidRDefault="00471A4C" w:rsidP="00471A4C">
+      <w:r w:rsidRPr="00C005AD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Positions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DB0896" w14:textId="5AE54AA4" w:rsidR="00C005AD" w:rsidRPr="00C005AD" w:rsidRDefault="00C005AD" w:rsidP="00C005AD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="296D61DA" w14:textId="0AE9D6A7" w:rsidR="00C005AD" w:rsidRPr="00471A4C" w:rsidRDefault="00C005AD" w:rsidP="00764FD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Assistant, Catherine Keyser, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C005AD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artificial Color: Modern Food &amp; Racial Fictions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0BB0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oxford UP, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019), </w:t>
+      </w:r>
+      <w:r w:rsidR="0064752D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Carolina, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2017-18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67523D7F" w14:textId="77777777" w:rsidR="00882C43" w:rsidRDefault="00882C43" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Public Humanities </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00644581">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6488DA58" w14:textId="49F23040" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Projects</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> with Megan Todd and Gary </w:t>
+        <w:t>Poetry</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0DE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712D6012" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4652192B" w14:textId="4FEF9FEA" w:rsidR="00CE0FB8" w:rsidRPr="0031745C" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340D350F" w14:textId="7B21FA2E" w:rsidR="003E743F" w:rsidRDefault="003E743F" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk69739169"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Field Recording #1” and “Field Recording #2,” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E80204">
-[...5 lines deleted...]
-        <w:t>Reger</w:t>
+      <w:r w:rsidRPr="003E743F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ecocene</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00471A4C">
-[...215 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Hlk69739169"/>
+      <w:r w:rsidRPr="003E743F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Cappadocia Journal of Environmental Humanities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, forthcoming in 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3983ED" w14:textId="00F0E1A5" w:rsidR="00E807F5" w:rsidRDefault="00E807F5" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“They,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C35433">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASLE </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C35433">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5715,5338 +9010,6658 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prize Nomination).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AB425A" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">“Red, Bird,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adirondack Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Summer 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701D42F8" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Valle de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caídos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apple Valley Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Summer 2013 (Pushcart Prize Nomination).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9F20DA" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Subject: Inquiry,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Southern Humanities Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Summer 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="4CBC0F4E" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“On Seeing Frédéric Ten Years Later,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lowestoft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chronicle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2012 (Pushcart Prize Nomination).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A40172" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Distance over Time Equals Velocity,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summerset Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Summer 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD851A5" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“High Road to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chimayó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Southwestern American Literature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C121FA" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Peach Pull,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weave Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Winter 2011 (Poetry Prize Finalist).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74413109" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Oral History,” “Curious Emails from Lisbon,” and “Northwest to Georgia O’Keefe Country,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blast Furnace Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Winter 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04030F79" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Museum Is Closed,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Talon Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, April 2010 (First Prize Poetry).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04754956" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“To Whom It May Concern,” poem adapted to film by Dylan Patterson, Arts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poetica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poetry Fest, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228B1A72" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“My Cat: A Borderlands Story,” “Book Festival Fools,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Between the Lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8255B7" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Concourse A: Shuttle Anthem,” adapted to live performance, Arts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poetica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poetry Fest, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1F2034" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Cherry Tree Dictator,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collared Peccary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Winter 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712332BF" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Eater of Grass,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ink &amp; Ashes: A Journal of the Senses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5EAAA4" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“El 11 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Septiembre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Córdoba,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barnwood Poetry Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C54D17" w14:textId="77777777" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Lake Toxaway, North Carolina,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Broken Plate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2B3A67" w14:textId="065013D4" w:rsidR="00CE0FB8" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Bus Window,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MT Cup Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring, 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491571EC" w14:textId="77777777" w:rsidR="00923948" w:rsidRPr="006808D6" w:rsidRDefault="00923948" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757A0118" w14:textId="33C3C612" w:rsidR="00CE0FB8" w:rsidRPr="0031745C" w:rsidRDefault="008D3D76" w:rsidP="00797AD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selected </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poetry </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0FB8" w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Readings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D57E8" w14:textId="3E619AF1" w:rsidR="0031745C" w:rsidRPr="0031745C" w:rsidRDefault="0031745C" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Fugitive Dust: Five Desert Highway Poems,” Celebrating the Sonoran Desert: A Tri-National Symposium, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Arizona, March 2020.</w:t>
+      </w:r>
+      <w:r w:rsidR="00567C50">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00923948">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00567C50">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unable to attend due to Covid-19 Pandemic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405B9839" w14:textId="36D6A8FA" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RHINO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reading, Columbia, SC, August 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EB8E8A" w14:textId="5C833907" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jasper Project Summer in the City, Columbia, SC, August 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1A24D9" w14:textId="447FD265" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Affective Matter: Sand, Ice, Mud,” Popular Culture Association/American Culture Association Conference, New Orleans, LA, April 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA146A" w14:textId="312FBC20" w:rsidR="00CE0FB8" w:rsidRPr="006808D6" w:rsidRDefault="00CE0FB8" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vermont Studio Center, Johnson, VT, July 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306A793E" w14:textId="0B59E1DC" w:rsidR="00CE0FB8" w:rsidRDefault="008D3D76" w:rsidP="00CE0FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reading with Gary Gulliksen, Old Books on Front Street, Wilmington, NC, October 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738F2FB3" w14:textId="6E9799EC" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">“Red, Bird,” </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">“Valle de los </w:t>
+        <w:t>“Forms of Free Verse: A Reading” Peaks Conference, Flagstaff, AZ, March 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F8F1F6" w14:textId="116754B2" w:rsidR="00C260AC" w:rsidRDefault="00C260AC" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4428DA79" w14:textId="5AD6DEE4" w:rsidR="00C260AC" w:rsidRPr="00463BB8" w:rsidRDefault="00E85928" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:r w:rsidR="007D664E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00463BB8" w:rsidRPr="00463BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C260AC" w:rsidRPr="00463BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Residencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250C745C" w14:textId="303F6890" w:rsidR="007D664E" w:rsidRDefault="00471A4C" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="007D664E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “Inter/Desert Futures: Ethics, Energy, Infrastructure, and Archives,” ASU Institute for Humanities Research Micro-residency, August 2-6, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA8765C" w14:textId="6B23708C" w:rsidR="00C260AC" w:rsidRDefault="00463BB8" w:rsidP="00924CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fellow, Vermont Studio Center, Johnson, VT, Summer 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="007D664E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365EF511" w14:textId="49A1A18C" w:rsidR="00194DF7" w:rsidRDefault="00C54CA9" w:rsidP="00463BB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fellow</w:t>
+      </w:r>
+      <w:r w:rsidR="00463BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Starry Night Retreat, Truth or Consequences, NM, Summer 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="007D664E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B1881" w14:textId="58BF46E8" w:rsidR="00463BB8" w:rsidRDefault="00463BB8" w:rsidP="00463BB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fellow, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...5 lines deleted...]
-        <w:t>Caídos</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hambidge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...494 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center, Rabun Gap, GA, Summer 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="007D664E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC27FF7" w14:textId="77777777" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="00463BB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5058FABE" w14:textId="14BA865C" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="00E70078" w:rsidP="00474452">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, College, </w:t>
+      </w:r>
+      <w:r w:rsidR="00244401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30C0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00244401">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...113 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="007C30C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0031745C">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C06851" w14:textId="186EB53C" w:rsidR="00145D3A" w:rsidRDefault="00145D3A" w:rsidP="00477E02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7F9039" w14:textId="74F9C1D8" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00CE0FB8" w:rsidRPr="0031745C">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...186 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University-Level Service: A</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...1002 lines deleted...]
-    <w:p w14:paraId="7F65FFC2" w14:textId="0E38661F" w:rsidR="00C54CA9" w:rsidRDefault="00663C58" w:rsidP="00C129E6">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CCBA78" w14:textId="77777777" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-           Sustainability and AI Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roup</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Lincoln Center for Applied Ethics, ASU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D785A13" w14:textId="45A9D074" w:rsidR="00FD7103" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        Member, ASU Graduate Faculty Mentoring Academy, Graduate College</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261A4651" w14:textId="649B8634" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023-2024   Member, ASU General Studies Council, Sustainability Subcommittee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59085829" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021-2023   Member, ASU General Studies Council, Global Awareness Subcommittee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302AF95B" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...91 lines deleted...]
-    <w:p w14:paraId="2472A8D3" w14:textId="603D76E6" w:rsidR="0048606C" w:rsidRDefault="0048606C" w:rsidP="00C129E6">
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2020   Member, ASU Working Parents Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BACF770" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="15FC401F" w14:textId="79900091" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+    </w:p>
+    <w:p w14:paraId="359D8CA8" w14:textId="07BEC024" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>College-Level Service: C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollege of Integrative Sciences and Arts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7829E45E" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-           Member, College Inclusion Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2AD418" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6120"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-           Member, College Academic Standards Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2023-2024   Member, College Grade Appeal and Academic Integrity Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581796ED" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022-2023   Member, Applied Arts Workgroup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C05E5D4" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2022   Member, College Academic Standards Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294EC6CA" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2022   Member, College Awards Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2D05E1" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3047620E" w14:textId="6FA0E4BB" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School-Level Service: S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chool of Applied Sciences and Arts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398B3299" w14:textId="6AE934D6" w:rsidR="00FD7103" w:rsidRDefault="00FD7103" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-           Leader, Animal Studies and Environmental Humanities Working Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D897A58" w14:textId="5CAB7A99" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023-           Member, Interdisciplinary Studies Concentrations Working Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2751D7" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023            Member, Director Search Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B9713" w14:textId="02BF0EC9" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Level Service: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied Humanities and Interdisciplinary Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AHIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) &amp; Leadership and Integrative Studies (FLIS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115F71F2" w14:textId="3905BF44" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-            Barrett Faculty Honors Advisor for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AHIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2023-            Faculty Liaison, Interdisciplinary Studies Program &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AHIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2023             Member, Faculty Search Committee, History of Engineering, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7103">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AHIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A313AE" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2023    Member, Master of Liberal Studies Curriculum Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C36A79E" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2023    Member, Master of Liberal Studies Curriculum Working Group, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C93516" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022-2023    Member, IDS 301 Assessment Taskforce, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D065AEC" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2023    Member, Faculty Annual Review Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DABF9D" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2023    Member, Personnel Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF5C680" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021-2022    Chair, Three Lecturer Search Committees, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CCD585" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021-2022    Chair, Interdisciplinary Studies Curriculum Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752831EB" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2022    Member, Master of Interdisciplinary Studies Program Planning Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22100613" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2021    Member, Lecturer Search Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC5CA90" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020-2021    Member, Assistant Professor Search Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF8D0FA" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2019-2022    Member, Study Abroad Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D75D86A" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2021    Member, Interdisciplinary Studies Curriculum Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFC534C" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2020    Member, Liberal Studies Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47143698" w14:textId="7CD0DA0A" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019, 2021   Member, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wakonse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Retreat Planning Committee, FLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7349BDE5" w14:textId="6F06FB97" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43782D15" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="2825AD9F" w14:textId="291BA320" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74664DD3" w14:textId="4F9FAE82" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BBA507A" w14:textId="35AE44BE" w:rsidR="0048606C" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service to the Profession</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C497A2" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F9DE9E" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-            Awards Coordinator, Western Literature Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2023-            Fellow, Humanities for the Environment-North American Observatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DE3927" w14:textId="74A6BB21" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00952F2E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Lyon Book Award Committee Member, Western Literature Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D153A3" w14:textId="778933EB" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022-            Organizational Liaison, Association for the Study of Literature and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environment &amp; Western Literature Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33435A6C" w14:textId="6802F72C" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021-2023    Executive Council Member, Western Literature Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1569D0" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020              Chair, Creative Writing Awards Committee, Western Literature Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53892C93" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018-2020    Working Group Member, Online Educational Resource Working Group,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                      Association for the Study of Literature and the Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507FDF57" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A7E193" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Peer Review and Editorial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F39102" w14:textId="77777777" w:rsidR="00952F2E" w:rsidRPr="002644A4" w:rsidRDefault="00952F2E" w:rsidP="00952F2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021-2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Reviewer, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ecozona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: European Journal of Literature, Culture, and Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E2C6B" w14:textId="1C333718" w:rsidR="00952F2E" w:rsidRPr="002644A4" w:rsidRDefault="00952F2E" w:rsidP="00952F2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western American Literature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF7C37C" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024              Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Studies in the Novel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B136EA6" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024              Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of Australian Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5388A0DC" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024              Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texas Studies in Literature and Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8FE77F" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023              Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Literary History</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B24AAF6" w14:textId="77777777" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022              Reviewer, Routledge Books, Environment &amp; Sustainability Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EAE259" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019-2024     Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interdisciplinary Studies in Literature and the Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA2C59" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021              Reviewer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Arrow: A Journal of Wakeful Society, Culture, and Politics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11843F22" w14:textId="4F7532C9" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020              Co-editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reading Aridity in Western American Literature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF89593" w14:textId="32C56F2D" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00D65BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010-2013     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portals Literary Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cape Fear Community College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8ED8CE" w14:textId="4A13207B" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00D65BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009-2010     Poetry Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3590F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portals Literary Magazine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cape Fear Community College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59203DB6" w14:textId="7765319B" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00D65BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002-2003     Co-editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BFA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Broken Plate Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2A1871" w14:textId="2645A7C0" w:rsidR="00D65BEE" w:rsidRPr="002644A4" w:rsidRDefault="00D65BEE" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999-2000     Assistant News Editor and Multicultural Beat Reporter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031745C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Daily News</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1976B067" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Professional Memberships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2016-             Association for the Study of Literature and the Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795A29F8" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016-             Western Literature Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13090509" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018-             The Maintainers Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C12DA26" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021              Interdisciplinary Nineteenth-Century Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2020-2021     Association of Graduate Liberal Studies Programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A47C044" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016-2020     C19: Society of Nineteenth-Century Americanists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA7D017" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016-2019     Modern Language Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E6BE98" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242ACEEC" w14:textId="77777777" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service to the Community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021             Volunteer, Annual Date Harvest, ASU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1950F766" w14:textId="15409399" w:rsidR="002220DF" w:rsidRPr="002644A4" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2021             Volunteer, Desert Nights, Rising Stars Writers Conference, Virginia G. Piper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                     Center for Creative Writing, ASU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522FB85B" w14:textId="135253E7" w:rsidR="002220DF" w:rsidRDefault="002220DF" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002644A4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019-2021    Volunteer, Desert Botanical Garden, Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C99189" w14:textId="4E9AC9C6" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00D65BEE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">204-2017      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visitor Services Volunteer, Congaree National P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ark, Hopkins, SC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58697565" w14:textId="6EEA0E3A" w:rsidR="00D65BEE" w:rsidRPr="002644A4" w:rsidRDefault="00D65BEE" w:rsidP="002220DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015-2016    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintenance Volunteer, Harbison State Forest, Columbia, SC, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E99457E" w14:textId="690BCC16" w:rsidR="00145D3A" w:rsidRDefault="00145D3A" w:rsidP="00477E02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A1559E" w14:textId="71BB1356" w:rsidR="00145D3A" w:rsidRPr="00D65BEE" w:rsidRDefault="003E1D47" w:rsidP="00477E02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community College</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0BB0" w:rsidRPr="00D65BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2472A8D3" w14:textId="603D76E6" w:rsidR="0048606C" w:rsidRDefault="0048606C" w:rsidP="00C129E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Member, Global College Committee, Cape Fear Community College, 2011 to 2012.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B583F9F" w14:textId="4B1A27B1" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+        <w:t>Chair, Boren Awards for International Study Committee, Cape Fear Community College, 2012 to 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FC401F" w14:textId="79900091" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chair, </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="3737E33D" w14:textId="1F7AEB8C" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+        <w:t>Member, Multicultural Club Committee, Cape Fear Community College, 2011 to 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2825AD9F" w14:textId="291BA320" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Member, </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="49AB1C19" w14:textId="763BDA2A" w:rsidR="002835F4" w:rsidRDefault="002835F4" w:rsidP="00C129E6">
+        <w:t>Member, Creative Writing Committee, Cape Fear Community College, 2010 to 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA507A" w14:textId="35AE44BE" w:rsidR="0048606C" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Member, Global College Committee, Cape Fear Community College, 2011 to 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B583F9F" w14:textId="4B1A27B1" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C129E6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portals Literary Journal Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cape Fear Community College, 2008 to 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3737E33D" w14:textId="1F7AEB8C" w:rsidR="00C129E6" w:rsidRDefault="00C129E6" w:rsidP="00C129E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C129E6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>English 101 Reader</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee, Cape Fear Community College, 2009 to 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C7995D" w14:textId="04E71D08" w:rsidR="007C1F9A" w:rsidRPr="00D654ED" w:rsidRDefault="002835F4" w:rsidP="00D654ED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Member, Native American Heritage Celebration Committee, Cape Fear Community College, 2008 to 2009.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E268BD8" w14:textId="77777777" w:rsidR="006742AE" w:rsidRDefault="006742AE" w:rsidP="008D3D76">
-[...8 lines deleted...]
-    <w:p w14:paraId="264AE84A" w14:textId="4472ED87" w:rsidR="006742AE" w:rsidRPr="006742AE" w:rsidRDefault="006742AE" w:rsidP="008D3D76">
+    <w:p w14:paraId="13C967F9" w14:textId="77777777" w:rsidR="00D654ED" w:rsidRPr="006808D6" w:rsidRDefault="00D654ED" w:rsidP="006742AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D35BBD1" w14:textId="37E0EE3A" w:rsidR="006742AE" w:rsidRPr="00D65BEE" w:rsidRDefault="006742AE" w:rsidP="00474452">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006742AE">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65BEE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0048606C">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Writing Judge</w:t>
+      </w:r>
+      <w:r w:rsidR="00663C58" w:rsidRPr="00D65BEE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...20 lines deleted...]
-        <w:t>Peer-</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55676" w:rsidRPr="00D65BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CD0C99" w14:textId="0BC5A3B9" w:rsidR="00723E6C" w:rsidRDefault="00723E6C" w:rsidP="00474452">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Creative Writing Awards Committe</w:t>
+      </w:r>
+      <w:r w:rsidR="00567C50">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Western Literature Association Conference, San Diego, CA, October 2020.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B02D1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Changed to virtual event due to Covid-19 Pandemic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2898D521" w14:textId="66089F1D" w:rsidR="008268D8" w:rsidRPr="006808D6" w:rsidRDefault="008268D8" w:rsidP="00474452">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poetry Judge, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explorations Literary Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Mountain Empire Community College, Big Stone Gap, VA, 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81815" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E1088F" w14:textId="7A7FE3F8" w:rsidR="00133D1D" w:rsidRPr="006808D6" w:rsidRDefault="00133D1D" w:rsidP="00474452">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentation Judge, Discovery Day, U</w:t>
+      </w:r>
+      <w:r w:rsidR="00924CEC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niversity of South Carolina,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2015 and 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9B78E6" w14:textId="1CD1A731" w:rsidR="00474452" w:rsidRDefault="0000549D" w:rsidP="00474452">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multimedia Judge, Grace </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>reviewer</w:t>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hagood</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Downs Award, University of Sout</w:t>
+      </w:r>
+      <w:r w:rsidR="00474452" w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h Carolina, Columbia, SC, August 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BAF2C3" w14:textId="2243652F" w:rsidR="008D3D76" w:rsidRDefault="008D3D76" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing Mentor and Instructor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Storyforce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veterans’ Writing Group, Cape Fear Community College, August 2012 to May 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8D935E" w14:textId="37FC5279" w:rsidR="00597B55" w:rsidRPr="006808D6" w:rsidRDefault="00597B55" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Writing Coach, Creative Writing in the Community, Cape Fear Community College, April 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5309B95C" w14:textId="3F318FEC" w:rsidR="008D3D76" w:rsidRDefault="008D3D76" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poetry Coach, Poetry Academy with </w:t>
+      </w:r>
+      <w:r w:rsidR="00924CEC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006808D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boys and Girls Club, Wilmington, NC, July 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DEB943" w14:textId="2B7639ED" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7198F2DD" w14:textId="77110B44" w:rsidR="00022620" w:rsidRPr="00D65BEE" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65BEE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trainings and Certificates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0BDB21" w14:textId="7B9D3FB8" w:rsidR="004157E5" w:rsidRDefault="004157E5" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASU Sync Training, Arizona State University, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299BB046" w14:textId="4B1EDCDD" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volunteer Training, Desert Botanical Garden, Phoenix, AZ, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C58903C" w14:textId="63EA2BB5" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seeds of Sustainability Certificate, Arizona State University, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126EF2D1" w14:textId="1B890000" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction to Canvas Training, Arizona State University, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04969ECD" w14:textId="4E65C0A0" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advanced Canvas Training, Arizona State University, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309B90E5" w14:textId="7904E6B1" w:rsidR="00022620" w:rsidRDefault="00022620" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Class for Teaching Online, Arizona State University, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C13048B" w14:textId="10A2263C" w:rsidR="00B11B0A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A18831" w14:textId="2BB42375" w:rsidR="00B11B0A" w:rsidRPr="00B11B0A" w:rsidRDefault="00FE2724" w:rsidP="00B11B0A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recent </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B0A" w:rsidRPr="00B11B0A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Student Mentoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6AEAC9" w14:textId="56BDE0C8" w:rsidR="00B11B0A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2FAE4D" w14:textId="57DFA578" w:rsidR="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University, Master of Liberal Studies Program, Applied Project Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05190BB2" w14:textId="77777777" w:rsidR="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C97953">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A465A9" w14:textId="5B4CC8BE" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allyson </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bolstrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41A7D">
-[...31 lines deleted...]
-        <w:t>Peer-</w:t>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5351D31C" w14:textId="727A55F6" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julian Honeycutt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC372D" w14:textId="0446920A" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>reviewer</w:t>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Knuedler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Routledge Books, Environment &amp; Sustainability Series, 2022.</w:t>
-[...16 lines deleted...]
-        <w:t>Peer-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DBBECA" w14:textId="58637B45" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cynthia Lee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060CAC53" w14:textId="6DDC02DE" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Louise </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...5 lines deleted...]
-        <w:t>reviewer</w:t>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maulfair</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006808D6">
-[...55 lines deleted...]
-        <w:t>Peer-</w:t>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9FE713" w14:textId="43FA1031" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97953">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tracy Rock</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E9E86D" w14:textId="77777777" w:rsidR="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C97953" w:rsidSect="00C97953">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7356B9EB" w14:textId="2CE2692F" w:rsidR="00C97953" w:rsidRDefault="00C97953" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520B235B" w14:textId="62BB2D77" w:rsidR="000F5D2D" w:rsidRDefault="000F5D2D" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University, Barrett Honors College Thesis Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CC28BD" w14:textId="4261FB5F" w:rsidR="000F5D2D" w:rsidRPr="000F5D2D" w:rsidRDefault="000F5D2D" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5D2D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Frances Dent, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36358">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-27 (co-advisor with Julie Murphree)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231C4C9C" w14:textId="77777777" w:rsidR="000F5D2D" w:rsidRDefault="000F5D2D" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A8B9AD" w14:textId="10583600" w:rsidR="00C97953" w:rsidRPr="00C97953" w:rsidRDefault="00C35433" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B0A" w:rsidRPr="00F50B39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barrett Honors </w:t>
+      </w:r>
+      <w:r w:rsidR="0070032B" w:rsidRPr="00F50B39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B0A" w:rsidRPr="00F50B39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thesis Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA3AACA" w14:textId="32C086CC" w:rsidR="003E743F" w:rsidRDefault="000F5D2D" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stefan Rees</w:t>
+      </w:r>
+      <w:r w:rsidR="003E743F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C17009" w14:textId="6187B124" w:rsidR="003C35B5" w:rsidRDefault="003C35B5" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reviewer</w:t>
+        <w:t>Nitecki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...34 lines deleted...]
-      </w:r>
+        <w:t>, 2022-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DC7BD1" w14:textId="09E9FA6A" w:rsidR="00B11B0A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liz Small, 2020-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70387338" w14:textId="40A92CD2" w:rsidR="00311E31" w:rsidRDefault="00311E31" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35294955" w14:textId="024C62F3" w:rsidR="00311E31" w:rsidRPr="009B6D9E" w:rsidRDefault="00311E31" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6D9E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University, Barrett Honors College Independent Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477CB2F5" w14:textId="6CF006C5" w:rsidR="00311E31" w:rsidRDefault="00311E31" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frances Dent, Spring </w:t>
+      </w:r>
+      <w:r w:rsidR="00797021">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F777737" w14:textId="77777777" w:rsidR="00C35433" w:rsidRDefault="00C35433" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BD0C15" w14:textId="49975DC6" w:rsidR="00B11B0A" w:rsidRPr="00F50B39" w:rsidRDefault="00C35433" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B0A" w:rsidRPr="00F50B39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interdisciplinary Studies 401 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5824">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Directed Study</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B0A" w:rsidRPr="00F50B39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0119">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12104324" w14:textId="77777777" w:rsidR="001E777A" w:rsidRDefault="001E777A" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E777A" w:rsidSect="00C97953">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BFFFAA" w14:textId="4D436772" w:rsidR="009B6D9E" w:rsidRDefault="000F5D2D" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jude Matthew, Fall 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A691877" w14:textId="764AE1A9" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brianna Bitner, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4818DF0E" w14:textId="3EE44DCD" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Timothy Ferreira, Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578994FA" w14:textId="5BD6F151" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emmie Bo Machen, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6457BE53" w14:textId="668DD735" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reviewer</w:t>
+        <w:t>Laikyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...33 lines deleted...]
-        <w:t>Peer-</w:t>
+        <w:t xml:space="preserve"> Hedrick, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A85EE8F" w14:textId="79281918" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Terry Gilbertson, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1257A30F" w14:textId="46F9A44B" w:rsidR="009B6D9E" w:rsidRDefault="009B6D9E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samantha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reviewer</w:t>
+        <w:t>Pohlen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C789164" w14:textId="0493EFF4" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stefan Rees, Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC7F455" w14:textId="1C4DE7DC" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alexis Rosa, Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C492CC" w14:textId="6D396F05" w:rsidR="00D65BEE" w:rsidRDefault="00D65BEE" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jared Angus, Fall 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3266D3" w14:textId="3BF68C7E" w:rsidR="00C97953" w:rsidRDefault="00C97953" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glenn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001756E9">
-[...6 lines deleted...]
-        <w:t>Ecozona</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001756E9">
-[...11 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74815D06" w14:textId="2D1DB735" w:rsidR="006E7F23" w:rsidRDefault="006E7F23" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Michael McCarter, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680A46B1" w14:textId="225CDC95" w:rsidR="006E7F23" w:rsidRDefault="006E7F23" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mahima Mistry, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F87146C" w14:textId="3917BA49" w:rsidR="006E7F23" w:rsidRDefault="006E7F23" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bailey </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estepp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25182D49" w14:textId="3A90A5B8" w:rsidR="003A1C1E" w:rsidRDefault="003A1C1E" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Julianna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Basco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE338A9" w14:textId="3C6C106E" w:rsidR="00133DD3" w:rsidRDefault="00133DD3" w:rsidP="00C200FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michael </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teeuwan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BF65D4" w14:textId="66EFA9A5" w:rsidR="00133DD3" w:rsidRDefault="00133DD3" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anthony Vasquez, Fall 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B43D383" w14:textId="77777777" w:rsidR="00E80204" w:rsidRDefault="00E80204" w:rsidP="00E80204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Racca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018B9195" w14:textId="2D49BC43" w:rsidR="00E44D99" w:rsidRDefault="00E44D99" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Connor Ellsworth, Spring 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31776501" w14:textId="2DCE1B3F" w:rsidR="00F96153" w:rsidRDefault="00F96153" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Allison Mueller, Spring 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09046343" w14:textId="37413CD5" w:rsidR="00477E02" w:rsidRDefault="00477E02" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dara Ann Henderson, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0EB3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0EB3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485ED868" w14:textId="3EAD934A" w:rsidR="003C35B5" w:rsidRDefault="003C35B5" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aaron Ruelas, Spring 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C05CCCA" w14:textId="7017492B" w:rsidR="002B02D1" w:rsidRDefault="002B02D1" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emmett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keany</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E95C2E3" w14:textId="1E179B5B" w:rsidR="00677301" w:rsidRDefault="00677301" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alexander Ram</w:t>
+      </w:r>
+      <w:r w:rsidR="003C35B5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247D30CE" w14:textId="5DF0053D" w:rsidR="002B02D1" w:rsidRDefault="002B02D1" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Juncheng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wang, Summer 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E5A7D6" w14:textId="094E8627" w:rsidR="002B02D1" w:rsidRDefault="002B02D1" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alicia Ripley, Summer 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17354A8A" w14:textId="5B0CD21E" w:rsidR="002B02D1" w:rsidRDefault="002B02D1" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EAE1EF" w14:textId="44B47C2E" w:rsidR="002B02D1" w:rsidRDefault="002B02D1" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mike Browning, Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425257D4" w14:textId="37ECEC62" w:rsidR="00567C50" w:rsidRDefault="00567C50" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taylor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kalvog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8728DD" w14:textId="6EDA288B" w:rsidR="00567C50" w:rsidRDefault="00567C50" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cormac McCarthy, Spring 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4FC43B" w14:textId="0AF88EB3" w:rsidR="00567C50" w:rsidRDefault="00567C50" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mateo Franco, Fall 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE3811" w14:textId="17FEA6C0" w:rsidR="0056772A" w:rsidRDefault="0056772A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gabrielle Thomas, Fall 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489F080E" w14:textId="3CB599E8" w:rsidR="00B11B0A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amberly Briones, </w:t>
+      </w:r>
+      <w:r w:rsidR="0056772A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490F1157" w14:textId="57B65773" w:rsidR="00B11B0A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brian Hamann, </w:t>
+      </w:r>
+      <w:r w:rsidR="0056772A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E40A79E" w14:textId="77777777" w:rsidR="001E777A" w:rsidRDefault="00B11B0A" w:rsidP="008D3D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E777A" w:rsidSect="001E777A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jessica Probst, </w:t>
+      </w:r>
+      <w:r w:rsidR="0056772A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2D75FF" w14:textId="77777777" w:rsidR="001E777A" w:rsidRDefault="001E777A" w:rsidP="0094765D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE330A5" w14:textId="23CF1447" w:rsidR="00FC4BEC" w:rsidRPr="0094765D" w:rsidRDefault="0094765D" w:rsidP="0094765D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094765D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Languages and Study Abroad Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FAC384" w14:textId="202B7892" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBD35CE" w14:textId="36DF62D1" w:rsidR="0094765D" w:rsidRPr="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094765D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DEC491" w14:textId="5418E1AC" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spanish: Advanced reading, writing, and speaking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B48A9B" w14:textId="3FBE14D2" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portuguese: Beginning reading, writing, and speaking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A319753" w14:textId="77777777" w:rsidR="00C7009D" w:rsidRDefault="00C7009D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12743C9A" w14:textId="581BC547" w:rsidR="00182BC1" w:rsidRDefault="00182BC1" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Study Abroad Leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59325C86" w14:textId="14F8CC24" w:rsidR="00182BC1" w:rsidRPr="00D654ED" w:rsidRDefault="00182BC1" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Faculty Lead, Sun Devils in Vietnam: English-Speaking Internship and Study Abroad Program,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5824">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arizona State Unive</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6FB2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rsity</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5824">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE3729">
-[...187 lines deleted...]
-    <w:p w14:paraId="0CDEC48E" w14:textId="77777777" w:rsidR="003C35B5" w:rsidRDefault="003C35B5" w:rsidP="008D3D76">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6FB2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281044">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *cancelled due to Covid-19 pandemic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14093309" w14:textId="77777777" w:rsidR="00486661" w:rsidRDefault="00486661" w:rsidP="0008482D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFC269F" w14:textId="2215BEE3" w:rsidR="009B73E5" w:rsidRPr="009B73E5" w:rsidRDefault="006742AE" w:rsidP="006742AE">
+    <w:p w14:paraId="4E4A29B2" w14:textId="5F9FE460" w:rsidR="0094765D" w:rsidRPr="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006742AE">
+      <w:r w:rsidRPr="0094765D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professional Association </w:t>
-[...428 lines deleted...]
-          <w:i/>
+        <w:t>Study Abroad Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632BB080" w14:textId="638F0CF5" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lithuania, Summer Literary Seminars, Summer 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F0F889" w14:textId="78C23801" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portugal, DISQUIET International Literary Program, Summer 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEB85FC" w14:textId="2E4C171A" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brazil, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diálogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E55676">
-[...149 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...5 lines deleted...]
-        <w:t>Hagood</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brasil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Writing Mentor and Instructor, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portuguese Language Program, Summer 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AB799B" w14:textId="638152ED" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Argentina, Universidad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006808D6">
-[...5 lines deleted...]
-        <w:t>Storyforce</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Católica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006808D6">
-[...1408 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Córdoba, Fall 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73573C3D" w14:textId="5AF6C36C" w:rsidR="0094765D" w:rsidRDefault="0094765D" w:rsidP="0008482D">
+    <w:p w14:paraId="11929037" w14:textId="5ACA4CF9" w:rsidR="0082775B" w:rsidRDefault="0094765D" w:rsidP="0008482D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spain, Kentucky Institute for International Studies (KIIS), Summer 2000</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0094765D">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="0082775B" w:rsidSect="001E777A">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A17252B" w14:textId="77777777" w:rsidR="00695D80" w:rsidRDefault="00695D80" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="69C87603" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61A4E8A4" w14:textId="77777777" w:rsidR="00695D80" w:rsidRDefault="00695D80" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="02340297" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1079868873"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7EF89608" w14:textId="77777777" w:rsidR="00BF2BBB" w:rsidRDefault="00BF2BBB">
+      <w:p w14:paraId="7EF89608" w14:textId="77777777" w:rsidR="00736670" w:rsidRDefault="00736670">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Ach </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00784EC1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="21A0A7E5" w14:textId="77777777" w:rsidR="00BF2BBB" w:rsidRDefault="00BF2BBB">
+  <w:p w14:paraId="21A0A7E5" w14:textId="77777777" w:rsidR="00736670" w:rsidRDefault="00736670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E087DAC" w14:textId="77777777" w:rsidR="00695D80" w:rsidRDefault="00695D80" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="7F11888E" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71C2F094" w14:textId="77777777" w:rsidR="00695D80" w:rsidRDefault="00695D80" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="3ADECF82" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="006303D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE66DE16"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C06D0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1961374"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414A7039"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20583078"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D73BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAC688CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0000549D"/>
     <w:rsid w:val="0000549D"/>
     <w:rsid w:val="0000683D"/>
     <w:rsid w:val="00013852"/>
     <w:rsid w:val="00017BA4"/>
     <w:rsid w:val="00022620"/>
+    <w:rsid w:val="00030177"/>
+    <w:rsid w:val="000401FD"/>
+    <w:rsid w:val="00045CDD"/>
     <w:rsid w:val="000501B0"/>
+    <w:rsid w:val="00065134"/>
     <w:rsid w:val="00070CAE"/>
     <w:rsid w:val="0007493A"/>
     <w:rsid w:val="0007712E"/>
     <w:rsid w:val="0008482D"/>
     <w:rsid w:val="00086AC1"/>
     <w:rsid w:val="00091D57"/>
     <w:rsid w:val="00096318"/>
+    <w:rsid w:val="000B6F6B"/>
     <w:rsid w:val="000C6D08"/>
     <w:rsid w:val="000E1B66"/>
     <w:rsid w:val="000F0CB0"/>
     <w:rsid w:val="000F49AF"/>
+    <w:rsid w:val="000F5561"/>
+    <w:rsid w:val="000F5D2D"/>
     <w:rsid w:val="000F60CB"/>
     <w:rsid w:val="000F6E13"/>
     <w:rsid w:val="000F743A"/>
+    <w:rsid w:val="00101DAB"/>
     <w:rsid w:val="00133D1D"/>
+    <w:rsid w:val="00133DD3"/>
+    <w:rsid w:val="001441B3"/>
+    <w:rsid w:val="00145D3A"/>
     <w:rsid w:val="0015525D"/>
+    <w:rsid w:val="0016216D"/>
+    <w:rsid w:val="00167083"/>
     <w:rsid w:val="00167085"/>
+    <w:rsid w:val="001702DF"/>
+    <w:rsid w:val="00170B6E"/>
     <w:rsid w:val="00171686"/>
     <w:rsid w:val="001750F1"/>
     <w:rsid w:val="001756E9"/>
     <w:rsid w:val="0017743E"/>
     <w:rsid w:val="00182BC1"/>
     <w:rsid w:val="00194DF7"/>
     <w:rsid w:val="00195350"/>
     <w:rsid w:val="00197F4D"/>
+    <w:rsid w:val="001A0B7D"/>
     <w:rsid w:val="001A61B9"/>
+    <w:rsid w:val="001C0BB0"/>
     <w:rsid w:val="001D0570"/>
     <w:rsid w:val="001E07E4"/>
     <w:rsid w:val="001E2C96"/>
     <w:rsid w:val="001E5A58"/>
     <w:rsid w:val="001E5DB3"/>
     <w:rsid w:val="001E66A9"/>
+    <w:rsid w:val="001E777A"/>
     <w:rsid w:val="00215F25"/>
+    <w:rsid w:val="002220DF"/>
+    <w:rsid w:val="002260DE"/>
     <w:rsid w:val="002273D7"/>
     <w:rsid w:val="00232D21"/>
+    <w:rsid w:val="00244401"/>
     <w:rsid w:val="002557CC"/>
     <w:rsid w:val="00262673"/>
+    <w:rsid w:val="00264DE1"/>
+    <w:rsid w:val="00266062"/>
     <w:rsid w:val="002714FD"/>
     <w:rsid w:val="00271BF4"/>
+    <w:rsid w:val="00281044"/>
+    <w:rsid w:val="002818D4"/>
     <w:rsid w:val="002835F4"/>
     <w:rsid w:val="002854F9"/>
     <w:rsid w:val="00287C2D"/>
     <w:rsid w:val="002A7F28"/>
     <w:rsid w:val="002B02D1"/>
     <w:rsid w:val="002C220E"/>
     <w:rsid w:val="002D17B8"/>
     <w:rsid w:val="002E4C62"/>
+    <w:rsid w:val="002E50C7"/>
     <w:rsid w:val="002E703E"/>
+    <w:rsid w:val="002F563E"/>
+    <w:rsid w:val="00311E31"/>
     <w:rsid w:val="0031745C"/>
     <w:rsid w:val="003230C7"/>
     <w:rsid w:val="00323371"/>
     <w:rsid w:val="003249FD"/>
     <w:rsid w:val="003437D7"/>
     <w:rsid w:val="00365932"/>
+    <w:rsid w:val="00374848"/>
     <w:rsid w:val="0038036C"/>
     <w:rsid w:val="003915C7"/>
     <w:rsid w:val="00395F11"/>
+    <w:rsid w:val="003A1C1E"/>
     <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="003A2025"/>
     <w:rsid w:val="003A3C73"/>
     <w:rsid w:val="003C0011"/>
     <w:rsid w:val="003C35B5"/>
     <w:rsid w:val="003C3D77"/>
     <w:rsid w:val="003C4C0F"/>
     <w:rsid w:val="003D6BA2"/>
+    <w:rsid w:val="003E0DE8"/>
+    <w:rsid w:val="003E1D47"/>
+    <w:rsid w:val="003E743F"/>
     <w:rsid w:val="003F7D52"/>
     <w:rsid w:val="00405FBB"/>
     <w:rsid w:val="004157E5"/>
     <w:rsid w:val="00433258"/>
     <w:rsid w:val="004336E3"/>
     <w:rsid w:val="00436459"/>
     <w:rsid w:val="004428AB"/>
+    <w:rsid w:val="00443FD7"/>
     <w:rsid w:val="004444D2"/>
+    <w:rsid w:val="00447E1D"/>
+    <w:rsid w:val="00455B23"/>
     <w:rsid w:val="0045754C"/>
     <w:rsid w:val="00463BB8"/>
     <w:rsid w:val="004667CA"/>
     <w:rsid w:val="00471A4C"/>
     <w:rsid w:val="00471E39"/>
     <w:rsid w:val="00473947"/>
     <w:rsid w:val="00474452"/>
     <w:rsid w:val="00477E02"/>
     <w:rsid w:val="0048606C"/>
+    <w:rsid w:val="00486661"/>
     <w:rsid w:val="0049324D"/>
+    <w:rsid w:val="004B2665"/>
     <w:rsid w:val="004B51DA"/>
     <w:rsid w:val="004C18B6"/>
     <w:rsid w:val="004C282B"/>
     <w:rsid w:val="004D5A35"/>
+    <w:rsid w:val="004D6404"/>
+    <w:rsid w:val="004E0119"/>
     <w:rsid w:val="004F10AF"/>
     <w:rsid w:val="004F2CEB"/>
     <w:rsid w:val="00501BFA"/>
     <w:rsid w:val="0053057B"/>
+    <w:rsid w:val="00531658"/>
     <w:rsid w:val="00547AA3"/>
+    <w:rsid w:val="00554519"/>
     <w:rsid w:val="00556913"/>
     <w:rsid w:val="00557066"/>
     <w:rsid w:val="0056772A"/>
     <w:rsid w:val="00567C50"/>
     <w:rsid w:val="005776BC"/>
     <w:rsid w:val="00577C46"/>
+    <w:rsid w:val="00583822"/>
     <w:rsid w:val="00587213"/>
     <w:rsid w:val="00597B55"/>
+    <w:rsid w:val="005B347C"/>
     <w:rsid w:val="005B396C"/>
     <w:rsid w:val="005B3F35"/>
     <w:rsid w:val="005B4BEC"/>
     <w:rsid w:val="005B5757"/>
     <w:rsid w:val="005B5E3F"/>
-    <w:rsid w:val="005B6F82"/>
     <w:rsid w:val="005C1C6A"/>
     <w:rsid w:val="005C3CAE"/>
     <w:rsid w:val="005D70D8"/>
+    <w:rsid w:val="005E5EB3"/>
+    <w:rsid w:val="005F09DF"/>
     <w:rsid w:val="005F1B2B"/>
     <w:rsid w:val="006102C4"/>
     <w:rsid w:val="00614F4C"/>
     <w:rsid w:val="00621696"/>
     <w:rsid w:val="0062566A"/>
     <w:rsid w:val="00630013"/>
     <w:rsid w:val="00631235"/>
     <w:rsid w:val="00636410"/>
     <w:rsid w:val="00640D1A"/>
     <w:rsid w:val="006437E7"/>
     <w:rsid w:val="00644581"/>
     <w:rsid w:val="006459E0"/>
+    <w:rsid w:val="0064689C"/>
     <w:rsid w:val="0064752D"/>
     <w:rsid w:val="00650392"/>
+    <w:rsid w:val="006523F9"/>
+    <w:rsid w:val="0065318B"/>
+    <w:rsid w:val="0065703A"/>
     <w:rsid w:val="00662CAB"/>
     <w:rsid w:val="00663C58"/>
     <w:rsid w:val="006742AE"/>
     <w:rsid w:val="00677301"/>
     <w:rsid w:val="006808D6"/>
+    <w:rsid w:val="00682BCA"/>
     <w:rsid w:val="00695D80"/>
     <w:rsid w:val="0069742F"/>
+    <w:rsid w:val="006A539A"/>
     <w:rsid w:val="006A5AB1"/>
     <w:rsid w:val="006B2130"/>
+    <w:rsid w:val="006B783F"/>
+    <w:rsid w:val="006C45A4"/>
     <w:rsid w:val="006C50BA"/>
+    <w:rsid w:val="006D4D99"/>
     <w:rsid w:val="006D55FD"/>
     <w:rsid w:val="006E25C4"/>
+    <w:rsid w:val="006E7F23"/>
     <w:rsid w:val="006F5725"/>
     <w:rsid w:val="006F6451"/>
     <w:rsid w:val="0070032B"/>
     <w:rsid w:val="00700401"/>
+    <w:rsid w:val="007012ED"/>
     <w:rsid w:val="00704F5B"/>
     <w:rsid w:val="00723E6C"/>
+    <w:rsid w:val="00726965"/>
     <w:rsid w:val="00727280"/>
+    <w:rsid w:val="007331E9"/>
+    <w:rsid w:val="00736670"/>
     <w:rsid w:val="00756BDB"/>
     <w:rsid w:val="007635E6"/>
     <w:rsid w:val="00764FD0"/>
     <w:rsid w:val="00776E33"/>
     <w:rsid w:val="00784EC1"/>
     <w:rsid w:val="0079094D"/>
+    <w:rsid w:val="00790DAE"/>
+    <w:rsid w:val="00797021"/>
     <w:rsid w:val="00797AD9"/>
     <w:rsid w:val="007A0AA4"/>
     <w:rsid w:val="007A46A3"/>
+    <w:rsid w:val="007C1F9A"/>
     <w:rsid w:val="007C23B3"/>
+    <w:rsid w:val="007C30C0"/>
     <w:rsid w:val="007C5C09"/>
     <w:rsid w:val="007C6751"/>
     <w:rsid w:val="007D38E9"/>
     <w:rsid w:val="007D664E"/>
     <w:rsid w:val="007E30BC"/>
     <w:rsid w:val="007F08FE"/>
     <w:rsid w:val="00806124"/>
     <w:rsid w:val="00811F1B"/>
+    <w:rsid w:val="008135B4"/>
     <w:rsid w:val="00817FEA"/>
     <w:rsid w:val="00822344"/>
     <w:rsid w:val="00823DBE"/>
     <w:rsid w:val="008268D8"/>
+    <w:rsid w:val="0082775B"/>
+    <w:rsid w:val="0085127B"/>
     <w:rsid w:val="00854598"/>
     <w:rsid w:val="0087056B"/>
     <w:rsid w:val="008747FC"/>
     <w:rsid w:val="008824D2"/>
     <w:rsid w:val="00882C43"/>
+    <w:rsid w:val="008835B0"/>
+    <w:rsid w:val="0088688B"/>
     <w:rsid w:val="008931C6"/>
     <w:rsid w:val="00893B77"/>
     <w:rsid w:val="00895D11"/>
     <w:rsid w:val="008A04E9"/>
+    <w:rsid w:val="008A309A"/>
     <w:rsid w:val="008B0175"/>
     <w:rsid w:val="008B6C8C"/>
     <w:rsid w:val="008C642B"/>
     <w:rsid w:val="008C7A65"/>
     <w:rsid w:val="008D2514"/>
     <w:rsid w:val="008D3D76"/>
+    <w:rsid w:val="008D4943"/>
+    <w:rsid w:val="008D712D"/>
     <w:rsid w:val="008F10CA"/>
+    <w:rsid w:val="008F5942"/>
+    <w:rsid w:val="008F66B4"/>
+    <w:rsid w:val="00900AF3"/>
     <w:rsid w:val="00911E0C"/>
     <w:rsid w:val="00912F91"/>
     <w:rsid w:val="00923948"/>
     <w:rsid w:val="00924CEC"/>
     <w:rsid w:val="00930065"/>
     <w:rsid w:val="00933FC8"/>
     <w:rsid w:val="00942C37"/>
     <w:rsid w:val="0094765D"/>
     <w:rsid w:val="00950304"/>
     <w:rsid w:val="009522C5"/>
+    <w:rsid w:val="00952F2E"/>
+    <w:rsid w:val="0095341F"/>
+    <w:rsid w:val="009575C3"/>
+    <w:rsid w:val="00962D76"/>
     <w:rsid w:val="00974194"/>
+    <w:rsid w:val="00981B6B"/>
     <w:rsid w:val="0098373A"/>
+    <w:rsid w:val="00992B36"/>
     <w:rsid w:val="009B3EB5"/>
+    <w:rsid w:val="009B6D9E"/>
     <w:rsid w:val="009B73E5"/>
+    <w:rsid w:val="009B7E6A"/>
+    <w:rsid w:val="009D47DA"/>
     <w:rsid w:val="009D57AB"/>
     <w:rsid w:val="009E0881"/>
     <w:rsid w:val="009E2B47"/>
     <w:rsid w:val="009F61B6"/>
     <w:rsid w:val="009F7FCA"/>
     <w:rsid w:val="00A006EB"/>
+    <w:rsid w:val="00A3133D"/>
     <w:rsid w:val="00A36199"/>
     <w:rsid w:val="00A56870"/>
     <w:rsid w:val="00A62739"/>
     <w:rsid w:val="00A675E0"/>
     <w:rsid w:val="00A82872"/>
     <w:rsid w:val="00A86669"/>
+    <w:rsid w:val="00A87437"/>
+    <w:rsid w:val="00A9301C"/>
+    <w:rsid w:val="00A95F5F"/>
     <w:rsid w:val="00AA22EA"/>
+    <w:rsid w:val="00AB35ED"/>
     <w:rsid w:val="00AB6FBF"/>
+    <w:rsid w:val="00AC0E7C"/>
+    <w:rsid w:val="00AC470E"/>
     <w:rsid w:val="00AD1857"/>
     <w:rsid w:val="00AF0D70"/>
+    <w:rsid w:val="00AF2EC5"/>
+    <w:rsid w:val="00B03D60"/>
+    <w:rsid w:val="00B10F7F"/>
     <w:rsid w:val="00B11B0A"/>
     <w:rsid w:val="00B146FF"/>
+    <w:rsid w:val="00B26C14"/>
     <w:rsid w:val="00B27D06"/>
     <w:rsid w:val="00B3590F"/>
     <w:rsid w:val="00B455C0"/>
     <w:rsid w:val="00B47643"/>
+    <w:rsid w:val="00B7320B"/>
     <w:rsid w:val="00B744EE"/>
     <w:rsid w:val="00B76BAD"/>
     <w:rsid w:val="00B82736"/>
     <w:rsid w:val="00BA07EB"/>
     <w:rsid w:val="00BC5824"/>
     <w:rsid w:val="00BC5B16"/>
+    <w:rsid w:val="00BD5743"/>
     <w:rsid w:val="00BE01CA"/>
+    <w:rsid w:val="00BE0C14"/>
     <w:rsid w:val="00BF27EC"/>
     <w:rsid w:val="00BF2BBB"/>
     <w:rsid w:val="00C005AD"/>
     <w:rsid w:val="00C0061A"/>
     <w:rsid w:val="00C0078B"/>
     <w:rsid w:val="00C129E6"/>
     <w:rsid w:val="00C14537"/>
     <w:rsid w:val="00C200FD"/>
     <w:rsid w:val="00C260AC"/>
     <w:rsid w:val="00C30014"/>
     <w:rsid w:val="00C35433"/>
+    <w:rsid w:val="00C36220"/>
     <w:rsid w:val="00C41A7D"/>
     <w:rsid w:val="00C462E4"/>
     <w:rsid w:val="00C54CA9"/>
     <w:rsid w:val="00C61B36"/>
     <w:rsid w:val="00C67864"/>
+    <w:rsid w:val="00C7009D"/>
+    <w:rsid w:val="00C80962"/>
     <w:rsid w:val="00C95945"/>
+    <w:rsid w:val="00C97953"/>
     <w:rsid w:val="00CB4BF4"/>
     <w:rsid w:val="00CD0EB3"/>
     <w:rsid w:val="00CE0FB8"/>
     <w:rsid w:val="00CE75F2"/>
     <w:rsid w:val="00CF78C2"/>
+    <w:rsid w:val="00D02B8E"/>
+    <w:rsid w:val="00D0341E"/>
+    <w:rsid w:val="00D126E6"/>
     <w:rsid w:val="00D1393E"/>
     <w:rsid w:val="00D2226F"/>
     <w:rsid w:val="00D32B7C"/>
     <w:rsid w:val="00D4544F"/>
+    <w:rsid w:val="00D506CC"/>
     <w:rsid w:val="00D519F9"/>
+    <w:rsid w:val="00D57813"/>
+    <w:rsid w:val="00D61A5F"/>
+    <w:rsid w:val="00D654ED"/>
+    <w:rsid w:val="00D65BEE"/>
     <w:rsid w:val="00D701AE"/>
     <w:rsid w:val="00D70B03"/>
+    <w:rsid w:val="00D71A69"/>
     <w:rsid w:val="00D74496"/>
     <w:rsid w:val="00D85DA2"/>
+    <w:rsid w:val="00D91092"/>
     <w:rsid w:val="00DB5542"/>
+    <w:rsid w:val="00DB78FF"/>
     <w:rsid w:val="00DC4D9D"/>
+    <w:rsid w:val="00DD3F15"/>
+    <w:rsid w:val="00DF0127"/>
+    <w:rsid w:val="00DF0E4D"/>
     <w:rsid w:val="00E01496"/>
+    <w:rsid w:val="00E02652"/>
     <w:rsid w:val="00E06112"/>
     <w:rsid w:val="00E15A0B"/>
+    <w:rsid w:val="00E304B1"/>
     <w:rsid w:val="00E3310B"/>
     <w:rsid w:val="00E34847"/>
+    <w:rsid w:val="00E36358"/>
+    <w:rsid w:val="00E4440D"/>
     <w:rsid w:val="00E44D99"/>
     <w:rsid w:val="00E55676"/>
     <w:rsid w:val="00E6085C"/>
+    <w:rsid w:val="00E70078"/>
     <w:rsid w:val="00E73BB8"/>
     <w:rsid w:val="00E80204"/>
     <w:rsid w:val="00E807F5"/>
     <w:rsid w:val="00E83EE8"/>
     <w:rsid w:val="00E85928"/>
     <w:rsid w:val="00EA1877"/>
     <w:rsid w:val="00EA4AFE"/>
     <w:rsid w:val="00EA508E"/>
     <w:rsid w:val="00EA6DAF"/>
+    <w:rsid w:val="00EC2DFB"/>
     <w:rsid w:val="00EC59EF"/>
+    <w:rsid w:val="00EC6049"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:rsid w:val="00EE785B"/>
     <w:rsid w:val="00EF497B"/>
     <w:rsid w:val="00EF674B"/>
     <w:rsid w:val="00F010A1"/>
     <w:rsid w:val="00F04465"/>
+    <w:rsid w:val="00F06D07"/>
     <w:rsid w:val="00F12AB7"/>
+    <w:rsid w:val="00F2522B"/>
     <w:rsid w:val="00F37591"/>
     <w:rsid w:val="00F40CC0"/>
     <w:rsid w:val="00F50B39"/>
     <w:rsid w:val="00F525EF"/>
+    <w:rsid w:val="00F529A3"/>
     <w:rsid w:val="00F654B8"/>
     <w:rsid w:val="00F734F6"/>
+    <w:rsid w:val="00F8154D"/>
     <w:rsid w:val="00F81815"/>
+    <w:rsid w:val="00F83D2A"/>
     <w:rsid w:val="00F96153"/>
     <w:rsid w:val="00FA7398"/>
     <w:rsid w:val="00FB6FB2"/>
     <w:rsid w:val="00FC43AB"/>
     <w:rsid w:val="00FC4BEC"/>
     <w:rsid w:val="00FC5FC7"/>
     <w:rsid w:val="00FC7D9E"/>
     <w:rsid w:val="00FD1A64"/>
+    <w:rsid w:val="00FD7103"/>
     <w:rsid w:val="00FE0014"/>
     <w:rsid w:val="00FE0846"/>
     <w:rsid w:val="00FE2724"/>
     <w:rsid w:val="00FE32DB"/>
     <w:rsid w:val="00FE3729"/>
     <w:rsid w:val="00FE7C39"/>
     <w:rsid w:val="00FF615E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -11649,78 +16264,89 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D74496"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D74496"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F5561"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1872330030">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11949,82 +16575,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F158DB91-0492-4960-9F7A-BEE217E1558F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D1861D7-49B7-4821-9410-77E0A786B0E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>20531</Characters>
+  <Pages>14</Pages>
+  <Words>5016</Words>
+  <Characters>28597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24084</CharactersWithSpaces>
+  <CharactersWithSpaces>33546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jada Ach</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>