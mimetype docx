--- v1 (2026-10-04)
+++ v2 (2026-10-25)
@@ -13,50 +13,52 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="1155701A" w14:textId="77777777" w:rsidR="008C642B" w:rsidRPr="006808D6" w:rsidRDefault="00D2226F" w:rsidP="0000549D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Jada</w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BA4E65" w14:textId="5829F2F9" w:rsidR="0000549D" w:rsidRPr="006808D6" w:rsidRDefault="00D74496" w:rsidP="0000549D">
       <w:r>
         <w:t>Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0000549D" w:rsidRPr="006808D6">
@@ -1506,51 +1508,51 @@
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Books:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672ABFC8" w14:textId="4C5D52B1" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="0048606C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk69739357"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk69739357"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, Amy Hamilton, and Jennifer Ladino (co-editors), </w:t>
       </w:r>
       <w:r w:rsidRPr="00447E1D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Earth, Air, Water, Fire: The Elemental West</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in process.</w:t>
       </w:r>
@@ -1788,51 +1790,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lanham, MD: Lexington Books, 202</w:t>
       </w:r>
       <w:r w:rsidR="00630013">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="480A5584" w14:textId="77777777" w:rsidR="00784EC1" w:rsidRDefault="00784EC1" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6179E384" w14:textId="05640BE9" w:rsidR="00924CEC" w:rsidRPr="006808D6" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -1847,51 +1849,51 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles and Chapters</w:t>
       </w:r>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441BC9F5" w14:textId="2A43AA81" w:rsidR="003E743F" w:rsidRDefault="003E743F" w:rsidP="00091D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk69739405"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk69739405"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach, “Making ‘Glad Noise’ in the Petrified Forest National Park,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="003E743F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Silence Made Dirtier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, edited by Serena </w:t>
       </w:r>
@@ -2452,100 +2454,100 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Western American Literature</w:t>
       </w:r>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 51, no. 2 (2016): 175-197.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5ACC1F" w14:textId="77777777" w:rsidR="00A87437" w:rsidRDefault="00A87437" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="1C39D79D" w14:textId="1F4F25A6" w:rsidR="003A3C73" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Co-Authored</w:t>
       </w:r>
       <w:r w:rsidR="003C4C0F" w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles</w:t>
       </w:r>
       <w:r w:rsidR="0038036C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Chapters</w:t>
       </w:r>
       <w:r w:rsidRPr="0031745C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk69739742"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk69739742"/>
     </w:p>
     <w:p w14:paraId="26F37222" w14:textId="3EEC177D" w:rsidR="00447E1D" w:rsidRDefault="00447E1D" w:rsidP="00447E1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jada Ach and Kristen Brown, “Resourcing Love: An Introduction,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57813">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Land Management in North American Literature and Culture</w:t>
@@ -2623,51 +2625,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lanham, MD: Lexington Books, </w:t>
       </w:r>
       <w:r w:rsidR="00FC5FC7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="69D108F7" w14:textId="77777777" w:rsidR="00764FD0" w:rsidRDefault="00764FD0" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="664A99E8" w14:textId="3AD2716E" w:rsidR="00924CEC" w:rsidRDefault="00924CEC" w:rsidP="00924CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006808D6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jad</w:t>
       </w:r>
@@ -3858,61 +3860,51 @@
       </w:r>
       <w:r w:rsidR="00030177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Organizer. ASU Humanities Week interdisciplinary panel discussion introducing students to humanities-based animal studies courses and experiences affiliated with ASU’s School of Applied Sciences and Arts. Panelists included Savannah DiGregorio (humanities and social sciences), Sarah </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00030177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Churgin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00030177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (veterinary medi</w:t>
-[...9 lines deleted...]
-        <w:t>cine), Jada Ach (humanities), and Kimberly Crowe (veterinary medicine and applied biology). ASU Polytechnic Campus, October</w:t>
+        <w:t xml:space="preserve"> (veterinary medicine), Jada Ach (humanities), and Kimberly Crowe (veterinary medicine and applied biology). ASU Polytechnic Campus, October</w:t>
       </w:r>
       <w:r w:rsidR="00F06D07">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22,</w:t>
       </w:r>
       <w:r w:rsidR="00030177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147A7D8E" w14:textId="3A2F70CD" w:rsidR="002260DE" w:rsidRDefault="002260DE" w:rsidP="00EC6049">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14543,58 +14535,58 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spain, Kentucky Institute for International Studies (KIIS), Summer 2000</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0082775B" w:rsidSect="001E777A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69C87603" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="3290A70A" w14:textId="77777777" w:rsidR="00317F19" w:rsidRDefault="00317F19" w:rsidP="00BF2BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02340297" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="28A8A4C9" w14:textId="77777777" w:rsidR="00317F19" w:rsidRDefault="00317F19" w:rsidP="00BF2BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14679,58 +14671,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21A0A7E5" w14:textId="77777777" w:rsidR="00736670" w:rsidRDefault="00736670">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F11888E" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="316E46FA" w14:textId="77777777" w:rsidR="00317F19" w:rsidRDefault="00317F19" w:rsidP="00BF2BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ADECF82" w14:textId="77777777" w:rsidR="00F2522B" w:rsidRDefault="00F2522B" w:rsidP="00BF2BBB">
+    <w:p w14:paraId="681FE499" w14:textId="77777777" w:rsidR="00317F19" w:rsidRDefault="00317F19" w:rsidP="00BF2BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006303D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE66DE16"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -15271,50 +15263,51 @@
     <w:rsid w:val="002260DE"/>
     <w:rsid w:val="002273D7"/>
     <w:rsid w:val="00232D21"/>
     <w:rsid w:val="00244401"/>
     <w:rsid w:val="002557CC"/>
     <w:rsid w:val="00262673"/>
     <w:rsid w:val="00264DE1"/>
     <w:rsid w:val="00266062"/>
     <w:rsid w:val="002714FD"/>
     <w:rsid w:val="00271BF4"/>
     <w:rsid w:val="00281044"/>
     <w:rsid w:val="002818D4"/>
     <w:rsid w:val="002835F4"/>
     <w:rsid w:val="002854F9"/>
     <w:rsid w:val="00287C2D"/>
     <w:rsid w:val="002A7F28"/>
     <w:rsid w:val="002B02D1"/>
     <w:rsid w:val="002C220E"/>
     <w:rsid w:val="002D17B8"/>
     <w:rsid w:val="002E4C62"/>
     <w:rsid w:val="002E50C7"/>
     <w:rsid w:val="002E703E"/>
     <w:rsid w:val="002F563E"/>
     <w:rsid w:val="00311E31"/>
     <w:rsid w:val="0031745C"/>
+    <w:rsid w:val="00317F19"/>
     <w:rsid w:val="003230C7"/>
     <w:rsid w:val="00323371"/>
     <w:rsid w:val="003249FD"/>
     <w:rsid w:val="003437D7"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00374848"/>
     <w:rsid w:val="0038036C"/>
     <w:rsid w:val="003915C7"/>
     <w:rsid w:val="00395F11"/>
     <w:rsid w:val="003A1C1E"/>
     <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="003A2025"/>
     <w:rsid w:val="003A3C73"/>
     <w:rsid w:val="003C0011"/>
     <w:rsid w:val="003C35B5"/>
     <w:rsid w:val="003C3D77"/>
     <w:rsid w:val="003C4C0F"/>
     <w:rsid w:val="003D6BA2"/>
     <w:rsid w:val="003E0DE8"/>
     <w:rsid w:val="003E1D47"/>
     <w:rsid w:val="003E743F"/>
     <w:rsid w:val="003F7D52"/>
     <w:rsid w:val="00405FBB"/>
     <w:rsid w:val="004157E5"/>
     <w:rsid w:val="00433258"/>
@@ -15508,50 +15501,51 @@
     <w:rsid w:val="00A86669"/>
     <w:rsid w:val="00A87437"/>
     <w:rsid w:val="00A9301C"/>
     <w:rsid w:val="00A95F5F"/>
     <w:rsid w:val="00AA22EA"/>
     <w:rsid w:val="00AB35ED"/>
     <w:rsid w:val="00AB6FBF"/>
     <w:rsid w:val="00AC0E7C"/>
     <w:rsid w:val="00AC470E"/>
     <w:rsid w:val="00AD1857"/>
     <w:rsid w:val="00AF0D70"/>
     <w:rsid w:val="00AF2EC5"/>
     <w:rsid w:val="00B03D60"/>
     <w:rsid w:val="00B10F7F"/>
     <w:rsid w:val="00B11B0A"/>
     <w:rsid w:val="00B146FF"/>
     <w:rsid w:val="00B26C14"/>
     <w:rsid w:val="00B27D06"/>
     <w:rsid w:val="00B3590F"/>
     <w:rsid w:val="00B455C0"/>
     <w:rsid w:val="00B47643"/>
     <w:rsid w:val="00B7320B"/>
     <w:rsid w:val="00B744EE"/>
     <w:rsid w:val="00B76BAD"/>
     <w:rsid w:val="00B82736"/>
+    <w:rsid w:val="00B86BC4"/>
     <w:rsid w:val="00BA07EB"/>
     <w:rsid w:val="00BC5824"/>
     <w:rsid w:val="00BC5B16"/>
     <w:rsid w:val="00BD5743"/>
     <w:rsid w:val="00BE01CA"/>
     <w:rsid w:val="00BE0C14"/>
     <w:rsid w:val="00BF27EC"/>
     <w:rsid w:val="00BF2BBB"/>
     <w:rsid w:val="00C005AD"/>
     <w:rsid w:val="00C0061A"/>
     <w:rsid w:val="00C0078B"/>
     <w:rsid w:val="00C129E6"/>
     <w:rsid w:val="00C14537"/>
     <w:rsid w:val="00C200FD"/>
     <w:rsid w:val="00C260AC"/>
     <w:rsid w:val="00C30014"/>
     <w:rsid w:val="00C35433"/>
     <w:rsid w:val="00C36220"/>
     <w:rsid w:val="00C41A7D"/>
     <w:rsid w:val="00C462E4"/>
     <w:rsid w:val="00C54CA9"/>
     <w:rsid w:val="00C61B36"/>
     <w:rsid w:val="00C67864"/>
     <w:rsid w:val="00C7009D"/>
     <w:rsid w:val="00C80962"/>
@@ -16575,51 +16569,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D1861D7-49B7-4821-9410-77E0A786B0E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFE67269-E70C-4C35-9DFE-281CCCBA6F77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>5016</Words>
   <Characters>28597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>238</Lines>
   <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>