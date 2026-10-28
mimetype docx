--- v0 (2025-12-29)
+++ v1 (2026-10-28)
@@ -1,4843 +1,4665 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007B3341" w:rsidRPr="008053BF" w:rsidRDefault="00E50B18" w:rsidP="007B3341">
-[...150 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+    <w:p w14:paraId="7E68D8B9" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Travis Johnson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174F281F" w14:textId="4164E150" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="008869DC" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Associate Director</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4469" w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C2EAED" w14:textId="769F97F7" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>480-529-2432 | tajohn1@asu.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB72BF" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1EA78B73">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242DCB67" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL PROFILE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE0E2DF" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior university administrator and strategic operator with 15+ years of experience supporting institute directors and executive leadership in launching, scaling, and sustaining complex, donor-funded research and education initiatives. Proven track record in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>institute operations, strategic planning, board and donor engagement, fundraising support, faculty coordination, and global program delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, particularly in energy, carbon management, and sustainability systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6C3E2E" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Trusted partner to senior academic leaders, translating vision into executable plans, managing cross-unit coordination, and ensuring operational excellence across finance, HR, partnerships, communications, and governance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9A5B41" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
-[...133 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1C9D74ED">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AB9FB5" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CORE STRENGTHS (Director-Support Focused)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1ACD74" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Executive &amp; Director-Level Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E48A7CA" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Institute Operations &amp; Governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2459E99E" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Strategic &amp; Business Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28642831" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Advisory Board &amp; Stakeholder Coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2566B8D1" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Donor &amp; Partner Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CCFBAB" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Budgeting &amp; Financial Oversight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DFD5D9" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Faculty &amp; Program Integration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601B89B9" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research Development &amp; Grant Strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7F5847" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Global Programs &amp; Public Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6A4CA5" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cross-Unit University Collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0B4044" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
-[...2557 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5F9B59C6">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AD40F4" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7BB81B" w14:textId="77777777" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Associate Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BAF6FE" w14:textId="77777777" w:rsidR="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Global Institute for the Future of Energy, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47528DB2" w14:textId="4B4CEA07" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...68 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>March 9, 2026–Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4512ADBF" w14:textId="77777777" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Support the establishment and operation of a university-wide institute focused on global energy literacy, evidence-based discourse, applied research, and public engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A0482F" w14:textId="77777777" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Coordinate planning and execution across education, research, partnerships, communications, and institute operations in collaboration with ASU leadership and faculty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FE1E13" w14:textId="77777777" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Help translate the Institute’s strategic priorities into operational plans, budgets, timelines, governance processes, and measures of impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD48111" w14:textId="77777777" w:rsidR="00923421" w:rsidRPr="00923421" w:rsidRDefault="00923421" w:rsidP="00923421">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Wolfersteig W, Lewis H, </w:t>
-[...128 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+        <w:t>Support development of energy learning programs for public, K–12, undergraduate, and graduate and executive audiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112C4B21" w14:textId="76228CAA" w:rsidR="00923421" w:rsidRDefault="00923421" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6E6364E5">
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA198B8" w14:textId="12EC6005" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ass</w:t>
+      </w:r>
+      <w:r w:rsidR="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ociate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Director of Operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756CC101" w14:textId="7372885B" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Center for Negative Carbon Emissions (CNCE), Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...68 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 2021 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00923421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...123 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>March 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68352E6F" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Senior operational and strategic partner to Center leadership supporting growth, external engagement, and institute-scale initiatives in carbon management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4347E4" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Director &amp; Institute Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F29E16D" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Serve as primary operational support to Center leadership, translating strategic vision into annual plans, budgets, staffing models, and execution timelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B9E625" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Coordinate leadership priorities across research, education, external partnerships, and communications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABEE139" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prepare briefing materials, strategy documents, and updates for senior university stakeholders and external partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D321FE" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Institute Operations &amp; Strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CC08C1" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lead strategic planning efforts supporting Center growth and long-term sustainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2378BB24" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oversee financial management, HR planning, space planning, and operational readiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B024A0" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Supervise staff and students; manage workflows across multiple concurrent initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2579F215" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Program &amp; Curriculum Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5248CEF1" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project director for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Direct Air Capture (DAC) Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, coordinating multi-institutional partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E37E00C" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-lead development of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Carbon Management Graduate Certificate and Undergraduate Minor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, aligning faculty, curriculum, and institutional approvals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509B06CC" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>External Relations &amp; Business Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660A32A" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Execute and manage NDAs and MOUs with industry, government, and NGO partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2460610B" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Support donor and partner engagement efforts through proposal development and strategic alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2077B438" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research &amp; Funding Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B499E4A" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led development and submission of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DAC Hub proposal ($25M / 2 years)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424A3D79" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-led carbon management component of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Innovation Engine proposal ($160M / 10 years)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35251476" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="65CFEB2D">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8ED3F9" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Project Manager, Business Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0466E0E3" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LightWorks®, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...42 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>July 2015 – October 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CE0761" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Senior project manager supporting institute directors and executive leadership across energy and sustainability initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFE06CD" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Director-Level Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F57DC55" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Acted as operational lead for director-driven initiatives, managing execution across faculty, staff, and external partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AC9E70" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Developed strategic plans, budgets, and performance metrics aligned with institute goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41472EBD" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Institute &amp; Program Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D8F2C2" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supported creation and integration of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nine new research centers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in strategic focus areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E5DE1C" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Coordinated proposal development, outreach, curriculum activities, and public engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0886A5A7" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Board, Donor &amp; Partner Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308DA41A" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managed portfolio of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>34 strategic external relationships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, including industry and international partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DD4845" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nine MOUs and six NDAs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A5C33" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Supported donor-facing proposals and briefings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C200844" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fundraising &amp; Impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E9D65F" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supported </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$124M in proposals submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$55M awarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD1C0CB" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20+ major conferences and events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, supporting global visibility and stakeholder engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DE1420" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="747E0CEA">
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B6C427" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Development Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158FCC4F" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LightWorks®, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...67 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>July 2014 – July 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489DB8C2" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Supported senior leadership in fundraising strategy and partner development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C5BDF2" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintained and expanded a portfolio of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>30+ strategic partners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, including international collaborators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E14D416" w14:textId="082255C8" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supported </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">$103M in </w:t>
+      </w:r>
+      <w:r w:rsidR="00923421" w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>submitted proposals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$18M awarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301954C4" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="22C2589B">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D5B7F2" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Project Coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFEA976" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LightWorks®, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>August 2012 – July 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B7F8F2" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Early-career role supporting institute leadership in strategy execution, research coordination, and external engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D63706" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$54.6M in funding awarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a 21% proposal success rate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B86348" w14:textId="7BE9AEB5" w:rsidR="008869DC" w:rsidRPr="008869DC" w:rsidRDefault="000F4469" w:rsidP="008869DC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Supported energy education initiatives, faculty integration, and major public-facing events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456046A0" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="14CE05DB">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE719FF" w14:textId="77777777" w:rsidR="008869DC" w:rsidRDefault="008869DC" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198243C4" w14:textId="4EE04C97" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TEACHING &amp; EDUCATION LEADERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356E6F4D" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teaching Faculty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B0A02E" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mary Lou Fulton Teachers College, ASU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Iskoola Pota"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2013 – 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFE024A" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SCN 400: Sustainability Science for Teachers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAABB34" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Topics: systems thinking, energy transitions, governance, futures thinking, and public engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DCB06D" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Direct relevance to Institute’s K–12 and public learner missions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22692D13" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3EC36A57">
+          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F305E6" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013613C9" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Professional Science Master’s (P.S.M.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Science &amp; Technology Policy (Energy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A1C796" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bachelor of Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Kinesiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6372767F" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="69D365E4">
+          <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3938C389" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL AFFILIATIONS &amp; LEADERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B23563" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Senior Global Futures Scientist, ASU (2021–Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB6EFE8" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Affiliate Faculty, Global Security Initiative (2018–Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511E620F" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ASU Leadership Academy Fellow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A4BDEE" w14:textId="2544B169" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Project Management Professional (PMP), PMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE24D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C171D30" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="00000000" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6DF8D74F">
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC7B073" w14:textId="77777777" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SELECTED PUBLICATIONS &amp; PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C908EB" w14:textId="01F6D816" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...52 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(full list available upon request)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B67CA61" w14:textId="51F25B91" w:rsidR="000F4469" w:rsidRPr="000F4469" w:rsidRDefault="000F4469" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Peer-reviewed publications and policy reports spanning energy</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE24D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, health, social systems, and public engagement</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE24D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F22DD">
-[...667 lines deleted...]
-      <w:type w:val="continuous"/>
+    </w:p>
+    <w:p w14:paraId="4181D0CB" w14:textId="77777777" w:rsidR="003269D5" w:rsidRPr="000F4469" w:rsidRDefault="003269D5" w:rsidP="000F4469">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003269D5" w:rsidRPr="000F4469">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Iskoola Pota">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000200" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D11174"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B2E0FA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C7619B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72C2EFC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C7A3B46"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EDEC57C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D6B4BDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F34DBA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24200E15"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C28282F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301D0FD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93D4941A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4318294C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="179E8D5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441F186F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33AA9272"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49516B23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3B6D71C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D324922"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E544F5C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC00F9D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48CE6BE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8B702D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91284234"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75C838EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70E6846E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76085B8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="224E7638"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AEB55BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F222CBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1337228162">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1128625832">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="725376828">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1718972032">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1837988081">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1645697176">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1438913477">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="749932952">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1130635661">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="32315368">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1799106796">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1774547603">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="609699150">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="509683101">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2030989648">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FA61F5"/>
-[...334 lines deleted...]
-    <w:rsid w:val="00FF7A40"/>
+    <w:rsidRoot w:val="000F4469"/>
+    <w:rsid w:val="000F4469"/>
+    <w:rsid w:val="00160AE7"/>
+    <w:rsid w:val="001F094A"/>
+    <w:rsid w:val="0023733A"/>
+    <w:rsid w:val="003269D5"/>
+    <w:rsid w:val="003F0BEF"/>
+    <w:rsid w:val="00573250"/>
+    <w:rsid w:val="008018AA"/>
+    <w:rsid w:val="008869DC"/>
+    <w:rsid w:val="008E68D0"/>
+    <w:rsid w:val="00923421"/>
+    <w:rsid w:val="00B3122C"/>
+    <w:rsid w:val="00DE24D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="39AA6059"/>
-  <w15:docId w15:val="{78169314-21BC-46CC-9EED-2B842A64732E}"/>
+  <w14:docId w14:val="664AF177"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C3F93C3F-E765-41B0-B5E4-0DC2D01FBEEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4859,51 +4681,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5076,1473 +4898,924 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D36F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA61F5"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F4469"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="pslongeditbox">
-    <w:name w:val="pslongeditbox"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B223F7"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A03F49"/>
+    <w:rsid w:val="000F4469"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00EE490C"/>
+    <w:rsid w:val="000F4469"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="2"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4469"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1006 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///F:\PERSONAL\JOBS\Clark.miller@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kris.mayes@asu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bill.Brandt@asu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gary.dirks@asu.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92652A13-9391-408B-9E17-98151B0EF8C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10638</Characters>
+  <Pages>4</Pages>
+  <Words>940</Words>
+  <Characters>5358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Travis Johnson</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Arizona State University - OKED</Company>
+  <Company>Arizona State University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12086</CharactersWithSpaces>
+  <CharactersWithSpaces>6286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Travis Johnson</dc:title>
-  <dc:creator>Travis</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Travis Johnson</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>