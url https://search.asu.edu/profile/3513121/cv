--- v3 (2026-08-03)
+++ v4 (2026-10-06)
@@ -1,7885 +1,4099 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="248F15DB" w14:textId="77777777" w:rsidR="000947CB" w:rsidRPr="00D7308E" w:rsidRDefault="000947CB" w:rsidP="000947CB">
-      <w:pPr>
+    <w:p w14:paraId="47DD058A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="32"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Sean A. Harrington</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20463625" w14:textId="72BF4112" w:rsidR="000947CB" w:rsidRPr="00D7308E" w:rsidRDefault="7A056AE3" w:rsidP="000947CB">
-      <w:pPr>
+    <w:p w14:paraId="052A68B6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>111 E Taylor St, Phoenix, AZ 85004   |   602-496-0561 ext. 60561</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FFBEF8" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00336A52">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...404 lines deleted...]
-      <w:hyperlink r:id="rId11">
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:color w:val="1F3864"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:u w:val="single" w:color="1F3864"/>
+          </w:rPr>
+          <w:t>sean.harrington@asu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F3864"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:u w:val="single" w:color="1F3864"/>
+          </w:rPr>
+          <w:t>linkedin.com/in/seanharrington111</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C4E1A6A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B584B0C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Director of the AI &amp; Legal Tech Studio at Arizona State University’s Sandra Day O’Connor College of Law. JD, MS in Data Analytics, and MLIS, a combination that grounds legal AI infrastructure in information architecture and data governance. Builds and deploys legal AI applications, including RAG pipelines, LLM evaluation frameworks, and custom GPT systems. Teaches Artificial Intelligence: Application for Legal Practice and directs AI integration for the JD Online program. Publishes empirical and doctrinal scholarship on large language models in law, including forthcoming work in the Sedona Conference Journal. National speaker and trainer for state bars, courts, and attorneys general, with sessions at ILTACon, ABA TECHSHOW, and Legalweek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4543CC79" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550811E0" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="90" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Arizona State University, Sandra Day O’Connor College of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A2A900" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Director, AI &amp; Legal Tech Studio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483A2AAF" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lead applied AI strategy for the college: prototyping, evaluation, and deployment of legal technology, including RAG pipelines, LLM benchmarking, and custom GPT systems for teaching and administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A845290" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Direct AI integration across the JD Online program and advise deans and faculty on AI operations, governance, and vendor evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41605A18" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Design and teach AI curriculum, including the course Artificial Intelligence: Application for Legal Practice and a law student AI workshop with assessment and certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286D2742" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="90" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>University of Oklahoma College of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Norman, OK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E87CEF6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Director of Technology Innovation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>September 2023 – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1BB837" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Led technology innovation for the College of Law; built AI curriculum and delivered full-day workshops training practicing attorneys on AI for legal work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3176F1C5" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Served on university-wide AI governance bodies, including the AI Operations Working Group (a sub-group of the President’s AI task force) and the AI Training and Teaching Working Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B25D999" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Developed QuizBot, an AI-assisted assessment system for legal education, and co-developed a juror simulation platform (patent pending) with Professor Hayley Stillwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3619A3EA" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="90" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Arizona State University, Sandra Day O’Connor College of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B21FFA" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Law &amp; Technology Law Librarian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2019 – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8176BD" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Taught legal research and legal technology; led early adoption of large language models in legal research instruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB4FDFD" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Published early scholarship on LLMs in legal research and built custom chatbot study tools for law students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138097C6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="90" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chapman University, Fowler School of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Orange, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474B37A2" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Circulation Assistant II, 2018 – 2019; MLIS Intern, 2017 – 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA21E3D" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056EE294" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F70822" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>M.S. Data Analytics and Program Evaluation, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FFB4F3" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>University of Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tucson, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CDBBBF" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Master of Library and Information Science, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA876B0" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Thomas Jefferson School of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>San Diego, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDE11C8" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Juris Doctor, Emphasis in Civil Litigation, 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5D0950" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>(ABA accredited during the time of attendance and graduation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723B0C04" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9936"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>University of California, Los Angeles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Los Angeles, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E48DA01" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>B.A. English Literature, 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE04F93" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Honors &amp; Professional Associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E85DE1E" w14:textId="26C18E7E" w:rsidR="00BA6D37" w:rsidRDefault="00BA6D37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6D37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uniform Law Commission (ULC) study committee on the Practice and Unauthorized Practice of Law Raised by Use of Technology Including Artificial Intelligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E54D8F6" w14:textId="447BE127" w:rsidR="007B5B11" w:rsidRDefault="007B5B11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Harvey.AI Academic Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B23989" w14:textId="2D248D7E" w:rsidR="007B5B11" w:rsidRDefault="007B5B11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clio Academic Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA725FB" w14:textId="362E03DB" w:rsidR="00BA6D37" w:rsidRDefault="00BA6D37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6D37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Review Top 50 Legal Innovators in Academia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB29C4D" w14:textId="7D93EA06" w:rsidR="00EB02CD" w:rsidRPr="00EB02CD" w:rsidRDefault="00EB02CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Arizona Supreme Court AI Steering Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575993DE" w14:textId="31E4558C" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00336A52">
+          <w:rPr>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>vLex Fastcase 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awardee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7D3369" w14:textId="77F3A597" w:rsidR="0865157F" w:rsidRDefault="0865157F" w:rsidP="4A94B885">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="228A80D8" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OpenAI Education Forum Member</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C58001" w14:textId="189AABBD" w:rsidR="0013634E" w:rsidRPr="0013634E" w:rsidRDefault="0013634E" w:rsidP="2CB10EF3">
-[...99 lines deleted...]
-          <w:szCs w:val="26"/>
+    <w:p w14:paraId="367DA61A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>National Association of Attorneys General (NAAG)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exemplary Service Award (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D59FFCD" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI Training and Teaching Working Group, Core Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, University of Oklahoma (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B71278" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI Operations Working Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, University of Oklahoma (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4C6BE0" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="620"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>A sub-group of the larger President’s AI task force chaired by Norman Provost Wright and HSC Provost Raskob.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D32188" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCB95B9" w14:textId="3E5A6672" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="00105025">
-[...49 lines deleted...]
-        <w:r w:rsidRPr="0067437D">
+    <w:p w14:paraId="3EBA17E0" w14:textId="50A8B1C5" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean A. Harrington, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00336A52" w:rsidRPr="00BA6D37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>The Arguments We Stop Making</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, SSR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6D37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>N 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0432D26F" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean Harrington &amp; Hayley Stillwell, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00336A52">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>Predicting the Court: Evaluating Large Language Models as Forecasters of Supreme Court Decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0067437D">
-[...30 lines deleted...]
-        <w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 27 Sedona Conf. J. ___ (forthcoming 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBF940A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean A. Harrington, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>The Structural Barriers to AI Lawyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Diffuse AI (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A21671" w14:textId="3F1D99F9" w:rsidR="00105025" w:rsidRDefault="005A234E" w:rsidP="00105025">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+    <w:p w14:paraId="4C9F0173" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sean A. Harrington, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>The Wearable Revolution: How Glasses, Pendants, and Always-On AI Are Poised to Transform Legal Practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, ABA Law Practice Magazine (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B076D00" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sean A. Harrington, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>How to Crash the Legal Tech Market</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 3 Geeks and a Law Blog (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ED52C5" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sean A. Harrington &amp; Andy Kim, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>Anatomy of a Prompt: Real Training for Using AI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, ALM (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498D2B21" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAI Global Affairs, Featuring Sean Harrington: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>Using ChatGPT in Law School</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, LinkedIn (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BC697A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sean Harrington &amp; Hayley Stillwell, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>Michael Scott Is Not a Juror: The Limits of AI in Simulating Human Judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...54 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, UNT Dallas L. Rev. On the Cusp (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22275B04" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Elgar Concise Encyclopedia of Artificial Intelligence and the Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Document Review Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADB7F4B" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean Harrington, Jonathan Franklin &amp; Christine Park, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
-          <w:t xml:space="preserve">Evaluating the Evaluators - </w:t>
-[...6 lines deleted...]
-          <w:t>The Role of Benchmarks in Legal AI</w:t>
+          <w:t>Evaluating the Evaluators: The Role of Benchmarks in Legal AI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...16 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, AALL Spectrum (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AF4E18" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean A. Harrington, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
-          <w:t>"Introducing QuizBot an Innovative AI-Assisted Assessment in Legal Education"</w:t>
+          <w:t>Introducing QuizBot: An Innovative AI-Assisted Assessment in Legal Education</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...16 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, SSRN (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D53AD23" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean A. Harrington, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
-          <w:t>"The Case for Large Language Model Optimism in Legal Research from a Law &amp; Technology Librarian"</w:t>
+          <w:t>The Case for Large Language Model Optimism in Legal Research from a Law &amp; Technology Librarian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...13 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, SSRN (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E25D6F3" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sean A. Harrington, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
-          <w:t>"The Ultimate Study Partner: Using A Custom Chatbot to Optimize Student Studying During Law School"</w:t>
+          <w:t>The Ultimate Study Partner: Using a Custom Chatbot to Optimize Student Studying During Law School</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...25 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, SSRN (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB4342C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Courses, Patents &amp; Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463DE9CC" w14:textId="4FE597D1" w:rsidR="002D627B" w:rsidRDefault="002D627B" w:rsidP="5F2EFC7D">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+    <w:p w14:paraId="78423441" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASU Law Student AI Workshop with assessment and certification (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EE9D4D" w14:textId="06F6D45F" w:rsidR="099B0FBD" w:rsidRDefault="099B0FBD" w:rsidP="5F2EFC7D">
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+    <w:p w14:paraId="1EDB8B44" w14:textId="7D49567C" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Practice-Ready AI: Legal Applications and Innovation (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, continued for 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677A67AC" w14:textId="32431647" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI &amp; the Practice of Law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fall 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF8336F" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juror Simulation with Professor Hayley Stillwell [Patent Pending]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDB339A" w14:textId="3D921CAE" w:rsidR="000C5235" w:rsidRPr="00B23043" w:rsidRDefault="000C5235" w:rsidP="000C5235">
-[...19 lines deleted...]
-          <w:szCs w:val="26"/>
+    <w:p w14:paraId="25D9E7AB" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Technical Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E84CE9" w14:textId="54F69134" w:rsidR="000C5235" w:rsidRPr="000C5235" w:rsidRDefault="000C5235" w:rsidP="000C5235">
-[...36 lines deleted...]
-          <w:szCs w:val="26"/>
+    <w:p w14:paraId="33994365" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI &amp; Machine Learning: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>LLM fine-tuning, evaluation, and deployment; prompt engineering; RAG pipelines; custom GPT systems; AI web application development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BB3CFB" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programming &amp; Data: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Python, R, SQL, API integration, end-to-end legal tech product development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F2101" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal Research Platforms: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI-assisted legal research platforms (Westlaw, Lexis, vLex)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28420991" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="1F3864"/>
+        </w:pBdr>
+        <w:spacing w:before="220" w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selected Presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCB1ABC" w14:textId="78ED5383" w:rsidR="005858D8" w:rsidRDefault="005858D8" w:rsidP="4A94B885">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="0875D03A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A000001" w14:textId="1A000001" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4FEBB096" w14:textId="3F3FE0FB" w:rsidR="00EB02CD" w:rsidRDefault="00EB02CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NAAG CyTech Series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wearable Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:t>, with Professor Gary Marchant,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Virtual, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B0143B" w14:textId="3B21B365" w:rsidR="00EB02CD" w:rsidRPr="00EB02CD" w:rsidRDefault="00EB02CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Arizona Public Defenders</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB02CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ChatGPT for Public Defenders</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Virtual, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC1FEAA" w14:textId="0187C05F" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Arizona Supreme Court AI Steering Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI Updates in 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Phoenix, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F537F12" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Arizona Prosecuting Attorneys’ Advisory Council (APAAC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The AI Advantage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Phoenix, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713EC208" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI Training for Summer Interns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A000002" w14:textId="1A000002" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0FA6ADB6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Arizona Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The State of AI (Plenary Session)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Tucson, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0862DBE3" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Arizona Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hands-On AI Training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Tucson, AZ, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A000004" w14:textId="1A000004" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="539A52DA" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Arizona Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>How Big Law Uses AI (Panel Moderator)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Tucson, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626968A8" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Arizona Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>How Judges Use AI (Panel Moderator)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Tucson, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0F1B7" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Legal Technology Association (ILTA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Law School Virtual Roundtable (with Korin Munsterman, Kenton Brice, Michael Robak, and Katie Brown)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A5B68C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASU Foundation Greater Phoenix Advisory Council (GPAC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI at ASU Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Phoenix, AZ, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313189E0" w14:textId="08922802" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0058F421" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Supreme Court of Arizona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Future of Justice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Phoenix, AZ, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A48C76" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6F9A37B4" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Governance of Emerging Technologies and Science Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Predicting Supreme Court of the United States Outcomes with Frontier Models</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Phoenix, AZ, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAD54E6" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0A57EA8F" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Governance of Emerging Technologies and Science Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wearables and the Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Phoenix, AZ, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9EC0B6" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="69CE1CAE" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NAAG Chief Deputies and Chiefs of Staff Seminar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI and AG Offices</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Savannah, GA, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3753F90F" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="232F29E9" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arkansas Attorney General’s Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI Training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Little Rock, AR, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B868081" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="63679C4B" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Colorado Attorney General’s Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI Training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Colorado, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FC9659" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="18E3E27C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gruter Institute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI &amp; Democracy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Olympic Valley, CA, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3220CB18" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="79745E79" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Appellate Attorneys Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Using AI as an Attorney General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1C2DBD" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="00594757" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Texas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Law in the Age of AI; AI: What It Is and How It Works</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Austin, TX, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67137337" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7C127FFC" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI4U Podcast</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...5 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="20"/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
           <w:t>Brute Force Reps: Building AI Literacy and Vibe Coding Intuition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, with Brian Piper, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC4ED44" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arkfeld eDiscovery Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From Boolean to Bots: The Evolution of Legal Practice and the AI-Powered Future</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1AF10E" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...33 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="59CF488E" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABA TECHSHOW 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wired for Justice: Wearable and Augmented Tech for a Law Practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Chicago, IL, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001F5D5C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABA TECHSHOW 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anatomy of a Prompt: Real Training for Using AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Chicago, IL, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4D49DE" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Legalweek New York</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prompting Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, New York, NY, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0617B361" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...40 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI Foundations for Lawyers, AI Spring Training Camp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5649370D" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ABA Communications Law Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI “How To” Lunch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Litchfield Park, AZ, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D1CB02" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Local AI Lunch Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3350F629" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7865EB08" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>ABA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...5 lines deleted...]
-        <w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00336A52">
           <w:rPr>
-            <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="20"/>
+            <w:color w:val="1F3864"/>
+            <w:u w:val="single" w:color="1F3864"/>
           </w:rPr>
-          <w:t>Law Librarians are at the Forefront of Using and Educating on Artificial Intelligence</w:t>
+          <w:t>Law Librarians Are at the Forefront of Using and Educating on Artificial Intelligence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44006055" w14:textId="77777777" w:rsidR="005858D8" w:rsidRDefault="005858D8" w:rsidP="4A94B885">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="78F693E7" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7C63C2" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="26950AD1" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lunch Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080C033D" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3ECCBE2E" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Northwestern University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI in Education Panel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE4F501" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4FA8C4C6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>State Bar of Texas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annual Technology Training Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9809E5" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1891C682" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oklahoma Access to Justice Summit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI + ATJ Summit Panel (Online)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B793641" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delaware Attorneys General Department of Justice Retreat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Practically Using AI for Government (2-hour workshop)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Rehoboth Beach, DE, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64232AF6" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Texas Association of Appellate Court Attorneys (TAACA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Using AI for the Practice of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17863937" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="343406EB" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ILTACon 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prompting Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Washington, DC, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134DACD4" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4AFA4042" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AALL Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Benchmarking Legal AI &amp; Practical Uses of AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Portland, OR, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EBFD2F" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7D800A7A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AALL Annual Conference (Pre-Conference Workshop)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Teaching the Teachers AI (Full-day workshop)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Portland, OR, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341ED6BE" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agentic AI &amp; Law: AI and State Legal Practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Pittsburgh, PA, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E210A92" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Appellate Attorneys Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Using AI for the Practice of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Salt Lake City, UT, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5539C995" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="749F4AD1" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General Tech Bootcamp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...55 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Generative AI: Unleashing the Potential While Minimizing the Risks (Online)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E063494" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CALIcon 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Problems with Benchmarking Legal AI &amp; Vibe Coding &amp; Beyond</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5426CD" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6F1BE6F5" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Governance of Emerging Technologies and Science Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>QuizBot and the Future of Legal Education &amp; Fabricating the Reasonable Juror</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Arizona State University College of Law, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49615A78" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1C783300" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest Association of Law Libraries Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>What Does the Future of AI in Law Look Like?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D878D3" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...33 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4A49535A" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABA TECHSHOW 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Importance of Private Partnerships for Law Schools</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299FF837" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...33 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7A0F810E" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABA TECHSHOW 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Evaluating AI for Law Practice: Benefits, Risks, and Practical Ethics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79022D58" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3FD6DC5D" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LawDroid Annual Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...39 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AI &amp; Education (Panel Moderator)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D0B361" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>North Carolina Bar Association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beyond the Basics: AI in Law and Emerging Industry Trends</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06747C72" w14:textId="77777777" w:rsidR="005858D8" w:rsidRDefault="005858D8" w:rsidP="4A94B885">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="517E50AD" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD6C3E2" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="75E9DEC7" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Law Section Forensic Academy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artificial Intelligence in Legal Research and Writing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73257DDB" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="281461A5" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Association of Attorneys General IT Summit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI and the Practice of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Oklahoma City, OK, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005A22B7" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="30F2B967" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oklahoma Bar Association (OBA) Luncheon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI and the Practice of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Norman, OK, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF2662D" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6ABF82AD" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oklahoma Bar Association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Future of Law Practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Norman, OK, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A469FD2" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="50051404" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LIT-SIS Coffee Chat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI Tools for Law School</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226E0A7E" w14:textId="77777777" w:rsidR="005858D8" w:rsidRDefault="005858D8" w:rsidP="4A94B885">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="6DDDD03E" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="50"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72953706" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="718ABEDA" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oklahoma Bar Association (OBA) Luncheon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI and the Practice of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Norman, OK, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616CC44F" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="72C8936C" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arizona State University Webinar (Hosted on YouTube)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Practical Considerations for AI in the Legal Writing Classroom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B3F087" w14:textId="77777777" w:rsidR="00D90ADF" w:rsidRDefault="00D90ADF" w:rsidP="005858D8">
-[...33 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="13CC9B89" w14:textId="77777777" w:rsidR="00336A52" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hawaiʻi Office of the Attorney General Speaker Series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Practical Considerations for AI in Legal Research and Writing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2023</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D90ADF" w:rsidSect="00B47572">
-[...1 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00336A52">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="432" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1152" w:bottom="1080" w:left="1152" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Book Antiqua">
+    <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="7800205A" w:usb2="14600000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...106 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013A3BC8"/>
+    <w:nsid w:val="49C0187B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="44F4D902"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="A81A94BC"/>
+    <w:lvl w:ilvl="0" w:tplc="86420090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="620" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="1F3864"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="F120DEF4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tplc="D6528E50">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="2578FA36">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="4" w:tplc="93828DF8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="5" w:tplc="F8543F8C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6" w:tplc="3A1EE552">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="7" w:tplc="0A9EB5F2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="8" w:tplc="9862601A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E53B59"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="4FF358D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="632E4FEC"/>
+    <w:lvl w:ilvl="0" w:tplc="879E1DE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="2AA4637A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D2E66308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7FB8479A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73DC5338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="132001A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="AE904BC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5BF649FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4B4E803A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2830 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="1" w16cid:durableId="1101753488">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1473909467">
-[...32 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1529561339">
+  <w:num w:numId="2" w16cid:durableId="1577011735">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...8 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B4833"/>
-[...694 lines deleted...]
-    <w:rsid w:val="7F8B3F24"/>
+    <w:rsidRoot w:val="00336A52"/>
+    <w:rsid w:val="00336A52"/>
+    <w:rsid w:val="00472242"/>
+    <w:rsid w:val="007B5B11"/>
+    <w:rsid w:val="009861AF"/>
+    <w:rsid w:val="00BA6D37"/>
+    <w:rsid w:val="00E9198D"/>
+    <w:rsid w:val="00EB02CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5AF3B220"/>
-  <w15:docId w15:val="{0B937E0C-8C41-4201-9FB9-BC4B502CE183}"/>
+  <w14:docId w14:val="66E7B56E"/>
+  <w15:docId w15:val="{46C483A2-A0BB-4125-964A-E6C35407CA1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7986,51 +4200,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8212,1226 +4426,599 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000C5235"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA0678"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D07081"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D07081"/>
     <w:pPr>
-      <w:ind w:left="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="single"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A1260A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LegalPaper">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD4C10"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00AA0678"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:caps/>
-[...31 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00470B0B"/>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C21DA7"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF2052"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF2052"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C45F7"/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001C45F7"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA2F7F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FA2F7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumeBullets">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...32 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A96149"/>
+    <w:rsid w:val="00BA6D37"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...122 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diffuseai.pub/p/diffuse-ai-issue-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5400737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4492121" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=7096518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/open-ai-linked-in-post" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawjournalnewsletters.com/2025/10/01/anatomy-of-a-prompt-providing-real-training-for-using-ai-in-law-firms?LikelyCookieIssue=true&amp;slreturn=20251008121821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4975804" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlex.com/news/2025-vLex-Fastcase-50" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aallnet.org/wp-content/uploads/2026/01/ABA-Journal-Article_Law-Librarians-Are-22At-the-Forefront22-of-Using-and-Educating-on-Artificial-Intelligence.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeklawblog.com/2026/02/how-to-crash-the-legal-tech-market.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enrollify.org/episodes/ep-43-brute-force-reps-building-ai-literacy-and-vibe-coding-intuition" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aallspectrum.aallnet.org/html5/reader/production/default.aspx?pnum=25&amp;edid=228a9792-bc63-43e3-ab92-573fcda83e59&amp;isshared=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americanbar.org/groups/law_practice/resources/law-practice-magazine/2026/march-april-2026/wearable-ai-transform-legal-practices/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4457287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=7283898" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawjournalnewsletters.com/2025/10/01/anatomy-of-a-prompt-providing-real-training-for-using-ai-in-law-firms" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4492121" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aallnet.org/wp-content/uploads/2026/01/ABA-Journal-Article_Law-Librarians-Are-22At-the-Forefront22-of-Using-and-Educating-on-Artificial-Intelligence.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vlex.com/news/2025-vLex-Fastcase-50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeklawblog.com/2026/02/how-to-crash-the-legal-tech-market.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4975804" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aallspectrum.aallnet.org/html5/reader/production/default.aspx?pnum=25&amp;edid=228a9792-bc63-43e3-ab92-573fcda83e59&amp;isshared=true" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enrollify.org/episodes/ep-43-brute-force-reps-building-ai-literacy-and-vibe-coding-intuition" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/seanharrington111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americanbar.org/groups/law_practice/resources/law-practice-magazine/2026/march-april-2026/wearable-ai-transform-legal-practices/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.harrington@asu.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5400737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diffuseai.pub/p/diffuse-ai-issue-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4457287" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=7096518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/open-ai-linked-in-post" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...340 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>8493</Characters>
+  <Pages>4</Pages>
+  <Words>1901</Words>
+  <Characters>10842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Oklahoma City University</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9963</CharactersWithSpaces>
+  <CharactersWithSpaces>12718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>KENTON BRICE</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Sean A. Harrington – Resume – August 2026</dc:title>
+  <dc:creator>Sean A. Harrington</dc:creator>
+  <dc:description>Resume of Sean A. Harrington, Director, AI &amp; Legal Tech Studio, ASU Law</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>