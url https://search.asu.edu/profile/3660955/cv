--- v1 (2026-03-05)
+++ v2 (2026-05-24)
@@ -93,51 +93,51 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="581025" cy="581025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00D15F29">
+      <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:br/>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035B970E" w14:textId="14FE38A5" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: jlbutton@asu.edu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBEB6B2" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
@@ -172,90 +172,90 @@
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> years of experience in K–12 and higher education. Proven record in teacher preparation, clinical supervision, literacy instruction, and cross-sector collaboration. Skilled in instructional leadership, data-informed decision-making, mentorship, and innovation in educator development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083AFADB" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B64A5F" w14:textId="5CCFF619" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59B64A5F" w14:textId="287D35B0" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Doctor of Education, Leadership and Innovation May 2026, Arizona State University, GPA 4.0</w:t>
+        <w:t>Doctor of Education, Leadership and Innovation May 2026, Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414FFBCC" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
+    <w:p w14:paraId="414FFBCC" w14:textId="49CD7518" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Master of Education, Reading Concentration (Reading Endorsement), December 2010, Arizona State University, GPA 3.97</w:t>
+        <w:t>Master of Education, Reading Concentration (Reading Endorsement), December 2010, Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347BA06B" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
+    <w:p w14:paraId="347BA06B" w14:textId="02681607" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Bachelor of Arts in Education, December 2006, Arizona State University, GPA 3.62</w:t>
+        <w:t>Bachelor of Arts in Education, December 2006, Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C60483" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>Academic Appointments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A7CEB0" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
@@ -339,65 +339,65 @@
     <w:p w14:paraId="787CC690" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Lead Teacher (Next Education Workforce Pilot), Solano School (2019–2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DA73E7" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>READ180 Content &amp; Implementation Expert Blogger, HMH (2019–2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089D4CD9" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>After School Administrator, Solano Elementary (2017–2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1599D1D7" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>TAP Mentor (2015–2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913D0A3" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
@@ -454,75 +454,51 @@
     <w:p w14:paraId="5C32E63A" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>TEL 370 – Building Professional Networks (Online)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F64071" w14:textId="3030F174" w:rsidR="00D15F29" w:rsidRPr="00D15F29" w:rsidRDefault="00D15F29" w:rsidP="00D15F29">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>TEL 37</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (Online)</w:t>
+        <w:t>TEL 371 – Educational Policy (Online)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B72EDD" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>TEL 471 – Principled Educator (Online Seminar)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398DAE6D" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
@@ -804,65 +780,65 @@
     <w:p w14:paraId="3A0C1C66" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Awards &amp; Recognition Committee (2025–Present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAA4646" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ASU Literacy Conference Project Team (2024–Present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0856E7BD" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PI Faculty Champions Community of Practice (2024–Present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0904FE54" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>AEPA/NES Working Group (2023–2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9D86A1" w14:textId="77777777" w:rsidR="001A6169" w:rsidRPr="00D15F29" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F29">
@@ -1204,51 +1180,51 @@
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="Picture 3" o:spid="_x0000_i1025" type="#_x0000_t75" alt="Purple Button graphic by Janet Kemp ..." style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
-        <v:imagedata r:id="rId1" o:title="Purple Button graphic by Janet Kemp .."/>
+        <v:imagedata r:id="rId1" o:title="Purple Button graphic by Janet Kemp ."/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
@@ -1721,52 +1697,54 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001A6169"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="007F6096"/>
+    <w:rsid w:val="008176F5"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00C12613"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D15F29"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2360,50 +2338,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -13517,72 +13496,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>592</Words>
-  <Characters>3378</Characters>
+  <Words>588</Words>
+  <Characters>3353</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3963</CharactersWithSpaces>
+  <CharactersWithSpaces>3934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>