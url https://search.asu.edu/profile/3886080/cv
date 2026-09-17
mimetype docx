--- v0 (2025-12-13)
+++ v1 (2026-09-17)
@@ -1,2590 +1,2544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="3CCE1968" w14:textId="198C460C" w:rsidR="00E12243" w:rsidRPr="00B77262" w:rsidRDefault="00000000" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="YourName"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:alias w:val="Enter your name:"/>
-[...13 lines deleted...]
-            <w:jc w:val="center"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:alias w:val="Enter your name:"/>
+          <w:tag w:val="Enter your name:"/>
+          <w:id w:val="4805016"/>
+          <w:placeholder>
+            <w:docPart w:val="DF2A4CBE924D4E88816A95B512F670E9"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w15:appearance w15:val="hidden"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E12243">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="28"/>
             </w:rPr>
-          </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="44116105" w14:textId="39C4E7D2" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="00740C8D">
+            <w:t>Margaret Wood</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="49B18778" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="ContactInformation"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>411 N. Central Ave, Suite 600</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF184E4" w14:textId="77777777" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="00740C8D">
+    <w:p w14:paraId="3AA6D485" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="ContactInformation"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School of Criminology and Criminal Justice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFD066D" w14:textId="1B381741" w:rsidR="006252CD" w:rsidRDefault="00740C8D" w:rsidP="00740C8D">
+    <w:p w14:paraId="2D33C88F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="ContactInformation"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Watts College of Public Service and Community Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CEB43F" w14:textId="31EC4337" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="00740C8D">
+    <w:p w14:paraId="36A1F269" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="ContactInformation"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Arizona State University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51FE33FC" w14:textId="25961D92" w:rsidR="006252CD" w:rsidRDefault="006252CD" w:rsidP="00740C8D">
+        <w:t>Arizona State University, Phoenix, AZ 85004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDD8586" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="ContactInformation"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Phoenix, AZ 85004</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Phone:</w:t>
       </w:r>
-      <w:r w:rsidR="00115D44" w:rsidRPr="00F94803">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (734) 223 - 7137 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Separator:"/>
           <w:tag w:val="Separator:"/>
           <w:id w:val="-1800520950"/>
           <w:placeholder>
-            <w:docPart w:val="31F707884429400FAFE7A9F3261ADA3F"/>
+            <w:docPart w:val="A5D48EBDAD0D49F18C5D33A4F50A1447"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00032A20" w:rsidRPr="00F94803">
+          <w:r w:rsidRPr="00F94803">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00115D44" w:rsidRPr="00F94803">
+      <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Email: mt</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="28C1E5D3" w14:textId="1E370C3D" w:rsidR="00740C8D" w:rsidRPr="00740C8D" w:rsidRDefault="00F67425">
+        <w:t>Email: mtwood4@asu.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36586EA6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="ContactInformation"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7999B1A4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00307C87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9C34F" w14:textId="39FDCD44" w:rsidR="00E52945" w:rsidRDefault="00E52945" w:rsidP="0069572B">
+    <w:p w14:paraId="1840CA88" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00740C8D" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A670E4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Arizona</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="44096AF0" w14:textId="397DBF36" w:rsidR="00E52945" w:rsidRDefault="00312475" w:rsidP="0069572B">
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      Expected May 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7445981E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Doctor of Philosophy (Ph.D.), Criminology and Criminal Justice</w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Doctor of Philosophy, Criminology and Criminal Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE9A711" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00B45258" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dissertation: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gender Identity, Race/Ethnicity, and Public Support for Punishment Severity:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00403D70">
-[...8 lines deleted...]
-    <w:p w14:paraId="7364B3A6" w14:textId="77777777" w:rsidR="00312475" w:rsidRDefault="00312475" w:rsidP="0069572B">
+      <w:r w:rsidRPr="00B45258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Vignette-Based Experimental Study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB0DDF" w14:textId="360F6952" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="090E5D9F" w14:textId="5E06C900" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="0069572B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dissertation Committee: Michael D. Reisig (Chair), Kristy Holtfreter, Cody Telep</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cassia Spohn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150FDD8F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...80 lines deleted...]
-    <w:p w14:paraId="63CA9C7D" w14:textId="1CF8B689" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="0069572B">
+    </w:p>
+    <w:p w14:paraId="1CB37D9C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">May 2023  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE6882A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master of Science, Criminology and Criminal Justice (with Distinction)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23027978" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="004606B1" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thesis: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oderating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ffects of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rait</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ontrol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Prosocial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the Relationship between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egative Emotionality and Aggressive Coping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00134808">
-[...43 lines deleted...]
-      <w:r w:rsidR="004606B1" w:rsidRPr="00961F26">
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
-      <w:r w:rsidR="004606B1">
-[...8 lines deleted...]
-      <w:r w:rsidR="004606B1" w:rsidRPr="00961F26">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xperimental </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudy of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eneral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>train</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="004606B1">
-[...288 lines deleted...]
-    <w:p w14:paraId="1D8017B5" w14:textId="143C9EDD" w:rsidR="00740C8D" w:rsidRDefault="00740C8D" w:rsidP="0069572B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heory”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAABA3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chair: Dr. Michael Reisig</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74A7482B" w14:textId="77777777" w:rsidR="00740C8D" w:rsidRPr="00740C8D" w:rsidRDefault="00740C8D">
+        <w:t>Thesis Committee: Michael D. Reisig (Chair), Jacob T.N. Young, &amp; Cody Telep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B976B27" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00740C8D" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="468C081C" w14:textId="25A15C49" w:rsidR="00351293" w:rsidRPr="00F94803" w:rsidRDefault="00087E2D" w:rsidP="0069572B">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF66FF7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The University of Alabama</w:t>
       </w:r>
-      <w:r w:rsidR="003D7342">
-[...40 lines deleted...]
-    <w:p w14:paraId="72337D78" w14:textId="5F45CD14" w:rsidR="009F49BE" w:rsidRPr="009F49BE" w:rsidRDefault="009F49BE" w:rsidP="0069572B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>July 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B32246E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts, Criminal Justice and Criminology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAC77A9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts, Psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C777738" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="009F49BE" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F49BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summa Cum Laude</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F70D51" w14:textId="6F3C2A66" w:rsidR="0069572B" w:rsidRDefault="00740C8D" w:rsidP="0069572B">
+    <w:p w14:paraId="3E257D9B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F506A44" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESEARCH INTERESTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B098D12" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...176 lines deleted...]
-        <w:t>, criminological theory</w:t>
+    </w:p>
+    <w:p w14:paraId="147D71DD" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRPr="003B20C4" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Punishment, inequality, criminological theory, gender, corrections, and healthcare</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Teaching Experience:"/>
         <w:tag w:val="Teaching Experience:"/>
         <w:id w:val="-632710440"/>
         <w:placeholder>
-          <w:docPart w:val="740D4DA96F98442EB6CEEED5F2A7F127"/>
+          <w:docPart w:val="D61BDA86A1944FEB85C1D43EF3034D04"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="38C9411D" w14:textId="1BD3D84B" w:rsidR="00E01E56" w:rsidRPr="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
+        <w:p w14:paraId="23B86A3F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:spacing w:val="0"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="74D0C3BB" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00E01E56" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:caps w:val="0"/>
               <w:color w:val="auto"/>
               <w:spacing w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E01E56">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:caps w:val="0"/>
               <w:color w:val="auto"/>
               <w:spacing w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>P</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:caps w:val="0"/>
               <w:color w:val="auto"/>
               <w:spacing w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UBLICATIONS</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5876BB48" w14:textId="5E8FEF0E" w:rsidR="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
-          <w:r w:rsidRPr="00F67D9E">
+        <w:p w14:paraId="07F1DCC4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Wood, M. T.</w:t>
-[...9 lines deleted...]
-          <w:r w:rsidRPr="0057372A">
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="2FBAE28A" w14:textId="26F6597B" w:rsidR="001C2D4D" w:rsidRPr="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00D41FFA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Holtfreter</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00D41FFA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, K., Wright, E. M., </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D41FFA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Wood, M. T</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D41FFA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>., &amp; Geoghan, S. (2026). Toward a Conceptual Framework of Criminal Justice System Harms. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D41FFA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Deviant Behavior</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00DC1300">
+            <w:t>Victims &amp; Offenders</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D41FFA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, 1–19. </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId7" w:history="1">
+            <w:r w:rsidRPr="00CE6E93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>https://doi-org.ezproxy1.lib.asu.edu/10.1080/01639625.2025.2466733</w:t>
+              <w:t>https://doi.org/10.1080/15564886.2026.2702032</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B5BE2A1" w14:textId="77777777" w:rsidR="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
+        <w:p w14:paraId="7C3CD5F6" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
           <w:pPr>
-            <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7582A3DC" w14:textId="35ABF81B" w:rsidR="005F2506" w:rsidRPr="005F2506" w:rsidRDefault="005F2506" w:rsidP="00E01E56">
+        <w:p w14:paraId="64AEFA2E" w14:textId="2F918234" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F67D9E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Wood, M. T.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0057372A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, &amp; Reisig, M. D. (2025). The Moderating Effects of Dispositions for Crime and Legitimate Coping on Negative Emotions and Aggressive Behavioral Intentions: A Test of General Strain Theory. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0057372A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
+            <w:t>Deviant Behavior</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0057372A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, 1–17.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00621637">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> https://doi.org/10.1080/01639625.2025.2466733</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="27C0B2A5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-[...6 lines deleted...]
-          </w:r>
+        </w:p>
+        <w:p w14:paraId="2692280E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00127229" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Wood, M. T.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> (2025). Mothering Under Lock and Key: Pregnancy, Parenting, and the Punitive Realities of Incarcerated Women. </w:t>
           </w:r>
           <w:r w:rsidRPr="005F2506">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Journal of the Motherhood Initiative.</w:t>
-[...3 lines deleted...]
-          <w:pPr>
+            <w:t>Journal of the Motherhood Initiative</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00127229">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>for Research and Community Involvement</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, 16(Spring/Fall) 223 – 241. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00127229">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>https://jarm3.journals.yorku.ca/index.php/jarm/article/view/40750</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3A363C4B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4398A592" w14:textId="265B2775" w:rsidR="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
+        <w:p w14:paraId="4DB3E3FC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
-            <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:sz w:val="24"/>
-[...78 lines deleted...]
-          <w:r w:rsidR="005A48DD" w:rsidRPr="005A48DD">
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>UNDER REVIEW</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="093E131E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="32EB7718" w14:textId="2D50CE6D" w:rsidR="001C2D4D" w:rsidRPr="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Journal of Research in Crime and Delinquency</w:t>
-[...7 lines deleted...]
-            <w:t>.</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Wood, P. B., </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B93AA3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Wood, M.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B93AA3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>T.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, &amp; Cook, A. P. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D2607C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Why Do Some Offenders Perceive Prison as Better than Release? A </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00D2607C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Prisonized</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D2607C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Worldview</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D2607C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Corrections: Policy, Practice and Research.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="521497A6" w14:textId="77777777" w:rsidR="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
+        <w:p w14:paraId="280D2985" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="37E207E6" w14:textId="57DBC367" w:rsidR="005A48DD" w:rsidRPr="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00E01E56">
+        <w:p w14:paraId="1BFEA5F7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="003B20C4" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
-            <w:rPr>
-[...2 lines deleted...]
-              <w:iCs/>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...24 lines deleted...]
-          <w:r w:rsidRPr="00B93AA3">
+          <w:r w:rsidRPr="003B20C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Wood, M.T.</w:t>
-[...59 lines deleted...]
-            <w:t>Justice Quarterly.</w:t>
+            <w:t>REPORTS AND TRANSLATIONAL WRITING</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7A36FD63" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00E01E56">
+        <w:p w14:paraId="34C7C9EB" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
-            <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7B0A8B53" w14:textId="7555DE1D" w:rsidR="00E01E56" w:rsidRDefault="00E01E56" w:rsidP="00E01E56">
-[...537 lines deleted...]
-        <w:p w14:paraId="1BE3D6A9" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="6F9A00EE" w14:textId="1C3E3871" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalWeb"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:rPr>
+          <w:r w:rsidRPr="00F67D9E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Shannon Portillo, Samantha Badger, Andrew Bertucci, Dr. Beth Huebner, Ulrich Jensen,</w:t>
+            <w:t>Wood, M.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, Young, J., &amp; Wright, K. (2024). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003B06E8">
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>An Implementation Evaluation of the Arizona Department of Corrections, Rehabilitation and Reentry’s Building Capacity for Safer Communities Project.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> A report prepared for </w:t>
+          </w:r>
+          <w:r w:rsidR="00EC0EFF">
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">the </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Arizona Department of Corrections, Rehabilitation, and Reentry.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0EAEE34B" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRPr="00A744EF" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="02228C06" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalWeb"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0262627A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00A744EF" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Portillo, S., Badger, S., Bertucci, A., Huebner, B., Jensen, U., </w:t>
+          </w:r>
           <w:r w:rsidRPr="00AD5A01">
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Tearistayn Jones</w:t>
+            <w:t>Jones</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>,</w:t>
-[...2 lines deleted...]
-            <w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003B06E8">
+            <w:rPr>
+              <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Dr. Joseph Schafer, David Swindell, and Kathryn Tapp. (2024). "Public Service Leader Interviews and Policy Review for Retention and Recruitment of Public Safety Personnel."</w:t>
+            <w:t>T.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Schafer, J., Swindell, D., &amp; Tapp, K. (2024). “Public Service Leader Interviews and Policy Review for Retention and Recruitment of Public Safety Personnel.”</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> Report </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>in</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> Series: Recruitment and Retention of Arizona's Law Enforcement and Fire Service Personnel. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Arizona State University. (Contributor).</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="66527C2D" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="1368A0D1" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
-            <w:spacing w:before="240"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+        <w:p w14:paraId="2FEE28C5" w14:textId="2B366468" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Klemm, A., </w:t>
           </w:r>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Wood, M.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">, &amp; Guevara, M. (2023). “ADCRR Staff Input on Classification Policy and Practice,” Report prepared for Arizona Department of Corrections, Rehabilitation, and Reentry </w:t>
+            <w:t xml:space="preserve">, &amp; Guevara, M. (2023). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003B06E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ADCRR Staff Input on Classification Policy and Practice</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. A report prepared for </w:t>
+          </w:r>
+          <w:r w:rsidR="00EC0EFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">the </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Arizona Department of Corrections, Rehabilitation, and Reentry.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0572B294" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRPr="00745BD7" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="5E9EDE48" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
-            <w:spacing w:before="240"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0FC25A2F" w14:textId="6D13EADD" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Guevara, M., </w:t>
           </w:r>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Wood, M.,</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> &amp; Klemm, A. (2023). “Experiences on Community Supervision in Arizona,” Report prepared for Arizona Department of Corrections, Rehabilitation, and Reentry</w:t>
+            <w:t xml:space="preserve"> &amp; Klemm, A. (2023). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="003B06E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Experiences on Community Supervision in Arizona</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>. A report prepared for</w:t>
+          </w:r>
+          <w:r w:rsidR="00EC0EFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> the</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Arizona Department of Corrections, Rehabilitation, and Reentry.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4F66BCC6" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="00E01E56">
+        <w:p w14:paraId="2E0A7160" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="61AC4178" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00B2791B" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003B20C4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>PRESENTATIONS</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> AND POSTERS</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="28589161" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SpaceAfter"/>
-            <w:ind w:left="0"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2E63637B" w14:textId="21182B48" w:rsidR="003B20C4" w:rsidRPr="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="00E01E56">
+        <w:p w14:paraId="68CE0895" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SpaceAfter"/>
-            <w:ind w:left="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="003B20C4">
+            <w:t>Wood, M.</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>POSTERS AND PRESENTATIONS</w:t>
+            <w:t xml:space="preserve"> T. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>&amp; Reisig, M. D. (2025, November). “Criminogenic Strain, Emotions, and Aggressive Intentions: A Gendered Assessment of General Strain Theory.” Presentation at the meeting of the American Society of Criminology, Washington, D.C.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="69D5588A" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="432C2DDF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SpaceAfter"/>
-            <w:ind w:left="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="10E89384" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Wood, M.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:sz w:val="24"/>
-[...26 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> T. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>&amp; Spohn, C. (2025, November). “Inequality in the Imposition of Long Sentences in the U.S. District Courts.” Presentation at the meeting of the American Society of Criminology, Washington, D.C.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="38B28A03" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRPr="00C13579" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="456FD7B7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="005C3060" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SpaceAfter"/>
-            <w:ind w:left="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6EB35A20" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>Wood, M.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:sz w:val="24"/>
-[...18 lines deleted...]
-            <w:t xml:space="preserve">. Thesis presented at the meeting of the American Society of Criminology, Philadelphia, PN. </w:t>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> T.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (2024, November). “</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F83A29">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Even Before Dobbs, the State of Pregnancy and Abortion Access Inside America’s Carceral System Was Miserable: A Content Analysis</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>.” Presentation at the meeting of the American Society of Criminology, San Francisco, CA.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="279B77DD" w14:textId="4559E9EE" w:rsidR="00E01E56" w:rsidRPr="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="003B20C4">
+        <w:p w14:paraId="719564E0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SpaceAfter"/>
-            <w:ind w:left="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0B4BCAE8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F67D9E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Wood, M.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> T.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> &amp; Reisig, M. (2023, November). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C13579">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Disposition for Crime and Prosocial Coping: Moderators of the Relationship between Negative Emotionality and Aggressive Coping</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>. Thesis presented at the meeting of the American Society of Criminology, Philadelphia, PA.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="75B3DE8D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00C13579" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="106DB0E0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Anderson, S., Kois, L.E., Peck, A., </w:t>
           </w:r>
           <w:r w:rsidRPr="00F67D9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Wood, M.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> T.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">, &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lescenski</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, R. (2020, August). Handcuff restraint influence on state anxiety and MMPI-2-RF responding. Poster presented at the meeting of the American Psychological Association, Washington, D.C.</w:t>
           </w:r>
+        </w:p>
+        <w:p w14:paraId="5B273958" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00DA75E3" w:rsidRDefault="00000000" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SpaceAfter"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7076054D" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00880F58">
+    <w:p w14:paraId="332EC56E" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F62A80" w14:textId="3207CDFC" w:rsidR="00E01E56" w:rsidRDefault="003B20C4" w:rsidP="00880F58">
+    <w:p w14:paraId="7D202BBE" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0ACFD91C" w14:textId="2458C8E8" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RESEARCH EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797CCB34" w14:textId="7CE0ED97" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+    <w:p w14:paraId="62C8CF7A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCC6006" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Research Assistant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2682,192 +2636,217 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438C8885" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+    <w:p w14:paraId="578CA4D0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E2F43" w14:textId="721C174B" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+    <w:p w14:paraId="499BA936" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty Advisor: Dr. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0B9B4D02" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00880F58">
+        <w:t xml:space="preserve">Faculty Advisor: Kristy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Holtfreter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="73B75ACD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A05B06" w14:textId="2D963854" w:rsidR="005A48DD" w:rsidRPr="00760FD4" w:rsidRDefault="00760FD4" w:rsidP="00880F58">
+    <w:p w14:paraId="5C2350AC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00760FD4" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aided in investigatory research, </w:t>
-[...23 lines deleted...]
-        <w:t>cod</w:t>
+        <w:t xml:space="preserve">Contributed to ongoing projects examining the direct and indirect harms of the criminal justice system. Assisted as managing editor for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B06E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal of White Collar and Corporate Crime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>versee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="410A23D4" w14:textId="77777777" w:rsidR="00760FD4" w:rsidRDefault="00760FD4" w:rsidP="005A48DD">
+      <w:r w:rsidRPr="00DB7266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the day-to-day editorial operations, including coordinating peer review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, managing submissions, and ensuring articles meet the journal’s standards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DACD65" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B2614B" w14:textId="342D184D" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+    <w:p w14:paraId="52067FA5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Research Assistant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2962,213 +2941,145 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Present</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="074B56DC" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+        <w:t>03/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5BC29E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704FFCE0" w14:textId="3C6198B7" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
+    <w:p w14:paraId="014613E6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty Advisor: Dr. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="13A49C6E" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00880F58">
+        <w:t>Faculty Advisor: Marina Zaloznaya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787612A0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212D6896" w14:textId="5DF59952" w:rsidR="005A48DD" w:rsidRPr="00760FD4" w:rsidRDefault="00760FD4" w:rsidP="00880F58">
+    <w:p w14:paraId="64B58D8B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00760FD4" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contributed to ongoing projects examining the direct and indirect harms of the criminal justice system. Assisted as managing editor for the Journal of White Collar and Corporate Crime, </w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="5C0FE601" w14:textId="77777777" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00880F58">
+        <w:t>Aided in investigatory research, analyzing and coding the economic and political sanctions against Russian oligarchs, mapping social networks, assets, and government connections. Contributed to building a database on the white-collar crimes of Russian oligarchs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2403F7D2" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D1EEFC" w14:textId="66120327" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00880F58">
+    <w:p w14:paraId="47470376" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Research Assistant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3263,145 +3174,143 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Present</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EC9F86A" w14:textId="1FAC026B" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00880F58">
+        <w:t>08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5CAD59" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF7C11B" w14:textId="2071A880" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00AD5A01">
+    <w:p w14:paraId="2072DCE4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty Advisor: Dr. Beth Huebner </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F41D721" w14:textId="77777777" w:rsidR="003B20C4" w:rsidRPr="003B20C4" w:rsidRDefault="003B20C4" w:rsidP="00AD5A01">
+        <w:t xml:space="preserve">Faculty Advisor: Beth Huebner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7190DB16" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="003B20C4" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B089107" w14:textId="2E16658E" w:rsidR="00880F58" w:rsidRPr="003B20C4" w:rsidRDefault="00880F58" w:rsidP="00AD5A01">
+    <w:p w14:paraId="5D31C70A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="003B20C4" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reviewed, analyzed, transcribed, and coded interviews with public safety employees assessing communication and relationships between police and </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7AAE4CCC" w14:textId="77777777" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00AD5A01">
+        <w:t>Reviewed, analyzed, transcribed, and coded interviews with public safety employees assessing communication and relationships between police and emergency dispatchers. Aided in drafting and publishing a magazine article inspired by the TRIF project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59ADA1C6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3B79CA" w14:textId="2154E78E" w:rsidR="00AD5A01" w:rsidRDefault="00AD5A01" w:rsidP="00AD5A01">
+    <w:p w14:paraId="75240C48" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Research Assistant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3436,2438 +3345,2157 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">05/2022 – </w:t>
       </w:r>
-      <w:r w:rsidR="00760B2B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BC25D5" w14:textId="77777777" w:rsidR="00AD5A01" w:rsidRDefault="00AD5A01" w:rsidP="00AD5A01">
+    <w:p w14:paraId="02F820D1" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Center for Correctional Solutions, Arizona State University                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54042223" w14:textId="77777777" w:rsidR="00AD5A01" w:rsidRDefault="00AD5A01" w:rsidP="00AD5A01">
+    <w:p w14:paraId="040FB2BE" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Faculty Advisors: Dr. Kevin Wright, Dr. Jacob Young</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D9E76AD" w14:textId="77777777" w:rsidR="00AD5A01" w:rsidRDefault="00AD5A01" w:rsidP="00AD5A01">
+        <w:t>Faculty Advisors: Kevin Wright, Jacob Young</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6948DB12" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033B9C26" w14:textId="77777777" w:rsidR="00AD5A01" w:rsidRDefault="00AD5A01" w:rsidP="00AD5A01">
+    <w:p w14:paraId="2B092D47" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Building Capacity to Create Safer Communities”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540E83C2" w14:textId="24E57500" w:rsidR="00AB35CF" w:rsidRPr="00880F58" w:rsidRDefault="00AD5A01" w:rsidP="006252CD">
+    <w:p w14:paraId="1A1ACEFE" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00880F58" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Funded by the Arizona Department of Corrections, Rehabilitation, and Reentry through the Safer Community Grant Project. (PI: Kevin Wright, Jacob Young). This project seeks to use innovative technological strategies to reduce recidivism among high-risk populations. Duties include scheduling and attending meetings with project stakeholders and coordinators, identifying study instruments, obtaining literature for review, and brainstorming study procedures with primary investigators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1183A3B8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022C7B3A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Research Assistant                                                                                  05/2023 – 08/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F800814" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Morrison Institute for Public Policy, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC2E751" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Advisor: Beth Huebner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69310F86" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2D86B0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“TRIF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D26B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recruitment and Retention for Arizona Public Safety and Fire Professions: A Qualitative Exploration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F94BCD7" w14:textId="66F9C3EE" w:rsidR="00E12243" w:rsidRPr="00503820" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Arizona Board of Regents and conducted in partnership with the County Supervisors Association. (PI: Shannon Portillo, Beth Huebner, Ulrich Jensen, David Swindell). This tri-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Funded by the Arizona Department of Corrections, Rehabilitation, and Reentry through the Safer Community Grant Project. (PI: Dr. Kevin Wright, Dr. Jacob Young). This project seeks to use innovative technological strategies to reduce recidivism among high-risk populations. Duties include scheduling and attending meetings with project stakeholders and coordinators, identifying study instruments, obtaining literature for review, and brainstorming study procedures with primary investigators. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2720803A" w14:textId="77777777" w:rsidR="00AE49C0" w:rsidRDefault="00AE49C0" w:rsidP="006252CD">
+        <w:t xml:space="preserve">university project (Arizona State University, University of Arizona, and Northern Arizona University) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aims to collect retention and recruitment data from Arizona public safety organizations to address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staffing concerns. Responsibilities include conducting interviews with participants/members of public safety organizations, transcribing interviews, and qualitative coding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681D7911" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="22D03447" w14:textId="0496C56C" w:rsidR="008051B8" w:rsidRDefault="008051B8" w:rsidP="006252CD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBA6FC5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="006252CD" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006252CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduate Research Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="00503820">
-[...13 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>08/2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>08/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045EB64E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="005E7EF9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Violence Prevention and Community Safety                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40848ABA" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CAEAD8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Advisor: Charles Katz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA0422C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65178CCA" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51013">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strategic Plan for Phoenix Police Department’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00503820">
-[...50 lines deleted...]
-    <w:p w14:paraId="4FE933F7" w14:textId="2A653F55" w:rsidR="0033692E" w:rsidRDefault="002A6402" w:rsidP="006252CD">
+      <w:r w:rsidRPr="00E51013">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strategies for Policing Innovation Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5381167F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Morrison Institute for Public Policy, Arizona State University</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EB6D298" w14:textId="586FB114" w:rsidR="00503820" w:rsidRDefault="00503820" w:rsidP="006252CD">
+        <w:t>Funded by the 2019 Strategies for Policing Innovation Grant, Bureau of Justice Assistance, U.S. Department of Justice. (PI: Charles Katz). This project evaluated the implementation of intelligence-led policing and innovative technologies to address gun crimes in the Phoenix, AZ area. Duties included attending meetings with stakeholders at the Phoenix Police Department, developing survey instruments and interviews, obtaining literature for review, and recording officer focus-group responses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A48DC4F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="605D0D23" w14:textId="77777777" w:rsidR="00503820" w:rsidRDefault="00503820" w:rsidP="006252CD">
+    </w:p>
+    <w:p w14:paraId="783871D3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7F16DEEA" w14:textId="734ADA28" w:rsidR="009D26B4" w:rsidRDefault="009D26B4" w:rsidP="006252CD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Merged Body Worn Camera Data”                                                                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2873B586" w14:textId="202EC09E" w:rsidR="00E12243" w:rsidRPr="005E7EF9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“TRIF: </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="31E1043F" w14:textId="626CD2C9" w:rsidR="00503820" w:rsidRPr="00503820" w:rsidRDefault="00A95A83" w:rsidP="006252CD">
+        <w:t xml:space="preserve">Calls for service data, body-worn camera information, and law enforcement record management systems (RMS) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>data were merged to support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further analysis and future publications. Duties included creating a data dictionary for the project, categorizing calls for service, and cleaning and matching data through Stata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A07918B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...182 lines deleted...]
-        <w:pStyle w:val="Location"/>
+    </w:p>
+    <w:p w14:paraId="0F6786B9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Enrollment Coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...150 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">     </w:t>
-      </w:r>
-[...286 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2020 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Separator:"/>
           <w:tag w:val="Separator:"/>
           <w:id w:val="-988010133"/>
           <w:placeholder>
-            <w:docPart w:val="0DDD777ECCCB4A58B336E920F013582F"/>
+            <w:docPart w:val="0D29784974BD40A788A9E1F4C99F89EB"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F94803">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>–</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>06/2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77957E33" w14:textId="724FC108" w:rsidR="00351293" w:rsidRPr="00F94803" w:rsidRDefault="0010786C" w:rsidP="001B7527">
+    <w:p w14:paraId="11A81930" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>St. Joseph Mercy Hospital, Ann Arbor, MI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC10CD0" w14:textId="77777777" w:rsidR="00E75981" w:rsidRDefault="00E75981" w:rsidP="001B7527">
+    <w:p w14:paraId="78DAFFD4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D176749" w14:textId="076D1F4F" w:rsidR="00351293" w:rsidRPr="00F94803" w:rsidRDefault="00E75981" w:rsidP="001B7527">
+    <w:p w14:paraId="04956D78" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“TCM Study”</w:t>
       </w:r>
-      <w:r w:rsidR="00115D44" w:rsidRPr="00F94803">
+      <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009B0A75">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A93A07" w14:textId="45C201B7" w:rsidR="001D40A5" w:rsidRPr="00AB35CF" w:rsidRDefault="00A97461" w:rsidP="00AB35CF">
+    <w:p w14:paraId="73953509" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00AB35CF" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Served as the enrollment coordinator for</w:t>
       </w:r>
-      <w:r w:rsidR="00F9668E" w:rsidRPr="00A97461">
+      <w:r w:rsidRPr="00A97461">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Arnold </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ventures-funded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97461">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research study using human subjects to examine Transitional Care Models </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75981">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St. Joseph Mercy Hospital Department of Academic Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Responsibilities included screening patient health records for eligibility (presented with Pneumonia, heart failure, or COPD) via hospital software (EPIC), obtaining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75981">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informed consent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from prospective participants, interviewing participants, and coding responses into the REDCAP database.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E208D0F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D05CC8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Assistant                                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497E29" w:rsidRPr="00A97461">
-[...90 lines deleted...]
-    <w:p w14:paraId="7ED1BBB8" w14:textId="77777777" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="004D591F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 03/2019 – 03/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31842073" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collaborative Law and Social Sciences Laboratory, University of Alabama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DDB3AC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Advisor: Lauren Kois</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38429A70" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2B8311" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00E75981" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Handcuff restraint influence in state anxiety and MMPI-2-RF responding”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16500EDA" w14:textId="560EA7A8" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An undergraduate research lab that specializes in law and psychology. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75981">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssisted in studies focused on anxiety and malingering in inmates during psychological testing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Duties included obtaining informed consent from human subjects and proctoring psychological screening tests (</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.g., PAI, MMPI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Time was also volunteered to gather information on post-graduate psychology internships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1856756C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F774B4" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15E0C583" w14:textId="11C64856" w:rsidR="004D591F" w:rsidRPr="00F94803" w:rsidRDefault="004D591F" w:rsidP="004D591F">
+    <w:p w14:paraId="47E37ADD" w14:textId="45FC0924" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research Assistant                                                                                     </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 03/2019 – 03/2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EE4419A" w14:textId="270E33A4" w:rsidR="0010786C" w:rsidRPr="00F94803" w:rsidRDefault="0010786C" w:rsidP="001B7527">
+        <w:t>2019 – 03/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CED46D3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Collaborative Law and Social Sciences Laboratory, University of Alabama</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BA94B97" w14:textId="5FC4694C" w:rsidR="0010786C" w:rsidRPr="00F94803" w:rsidRDefault="0010786C" w:rsidP="004D591F">
+        <w:t>Intellectual Disability and the Law Lab, University of Alabama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C304FD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Faculty Advisor: Dr. Lauren Kois</w:t>
-[...236 lines deleted...]
-        <w:t xml:space="preserve">An undergraduate forensic psychology lab to criminal justice-involved people with intellectual disabilities. The goal of the lab was to create a database committed to cases involving the statute found in </w:t>
+        <w:t>Faculty Advisor: Karen Salekin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A32CF6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3000A50C" w14:textId="01429932" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An undergraduate forensic psychology lab </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criminal justice-involved people with intellectual disabilities. The goal of the lab was to create a database </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dedicated to cases involving the statute at issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C30039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atkins v. Virginia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Responsibilities included reviewing </w:t>
       </w:r>
       <w:r w:rsidRPr="00C30039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atkins</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> trial cases and appeals, coding for content analysis, and collecting mitigation articles for said cases. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F7538E" w14:textId="77777777" w:rsidR="00C30039" w:rsidRDefault="00C30039" w:rsidP="001B7527">
+    <w:p w14:paraId="23C8825F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7524CAFE" w14:textId="77777777" w:rsidR="004D591F" w:rsidRPr="00F94803" w:rsidRDefault="004D591F" w:rsidP="004D591F">
+    <w:p w14:paraId="5E3E3526" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="JobTitle"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research Assistant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08/2019 – 12/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37516D43" w14:textId="7E3BDF6D" w:rsidR="00351293" w:rsidRPr="00F94803" w:rsidRDefault="0010786C" w:rsidP="001B7527">
+    <w:p w14:paraId="1389ED51" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="Location"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Institute for Social Science Research, University of Alabama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304D8A5B" w14:textId="77777777" w:rsidR="00C30039" w:rsidRDefault="00C30039" w:rsidP="00C30039">
-[...9 lines deleted...]
-    <w:p w14:paraId="32005488" w14:textId="2ABF9633" w:rsidR="00AB35CF" w:rsidRDefault="00C30039" w:rsidP="00C30039">
+    <w:p w14:paraId="2D61EF3B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718788F7" w14:textId="30261733" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A University of Alabama project </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>funded</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the Alabama Department of Public Health and the CDC to collect information</w:t>
       </w:r>
-      <w:r w:rsidR="0010786C" w:rsidRPr="00F94803">
+      <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> about tobacco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use</w:t>
       </w:r>
-      <w:r w:rsidR="0010786C" w:rsidRPr="00F94803">
+      <w:r w:rsidRPr="00F94803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">among Alabama residents. Duties included using </w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>among Alabama residents. Duties included using the CATI system and cold calling strategies to reach eligible participants, obtain informed consent, interview participants, and code responses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779E57B3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Teaching Experience:"/>
         <w:tag w:val="Teaching Experience:"/>
         <w:id w:val="-1973820822"/>
         <w:placeholder>
-          <w:docPart w:val="F2A617C0C41FB34481559936DCECD2F7"/>
+          <w:docPart w:val="2403ECCEB14B4F21A216443F102C7E64"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3F54040E" w14:textId="0DD8202F" w:rsidR="00AF0AB5" w:rsidRDefault="00AF0AB5" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="1097647E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00226A5A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Teaching Experience</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="152C59F7" w14:textId="77777777" w:rsidR="00AF0AB5" w:rsidRPr="00EF44C5" w:rsidRDefault="00AF0AB5" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="1AF6EFFF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0E61C249" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00EF44C5" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Arizona State University</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2E1BFD43" w14:textId="6278892B" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="57672A48" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...5 lines deleted...]
-            <w:t>CRJ 309 Introduction to Criminology</w:t>
+        </w:p>
+        <w:p w14:paraId="66A63512" w14:textId="04D67BFF" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CRJ 240 Introduction to Corrections (Online </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Course)  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
+          <w:proofErr w:type="gramEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
+            <w:t xml:space="preserve">                              </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006B57D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Summer 202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2BCDFC1A" w14:textId="2D31B2D4" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>CRJ 309 Introduction to Criminology (Online Course)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
-          </w:r>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">                  </w:t>
+            <w:t xml:space="preserve">                              </w:t>
           </w:r>
           <w:r w:rsidRPr="006B57D8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Summer 202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">5 </w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="515DB41D" w14:textId="6CB7446E" w:rsidR="00880F58" w:rsidRDefault="00880F58" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="184D3329" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Barret</w:t>
-[...15 lines deleted...]
-            <w:t>Summer Scholars Program: Intro to Criminology/Criminal Justice</w:t>
+            <w:t>CRJ 309 Introduction to Criminology (Online Course)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                              </w:t>
           </w:r>
           <w:r w:rsidRPr="006B57D8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:tab/>
+            <w:t>Summer 202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">                  Summer 2025</w:t>
+            <w:t xml:space="preserve">5 </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="61841A24" w14:textId="7F9D51F2" w:rsidR="00AF0AB5" w:rsidRDefault="00AF0AB5" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="64B06AD5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...73 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="23EBC6E0" w14:textId="654570EC" w:rsidR="00AF0AB5" w:rsidRDefault="00AF0AB5" w:rsidP="00AF0AB5">
+        <w:p w14:paraId="5EFF5D65" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">CRJ </w:t>
-[...11 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:t>Barrett Summer Scholars Program: Intro to Criminology/Criminal Justice (In Person)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Summer 2025</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="05AEDABD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="200A3F7B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CRJ 100 Introduction to Criminal Justice (Online </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Course)   </w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                              </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Summer 2024</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="44321BB6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="515E00A3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CRJ 240 Introduction to Corrections (Online </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Course)  </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                              </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006B57D8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Summer 2024</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00586AF2">
-[...63 lines deleted...]
-          <w:r w:rsidR="006B57D8" w:rsidRPr="006B57D8">
+        </w:p>
+        <w:p w14:paraId="1E4B6028" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Summer 2024</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="006B57D8">
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4CB4AA6F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Barrett Summer Scholars Program: Intro to Criminology/Criminal Justice (In Person)</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...81 lines deleted...]
-            <w:t>024</w:t>
+            <w:t xml:space="preserve"> Summer 2024</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1AB97159" w14:textId="2FBAB594" w:rsidR="00226A5A" w:rsidRDefault="00226A5A" w:rsidP="00463C65">
+        <w:p w14:paraId="49FB3E3D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="468F82CD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00226A5A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Teaching </w:t>
           </w:r>
-          <w:r w:rsidR="00880F58">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Assistant</w:t>
           </w:r>
           <w:r w:rsidRPr="00226A5A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> Experience</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="705D19B8" w14:textId="408D976F" w:rsidR="00EF44C5" w:rsidRPr="00EF44C5" w:rsidRDefault="00EF44C5" w:rsidP="00226A5A">
+        <w:p w14:paraId="0A99C7BF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4890929F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00EF44C5" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>Arizona State University</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3A2701D4" w14:textId="34021D25" w:rsidR="00B37AC2" w:rsidRDefault="00B37AC2" w:rsidP="00EF44C5">
+        <w:p w14:paraId="6D55CC5A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...34 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="1A1FB96A" w14:textId="2FD6BFDF" w:rsidR="00D163FF" w:rsidRDefault="00D163FF" w:rsidP="00D163FF">
+        <w:p w14:paraId="0F8D9CCC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>CRJ 100 Introduction to Criminal Justice</w:t>
+            <w:t>CRJ 309 Criminology</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
@@ -5882,7397 +5510,6472 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">         </w:t>
           </w:r>
-          <w:r w:rsidR="001D40A5">
-[...7 lines deleted...]
-          <w:r w:rsidRPr="00EF44C5">
+          <w:r w:rsidRPr="00563441">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="001D40A5">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1E3E3373" w14:textId="1AF6A8D2" w:rsidR="00B37AC2" w:rsidRDefault="001D40A5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="46C4FA94" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00D54890" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="1"/>
+            </w:numPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Enterprise Crime</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Guest Lecturer, November 20</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>th</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, 2025</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0DCDC9A6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00D54890" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="1"/>
+            </w:numPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Public Order Crime</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, Guest Lecturer, November 25</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>th</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, 2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D54890">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2ABD9C87" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...16 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="4BD27501" w14:textId="3DE44793" w:rsidR="007D52B2" w:rsidRDefault="007D52B2" w:rsidP="00EF44C5">
+        <w:p w14:paraId="472ABBDD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">CRJ 494 </w:t>
-[...9 lines deleted...]
-          <w:r w:rsidR="00563441" w:rsidRPr="00563441">
+            <w:t>CRJ 100 Introduction to Criminal Justice</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>2024</w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1F86C620" w14:textId="3EB68C41" w:rsidR="00760B2B" w:rsidRDefault="007D52B2" w:rsidP="00EF44C5">
+        <w:p w14:paraId="4D75D870" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...24 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="65479D8F" w14:textId="62A5E0BA" w:rsidR="0069572B" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="3CFD21A5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>CRJ 100 Introduction to Criminal Justice</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="004D591F">
+            <w:t>CRJ 450 Crime Analysis</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">         </w:t>
           </w:r>
-          <w:r w:rsidR="00563441">
-[...7 lines deleted...]
-          <w:r w:rsidRPr="00EF44C5">
+          <w:r w:rsidRPr="001D40A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>2022</w:t>
+            <w:t>2024</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50BE44F8" w14:textId="73F86E6F" w:rsidR="00EF44C5" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="5600926E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...15 lines deleted...]
-          <w:r w:rsidR="004D591F">
+        </w:p>
+        <w:p w14:paraId="6EFE577B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t xml:space="preserve">CRJ 494 Psychology of Policing                                                                                                     </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00563441">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2024</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2E6EFB80" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="72B3340A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">CRJ 309 Criminology                                                                                                                      </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00563441">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2024</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5FE05BF7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3D350825" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>CRJ 100 Introduction to Criminal Justice</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
-[...15 lines deleted...]
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">          </w:t>
           </w:r>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>2022</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2413F380" w14:textId="7E49B3B9" w:rsidR="00EF44C5" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="36863F1F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...15 lines deleted...]
-          <w:r w:rsidR="004D591F">
+        </w:p>
+        <w:p w14:paraId="57304D45" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>CRJ 302 Research Methods</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">          </w:t>
           </w:r>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>2022</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7A83982D" w14:textId="4069EEDB" w:rsidR="00EF44C5" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="73113511" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...15 lines deleted...]
-          <w:r w:rsidR="004D591F">
+        </w:p>
+        <w:p w14:paraId="762DC7AE" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>CRJ 303 Statistical Analysis</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="006252CD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">          </w:t>
           </w:r>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>2021</w:t>
+            <w:t>2022</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4590FF5A" w14:textId="73021B68" w:rsidR="00EF44C5" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="55525DD0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...80 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="676822A6" w14:textId="118D3C34" w:rsidR="00EF44C5" w:rsidRPr="00226A5A" w:rsidRDefault="00EF44C5" w:rsidP="00EF44C5">
+        <w:p w14:paraId="53E5DB4A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
+            <w:t>CRJ 302 Research Methods</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">          </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF44C5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2021</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="341A80D9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="77CDCBF0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>CRJ 306 Race, Ethnicity, and Crime</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                  </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF44C5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2021</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2D159E7D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="316DF542" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00226A5A" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
             <w:t>CRJ 309 Criminology</w:t>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="004D591F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
-            <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">                    </w:t>
+            <w:t xml:space="preserve">                      </w:t>
           </w:r>
           <w:r w:rsidRPr="00EF44C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>2021</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0257C7D3" w14:textId="4D3E1EF7" w:rsidR="00A61AF8" w:rsidRPr="00A61AF8" w:rsidRDefault="005E7EF9" w:rsidP="00A61AF8">
+        <w:p w14:paraId="30F1E06E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4A3BA6BD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6D788523" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00A61AF8" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="SectionHeading"/>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E7EF9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Honors &amp; Awards</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="170529AB" w14:textId="48F932B1" w:rsidR="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="43987FCF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1EEA373F" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>PhD Student Dissertation Funding                                                                                              2026</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5D5E0568" w14:textId="0FBCEA33" w:rsidR="001C2D4D" w:rsidRPr="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009E39B8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Arizona State University</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009E39B8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> School of Criminology and Criminal Justice</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="213C3C83" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4C6BF7D9" w14:textId="7B0245C9" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Student Funding Award                                                                                                   Spring 2026</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="65101CE4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00B14C79" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B14C79">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Funded by the Association of Doctoral Programs in Criminology and Criminal Justice</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="36314799" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1B947A39" w14:textId="76032BC8" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>University Graduate Fellowship ($</w:t>
-[...8 lines deleted...]
-            <w:t>1</w:t>
+            <w:t xml:space="preserve">University Graduate Fellowship              </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:sz w:val="24"/>
-[...25 lines deleted...]
-              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="001C2D4D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00CA0CA9">
+          <w:r w:rsidR="001C2D4D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                        </w:t>
-[...1 lines deleted...]
-          <w:r>
+            <w:t>–</w:t>
+          </w:r>
+          <w:r w:rsidR="001C2D4D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">            </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00CA0CA9">
+            <w:t xml:space="preserve"> 2027</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-            </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3C1C5585" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00CA0CA9" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="2A2194AE" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00D54890" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Arizona State University, funded by the School of Criminology and</w:t>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2609A556" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00CA0CA9" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="6551A4FC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="08334638" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Graduate College Travel Award                                                                                                 2025</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="321990AF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00B679AE" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Arizona State University, funded by the Arizona State University Graduate College</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="19D06836" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6B3AA2E7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
-[...3 lines deleted...]
-            <w:t>Criminal Justice</w:t>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>University Graduate Fellowship</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">            </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">5  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5B189BCC" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="4388561A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00CA0CA9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Arizona State University, funded by the School of Criminology and</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="605C09B9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5A1DCCDB" w14:textId="4504C084" w:rsidR="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="45EDD5B9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Travel Grant Funding Award          </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                         </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">4 </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="502CFA0A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00CA0CA9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
-[...12 lines deleted...]
-            <w:t>Research</w:t>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Arizona State University, funded by the School of Criminology and</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
-[...81 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4448CF0A" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00CA0CA9" w:rsidRDefault="00A61AF8" w:rsidP="00A61AF8">
+        <w:p w14:paraId="688137AF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="40421D8D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
-[...8 lines deleted...]
-              <w:iCs/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>University Graduate Fellowship</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
-[...3 lines deleted...]
-            <w:t xml:space="preserve">School of Criminology </w:t>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                       </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">            </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">4  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4F3D7D8F" w14:textId="78DAC545" w:rsidR="00A61AF8" w:rsidRPr="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00661698">
+        <w:p w14:paraId="4374700E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00CA0CA9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>and Criminal Justice</w:t>
+            <w:t>Arizona State University, funded by the School of Criminology and</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6DEF7916" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRDefault="00A61AF8" w:rsidP="00661698">
+        <w:p w14:paraId="64FBAE03" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="47A4732E" w14:textId="0506B8E2" w:rsidR="00661698" w:rsidRDefault="00661698" w:rsidP="00661698">
+        <w:p w14:paraId="264F9CA2" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> ($</w:t>
-[...8 lines deleted...]
-            <w:t>500</w:t>
+            <w:t xml:space="preserve">University Graduate Fellowship     </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">)              </w:t>
+            <w:t xml:space="preserve">         </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0090578A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">                   </w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">2 – </w:t>
           </w:r>
           <w:r w:rsidRPr="0090578A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">4 </w:t>
+            <w:t xml:space="preserve">3 </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0AE37AB0" w14:textId="04D6D21C" w:rsidR="00661698" w:rsidRPr="00CA0CA9" w:rsidRDefault="00661698" w:rsidP="00661698">
+        <w:p w14:paraId="5738A9C6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00CA0CA9" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Arizona State University, funded by the School of Criminology and</w:t>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="53E676A5" w14:textId="77777777" w:rsidR="00661698" w:rsidRPr="00CA0CA9" w:rsidRDefault="00661698" w:rsidP="00661698">
+        <w:p w14:paraId="33D5F03D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="316E2FCC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA0CA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
-[...3 lines deleted...]
-            <w:t>Criminal Justice</w:t>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">University Graduate Fellowship        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA0CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                         </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2021</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> – </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0090578A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2022</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1506F9A9" w14:textId="77777777" w:rsidR="00661698" w:rsidRDefault="00661698" w:rsidP="008D5456">
+        <w:p w14:paraId="6B2C8491" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00152BD1" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00152BD1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Arizona State University, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>funded</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00152BD1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> by the School of Criminology and</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00152BD1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:iCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Criminal Justice</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="25E69840" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00FE6DDA" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+          <w:pPr>
+            <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="459181C0" w14:textId="7861B04A" w:rsidR="008D5456" w:rsidRDefault="008D5456" w:rsidP="008D5456">
+        <w:p w14:paraId="1A6BA68B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA0CA9">
-[...53 lines deleted...]
-          <w:r w:rsidRPr="00CA0CA9">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t xml:space="preserve">President’s List                                                          </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FE6DDA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                        </w:t>
-[...39 lines deleted...]
-            <w:t xml:space="preserve">4  </w:t>
+            <w:t>Fall 2018, Spring 2019, Fall 2019, Spring 2020</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7A2B7970" w14:textId="366168B7" w:rsidR="008D5456" w:rsidRPr="00CA0CA9" w:rsidRDefault="008D5456" w:rsidP="008D5456">
+        <w:p w14:paraId="2EE0ED6D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
-            <w:ind w:left="0"/>
-[...2 lines deleted...]
-              <w:iCs/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA0CA9">
-[...7 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="70DEC3F5" w14:textId="77777777" w:rsidR="008D5456" w:rsidRPr="00CA0CA9" w:rsidRDefault="008D5456" w:rsidP="008D5456">
+        <w:p w14:paraId="06013AA7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="006E222B" w:rsidRDefault="00E12243" w:rsidP="00E12243">
           <w:pPr>
             <w:pStyle w:val="NormalBodyText"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA0CA9">
-[...1793 lines deleted...]
-            <w:t xml:space="preserve">     </w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Dean’s List                        </w:t>
           </w:r>
           <w:r w:rsidRPr="00FE6DDA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Fall 2017, Spring 2018, Fall 2018, Spring 2019, Fall 2019, Spring 2020</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4F0400FE" w14:textId="34D25E8D" w:rsidR="00351293" w:rsidRDefault="005F3B81" w:rsidP="009B0A75">
+    <w:p w14:paraId="7833DA27" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784500ED" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A41808F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005F3B81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROFESSIONAL DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581BC26F" w14:textId="160DDBF6" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="005A48DD">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">                                                                               </w:t>
+    <w:p w14:paraId="0DED9630" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05A862" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institute of Corrections                                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2607C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16195B45" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2607C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Providing Safety and Security: Managing Women in the Criminal Justice System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2607C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B98305" w14:textId="66535F22" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2607C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Webinar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FECCDA" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA777AA" w14:textId="2CE3FA1C" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A85602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>From Jail Release to Post-Incarceration Support: Designing and Rapidly Evaluating an AI Tool for Reentry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6B8DC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructors: Danielle Wallace and Kay Varela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0E8C63" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00A85602" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tiffany Lemon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552CA235" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C57A8FE" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D54890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Performing Regulation, Practicing Harm: ICE Detention Inspections During COVID-19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FAD4AB" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructors: Danielle Wallace and Kay Varela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BD6708" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Betty Aldana Marquez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B267F9E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFA7E7A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Mentorship Program – Mentor                                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="001B7527">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7527">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Present </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program dedicated to helping master’s and Ph.D. students by offering mentoring and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD3035C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>advising</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources from doctoral students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C34AFA0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mentee: Madeline Boersma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C424061" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AC8602" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics of Peer-Review Workshop                                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699DBA1D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructors: Kristy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Holtfreter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Stephanie Geoghan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F9DDFF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C67C52" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fostering Public Safety Workshop                                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C412F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C12DC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funded by Arnold Ventures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298C36D3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Colorado State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031FF946" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAAA3E1" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Diagnosis of Incarceration” Speaker Series                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872424">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395DEA73" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Presented by the Malcolm Wiener Center for Social Policy at the Harvard Kennedy School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F803FC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBDBBF4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00391615" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Teaching Workshop II: Syllabus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE05E94" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructors: Michael</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...52 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisig &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kwan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Blount-Hill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16990C90" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00391615" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Teaching Workshop I: Policies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0883BE04" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Henry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fradella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D60CA" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F170E36" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00391615" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Job Market Advice &amp; Q&amp;A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5288E583" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructors: Marva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goodson-Miller, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Murat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haner, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kevin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wright</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cassia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spohn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9BFC2" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049E6845" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Peer Mentorship Program – Mentee                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program dedicated to helping master’s and Ph.D. students by offering mentoring and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C12DD08" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>advising</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> resources from doctoral students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E5779B" w14:textId="57B93E44" w:rsidR="005A48DD" w:rsidRDefault="005A48DD" w:rsidP="00391615">
-[...143 lines deleted...]
-        <w:t xml:space="preserve">Instructed by Dr. </w:t>
+    <w:p w14:paraId="0AB65E11" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentor: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Holtfreter</w:t>
+        <w:t>Teairstayn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Stephanie Geoghan</w:t>
-[...193 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Jones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114363B5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6154CCB3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00C13579" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Preparing for Comprehensive Exam and Comps Q&amp;A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
       <w:r w:rsidRPr="00391615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...261 lines deleted...]
-      <w:r w:rsidRPr="001B7527">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3DE6D7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructors: Danielle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wallace, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Michael</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> White, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Shi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yan, &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jacob T.N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Young</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACD8A98" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4A9D71" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00C13579" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD Student Career Advice and Q&amp;A                                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B86E90A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructors: Charles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Katz, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Jesina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pizarro, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Adam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Allyssa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chamberlain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A7218B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BE7D2F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to R Workshop                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069572B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B7527">
-[...87 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD52395" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00C13579" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Jacob T.N. Young</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C2D03F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BBD58F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...205 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13579">
-[...188 lines deleted...]
-      <w:r w:rsidR="00E51013">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00377BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>String Functions, Dates, and Time in Stata”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A64CCC3" w14:textId="5E652839" w:rsidR="00377BB3" w:rsidRDefault="00377BB3" w:rsidP="00377BB3">
-[...59 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w14:paraId="30FC8C2B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Danielle Wallace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639A1075" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2876333E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20784434" w14:textId="77777777" w:rsidR="00E51013" w:rsidRDefault="00377BB3" w:rsidP="00377BB3">
-      <w:pPr>
+    <w:p w14:paraId="5998AA16" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00377BB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Recoding Variables, Infinite Missing, and Basic String Functions in Stata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D4787" w14:textId="78A9ADAA" w:rsidR="00377BB3" w:rsidRDefault="00377BB3" w:rsidP="00377BB3">
-[...38 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50C202A8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Danielle Wallace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DECB9C1" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9EE8F8" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“Cleaning Data and Variables in Stata”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145C535B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00E877F6" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Danielle Wallace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F674B2" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE791B3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to R Workshop                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069572B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CD7357" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Jacob T.N. Young</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCEBF6C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499284E0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Mentorship Program – Mentee                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2021 –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program dedicated to helping master’s and Ph.D. students by offering mentoring and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15005BC5" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>advising</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources from doctoral students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CD589A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mentor: Kelsey Tom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CCE316" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0030A65A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stata Bootcamp Workshop                                                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069572B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656A78A0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Danielle Wallace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A2793A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34118BE6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Networks “Crash Course” Workshop                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069572B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2030CAA0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Instructor: Jacob T.N. Young</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADA2E53" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2FE397" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00226A5A" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226A5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3B15F6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0567BB4A" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sonoran Prevention Works Volunteer                                                                   04/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7788B755" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="001C2D4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCBE986" w14:textId="1E83F128" w:rsidR="001C2D4D" w:rsidRPr="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collaborated with the local nonprofit organization, SPW, dedicated to removing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F43DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barriers to facilitate empowerment, health equity, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F43DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dignity for Arizonans impacted by drug use and the war on drugs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Statistics, Interpretation, Methods, and Data Workshop (SIMD):                                               </w:t>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Assembled Harm Reduction Outreach (HRO) kits and Naloxone kits to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F43DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>distribute to people to reverse an overdose and save a life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3A58A7" w14:textId="77777777" w:rsidR="001C2D4D" w:rsidRDefault="001C2D4D" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C64CD1" w14:textId="32CA76BF" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Managing Editor, Journal of White Collar and Corporate Crime                      09/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067DCE96" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00DB7266" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Serves as a key liaison between authors, reviewers, and the editorial board to maintain quality and timely publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>versee the day-to-day editorial operations, including coordinating peer review, managing submissions, and ensuring articles meet the journal’s standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B101C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D55BDD0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arouet Volunteer                                                                                                      08/2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5FC4E1" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00683AD6" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix, AZ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E10D04B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="000B78AC" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collaborated with the local nonprofit organization, Arouet, dedicated to supporting system-impacted women in Arizona. Attended a public safety workshop funded by Arnold Ventures as a representative of Arouet and Arizona State University. Helped develop resources and handouts for a health and wellness fair at a women’s unit of the Arizona Department of Corrections, Rehabilitation, and Reentry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06139DF3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F1871" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>{Ink}</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arcerated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Co-curator                                                                                      08/2023 – 08/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2779847D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Correctional Solutions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003474A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDC764A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00A744EF" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Served as co-lead for an annual art show that fundraises money for an endowed scholarship for system-impacted learners. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Helped</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organize meetings with prison units in the Arizona Department of Corrections, Rehabilitation, and Reentry, dropped off art supplies, and picked up artwork. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B2EEA4" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1279E9DD" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00493870" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493870">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Student Committee Co-Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                               08/2022 – 07/2023 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0D866B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University, School of Criminology and Criminal Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EAAD7C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0E3620" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25A40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nk}</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B25A40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arcerated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Volunteer                                                                                                        05/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253F5FCA" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Correctional Solutions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003474A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4A8D18" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="003474A5" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fundraiser that provides art supplies to local Arizona prisons and incarcerated artists to create artistic pieces for a professional art show. Proceeds from purchased art contribute to an Arizona State Scholarship for justice-involved individuals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46139AD9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79285B75" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00493870" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493870">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Student Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      2021 – Present </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C499589" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona State University, School of Criminology and Criminal Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA7053" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB40BE7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00493870" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alzheimer’s Association - Walk to End Alzheimer’s, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volunteer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08/2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...117 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>07/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65395809" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00391615" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Alabama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F3372C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00CD14E8" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fundraised money for Alzheimer’s research to spread awareness for the Walk to End Alzheimer’s, sponsored by the Alzheimer’s Association and Sigma Kappa Sorority. Participated in the Walk to End Alzheimer’s and volunteered for the organization and set of the Walk to End Alzheimer’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04986E07" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C1AA41" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00DF773E" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beyond Bama – University of Alabama, Volunteer                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF773E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  03/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAD63CB" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00880F58" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attended a disaster recovery trip to New Orleans to serve alongside </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Saints Recovery Project to help rebuild houses and better communities in the Lower Ninth Ward </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the aftermath of Hurricane Katrina. Worked alongside community members to eradicate invasive species of plants in New Orleans’ bayous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDA36F7" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7B81DC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="001B7527" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7527">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bama Geriatric Organization for Animal Therapy –                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001B7527">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...224 lines deleted...]
-    <w:p w14:paraId="2613BD49" w14:textId="7A17728D" w:rsidR="00493870" w:rsidRPr="00226A5A" w:rsidRDefault="00F9668E" w:rsidP="00493870">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>03/2019 – 03/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31D6DA" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="004724CB" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004724CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Alabama, Group Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560C1B52" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00E51013" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51013">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Partnered with Therapeutic Riding of Tuscaloosa to deliver animals to nursing homes to provide animal therapy services and company to facilities specializing in hospice care and Alzheimer’s treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2981067C" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
       <w:pPr>
         <w:pStyle w:val="SectionHeading"/>
-        <w:rPr>
-[...404 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E299E3" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="006E222B" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeading"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7136874F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F1C67A" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Association for Correctional and Forensic Psychology                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>06/2025 – Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4623AA5F" w14:textId="7BAFA163" w:rsidR="00493870" w:rsidRDefault="00493870" w:rsidP="00965666">
-[...376 lines deleted...]
-      <w:r w:rsidRPr="00DF773E">
+    <w:p w14:paraId="7D581BFF" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3836F222" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Consortium on Criminal Justice Health                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08/2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF3DCCB" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6A1470" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU Graduate Student Committee                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E222B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>08/2021 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9EEB78" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BC522E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Criminology                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08/2022 – Present </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA984A6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4852E19F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal Justice Student Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>07/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA65A6B" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE7838D" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bama Geriatric Organization for Animal Therapy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03/2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>03/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AE9967" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3FF4D0" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The University of Alabama Dance Marathon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">08/2018 </w:t>
       </w:r>
-      <w:r w:rsidR="006E222B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF773E">
+      <w:r w:rsidRPr="00307C87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E222B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>03/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239F94B9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1949C9" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00F94803" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sigma Kappa: Alpha Omega Chapter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08/2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>07/2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951B04A" w14:textId="50A89354" w:rsidR="00965666" w:rsidRPr="00391615" w:rsidRDefault="00965666" w:rsidP="00965666">
-[...524 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="31306FEC" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A428AA6" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="00B7477E" w:rsidRDefault="00E12243" w:rsidP="00E12243">
+      <w:pPr>
+        <w:pStyle w:val="NormalBodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The University of Alabama Honors College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             </w:t>
+      </w:r>
       <w:r w:rsidRPr="00307C87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MEMBERSHIPS</w:t>
-[...681 lines deleted...]
-        </w:rPr>
         <w:t>08/2017 – 07/2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00351293" w:rsidRPr="00B7477E">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="73E9297F" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243"/>
+    <w:sectPr w:rsidR="00E12243" w:rsidSect="00E12243">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36AB8A28" w14:textId="77777777" w:rsidR="00C36F7C" w:rsidRDefault="00C36F7C">
+    <w:p w14:paraId="146F4B65" w14:textId="77777777" w:rsidR="00D3358D" w:rsidRDefault="00D3358D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="437B2CDC" w14:textId="77777777" w:rsidR="00C36F7C" w:rsidRDefault="00C36F7C">
+    <w:p w14:paraId="40F70152" w14:textId="77777777" w:rsidR="00D3358D" w:rsidRDefault="00D3358D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6059FE74" w14:textId="4A5BD25E" w:rsidR="005F3B81" w:rsidRPr="005F3B81" w:rsidRDefault="005F3B81" w:rsidP="003B20C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55CDDAF2" w14:textId="77777777" w:rsidR="00E12243" w:rsidRPr="005F3B81" w:rsidRDefault="00E12243" w:rsidP="003B20C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F3B81">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>WOOD</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                                                                  </w:t>
+      <w:t xml:space="preserve">                                                                                                                                               </w:t>
     </w:r>
     <w:r w:rsidRPr="005F3B81">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="657497219"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
@@ -13281,394 +11984,119 @@
       <w:sdtContent>
         <w:r w:rsidRPr="005F3B81">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="005F3B81">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="005F3B81">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00144165">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="005F3B81">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="7364FA65" w14:textId="77777777" w:rsidR="005F3B81" w:rsidRDefault="005F3B81">
+  <w:p w14:paraId="55554B2E" w14:textId="77777777" w:rsidR="00E12243" w:rsidRDefault="00E12243">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36C65BC4" w14:textId="77777777" w:rsidR="00C36F7C" w:rsidRDefault="00C36F7C">
+    <w:p w14:paraId="129AB7DD" w14:textId="77777777" w:rsidR="00D3358D" w:rsidRDefault="00D3358D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1696965C" w14:textId="77777777" w:rsidR="00C36F7C" w:rsidRDefault="00C36F7C">
+    <w:p w14:paraId="2966189A" w14:textId="77777777" w:rsidR="00D3358D" w:rsidRDefault="00D3358D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="62482C3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23C0D696"/>
+    <w:lvl w:ilvl="0" w:tplc="AE2EC9FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...52 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...15 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...202 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -13724,3134 +12152,225 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...2542 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="185141976">
+  <w:num w:numId="1" w16cid:durableId="788282042">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...76 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="80"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00087E2D"/>
-[...288 lines deleted...]
-    <w:rsid w:val="00FF45A2"/>
+    <w:rsidRoot w:val="00E12243"/>
+    <w:rsid w:val="001C2D4D"/>
+    <w:rsid w:val="00AB0DE8"/>
+    <w:rsid w:val="00D3358D"/>
+    <w:rsid w:val="00D964E3"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rsid w:val="00EC0EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D51D86D"/>
-  <w15:docId w15:val="{64FD3070-F927-4664-9F17-B7251BE59181}"/>
+  <w14:docId w14:val="37C1FF75"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BF9AD4FC-CE41-4164-A20C-4ED8E287BE90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16873,78 +12392,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -16979,55 +12498,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -17099,1279 +12618,1015 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="40"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:caps/>
-[...1 lines deleted...]
-      <w:spacing w:val="10"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
-      <w:ind w:left="288"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00714D12"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1152" w:hanging="1152"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C72945"/>
+    <w:rsid w:val="00E12243"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C72945"/>
+    <w:rsid w:val="00E12243"/>
     <w:rPr>
-      <w:caps/>
-[...2 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C72945"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="16"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JobTitle">
     <w:name w:val="Job Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="JobTitleChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7560"/>
       </w:tabs>
       <w:ind w:left="288"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JobTitleChar">
     <w:name w:val="Job Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="JobTitle"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="00C72945"/>
+    <w:rsid w:val="00E12243"/>
     <w:rPr>
       <w:b/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContactInformation">
     <w:name w:val="Contact Information"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:spacing w:after="400"/>
       <w:ind w:left="288"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalBodyText">
     <w:name w:val="Normal Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7560"/>
       </w:tabs>
       <w:ind w:left="288"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AllCaps">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Location">
     <w:name w:val="Location"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:ind w:left="288"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SpaceAfter">
     <w:name w:val="Space After"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7560"/>
       </w:tabs>
       <w:spacing w:after="160"/>
       <w:ind w:left="288" w:right="2880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="YourName">
     <w:name w:val="Your Name"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="10"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SpaceAfter1NoRightIndent">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ItalicHeading">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E12243"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
-    </w:rPr>
-[...286 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD5A01"/>
+    <w:rsid w:val="00E12243"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B031EB"/>
+    <w:rsid w:val="001C2D4D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy1.lib.asu.edu/10.1080/01639625.2025.2466733" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mtyna\AppData\Roaming\Microsoft\Templates\Curriculum%20vitae.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15564886.2026.2702032" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A200C726E7374668A40873E395557F18"/>
+        <w:name w:val="DF2A4CBE924D4E88816A95B512F670E9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C5F51106-9834-4E59-B23A-CE932B17B47A}"/>
+        <w:guid w:val="{1D95C00B-316B-4E42-9EE9-C023B761E320}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00024F9A" w:rsidRDefault="00B25210">
+        <w:p w:rsidR="000048F1" w:rsidRDefault="00CD1CD7" w:rsidP="00CD1CD7">
           <w:pPr>
-            <w:pStyle w:val="A200C726E7374668A40873E395557F18"/>
+            <w:pStyle w:val="DF2A4CBE924D4E88816A95B512F670E9"/>
           </w:pPr>
           <w:r>
             <w:t>your name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="31F707884429400FAFE7A9F3261ADA3F"/>
+        <w:name w:val="A5D48EBDAD0D49F18C5D33A4F50A1447"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EBC97C1B-FA4F-4DF8-9E72-5F39E7FB888E}"/>
+        <w:guid w:val="{064BB29E-458B-4997-9C56-2C49B650125F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00024F9A" w:rsidRDefault="00B25210">
+        <w:p w:rsidR="000048F1" w:rsidRDefault="00CD1CD7" w:rsidP="00CD1CD7">
           <w:pPr>
-            <w:pStyle w:val="31F707884429400FAFE7A9F3261ADA3F"/>
+            <w:pStyle w:val="A5D48EBDAD0D49F18C5D33A4F50A1447"/>
           </w:pPr>
           <w:r>
             <w:t>|</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F2A617C0C41FB34481559936DCECD2F7"/>
+        <w:name w:val="D61BDA86A1944FEB85C1D43EF3034D04"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B82DCCD2-83BF-894C-BC11-CA3EB71C0E32}"/>
+        <w:guid w:val="{D85A711F-2C39-41C9-AE92-3408C110DFEB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00193E87" w:rsidRDefault="00842870" w:rsidP="00842870">
+        <w:p w:rsidR="000048F1" w:rsidRDefault="00CD1CD7" w:rsidP="00CD1CD7">
           <w:pPr>
-            <w:pStyle w:val="F2A617C0C41FB34481559936DCECD2F7"/>
+            <w:pStyle w:val="D61BDA86A1944FEB85C1D43EF3034D04"/>
           </w:pPr>
           <w:r>
             <w:t>TEACHING EXPERIENCE</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0DDD777ECCCB4A58B336E920F013582F"/>
+        <w:name w:val="0D29784974BD40A788A9E1F4C99F89EB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F01BA6A1-627D-4E25-9450-BB78CD2A5705}"/>
+        <w:guid w:val="{376B725B-222B-49DE-8037-B7CA1E00AB79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009C2D80" w:rsidRDefault="00D61618" w:rsidP="00D61618">
+        <w:p w:rsidR="000048F1" w:rsidRDefault="00CD1CD7" w:rsidP="00CD1CD7">
           <w:pPr>
-            <w:pStyle w:val="0DDD777ECCCB4A58B336E920F013582F"/>
+            <w:pStyle w:val="0D29784974BD40A788A9E1F4C99F89EB"/>
           </w:pPr>
           <w:r>
             <w:t>–</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="740D4DA96F98442EB6CEEED5F2A7F127"/>
+        <w:name w:val="2403ECCEB14B4F21A216443F102C7E64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ACA1A272-A07A-4757-9F84-F2FA509C1D1D}"/>
+        <w:guid w:val="{47C96FEE-3F08-4F39-9A85-8C9D40E1927D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000F089E" w:rsidRDefault="00BD4741" w:rsidP="00BD4741">
+        <w:p w:rsidR="000048F1" w:rsidRDefault="00CD1CD7" w:rsidP="00CD1CD7">
           <w:pPr>
-            <w:pStyle w:val="740D4DA96F98442EB6CEEED5F2A7F127"/>
+            <w:pStyle w:val="2403ECCEB14B4F21A216443F102C7E64"/>
           </w:pPr>
           <w:r>
             <w:t>TEACHING EXPERIENCE</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...40 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B25210"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00E504A8"/>
+    <w:rsidRoot w:val="00CD1CD7"/>
+    <w:rsid w:val="000048F1"/>
+    <w:rsid w:val="007E596B"/>
+    <w:rsid w:val="00AB0DE8"/>
+    <w:rsid w:val="00CD1CD7"/>
+    <w:rsid w:val="00CE6884"/>
+    <w:rsid w:val="00D964E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18740,448 +13995,412 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A200C726E7374668A40873E395557F18">
-    <w:name w:val="A200C726E7374668A40873E395557F18"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF2A4CBE924D4E88816A95B512F670E9">
+    <w:name w:val="DF2A4CBE924D4E88816A95B512F670E9"/>
+    <w:rsid w:val="00CD1CD7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2A617C0C41FB34481559936DCECD2F7">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5D48EBDAD0D49F18C5D33A4F50A1447">
+    <w:name w:val="A5D48EBDAD0D49F18C5D33A4F50A1447"/>
+    <w:rsid w:val="00CD1CD7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31F707884429400FAFE7A9F3261ADA3F">
-    <w:name w:val="31F707884429400FAFE7A9F3261ADA3F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D61BDA86A1944FEB85C1D43EF3034D04">
+    <w:name w:val="D61BDA86A1944FEB85C1D43EF3034D04"/>
+    <w:rsid w:val="00CD1CD7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DDD777ECCCB4A58B336E920F013582F">
-[...1 lines deleted...]
-    <w:rsid w:val="00D61618"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D29784974BD40A788A9E1F4C99F89EB">
+    <w:name w:val="0D29784974BD40A788A9E1F4C99F89EB"/>
+    <w:rsid w:val="00CD1CD7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="740D4DA96F98442EB6CEEED5F2A7F127">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2403ECCEB14B4F21A216443F102C7E64">
+    <w:name w:val="2403ECCEB14B4F21A216443F102C7E64"/>
+    <w:rsid w:val="00CD1CD7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Curriculum vitae</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3430</Words>
-  <Characters>21679</Characters>
+  <Words>3665</Words>
+  <Characters>20893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>528</Lines>
-  <Paragraphs>348</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24761</CharactersWithSpaces>
+  <CharactersWithSpaces>24509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Margaret Tynan Wood, M.S.</dc:creator>
+  <dc:creator>Margaret Wood</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...24 lines deleted...]
-    <vt:lpwstr>601d9a2b10463e7f1fe8f77c7de31ce7b0124ecd5ebaade0c4564e7fdbb83037</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>21d8bde1-b231-4894-ad7d-e6d30c36f1de</vt:lpwstr>
   </property>
 </Properties>
 </file>