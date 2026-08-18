--- v0 (2026-01-18)
+++ v1 (2026-08-18)
@@ -5,1742 +5,1941 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F23552F" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A"/>
+    <w:p w14:paraId="7F23552F" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00B9792F" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A"/>
     <w:p w14:paraId="0987EA08" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E29F56C" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="3E29F56C" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Djurdja Jovanovic Padejski</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB8F2C5" w14:textId="4EAF3681" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:r w:rsidRPr="00125BB0">
+        <w:t xml:space="preserve">Ph.D. </w:t>
+      </w:r>
+      <w:r w:rsidR="00511A50">
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125BB0">
+        <w:t xml:space="preserve"> | Comparative Culture &amp; Language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125BB0">
         <w:br/>
         <w:t>School of International Letters and Cultures (SILC)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3786A">
+      <w:r w:rsidRPr="00125BB0">
         <w:br/>
         <w:t>College of Liberal Arts and Sciences, Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3786A">
+      <w:r w:rsidRPr="00125BB0">
         <w:br/>
         <w:t>851 S Cady Mall, Tempe, AZ 85287</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3786A">
+      <w:r w:rsidRPr="00125BB0">
         <w:br/>
         <w:t>Phone: +1 (650) 391-6647 | Email: djurdja.jovanovic@asu.edu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3786A">
+      <w:r w:rsidRPr="00125BB0">
         <w:br/>
         <w:t>LinkedIn: linkedin.com/in/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00125BB0">
+        <w:t>djurdja-padejski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="544654CB" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7050C92A" w14:textId="3418BA6A" w:rsidR="00DC0693" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="00DC0693">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ph.D. Comparative Culture &amp; Language, Arizona State University, SILC, 2021–present (Expected graduation</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE12B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00376700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE12B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9CD6EA" w14:textId="0E9FEE03" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="00DC0693">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M.A. Linguistics and Applied Linguistics, Department of English, Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0693" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0693" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5. Thesis: The Semantics and Pragmatics of Environmental Terminology in American and British News Narratives</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pursued MA and PhD programs concurrently)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AED8974" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>B.A. Journalism and Media Production, University of Singidunum, Belgrade, Serbia, 2016 Thesis: The Role of Political Myth in Serbian Politics Since the Disintegration of Yugoslavia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BEF4B1" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>B.A. Equivalent, World Literature and Theory of Literature, University of Belgrade, Faculty of Philology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AECAE2" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00125BB0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B958CB" w14:textId="76EB09C6" w:rsidR="0015686A" w:rsidRDefault="001B2A7A" w:rsidP="007F421D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantitative linguistics, </w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">political discourse and communication, synthetic content, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>environmental discourse, propaganda and disinformation, Slavic and post-Soviet studies, sociolinguistics, media discourse analysis, corpus-assisted discourse analysis</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA10AD2" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00C3786A" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C3786A">
-        <w:t>djurdja-padejski</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3629055D" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="005857DB" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctoral Dissertation: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linguistic Barriers to Environmental Mobilization: Comparative </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nalysis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fficial v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ersus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndependent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>iscourse in Russia and Serbia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ongoing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBF89EA" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="005857DB" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russian Propaganda Narratives in Czech Parliament and Media (2024–25), with Czech National Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751ABAA2" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00661D33" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MA Thesis: The Semantics and Pragmatics of Environmental Terminology in American News Narratives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>May,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D76D6E2" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00C3786A" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stanford University (2019): Impact Evaluation of Social Media Dissemination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54409BAC" w14:textId="755F40BE" w:rsidR="00CA3F74" w:rsidRPr="00CA3F74" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoover Institution, Stanford University (2012)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>U.S. foreign policy in the Balkans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742B06F7" w14:textId="31B7256C" w:rsidR="00EE0DF4" w:rsidRDefault="001B2A7A" w:rsidP="00EE0DF4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Grants and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F73DE8E" w14:textId="77777777" w:rsidR="00EE0DF4" w:rsidRPr="00EE0DF4" w:rsidRDefault="00EE0DF4" w:rsidP="00EE0DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8455F5" w14:textId="05DBDE67" w:rsidR="00EB52F3" w:rsidRPr="00EB52F3" w:rsidRDefault="00EB52F3" w:rsidP="00EE0DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB52F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Silas Palmer Grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB52F3">
+        <w:rPr>
+          <w:rStyle w:val="il"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB52F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Institution Library &amp; Archives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Stanford University, Fall 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1743450F" w14:textId="4F302A84" w:rsidR="00EE0DF4" w:rsidRPr="00EE0DF4" w:rsidRDefault="00EE0DF4" w:rsidP="00EE0DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE0DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>University Graduate Fellowship (UGF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, (Fall 2026), School of International Cultures and Letters, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB68DB7" w14:textId="0DD19BC7" w:rsidR="005E7079" w:rsidRDefault="005E7079" w:rsidP="007F421D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Graduate College University Grant (2025/2026), Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B79ECEF" w14:textId="6B78FD09" w:rsidR="007F421D" w:rsidRPr="007F421D" w:rsidRDefault="007F421D" w:rsidP="007F421D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F421D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Maya K. Peterson Research Grant in Environmental Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ASEEES</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00125BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>University of Pittsburgh</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025-26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5477B293" w14:textId="1FE0922A" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russian Independent Media Archive Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Bard College</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0A8E78" w14:textId="052A158D" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fulbright </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3F74" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research Award –</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3F74" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Charles University, Prague, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Czech Republic (2024–</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4933" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23084CA4" w14:textId="72687217" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Graduate College University Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4933" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1070E827" w14:textId="642E614F" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>FLAS Fellowship for Russian (</w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5686D8F6" w14:textId="387CA444" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title VIII Research Fellow in </w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bishkek, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kyrgyzstan (2022), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>-year Russian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, U.S. Department of State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3E496F" w14:textId="3F892FC5" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Graduate Fellowship Award (</w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>June-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>August,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00125BB0" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693E8AA" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stanford Research Grant (2019), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Impact Evaluation of Social Media Dissemination, Freeman Spogli Institute for International Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73518437" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB50C01" w14:textId="6C363789" w:rsidR="005824EB" w:rsidRPr="005824EB" w:rsidRDefault="005824EB" w:rsidP="005824EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jovanovic Padejski, Đ. Hypostatization and editorial choice in climate journalism: what journalists say and what they write. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lexis: Journal in English Lexicology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Words about Climate Change. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(forthcoming, September 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194A369B" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jovanović Padejski, Đ. (2024). Examples of Lexical Engineering in Environmental Discourse in English-speaking Media. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Новоречје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="544654CB" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, (11), pp. 173–187.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0605F99F" w14:textId="5A799A44" w:rsidR="005857DB" w:rsidRDefault="001B2A7A" w:rsidP="005857DB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jelena Surculija, Biljana Pavlovic, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Jovanovic Padejski. (2011). Mapping Digital Media: Serbia. Open Society Foundations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FF80B4" w14:textId="7A6556D4" w:rsidR="005857DB" w:rsidRPr="00720111" w:rsidRDefault="005857DB" w:rsidP="005857DB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Ph.D. Comparative Culture &amp; Language, Arizona State University, SILC, 2021–present (Expected graduation </w:t>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manuscript in preparation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D513452" w14:textId="50B85D0C" w:rsidR="005857DB" w:rsidRPr="00720111" w:rsidRDefault="005857DB" w:rsidP="005857DB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jovanovic Padejski, Đ. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Russian propaganda narratives in the Czech Parliament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178DAB86" w14:textId="6BAC3E03" w:rsidR="005824EB" w:rsidRPr="005824EB" w:rsidRDefault="001B2A7A" w:rsidP="005824EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778C5994" w14:textId="3FE918B5" w:rsidR="005824EB" w:rsidRPr="005824EB" w:rsidRDefault="005824EB" w:rsidP="00376700">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Methods for Studying Climate Obstruction in Nondemocracies: New Directions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">B.A. Journalism and Media Production, University of </w:t>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Climate Social Science Network Working Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (forthcoming, September 14, London, UK)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4F3AE6" w14:textId="14102942" w:rsidR="00376700" w:rsidRPr="00720111" w:rsidRDefault="00376700" w:rsidP="00376700">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Environmental Framing Across Political Systems: Discourse and Evaluation in U.S./British and Russian Independent News Media, March 26-27, 2026, DN33 – Discourse, Sustainability, and Education</w:t>
+      </w:r>
+      <w:r w:rsidR="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rome, Italy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5002408A" w14:textId="29AC8AA2" w:rsidR="005857DB" w:rsidRPr="00720111" w:rsidRDefault="005857DB" w:rsidP="005857DB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Environmental discourse in Russian independent media, RIMA Online Festival, November 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115048B7" w14:textId="046D878A" w:rsidR="005857DB" w:rsidRPr="00720111" w:rsidRDefault="005857DB" w:rsidP="005857DB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Semantics and Pragmatics of the Environmental Terms in the US and British Media, Threat-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C3786A">
-[...3 lines deleted...]
-        <w:t>Singidunum</w:t>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Defuser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C3786A">
-[...48 lines deleted...]
-    <w:p w14:paraId="19AECAE2" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Czech National Corpus, Charles University, April 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F286A7C" w14:textId="1A5198A9" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russian Propaganda Narratives in Czech Parliament</w:t>
+      </w:r>
+      <w:r w:rsidR="005824EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fulbright Mid-Year Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Telch, Czech Republic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (February 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005E2804" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="37FF54B8" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00DD072F" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teaching Experience (Arizona State University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3731DE5F" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="pshyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD072F">
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eastern European Science Fiction, Instructor, Spring 2024 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD072F">
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rStyle w:val="pshyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>SLC 294-1004(35364))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5961F76D" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00DD072F" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="0F2CAFD8" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD072F">
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Introduction to Linguistics, Instructor, Fall 2023</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DD072F">
+        <w:t>Introduction to Linguistics, Instructor, Fall 2023 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:color w:val="191919"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         </w:rPr>
         <w:t>82064)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5DEF9C" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00DD072F" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="40629E5A" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3786A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DD072F">
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Language and Culture Clash, Instructor, Spring 2023 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="191919"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         </w:rPr>
-        <w:t>36068</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="14BDF370" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00DD072F" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+        <w:t>36068)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2261B4F8" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3786A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DD072F">
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Teaching Assistant, History of Slavic Languages, Fall 2022 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="191919"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         </w:rPr>
         <w:t>81229)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5630D944" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...103 lines deleted...]
-    <w:p w14:paraId="4A07C033" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="19685282" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Employment History</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2665306E" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="5231F27C" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Fulbright Research Fellow, Charles University, Czech National Corpus, Sep 2024 – May 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FFC5E1" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="61304DCB" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Faculty Associate, Arizona State University, Dec 2022 – Apr 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7956FB03" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="15256148" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Digital Engagement Manager, Stanford University, 2020 – 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF790CF" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="5611B649" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Communications Manager, Stanford University, 2016 – 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B1D6E" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="008AF207" w14:textId="77777777" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Principal Media Consultant, Padejski Media Consulting, 2012 – 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1024E2B3" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...41 lines deleted...]
-    <w:p w14:paraId="5D855725" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="6777F77B" w14:textId="4A57E718" w:rsidR="00CA3F74" w:rsidRPr="00720111" w:rsidRDefault="00CA3F74" w:rsidP="00CA3F74">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Various roles in news media, from journalist to editor-in-chief and publisher 2003 – 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215F280D" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="7DDB2365" w14:textId="5AE9D8EB" w:rsidR="007F421D" w:rsidRPr="007F421D" w:rsidRDefault="001B2A7A" w:rsidP="007F421D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research Affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E13BF7" w14:textId="45698453" w:rsidR="005824EB" w:rsidRPr="005824EB" w:rsidRDefault="005824EB" w:rsidP="005824EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member, Climate Social Science Network Working Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CSSN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Climate Obstruction in Authoritarian and Non-Democratic States</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ECD951" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member, ASU Disinformation Working Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5DFE18" w14:textId="6E84D74C" w:rsidR="005824EB" w:rsidRPr="005824EB" w:rsidRDefault="005824EB" w:rsidP="005824EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Graduate Affiliate, The Melikian Center, ASU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E59DDF4" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t>Graduate College University Grant (Fall 2025 and Spring 2026)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A4B834" w14:textId="01C81585" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="005824EB" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bosnian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...39 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2A7A" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Croatian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Serbian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BCS), (native)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023B5F36" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>English (fluent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC0568F" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russian (advanced)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A0CDA5" w14:textId="06A21316" w:rsidR="006D4933" w:rsidRPr="00720111" w:rsidRDefault="006D4933" w:rsidP="006D4933">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Czech</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Bulgarian, Slovenian, Macedonian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (intermediate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC591C7" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Italian (beginner)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDB615B" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3132A54B" w14:textId="79EAE7D3" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Co-coordinator &amp; Moderator, WSSA Slavic and Eurasian Section (2023</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="005857DB" w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5477B293" w14:textId="184BB560" w:rsidR="001B2A7A" w:rsidRPr="007F421D" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...325 lines deleted...]
-    <w:p w14:paraId="73518437" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+    <w:p w14:paraId="7EFC01CA" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member, SILC Development Committee, Arizona State University (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DD9088" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="3E6E0E53" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FE6554" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IRB Human Subjects Research – Social &amp; Behavioral Research, Group 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548242FF" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...406 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professional Memberships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245117AA" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="245117AA" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Modern Language Association (MLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5605A53B" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3786A">
+    <w:p w14:paraId="5605A53B" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>American Council of Teachers of Russian (ACTR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A0A56C" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="007042D0" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
-[...9 lines deleted...]
-          <w:sz w:val="21"/>
+    <w:p w14:paraId="31A0A56C" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00720111" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720111">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ASEEES – Association for Slavic, East European and Eurasian Studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF6E3AB" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C89033D" w14:textId="77777777" w:rsidR="001B2A7A" w:rsidRPr="00C3786A" w:rsidRDefault="001B2A7A" w:rsidP="001B2A7A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A211AE" w14:textId="375AE7A6" w:rsidR="00C412F8" w:rsidRPr="00F122D7" w:rsidRDefault="00C412F8" w:rsidP="00F122D7"/>
     <w:sectPr w:rsidR="00C412F8" w:rsidRPr="00F122D7" w:rsidSect="00DD2BB4">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DBA79F5" w14:textId="77777777" w:rsidR="00C36063" w:rsidRDefault="00C36063" w:rsidP="00E96F09">
+    <w:p w14:paraId="2879A3A8" w14:textId="77777777" w:rsidR="00D8263B" w:rsidRDefault="00D8263B" w:rsidP="00E96F09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F75165A" w14:textId="77777777" w:rsidR="00C36063" w:rsidRDefault="00C36063" w:rsidP="00E96F09">
+    <w:p w14:paraId="4D057957" w14:textId="77777777" w:rsidR="00D8263B" w:rsidRDefault="00D8263B" w:rsidP="00E96F09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -1752,103 +1951,103 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Akzidenz-Grotesk Pro Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CBF0CBF" w14:textId="37550286" w:rsidR="00512899" w:rsidRPr="00E96F09" w:rsidRDefault="00512899" w:rsidP="00E96F09">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Akzidenz-Grotesk Pro Regular" w:hAnsi="Akzidenz-Grotesk Pro Regular" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44143956" w14:textId="590FDE7C" w:rsidR="00512899" w:rsidRDefault="00512899">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D71748" wp14:editId="66A515FF">
           <wp:extent cx="5486400" cy="648335"/>
           <wp:effectExtent l="0" t="0" r="0" b="12065"/>
           <wp:docPr id="9" name="Picture 9" descr="Untitled:Users:murphymcgary:Desktop:Screen Shot 2016-11-14 at 9.51.01 AM.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Untitled:Users:murphymcgary:Desktop:Screen Shot 2016-11-14 at 9.51.01 AM.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -1867,81 +2066,81 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5486400" cy="648335"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="762B3EFF" w14:textId="77777777" w:rsidR="00C36063" w:rsidRDefault="00C36063" w:rsidP="00E96F09">
+    <w:p w14:paraId="4F767EA0" w14:textId="77777777" w:rsidR="00D8263B" w:rsidRDefault="00D8263B" w:rsidP="00E96F09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DDE71C6" w14:textId="77777777" w:rsidR="00C36063" w:rsidRDefault="00C36063" w:rsidP="00E96F09">
+    <w:p w14:paraId="5282CCEA" w14:textId="77777777" w:rsidR="00D8263B" w:rsidRDefault="00D8263B" w:rsidP="00E96F09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51ECA7BE" w14:textId="6649C69A" w:rsidR="00512899" w:rsidRDefault="00512899" w:rsidP="00E96F09">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8271B0" w14:textId="06D5DF79" w:rsidR="00512899" w:rsidRDefault="00512899">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="539027EE" wp14:editId="19E4B8D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-520065</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-111832</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3083206" cy="832894"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Picture 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1967,51 +2166,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3083206" cy="832894"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4E66F98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D43419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C92215E"/>
@@ -2103,53 +2302,505 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19CE3460"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EA25FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB17831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED903446"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1708AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B1C3CCA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F904B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5AA08E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79062C2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D9AD0F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -2222,228 +2873,272 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="285703081">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2022782508">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="48380228">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1514148924">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="615217992">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="961228035">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="764351236">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="159"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E96F09"/>
     <w:rsid w:val="00021144"/>
     <w:rsid w:val="00031E51"/>
     <w:rsid w:val="000329A5"/>
     <w:rsid w:val="0006192C"/>
+    <w:rsid w:val="00075EF7"/>
     <w:rsid w:val="000A5E28"/>
     <w:rsid w:val="000A711E"/>
     <w:rsid w:val="000B7992"/>
     <w:rsid w:val="000D4488"/>
     <w:rsid w:val="00106424"/>
+    <w:rsid w:val="00122AEF"/>
+    <w:rsid w:val="00125BB0"/>
     <w:rsid w:val="00145B6F"/>
+    <w:rsid w:val="00151485"/>
+    <w:rsid w:val="0015686A"/>
     <w:rsid w:val="0015755A"/>
     <w:rsid w:val="00171622"/>
     <w:rsid w:val="001B2A7A"/>
     <w:rsid w:val="001B4AD3"/>
+    <w:rsid w:val="001C352D"/>
     <w:rsid w:val="002360D6"/>
+    <w:rsid w:val="002827BE"/>
     <w:rsid w:val="002B045D"/>
     <w:rsid w:val="00326395"/>
     <w:rsid w:val="00333739"/>
     <w:rsid w:val="003446E9"/>
+    <w:rsid w:val="00376700"/>
     <w:rsid w:val="003903DD"/>
+    <w:rsid w:val="0039651E"/>
     <w:rsid w:val="003E47BC"/>
     <w:rsid w:val="00416053"/>
     <w:rsid w:val="0044767C"/>
     <w:rsid w:val="0045403E"/>
     <w:rsid w:val="004612C6"/>
     <w:rsid w:val="00465B74"/>
     <w:rsid w:val="00474C78"/>
     <w:rsid w:val="00480EE9"/>
     <w:rsid w:val="004B4F9B"/>
+    <w:rsid w:val="004B57F4"/>
     <w:rsid w:val="004D0B1D"/>
+    <w:rsid w:val="00511A50"/>
     <w:rsid w:val="00512899"/>
     <w:rsid w:val="00515DA8"/>
     <w:rsid w:val="00515DE1"/>
     <w:rsid w:val="00516264"/>
+    <w:rsid w:val="005824EB"/>
+    <w:rsid w:val="005857DB"/>
     <w:rsid w:val="0059636A"/>
     <w:rsid w:val="005B58C7"/>
+    <w:rsid w:val="005C6F24"/>
     <w:rsid w:val="005D1ED1"/>
+    <w:rsid w:val="005E7079"/>
     <w:rsid w:val="00661D33"/>
     <w:rsid w:val="006D4933"/>
     <w:rsid w:val="006E405E"/>
+    <w:rsid w:val="00720111"/>
     <w:rsid w:val="00744D0D"/>
     <w:rsid w:val="00763890"/>
+    <w:rsid w:val="007707B6"/>
     <w:rsid w:val="00791961"/>
     <w:rsid w:val="007D754F"/>
     <w:rsid w:val="007D7880"/>
     <w:rsid w:val="007F421D"/>
     <w:rsid w:val="00802355"/>
     <w:rsid w:val="008333BC"/>
     <w:rsid w:val="00851865"/>
     <w:rsid w:val="0085447E"/>
     <w:rsid w:val="00891726"/>
     <w:rsid w:val="008A395B"/>
     <w:rsid w:val="008C318E"/>
+    <w:rsid w:val="008D19A2"/>
+    <w:rsid w:val="008F7B08"/>
     <w:rsid w:val="00902DE8"/>
     <w:rsid w:val="00907161"/>
     <w:rsid w:val="00916E83"/>
     <w:rsid w:val="009271A0"/>
     <w:rsid w:val="00944724"/>
     <w:rsid w:val="009A18F9"/>
     <w:rsid w:val="009B05D5"/>
     <w:rsid w:val="009E2E65"/>
     <w:rsid w:val="00A02E64"/>
     <w:rsid w:val="00A2410F"/>
     <w:rsid w:val="00A2748A"/>
     <w:rsid w:val="00A33FFA"/>
+    <w:rsid w:val="00A55757"/>
     <w:rsid w:val="00A65157"/>
     <w:rsid w:val="00A657CA"/>
     <w:rsid w:val="00A678DE"/>
     <w:rsid w:val="00A730B0"/>
+    <w:rsid w:val="00A8087B"/>
     <w:rsid w:val="00A86FB5"/>
+    <w:rsid w:val="00A956F4"/>
     <w:rsid w:val="00AC0E5C"/>
+    <w:rsid w:val="00AC3376"/>
     <w:rsid w:val="00AC5EDF"/>
     <w:rsid w:val="00AE7B35"/>
     <w:rsid w:val="00B07DA0"/>
+    <w:rsid w:val="00B146BE"/>
     <w:rsid w:val="00B4407F"/>
     <w:rsid w:val="00B652A5"/>
+    <w:rsid w:val="00B9792F"/>
     <w:rsid w:val="00BA6DF5"/>
     <w:rsid w:val="00C053FA"/>
     <w:rsid w:val="00C26512"/>
     <w:rsid w:val="00C27E69"/>
     <w:rsid w:val="00C36063"/>
     <w:rsid w:val="00C412F8"/>
     <w:rsid w:val="00C9041A"/>
+    <w:rsid w:val="00CA3F74"/>
+    <w:rsid w:val="00CE12B6"/>
     <w:rsid w:val="00CF18CD"/>
     <w:rsid w:val="00CF3D2A"/>
     <w:rsid w:val="00D056EE"/>
     <w:rsid w:val="00D76BB8"/>
     <w:rsid w:val="00D82552"/>
+    <w:rsid w:val="00D8263B"/>
     <w:rsid w:val="00D91A0E"/>
     <w:rsid w:val="00DC0693"/>
     <w:rsid w:val="00DD2BB4"/>
     <w:rsid w:val="00E043CC"/>
     <w:rsid w:val="00E102E7"/>
     <w:rsid w:val="00E27D2B"/>
     <w:rsid w:val="00E33ED4"/>
     <w:rsid w:val="00E44EE5"/>
     <w:rsid w:val="00E52924"/>
     <w:rsid w:val="00E77300"/>
     <w:rsid w:val="00E96F09"/>
     <w:rsid w:val="00EA19C3"/>
     <w:rsid w:val="00EA3028"/>
+    <w:rsid w:val="00EB52F3"/>
     <w:rsid w:val="00EC07EC"/>
+    <w:rsid w:val="00EE0DF4"/>
     <w:rsid w:val="00F04550"/>
+    <w:rsid w:val="00F04852"/>
+    <w:rsid w:val="00F06814"/>
     <w:rsid w:val="00F122D7"/>
     <w:rsid w:val="00F268D7"/>
     <w:rsid w:val="00F31EBD"/>
     <w:rsid w:val="00F55BC7"/>
     <w:rsid w:val="00FC40C3"/>
     <w:rsid w:val="00FD3507"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="562B1D35"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{783086DB-4F15-D843-8DDE-939B23FE8F36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3079,55 +3774,71 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pshyperlink">
     <w:name w:val="pshyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001B2A7A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001B2A7A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="005857DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="il">
+    <w:name w:val="il"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00EB52F3"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="316885995">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="96290187">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3550,70 +4261,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>713</Words>
-  <Characters>4069</Characters>
+  <Words>859</Words>
+  <Characters>4899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ASU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4773</CharactersWithSpaces>
+  <CharactersWithSpaces>5747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Murphy McGary</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>