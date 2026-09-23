--- v1 (2026-08-31)
+++ v2 (2026-09-23)
@@ -2657,53 +2657,52 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson, M. A., Gándara, P., &amp; Koyama, J. P. eds. 2004. School Connections: U. S. Mexican Youth, Peers, and School Achievement. New York: Teachers College Press. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA80A2B" w14:textId="77777777" w:rsidR="00616E86" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="00E33EEF">
       <w:pPr>
         <w:ind w:left="720" w:hanging="630"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4223A7A8" w14:textId="2603B315" w:rsidR="00914008" w:rsidRDefault="00616E86" w:rsidP="00914008">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="630"/>
+    <w:p w14:paraId="4223A7A8" w14:textId="2603B315" w:rsidR="00914008" w:rsidRDefault="00616E86" w:rsidP="0025111A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Book Chapters</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2746,63 +2745,64 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0A01A4" w14:textId="77777777" w:rsidR="0099016D" w:rsidRDefault="0099016D" w:rsidP="00914008">
-[...11 lines deleted...]
-    <w:p w14:paraId="04A3B28E" w14:textId="0435DB4E" w:rsidR="0099016D" w:rsidRPr="005B0FE6" w:rsidRDefault="0099016D" w:rsidP="0099016D">
+    <w:p w14:paraId="25DEAB07" w14:textId="77777777" w:rsidR="0025111A" w:rsidRDefault="0025111A" w:rsidP="0025111A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A3B28E" w14:textId="1A4A0CED" w:rsidR="0099016D" w:rsidRPr="005B0FE6" w:rsidRDefault="0099016D" w:rsidP="0025111A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sara Tolbert, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3847,51 +3847,51 @@
         <w:ind w:left="720" w:hanging="630"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gibson, M. A., Gándara, P. &amp; Koyama, J.P. 2004. The Role of Peers in the Schooling of U. S.  Mexican Youth. In School Connections: U. S. Mexican Youth, Peers, and School Achievement, edited by Margaret A. Gibson, Patricia Gándara, and Jill P.  Koyama, 1-17. New York: Teachers College Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6D493A" w14:textId="77777777" w:rsidR="00616E86" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="0038413A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9F14A1" w14:textId="77777777" w:rsidR="00CD1574" w:rsidRPr="006B7454" w:rsidRDefault="00A76CF6" w:rsidP="008463D6">
+    <w:p w14:paraId="3084F11C" w14:textId="77228454" w:rsidR="00297CA8" w:rsidRDefault="00A76CF6" w:rsidP="008463D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Articles</w:t>
       </w:r>
       <w:r w:rsidR="0083695F" w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3946,60 +3946,62 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidR="007265F9" w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005E525E" w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A24A3D2" w14:textId="77777777" w:rsidR="00F3358E" w:rsidRPr="006B7454" w:rsidRDefault="00F3358E" w:rsidP="008463D6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="07996D2C" w14:textId="77777777" w:rsidR="00297CA8" w:rsidRDefault="00297CA8" w:rsidP="008463D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398D23C3" w14:textId="72CD333F" w:rsidR="00F3358E" w:rsidRPr="006B7454" w:rsidRDefault="00F3358E" w:rsidP="00F3358E">
+    <w:p w14:paraId="398D23C3" w14:textId="6700D26E" w:rsidR="00F3358E" w:rsidRDefault="00F3358E" w:rsidP="00297CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -4015,141 +4017,509 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, J., #Koyama, J. and </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">ŧ </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Turan, A. 2025. Working the ruins: Coloniality and what remains in refugee education. International Journal of Qualitative Studies in Education.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Turan, A.2025. Working the ruins: Coloniality and what remains in refugee education. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>International Journal of Qualitative Studies in Education</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>https://doi.org/10.1080/09518398.2025.2502056</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="63193C21" w14:textId="1642344D" w:rsidR="00801AD7" w:rsidRPr="006B7454" w:rsidRDefault="00801AD7" w:rsidP="000043E8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00297CA8" w:rsidRPr="00587CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/09518398.2025.2502056</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59F41FAE" w14:textId="77777777" w:rsidR="00297CA8" w:rsidRDefault="00297CA8" w:rsidP="00297CA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD31EAB" w14:textId="02980139" w:rsidR="00297CA8" w:rsidRDefault="00297CA8" w:rsidP="00297CA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Koyama, J</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(Special Issue Editor</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>) 2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB" w:rsidRPr="00F84EDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8" w:rsidRPr="000741D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social Sciences Special Issue</w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Teaching and Learning in Refugee/(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)Migrant Communities Around the World</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edition. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00F84EDB" w:rsidRPr="00587CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.mdpi.com/journal/socsci/special_issues/64ADQHG1S0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43338254" w14:textId="77777777" w:rsidR="00297CA8" w:rsidRDefault="00297CA8" w:rsidP="00F84EDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A41DECC" w14:textId="787D649A" w:rsidR="00297CA8" w:rsidRPr="006B7454" w:rsidRDefault="00297CA8" w:rsidP="00297CA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koyama, J. Turan, A. and Hovsepian, S. (Special Issue Editors). 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8" w:rsidRPr="000741D8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Social Sciences Special Issue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Policying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Policing: The Governance of Refugee/(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)migration Education in an Age of Hostility, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edition. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Sciences. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00587CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.mdpi.com/journal/socsci/special_issues/YF7WWQ7Z91</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F503406" w14:textId="35A00FCC" w:rsidR="00DC72F0" w:rsidRPr="006B7454" w:rsidRDefault="00DC72F0" w:rsidP="008463D6">
+      <w:pPr>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63193C21" w14:textId="1642344D" w:rsidR="00801AD7" w:rsidRPr="006B7454" w:rsidRDefault="00801AD7" w:rsidP="000043E8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2025. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">'America will Educate Me Now': What Do Iraqi Refugees with Special Immigrant Visas Deserve and Who Decides. Journal of Education in Emergencies, 10(1): </w:t>
+        <w:t xml:space="preserve">'America will Educate Me Now': What Do Iraqi Refugees with Special Immigrant Visas Deserve and Who Decides. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Education in Emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10(1): </w:t>
       </w:r>
       <w:r w:rsidR="00F3358E" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F3358E" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.33682/92bg-4dmm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49C48778" w14:textId="77777777" w:rsidR="00801AD7" w:rsidRPr="006B7454" w:rsidRDefault="00801AD7" w:rsidP="000043E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4755DEA1" w14:textId="138DF3B1" w:rsidR="0084305E" w:rsidRPr="006B7454" w:rsidRDefault="00801AD7" w:rsidP="00F3358E">
+    <w:p w14:paraId="4755DEA1" w14:textId="56EC13AE" w:rsidR="0084305E" w:rsidRPr="006B7454" w:rsidRDefault="00801AD7" w:rsidP="00F3358E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00DC72F0" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -4171,168 +4541,246 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Turan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DC72F0" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. 2024. </w:t>
       </w:r>
       <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coloniality and Refugee Education in the United States. Social Sciences 13: 314. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+        <w:t>Coloniality and Refugee Education in the United States. S</w:t>
+      </w:r>
+      <w:r w:rsidR="000043E8" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ocial Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000043E8" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13: 314. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/socsci13060314</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A6EBE9E" w14:textId="77777777" w:rsidR="00FC1CAC" w:rsidRPr="006B7454" w:rsidRDefault="00FC1CAC" w:rsidP="000043E8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="100A7EB6" w14:textId="165BEF90" w:rsidR="00E65DD7" w:rsidRPr="006B7454" w:rsidRDefault="00E65DD7" w:rsidP="00E65DD7">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>#Koyama, J. 2024. The bans on teaching CRT and other ‘divisive concepts’ in America’s public schools. Special Issue: Exploring Educational Leadership and Policy with ANT. Journal of Educational Administration and History, 56(1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A34BD" w:rsidRPr="006B7454">
+        <w:t xml:space="preserve">#Koyama, J. 2024. The bans on teaching CRT and other ‘divisive concepts’ in America’s public schools. Special Issue: Exploring Educational Leadership and Policy with ANT. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Journal of Educational Administration and History</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>0)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B7454">
+        <w:t>, 56(1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A34BD" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 69-83.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
+        <w:t>0)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 69-83.</w:t>
+      </w:r>
+      <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="000043E8" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00220620.2023.2259813</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E83B5CA" w14:textId="77777777" w:rsidR="00206C2B" w:rsidRPr="006B7454" w:rsidRDefault="00206C2B" w:rsidP="00E65DD7">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="419F4CFD" w14:textId="77777777" w:rsidR="00206C2B" w:rsidRPr="006B7454" w:rsidRDefault="00206C2B" w:rsidP="00206C2B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. 2023. Fabricating and Positioning Refugees as Workers in the United States. Discourse: Studies in the Cultural Politics of Education. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">Koyama, J. 2023. Fabricating and Positioning Refugees as Workers in the United States. Discourse: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Studies in the Cultural Politics of Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/01596306.2023.2250273</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="408BBFC5" w14:textId="77777777" w:rsidR="00E65DD7" w:rsidRPr="006B7454" w:rsidRDefault="00E65DD7" w:rsidP="00206C2B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DF5248B" w14:textId="1C811E23" w:rsidR="000043E8" w:rsidRPr="006B7454" w:rsidRDefault="001363FB" w:rsidP="000043E8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -4389,130 +4837,132 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The labeling and positioning of refugee students and their refusal to be (mis)positioned. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7454">
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Multicultural Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7786" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Multicultural Perspectives</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA7786" w:rsidRPr="006B7454">
+        <w:t>, 25(4),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>, 25(4),</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B7454">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7786" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA7786" w:rsidRPr="006B7454">
+        <w:t xml:space="preserve">196-207. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">196-207. </w:t>
-      </w:r>
+        <w:t>https://doi.org/10.1080/15210960.2023.2283887</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E7472C" w14:textId="074BA9B0" w:rsidR="00CD1574" w:rsidRPr="006B7454" w:rsidRDefault="001363FB" w:rsidP="000043E8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>https://doi.org/10.1080/15210960.2023.2283887</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03E7472C" w14:textId="074BA9B0" w:rsidR="00CD1574" w:rsidRPr="006B7454" w:rsidRDefault="001363FB" w:rsidP="000043E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA21EED" w14:textId="582E97C7" w:rsidR="004A14DA" w:rsidRPr="006B7454" w:rsidRDefault="00CD1574" w:rsidP="000043E8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. and ‘Kasper, J. </w:t>
       </w:r>
       <w:r w:rsidR="00EA4537" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00206C2B" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -4548,51 +4998,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Language Ideologies, Policies, and Pedagogies. </w:t>
       </w:r>
       <w:r w:rsidR="00BA4A4D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Linguistics </w:t>
       </w:r>
       <w:r w:rsidR="004A14DA" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp; Education.</w:t>
       </w:r>
       <w:r w:rsidR="00EA6F26" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Published online December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00EA6F26" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.linged.2021.101010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18894FEE" w14:textId="77777777" w:rsidR="00D57D1E" w:rsidRPr="006B7454" w:rsidRDefault="00D57D1E" w:rsidP="00EA6F26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66CC0B2A" w14:textId="08520368" w:rsidR="00EA6F26" w:rsidRPr="006B7454" w:rsidRDefault="00BA4A4D" w:rsidP="00EA6F26">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4608,80 +5058,96 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. </w:t>
       </w:r>
       <w:r w:rsidR="00257F9B" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00B87721" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA1CFE" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neoliberalism, Sovereignty, and Educating Refugees in the US. European Educational Research Journal.</w:t>
+        <w:t xml:space="preserve"> Neoliberalism, Sovereignty, and Educating Refugees in the US. European </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1CFE" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Research Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1CFE" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00257F9B" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Published online October 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00EA6F26" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177%2F1474904120966422</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CD542D1" w14:textId="77777777" w:rsidR="00EA6F26" w:rsidRPr="006B7454" w:rsidRDefault="00EA6F26" w:rsidP="00EA6F26">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C712FBB" w14:textId="77777777" w:rsidR="00F91C51" w:rsidRPr="006B7454" w:rsidRDefault="00F91C51" w:rsidP="00EA6F26">
+    <w:p w14:paraId="5C712FBB" w14:textId="7771F4FE" w:rsidR="00F91C51" w:rsidRPr="006B7454" w:rsidRDefault="00F91C51" w:rsidP="00EA6F26">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. </w:t>
       </w:r>
       <w:r w:rsidR="00F47F55" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4689,120 +5155,138 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B82F48" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B82F48" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transworlding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B82F48" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”: Navigating Spaces and Negotiating the Self in Online Schooling. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7454">
-        <w:rPr>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Education and Reality</w:t>
       </w:r>
-      <w:r w:rsidR="00B82F48" w:rsidRPr="006B7454">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F71014" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45(2). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00F71014" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.1590/2175-623699889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D40F0AC" w14:textId="77777777" w:rsidR="00AA4B03" w:rsidRPr="006B7454" w:rsidRDefault="00AA4B03" w:rsidP="00F71014">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5DEB39" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00B82F48" w:rsidP="00B82F48">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang, E., Koyama, J., &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00E33EEF" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kasper, J. 2020. Separating families, recuperating the “nation-as-family”: Migrant youth and the cultural politics of shame. Education Policy Analysis Archives, 28(84). </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve">Kasper, J. 2020. Separating families, recuperating the “nation-as-family”: Migrant youth and the cultural politics of shame. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Education Policy Analysis Archives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 28(84). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://doi.org/10.14507/epaa.28.5078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1115C38D" w14:textId="77777777" w:rsidR="00B82F48" w:rsidRPr="006B7454" w:rsidRDefault="00B82F48" w:rsidP="000812F2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AFBA389" w14:textId="7C15A838" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4835,158 +5319,185 @@
         <w:t>Kasper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. </w:t>
       </w:r>
       <w:r w:rsidR="00126F52" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>. Pushing the Boundaries: Education Leaders, Mentors, and Refugee Students. Educational Administration Quarterly.</w:t>
+        <w:t xml:space="preserve">. Pushing the Boundaries: Education Leaders, Mentors, and Refugee Students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Educational Administration Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002D1DFA" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00E538D6" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="x-none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0013161X20914703</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72BD71CB" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C36D55" w14:textId="1B44777B" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Koyama, J. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Dogan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>, S.</w:t>
       </w:r>
       <w:r w:rsidR="00532F63" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32471" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">2019. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>Displacement, Replacement, and Fragmentation: Sovereignty in a US-Mexican Border State Under Review. Ethnography</w:t>
+        <w:t xml:space="preserve">Displacement, Replacement, and Fragmentation: Sovereignty in a US-Mexican Border State Under Review. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Ethnography</w:t>
       </w:r>
       <w:r w:rsidR="00D32471" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00E538D6" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="x-none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1466138119845395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C4647FF" w14:textId="77777777" w:rsidR="00B813C1" w:rsidRPr="006B7454" w:rsidRDefault="00B813C1" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F44CD9E" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="00B813C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
@@ -5012,51 +5523,67 @@
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B813C1" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidR="00B813C1" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Desjardin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B813C1" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, S. 2019. Building Bridges and Borders with Deficit Thinking. Education and Reality, 44(2)</w:t>
+        <w:t xml:space="preserve">, S. 2019. Building Bridges and Borders with Deficit Thinking. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B813C1" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Education and Reality</w:t>
+      </w:r>
+      <w:r w:rsidR="00B813C1" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 44(2)</w:t>
       </w:r>
       <w:r w:rsidR="00DC2D8A" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D90E0EB" w14:textId="77777777" w:rsidR="00B813C1" w:rsidRPr="006B7454" w:rsidRDefault="00B813C1" w:rsidP="00B813C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A116BE4" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -5117,52 +5644,54 @@
         <w:t>2018.</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Refugee Student Education:  Crossing Boundaries by Building Relationships</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
-        <w:rPr>
+      <w:r w:rsidR="005F4951" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Global Education Review</w:t>
       </w:r>
       <w:r w:rsidR="001F676E" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>, 5(4), 94-</w:t>
       </w:r>
       <w:r w:rsidR="00DC2D8A" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7964DF78" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="00B813C1">
       <w:pPr>
@@ -5233,102 +5762,120 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schools as Refuge? The Politics and Policy of Educating Refugees</w:t>
       </w:r>
       <w:r w:rsidR="00CE3791" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Arizona. </w:t>
       </w:r>
+      <w:r w:rsidR="00DC2D8A" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Policy</w:t>
+      </w:r>
       <w:r w:rsidR="00DC2D8A" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Educational Policy, 33(1), 136-157.</w:t>
+        <w:t>, 33(1), 136-157.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364E6369" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78487A53" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fonseca</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, A. L., Koyama, J., &amp; Butler, E. 2018. The role of family of origin in current lifestyle choices: A qualitative secondary data analysis of interracial and same-race couples. Journal of Health Promotion and Maintenance for the issue of Family and Community Health</w:t>
+        <w:t xml:space="preserve">, A. L., Koyama, J., &amp; Butler, E. 2018. The role of family of origin in current lifestyle choices: A qualitative secondary data analysis of interracial and same-race couples. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Health Promotion and Maintenance for the issue of Family and Community Health</w:t>
       </w:r>
       <w:r w:rsidR="00DC2D8A" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 41(3), 146-158.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F89B16D" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30684C09" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -5369,51 +5916,67 @@
         </w:rPr>
         <w:t>Parentocracy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Mexican Parents and their </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transfronterizo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Children. Journal of Latinos and Education. DOI: 10.1080/15348431.2017.1394857.</w:t>
+        <w:t xml:space="preserve"> Children. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Latinos and Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. DOI: 10.1080/15348431.2017.1394857.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C39B9E8" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9DBB72" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. &amp; </w:t>
@@ -5433,129 +5996,177 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bakuza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, F. 2017.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Change is Possible: Increasing Refugee Parental Involvement in U.S. Schools.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Journal of Educational Change, 18(3), 311-335. DOI</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Educational Change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 18(3), 311-335. DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672CC6CC" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.1007/s10833-017-9299-7 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD37DC4" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B8C9322" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J.  2017. For Refugees, the Road to Employment in the US is Paved with Workable Uncertainties and Controversies. Sociological Forum, 32(3). DOI: 10.1111/socf.12346</w:t>
+        <w:t xml:space="preserve">Koyama, J.  2017. For Refugees, the Road to Employment in the US is Paved with Workable Uncertainties and Controversies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sociological Forum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 32(3). DOI: 10.1111/socf.12346</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF54B68" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5A9645" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. 2017. Competing and Contested Discourses on Citizenship and Civic Praxis. Educational Policy Analysis Archives Special Issue: Contemporary Approaches to the Study of Education Policy and Discourse, 25(28).  </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve">Koyama, J. 2017. Competing and Contested Discourses on Citizenship and Civic Praxis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Educational Policy Analysis Archives </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Issue: Contemporary Approaches to the Study of Education Policy and Discourse, 25(28).  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.14507/epaa.25.2730</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6143A576" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B2F9C3F" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
@@ -5572,53 +6183,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kania</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. 2016. Seeing Through Transparency in Educational Reform: Illuminating the “Local.” Educational Policy Analysis Archives, 24(91). </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId19" w:history="1">
+        <w:t xml:space="preserve">, B. 2016. Seeing Through Transparency in Educational Reform: Illuminating the “Local.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Policy Analysis Archives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 24(91). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.14507/epaa.24.2379</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C8A0ACE" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06CD6CA9" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
@@ -5690,309 +6317,436 @@
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Koyama, J. 2015.</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>Learning English, Working Hard, and Challenging Risk Discourses. Policy Futures in Education. Special Issue: Social Policy, Risk and Education 13(15): 608-620.</w:t>
+        <w:t xml:space="preserve">Learning English, Working Hard, and Challenging Risk Discourses. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Policy Futures in Education</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>. Special Issue: Social Policy, Risk and Education 13(15): 608-620.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456FC389" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BAD29B2" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. 2015. When Things Come Undone: The Promise of Dissembling Education Policy. Discourse: Studies in the Cultural Politics of Education, 36(4): 1-12. </w:t>
+        <w:t xml:space="preserve">Koyama, J. 2015. When Things Come Undone: The Promise of Dissembling Education Policy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Discourse: Studies in the Cultural Politics of Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 36(4): 1-12. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D258414" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5348DB31" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. 2014. Entangling Gender: Refugee Women Working in the United States. Journal of Refugee Studies. First published online September 30, 2014, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Koyama, J. 2014. Entangling Gender: Refugee Women Working in the United States. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>Journal of Refugee Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. First published online September 30, 2014, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="slug-doi-wrapper"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="slug-doi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10.1093/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="slug-doi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>jrs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="slug-doi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/feu026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0DBE3E" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03482964" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="03482964" w14:textId="6FCBA152" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. P. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kania</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. 2014. When Transparency Obscures: The Political Spectacle of Accountability. Journal of Critical Educational Policy Studies 12(1). </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+        <w:t xml:space="preserve">, B. 2014. When Transparency Obscures: The Political Spectacle of Accountability. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Critical Educational Policy Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12(1). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.jceps.com/?pageID=article&amp;articleID=328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0268A524" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03941852" w14:textId="56A908F0" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="03941852" w14:textId="71F8BB61" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Koyama, J. P. 201</w:t>
       </w:r>
       <w:r w:rsidR="002B56B5" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Principals as Bricoleurs: Making Sense of Data and Making Do in an Era of Accountability. Educational Administration Quarterly 50(2): 279-304. First published online July 9, 2013, DOI: 10.1177/0013161X13492796.</w:t>
+        <w:t xml:space="preserve">. Principals as Bricoleurs: Making Sense of Data and Making Do in an Era of Accountability. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Administration Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50(2): 279-304. First published online July 9, 2013, DOI: 10.1177/0013161X13492796.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6375BBC7" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36B1AA22" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="005F4951">
+    <w:p w14:paraId="36B1AA22" w14:textId="6E395AEB" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2013. Resettling Notions of Social Mobility: Situating Refugees as ‘Educable’ and ‘Employable.’ British Journal of Sociology of Education 34(5/6): 947-965. First published online September 12, 2013, DOI: 10.1080/01425692.2013.816033.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2013. Resettling Notions of Social Mobility: Situating Refugees as ‘Educable’ and ‘Employable.’ </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>British Journal of Sociology of Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34(5/6): 947-965. First published online September 12, 2013, DOI: 10.1080/01425692.2013.816033.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DBFC87" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="00B701CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057F32B1" w14:textId="7BC87143" w:rsidR="00533ED5" w:rsidRPr="006B7454" w:rsidRDefault="00B701CF" w:rsidP="00B701CF">
+    <w:p w14:paraId="057F32B1" w14:textId="7BC87143" w:rsidR="00533ED5" w:rsidRPr="00297CA8" w:rsidRDefault="00B701CF" w:rsidP="00B701CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gorur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, R.</w:t>
       </w:r>
       <w:r w:rsidR="00A365D0" w:rsidRPr="006B7454">
         <w:rPr>
@@ -6004,550 +6758,818 @@
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Koyama, J.P. 2013. The Struggle to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Technicise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Education Policy. The Australia</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> in Education Policy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Australia</w:t>
+      </w:r>
+      <w:r w:rsidR="00533ED5" w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECF28BA" w14:textId="55D04370" w:rsidR="00B701CF" w:rsidRPr="006B7454" w:rsidRDefault="00B701CF" w:rsidP="00533ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7454">
-        <w:rPr>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Educational Researcher, 40 (5): 633-648. First published online September 4, 2013, DOI: 10.1007/s13384-013-0125-9.</w:t>
+        <w:t>Educational Researcher,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 (5): 633-648. First published online September 4, 2013, DOI: 10.1007/s13384-013-0125-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E6026A" w14:textId="77777777" w:rsidR="00B701CF" w:rsidRPr="006B7454" w:rsidRDefault="00B701CF" w:rsidP="00B701CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4773AA8C" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2013. Global Scare Tactics and the Call for U.S. Schools to be Held Accountable. American Journal of Education, 120(1): 77-99. First published online August 23, 2013, DOI: 10.1086/673122.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2013. Global Scare Tactics and the Call for U.S. Schools to be Held Accountable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Journal of Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 120(1): 77-99. First published online August 23, 2013, DOI: 10.1086/673122.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B629F17" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517E1437" w14:textId="77777777" w:rsidR="002403DA" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="004A14DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. &amp; Menken, K. 2013.Emergent Bilinguals: Framing Students as Statistical Data? Bilingual Research Journal, 36(1): 82-99.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. &amp; Menken, K. 2013.Emergent Bilinguals: Framing Students as Statistical Data? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bilingual Research Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 36(1): 82-99.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDA5A2B" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="004A14DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC21BCF" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="0FC21BCF" w14:textId="04C2D58C" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. P. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cofield</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. 2013. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Theatre of Competing Globally: Disguising Racial Achievement Patterns with Test-Driven Accountabilities. The Urban Review 45(5). First published online January 12, 2013. DOI: 10.1007/s11256-012-0229-y. </w:t>
+        <w:t xml:space="preserve">The Theatre of Competing Globally: Disguising Racial Achievement Patterns with Test-Driven Accountabilities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Urban Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45(5). First published online January 12, 2013. DOI: 10.1007/s11256-012-0229-y. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B1952A" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB4323E" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="4BB4323E" w14:textId="4186FDCD" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiongqiong, C. &amp; Koyama, J. P. 2012. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reconceptualising</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diasporic Intellectual Networks: Mobile Scholars in Transnational Space. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B7454">
-        <w:rPr>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Globalisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B7454">
-[...4 lines deleted...]
-        <w:t>, Societies, and Education 10(4): 1-16. DOI: 10.1080/14767724.2012.690305</w:t>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Societies, and Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10(4): 1-16. DOI: 10.1080/14767724.2012.690305</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF84106" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E36E7B" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="00E36E7B" w14:textId="72C3862C" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. P. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Varenne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, H. 2012. Assembling and Dissembling: Policy as Productive Play. Educational Researcher 41(5): 157-162.</w:t>
+        <w:t xml:space="preserve">, H. 2012. Assembling and Dissembling: Policy as Productive Play. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297CA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41(5): 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30121C5B" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D6A753" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="41D6A753" w14:textId="51FF4AFB" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2012. Making Failure Matter: Enacting No Child Left Behind’s Standards, Accountabilities, and Classifications. Educational Policy 26(6): 870-891.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2012. Making Failure Matter: Enacting No Child Left Behind’s Standards, Accountabilities, and Classifications. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Educational Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00297CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26(6): 870-891.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DDFF71" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="799D83F0" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="799D83F0" w14:textId="5A3E4401" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2011. Generating, Comparing, Manipulating, Categorizing, Reporting, and Sometimes Fabricating Data to Comply with No Child Left Behind Mandates. Journal of Education Policy 26(5): 701-720.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2011. Generating, Comparing, Manipulating, Categorizing, Reporting, and Sometimes Fabricating Data to Comply with No Child Left Behind Mandates. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Education Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB" w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26(5): 701-720.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADB91FD" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447C5DDE" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="447C5DDE" w14:textId="21C3C1FE" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2011. Principals, Power, and Policy: Enacting ‘Supplemental Educational Services’ (SES). Anthropology and Education Quarterly 42(1): 20-36.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2011. Principals, Power, and Policy: Enacting ‘Supplemental Educational Services’ (SES). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anthropology and Education Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42(1): 20-36.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7229E802" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB6972D" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="4CB6972D" w14:textId="6DF5E8C4" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. P. &amp; Bartlett, B. 2011. Bilingual Education Policy as Political Spectacle: Educating Latino Immigrant Youth in New York City. International Journal of Bilingual Education and Bilingualism 14(2): 173-187. </w:t>
+        <w:t xml:space="preserve">Koyama, J. P. &amp; Bartlett, B. 2011. Bilingual Education Policy as Political Spectacle: Educating Latino Immigrant Youth in New York City. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Journal of Bilingual Education and Bilingualism</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14(2): 173-187. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D27C55" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF87A56" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="005F4951">
+    <w:p w14:paraId="0CF87A56" w14:textId="0DEF8996" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Koyama, J. P. 2007. Approaching and Attending College: Anthropological and Ethnographic Accounts. Teachers College Record 109 (10): 2301-2323.</w:t>
+        <w:t xml:space="preserve">Koyama, J. P. 2007. Approaching and Attending College: Anthropological and Ethnographic Accounts. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teachers College Record</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB" w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4951" w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 109 (10): 2301-2323.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3379E439" w14:textId="77777777" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66353446" w14:textId="2C9618FC" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
+    <w:p w14:paraId="66353446" w14:textId="397E0600" w:rsidR="005F4951" w:rsidRPr="006B7454" w:rsidRDefault="005F4951" w:rsidP="005F4951">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="720" w:right="-270" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Koyama, J</w:t>
       </w:r>
       <w:r w:rsidR="005440C3" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P. 2004. Appropriating Policy: Constructing Positions for English Learners. Bilingual Research Journal 28 (3): 321-343.</w:t>
+        <w:t xml:space="preserve"> P. 2004. Appropriating Policy: Constructing Positions for English Learners. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bilingual Research Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84EDB" w:rsidRPr="00F84EDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7454">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 (3): 321-343.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C3E6E8" w14:textId="4D08B149" w:rsidR="0036007D" w:rsidRPr="006B7454" w:rsidRDefault="0084305E" w:rsidP="001363FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2298F0C7" w14:textId="4465FF18" w:rsidR="001808E8" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="001808E8">
       <w:pPr>
@@ -6695,86 +7717,86 @@
     </w:p>
     <w:p w14:paraId="58464A5E" w14:textId="77777777" w:rsidR="00887EBE" w:rsidRPr="006B7454" w:rsidRDefault="00887EBE" w:rsidP="00787776">
       <w:pPr>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1390DFB3" w14:textId="54D52190" w:rsidR="00787776" w:rsidRPr="006B7454" w:rsidRDefault="00787776" w:rsidP="00787776">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. 2025. Social Sciences Interview. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mdpi.com/about/announcements/12626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01EB8A21" w14:textId="77777777" w:rsidR="00787776" w:rsidRPr="006B7454" w:rsidRDefault="00787776" w:rsidP="00787776">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="145AD74E" w14:textId="5B2927C9" w:rsidR="00787776" w:rsidRPr="006B7454" w:rsidRDefault="00787776" w:rsidP="00787776">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi, M., Dweck, C. and #Koyama, J. 26 May 2025. How can we create learning environments that unlock students’ potential? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://yidanprize.org/events-and-news/news/learning-environments-that-unlock-students-potential?utm_campaign=2025-yidan-prize-conference&amp;utm_content=334889830&amp;utm_medium=social&amp;utm_source=linkedin&amp;hss_channel=lcp-7958666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D6FC433" w14:textId="77777777" w:rsidR="00787776" w:rsidRPr="006B7454" w:rsidRDefault="00787776" w:rsidP="008463D6">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AF447" w14:textId="2261D969" w:rsidR="00887EBE" w:rsidRPr="006B7454" w:rsidRDefault="00887EBE" w:rsidP="00787776">
       <w:pPr>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6815,77 +7837,77 @@
     </w:p>
     <w:p w14:paraId="357329A7" w14:textId="77777777" w:rsidR="00F34FEB" w:rsidRPr="006B7454" w:rsidRDefault="00F34FEB" w:rsidP="003437E5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D4AF41" w14:textId="00D797A7" w:rsidR="003437E5" w:rsidRPr="006B7454" w:rsidRDefault="003437E5" w:rsidP="003437E5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. 2023. Interview with Isaacson Miller. Apple Podcasts: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://lnkd.in/gbTb6aE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="315BAE35" w14:textId="0A69057A" w:rsidR="003437E5" w:rsidRPr="006B7454" w:rsidRDefault="003437E5" w:rsidP="003437E5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spotify: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://lnkd.in/gMP-7dE6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46F8CC82" w14:textId="77777777" w:rsidR="003437E5" w:rsidRPr="006B7454" w:rsidRDefault="003437E5" w:rsidP="003437E5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1155D7C6" w14:textId="2536EB97" w:rsidR="0036246F" w:rsidRPr="006B7454" w:rsidRDefault="0036246F" w:rsidP="0036246F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6914,51 +7936,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>im</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)migrant Networks (LEARN).</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:smallCaps/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ht</w:t>
         </w:r>
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>tps://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6ADDE744" w14:textId="117848AD" w:rsidR="00ED4A97" w:rsidRPr="006B7454" w:rsidRDefault="00ED4A97" w:rsidP="005D238C">
       <w:pPr>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6983,101 +8005,101 @@
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2022. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s All in the Bag: Refugees and Materiality </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugee Research Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="007A1563" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://refugeeresearchonline.org/its-all-in-the-bag-refugees-and-materiality/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4545D9FF" w14:textId="77777777" w:rsidR="0036246F" w:rsidRPr="006B7454" w:rsidRDefault="0036246F" w:rsidP="00ED4A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E042575" w14:textId="6B384096" w:rsidR="00ED4A97" w:rsidRPr="006B7454" w:rsidRDefault="0036246F" w:rsidP="0036246F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Koyama, J. 2022. Response to The UNESCO report, Reimagining our futures together: A new social contract for education. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://learningfutures.education.asu.edu/responses-to-the-unesco-report-reimagining-our-futures-together-a-new-social-contract-for-education/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6812B7EC" w14:textId="77777777" w:rsidR="0036246F" w:rsidRPr="006B7454" w:rsidRDefault="0036246F" w:rsidP="0036246F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FD6ACF" w14:textId="3F907D30" w:rsidR="00FD416E" w:rsidRPr="006B7454" w:rsidRDefault="00BD1F1E" w:rsidP="00EA0712">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
@@ -7121,51 +8143,51 @@
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Education.</w:t>
       </w:r>
       <w:r w:rsidR="00EA0712" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00EA0712" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://podcasts.apple.com/us/podcast/futures-of-equity-in-education/id1540165859?i=1000571196578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="671BCC2D" w14:textId="77777777" w:rsidR="00EA0712" w:rsidRPr="006B7454" w:rsidRDefault="00EA0712" w:rsidP="00EA0712">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766FA266" w14:textId="042892CD" w:rsidR="00FD416E" w:rsidRPr="006B7454" w:rsidRDefault="00FD416E" w:rsidP="00EA0712">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -7197,194 +8219,195 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ŧ</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kasper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. 2022. Division L Spring 2022 Newsletter. The Conversation: Supporting refugee students and families in preK-12 schools. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.aeradivisiona.org/the-conversation-8203supporting-refugee-students-and-families-8203in-prek-12-schools.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="239487DC" w14:textId="77777777" w:rsidR="00BD1F1E" w:rsidRPr="006B7454" w:rsidRDefault="00BD1F1E" w:rsidP="00FD416E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C13F815" w14:textId="64E5ADBB" w:rsidR="00BD1F1E" w:rsidRPr="006B7454" w:rsidRDefault="00BD1F1E" w:rsidP="00BD1F1E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">#Koyama, J. 2021. Scent of Character. Principled Innovation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://live-principled-innovation.ws.asu.edu/experiences/flourish/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F2023ED" w14:textId="77777777" w:rsidR="00BD1F1E" w:rsidRPr="006B7454" w:rsidRDefault="00BD1F1E" w:rsidP="00BD1F1E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7937D8F5" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="008463D6" w:rsidP="00BD1F1E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2016. Fetishizing the Global Citizen in Times of Great Unrest and Uncertainty. UNESCO MGIEP. May 18, 2016. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://mgiep.unesco.org/fetishizing-the-global-citizen-in-times-of-great-unrest-and-uncertainty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E8B38F2" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E148530" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00616E86" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Meeting the Needs of Unaccompanied Central American Children. HIAS. December 11, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.hias.org/meeting-schooling-needs-unaccompanied-central-american-children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24466439" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A85DB2" w14:textId="77777777" w:rsidR="00533ED5" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
@@ -7397,61 +8420,60 @@
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Collins Shields, E. &amp; Koyama, J. 2014. ISIS, Torture, and World Silence about Women. The </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7F93D5" w14:textId="361F525A" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00533ED5" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="810"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World Post, Huffington Post. September 19, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00A56E42" w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.huffingtonpost.com/dr-elise-collins-shields/isis-torture-and-world-si_b_5843968.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="285723E7" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="810"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3209205F" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
@@ -7462,342 +8484,342 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Feminism in China: </w:t>
       </w:r>
       <w:r w:rsidR="00E33EEF" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risky but</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rising. Ms. Magazine blog. August 25, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://msmagazine.com/blog/2014/08/25/feminism-in-china-risky-but-rising/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="232BB2FB" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7E122F" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Saving Iraqis the US Left Behind. Al Jazeera America, August 11, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://america.aljazeera.com/profiles/k/jill-koyama.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="258C8E76" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C42023C" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Racism 101: Let’s Talk About Diversity and Prejudice in America’s Public Schools. Pacific Standard: The Science of Society, May 9, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.psmag.com/navigation/books-and-culture/donald-sterling-need-talk-racism-americas-public-schools-81162/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B5C8892" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F01B8A" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. The Right Way to Help Minority Boys. Reuters. April 21, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://blogs.reuters.com/great-debate/2014/04/21/the-right-way-to-help-minority-boys-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="715D3015" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0A8340" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014.  We Need Federal, Not State, Gun Control. April 18, 2014. CNN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.cnn.com/2014/04/18/opinion/koyama-gun-control/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7159FE32" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2479BD1A" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Why So Many Children of Immigrants are Going Hungry. Pacific Standard: The Science of Society, April 17, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.psmag.com/navigation/health-and-behavior/many-immigrant-kids-going-hungry-79344/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D584883" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE2C106" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Arizona's Bill Doesn't Uphold Religious Freedom, It Sanctions Discrimination. The Guardian, February 26, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.theguardian.com/commentisfree/2014/feb/26/gay-rights-arizona-bill-religious-discrimination</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C13F1B4" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="742C36DE" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koyama, J. 2014. Stop Performing Random Acts of Kindness! Huffington Post, February 25, 3014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.huffingtonpost.com/jill-koyama-phd/stop-performing-random-ac_b_4854045.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F41D07E" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE856B3" w14:textId="77777777" w:rsidR="00A56E42" w:rsidRPr="006B7454" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
@@ -7809,51 +8831,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Koyama, J. 2014. In the War on Poverty, Don’t Forget Refugees. Huffington Post,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E530491" w14:textId="4AE89894" w:rsidR="00A56E42" w:rsidRDefault="00A56E42" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">January 23, 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.huffingtonpost.com/jill-koyama-phd/dont-forget-refugees_b_4646377.html?utm_hp_ref=impact&amp;ir=Impact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53A7060E" w14:textId="77777777" w:rsidR="00623E10" w:rsidRDefault="00623E10" w:rsidP="00A56E42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="027AF1A5" w14:textId="030A1BD9" w:rsidR="002D315B" w:rsidRPr="002D315B" w:rsidRDefault="00623E10" w:rsidP="002D315B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -7864,211 +8886,287 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623E10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Manuscripts in process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E30C1D" w14:textId="39DCAF49" w:rsidR="00A60C1D" w:rsidRDefault="00A60C1D" w:rsidP="00A679E8">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37A6F9AE" w14:textId="3C5529CE" w:rsidR="00623E10" w:rsidRPr="005B0FE6" w:rsidRDefault="00623E10" w:rsidP="005B0FE6">
+    <w:p w14:paraId="37A6F9AE" w14:textId="6A2E3B07" w:rsidR="00623E10" w:rsidRDefault="0025111A" w:rsidP="005B0FE6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B0FE6">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koyama, J. Navigating </w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koyama, J. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and A. Markos. </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8" w:rsidRPr="000741D8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social Sciences Special Issue</w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navigating </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ci</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tizenship and </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducation: </w:t>
       </w:r>
       <w:r w:rsidR="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">itizenship and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+        <w:t xml:space="preserve">efugees, </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ducation: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+        <w:t xml:space="preserve">longing, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">efugees, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+        <w:t>roduction of the “</w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">elonging, and the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+        <w:t xml:space="preserve">ood </w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00623E10" w:rsidRPr="005B0FE6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>roduction of the “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+        <w:t>itizen</w:t>
+      </w:r>
+      <w:r w:rsidR="000741D8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>g</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0FE6">
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDD4DCE" w14:textId="77777777" w:rsidR="0025111A" w:rsidRDefault="0025111A" w:rsidP="005B0FE6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ood </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B0FE6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB160E7" w14:textId="12DF4A7F" w:rsidR="0025111A" w:rsidRDefault="0025111A" w:rsidP="0025111A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Koyama, J. and S. Tolbert. What Anthropology Contributes to Educational Research, Policy, and Praxis, Lesley Bartlett, ed. Bloomsbury Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC44A93" w14:textId="77777777" w:rsidR="00623E10" w:rsidRPr="006B7454" w:rsidRDefault="00623E10" w:rsidP="00A679E8">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_ogpd6vhfzpoi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="23AFF47D" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30431EA7" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
@@ -8133,51 +9231,50 @@
         <w:t>)migrants: Refugees and the United States’ Labor Market. Labor and the Manipulation of Mobility Panel. Presenter, American Anthropological Association, Annual Meeting, Toronto Canada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FC10AC" w14:textId="77777777" w:rsidR="00017DAE" w:rsidRPr="006B7454" w:rsidRDefault="00017DAE" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B4EF376" w14:textId="7F0D86DF" w:rsidR="008B33EC" w:rsidRPr="006B7454" w:rsidRDefault="008B33EC" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Positioning Iraqi Refugees with Special Immigrant Visas as College Goers in the United States. Presenter, Western Comparative and International Education Society (CIES), Pacific Grove, CA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAFA0FE" w14:textId="77777777" w:rsidR="008B33EC" w:rsidRPr="006B7454" w:rsidRDefault="008B33EC" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1F2A5F" w14:textId="4EDEF6D1" w:rsidR="00EB6F09" w:rsidRPr="006B7454" w:rsidRDefault="00EB6F09" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -8806,50 +9903,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Middle Tennessee State University (MTSU) Leadership Speaker Series</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293D6609" w14:textId="5FAB776F" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00780E4E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2/20: Leading with Purpose and Intention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1869EEA2" w14:textId="7F3001A5" w:rsidR="00780E4E" w:rsidRPr="00C51149" w:rsidRDefault="00780E4E" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -9772,50 +10870,51 @@
         </w:rPr>
         <w:t>)migrant networks (LEARN). Learning Futures Collaborative, MLFTC, Moderator, online, October 19, 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDD626C" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E159FFF" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Moving Towards Gender Equity in Education, Invited as Keynote Speaker, HEP-Morocco Annual Conference, May 19, 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA806E1" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F1CA85A" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10418,50 +11517,51 @@
         <w:t>Lydia Kennedy LGBTQ+ Leadership Award, University of Arizona Health Services, University of Arizona</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC59C4C" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B09E63B" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Outstanding Faculty for Graduate and Professional Students, Graduate and Professional Student Council, University of Arizona</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D21802" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47EFF5DE" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11252,51 +12352,51 @@
         </w:rPr>
         <w:t>2022-</w:t>
       </w:r>
       <w:r w:rsidR="00787776" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Principal Investigator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Collaborative Leading in Indigenous Communities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCD3984" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -11334,51 +12434,51 @@
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Principal Investigator. Learning and Educating Across Refugee/(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Im</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)migrant Networks (LEARN), MLFTC Learning Futures Collaboratives. $28,000. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="006B7454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23E962A6" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7A3E57" w14:textId="77777777" w:rsidR="00BB6171" w:rsidRPr="006B7454" w:rsidRDefault="00BB6171" w:rsidP="00BB6171">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12216,51 +13316,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EDL 567/625: School, Family, and Communities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65666358" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:right="-270" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>EDL 598: Masters Capstone Project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FE2154" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:right="-270" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EDL 605: Qualitative Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67515EBE" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:right="-270" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12982,50 +14081,51 @@
         <w:t xml:space="preserve">Making a Difference Scholarship Luncheon, Organization of Chinese Americans, Tucson, AZ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116F2B2A" w14:textId="77777777" w:rsidR="000C1DB9" w:rsidRPr="006B7454" w:rsidRDefault="000C1DB9" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="377488A9" w14:textId="56A9B5A4" w:rsidR="000C1DB9" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sponsor and Host</w:t>
       </w:r>
       <w:r w:rsidR="00F4722D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="000C1DB9" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>April 30, 2016</w:t>
       </w:r>
       <w:r w:rsidR="00F4722D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37427379" w14:textId="5FDAD960" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
@@ -14032,50 +15132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="0044598D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DCC9C6" w14:textId="6EF2560C" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CAE Outstanding Dissertation Award Committee </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F35872B" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D6478D" w14:textId="794485FD" w:rsidR="005C5736" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Mentor</w:t>
       </w:r>
@@ -14209,51 +15310,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2015-2018</w:t>
       </w:r>
       <w:r w:rsidR="0044598D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6E982B" w14:textId="0E4FF096" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Univ. Council for Educational Admin</w:t>
       </w:r>
       <w:r w:rsidR="000D687F" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>istration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D09D03" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:left="3660" w:hanging="3660"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30C55D8E" w14:textId="395D5404" w:rsidR="005C5736" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:left="3660" w:hanging="3660"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14924,50 +16024,51 @@
         <w:t>National Association for Multicultural Education (NAME) (2022, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA9ABF9" w14:textId="77777777" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="00921A51">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A9653B" w14:textId="37DEE174" w:rsidR="002D315B" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="002D315B">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reviewer</w:t>
       </w:r>
       <w:r w:rsidR="00721DB4" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, B</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ook Manuscripts </w:t>
       </w:r>
       <w:r w:rsidR="0069175D" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005C5736" w:rsidRPr="006B7454">
         <w:rPr>
@@ -15179,51 +16280,50 @@
       <w:r w:rsidR="005C5736" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">urnal of Education (2011,2012) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC4A1DB" w14:textId="3716C00C" w:rsidR="00921A51" w:rsidRPr="006B7454" w:rsidRDefault="00921A51" w:rsidP="005C5736">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Anthropology and Education Quart</w:t>
       </w:r>
       <w:r w:rsidR="005C5736" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>erly (2008, 2010, 2012, 2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F207DFC" w14:textId="66B483B9" w:rsidR="005C5736" w:rsidRPr="006B7454" w:rsidRDefault="005C5736" w:rsidP="005C5736">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -15657,79 +16757,95 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ABE7CD3" w14:textId="511093D9" w:rsidR="00BC1F6A" w:rsidRPr="00281F8D" w:rsidRDefault="00BC1F6A" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arizona State University (ASU)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C76B9D" w14:textId="77777777" w:rsidR="00BC1F6A" w:rsidRDefault="00BC1F6A" w:rsidP="002849B7">
+    <w:p w14:paraId="7358F8FD" w14:textId="327F2517" w:rsidR="00146D07" w:rsidRDefault="00BC1F6A" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASU Committees and Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7250E725" w14:textId="051894A7" w:rsidR="00640BE2" w:rsidRPr="006B7454" w:rsidRDefault="00640BE2" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Faculty Advisor, Fighting For a Living Wage at ASU (2026-</w:t>
+        <w:t xml:space="preserve">Faculty Advisor, Fighting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Living Wage at ASU (2026-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2FDEA8" w14:textId="143CCB50" w:rsidR="00CB16E8" w:rsidRDefault="00CB16E8" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Member, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graduate Program Performance Evaluation Team (2025-present)</w:t>
@@ -15915,50 +17031,99 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MLFC Committees</w:t>
       </w:r>
       <w:r w:rsidR="004C4A9E" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Collaborations, and </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2EBDC3ED" w14:textId="67CD083E" w:rsidR="00146D07" w:rsidRPr="00146D07" w:rsidRDefault="00146D07" w:rsidP="002849B7">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00146D07">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ed Studies Student Engag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D07">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D07">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Event Keynote (2025, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC334F4" w14:textId="144C6A98" w:rsidR="00146D07" w:rsidRDefault="00146D07" w:rsidP="002849B7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROMOTE initiative (2026-present)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="76C13E33" w14:textId="122002F3" w:rsidR="002D315B" w:rsidRPr="006B7454" w:rsidRDefault="002D315B" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>YSW Advisory (2025-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE49248" w14:textId="72A8258E" w:rsidR="00957AC5" w:rsidRPr="006B7454" w:rsidRDefault="00957AC5" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
@@ -16078,50 +17243,51 @@
     </w:p>
     <w:p w14:paraId="6712C860" w14:textId="77777777" w:rsidR="004D2837" w:rsidRPr="006B7454" w:rsidRDefault="004D2837" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5714D243" w14:textId="2FC76139" w:rsidR="00BC1F6A" w:rsidRPr="00281F8D" w:rsidRDefault="002849B7" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00BC1F6A" w:rsidRPr="006B7454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>niversity of Arizona (UA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453205CA" w14:textId="7697BA5D" w:rsidR="002849B7" w:rsidRPr="006B7454" w:rsidRDefault="00BC1F6A" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UA</w:t>
@@ -16342,51 +17508,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00640575" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Invited Presenter, College of Education Reception (2019)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A49760D" w14:textId="77777777" w:rsidR="00640575" w:rsidRPr="006B7454" w:rsidRDefault="00640575" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Invited Presenter, CADREI (2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F428F84" w14:textId="77777777" w:rsidR="00640575" w:rsidRPr="006B7454" w:rsidRDefault="00640575" w:rsidP="002849B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Invited Presenter, College of Education Advisory Board (2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078876AD" w14:textId="77777777" w:rsidR="002849B7" w:rsidRPr="006B7454" w:rsidRDefault="002849B7" w:rsidP="00640575">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -16588,83 +17753,83 @@
       </w:r>
       <w:r w:rsidR="00E362D1" w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 2020-2021</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7454">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B421FBF" w14:textId="77777777" w:rsidR="000F2CBA" w:rsidRPr="00026540" w:rsidRDefault="000F2CBA" w:rsidP="000F2CBA">
       <w:pPr>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F2CBA" w:rsidRPr="00026540" w:rsidSect="005D2CDA">
-      <w:headerReference w:type="even" r:id="rId45"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId50"/>
+      <w:headerReference w:type="even" r:id="rId48"/>
+      <w:headerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="even" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:headerReference w:type="first" r:id="rId52"/>
+      <w:footerReference w:type="first" r:id="rId53"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F116067" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02">
+    <w:p w14:paraId="004937BA" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42275E96" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02">
+    <w:p w14:paraId="4F7B8B1C" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56DB95E3" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02"/>
+    <w:p w14:paraId="4A5D2F0C" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16696,51 +17861,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AA695D8" w14:textId="77777777" w:rsidR="00626E39" w:rsidRDefault="00626E39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
@@ -16749,65 +17914,65 @@
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2282F6D0" w14:textId="77777777" w:rsidR="005955B4" w:rsidRDefault="005955B4" w:rsidP="006C11E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DCF07DB" w14:textId="77777777" w:rsidR="00626E39" w:rsidRDefault="00626E39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="448C6C5C" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02">
+    <w:p w14:paraId="49A1D0DD" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C880143" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02">
+    <w:p w14:paraId="442E256D" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E1FFE9F" w14:textId="77777777" w:rsidR="003E4F02" w:rsidRDefault="003E4F02"/>
+    <w:p w14:paraId="7ECA9405" w14:textId="77777777" w:rsidR="004711C8" w:rsidRDefault="004711C8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13CAA6D2" w14:textId="77777777" w:rsidR="00626E39" w:rsidRDefault="00626E39">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29879CD1" w14:textId="4896B4A3" w:rsidR="005955B4" w:rsidRPr="008B1BEB" w:rsidRDefault="005955B4" w:rsidP="006C11E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
@@ -23114,51 +24279,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="378474835">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1599021978">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="482280619">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1745645062">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1034884851">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1231694627">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="152"/>
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -23216,50 +24381,51 @@
     <w:rsid w:val="000450D1"/>
     <w:rsid w:val="00045845"/>
     <w:rsid w:val="00046A57"/>
     <w:rsid w:val="00046F63"/>
     <w:rsid w:val="0004784F"/>
     <w:rsid w:val="00047D0E"/>
     <w:rsid w:val="00051228"/>
     <w:rsid w:val="00051269"/>
     <w:rsid w:val="000555B5"/>
     <w:rsid w:val="0005618A"/>
     <w:rsid w:val="00057610"/>
     <w:rsid w:val="000577EA"/>
     <w:rsid w:val="00057CCD"/>
     <w:rsid w:val="000606D2"/>
     <w:rsid w:val="000609A5"/>
     <w:rsid w:val="00060E73"/>
     <w:rsid w:val="00062FDA"/>
     <w:rsid w:val="000652E5"/>
     <w:rsid w:val="00065537"/>
     <w:rsid w:val="00065BD6"/>
     <w:rsid w:val="000679AD"/>
     <w:rsid w:val="00070AFF"/>
     <w:rsid w:val="00070BE7"/>
     <w:rsid w:val="000716BD"/>
     <w:rsid w:val="0007366D"/>
+    <w:rsid w:val="000741D8"/>
     <w:rsid w:val="00075AF7"/>
     <w:rsid w:val="00076DA7"/>
     <w:rsid w:val="000812F2"/>
     <w:rsid w:val="00081469"/>
     <w:rsid w:val="000825FF"/>
     <w:rsid w:val="00082A64"/>
     <w:rsid w:val="00083742"/>
     <w:rsid w:val="00083FB5"/>
     <w:rsid w:val="00084C0E"/>
     <w:rsid w:val="000852D7"/>
     <w:rsid w:val="000852FF"/>
     <w:rsid w:val="00085833"/>
     <w:rsid w:val="00085CA9"/>
     <w:rsid w:val="00085E69"/>
     <w:rsid w:val="0009112C"/>
     <w:rsid w:val="000916B6"/>
     <w:rsid w:val="00091A22"/>
     <w:rsid w:val="00091B99"/>
     <w:rsid w:val="00092D67"/>
     <w:rsid w:val="00092E6A"/>
     <w:rsid w:val="00094149"/>
     <w:rsid w:val="00095566"/>
     <w:rsid w:val="00095D8D"/>
     <w:rsid w:val="000969C4"/>
     <w:rsid w:val="00096B3E"/>
@@ -23340,50 +24506,51 @@
     <w:rsid w:val="00123EBE"/>
     <w:rsid w:val="001253D0"/>
     <w:rsid w:val="00125A05"/>
     <w:rsid w:val="00126F52"/>
     <w:rsid w:val="001275D0"/>
     <w:rsid w:val="00127EAA"/>
     <w:rsid w:val="00130AE4"/>
     <w:rsid w:val="001320F2"/>
     <w:rsid w:val="00133359"/>
     <w:rsid w:val="00133CA5"/>
     <w:rsid w:val="0013442D"/>
     <w:rsid w:val="001348A0"/>
     <w:rsid w:val="001348F9"/>
     <w:rsid w:val="00135E62"/>
     <w:rsid w:val="001363FB"/>
     <w:rsid w:val="001366BA"/>
     <w:rsid w:val="00137BA4"/>
     <w:rsid w:val="00140E26"/>
     <w:rsid w:val="001418E9"/>
     <w:rsid w:val="00141B83"/>
     <w:rsid w:val="00141CBC"/>
     <w:rsid w:val="00142E69"/>
     <w:rsid w:val="001448CA"/>
     <w:rsid w:val="00144A30"/>
     <w:rsid w:val="00146714"/>
+    <w:rsid w:val="00146D07"/>
     <w:rsid w:val="00146DD2"/>
     <w:rsid w:val="00150B3C"/>
     <w:rsid w:val="00151D0A"/>
     <w:rsid w:val="00152B79"/>
     <w:rsid w:val="00152DB1"/>
     <w:rsid w:val="00153BE6"/>
     <w:rsid w:val="00153D62"/>
     <w:rsid w:val="0015423D"/>
     <w:rsid w:val="0015437C"/>
     <w:rsid w:val="00154957"/>
     <w:rsid w:val="001553C4"/>
     <w:rsid w:val="00155E0D"/>
     <w:rsid w:val="001565FF"/>
     <w:rsid w:val="0015723F"/>
     <w:rsid w:val="00157A86"/>
     <w:rsid w:val="0016099A"/>
     <w:rsid w:val="00161486"/>
     <w:rsid w:val="001622CB"/>
     <w:rsid w:val="00164394"/>
     <w:rsid w:val="001658F5"/>
     <w:rsid w:val="00165EF7"/>
     <w:rsid w:val="00166DEF"/>
     <w:rsid w:val="00166EFB"/>
     <w:rsid w:val="00170475"/>
     <w:rsid w:val="00170553"/>
@@ -23485,99 +24652,101 @@
     <w:rsid w:val="00216783"/>
     <w:rsid w:val="00216D0C"/>
     <w:rsid w:val="00216E62"/>
     <w:rsid w:val="00220BF2"/>
     <w:rsid w:val="00220E7E"/>
     <w:rsid w:val="002222AE"/>
     <w:rsid w:val="00224955"/>
     <w:rsid w:val="002274D9"/>
     <w:rsid w:val="00230B88"/>
     <w:rsid w:val="00231FA3"/>
     <w:rsid w:val="00232E8B"/>
     <w:rsid w:val="002338F6"/>
     <w:rsid w:val="00233FB9"/>
     <w:rsid w:val="00234E65"/>
     <w:rsid w:val="00235328"/>
     <w:rsid w:val="00235514"/>
     <w:rsid w:val="00235BE3"/>
     <w:rsid w:val="00235C7D"/>
     <w:rsid w:val="002377D5"/>
     <w:rsid w:val="002403DA"/>
     <w:rsid w:val="002414EF"/>
     <w:rsid w:val="0024228C"/>
     <w:rsid w:val="00242AE9"/>
     <w:rsid w:val="002430C4"/>
     <w:rsid w:val="002448BC"/>
+    <w:rsid w:val="0025111A"/>
     <w:rsid w:val="0025171E"/>
     <w:rsid w:val="002522EC"/>
     <w:rsid w:val="002549AD"/>
     <w:rsid w:val="002552B0"/>
     <w:rsid w:val="0025593A"/>
     <w:rsid w:val="00257873"/>
     <w:rsid w:val="00257F0E"/>
     <w:rsid w:val="00257F9B"/>
     <w:rsid w:val="0026006A"/>
     <w:rsid w:val="00260217"/>
     <w:rsid w:val="00260227"/>
     <w:rsid w:val="00260500"/>
     <w:rsid w:val="00260694"/>
     <w:rsid w:val="002607E2"/>
     <w:rsid w:val="00260E7B"/>
     <w:rsid w:val="00261380"/>
     <w:rsid w:val="00262AA6"/>
     <w:rsid w:val="00262DA4"/>
     <w:rsid w:val="0026384E"/>
     <w:rsid w:val="0026393A"/>
     <w:rsid w:val="00264DD3"/>
     <w:rsid w:val="0026536C"/>
     <w:rsid w:val="002657DB"/>
     <w:rsid w:val="00265EA4"/>
     <w:rsid w:val="00266066"/>
     <w:rsid w:val="002660DA"/>
     <w:rsid w:val="0027006D"/>
     <w:rsid w:val="002704FE"/>
     <w:rsid w:val="00271DC4"/>
     <w:rsid w:val="00272C47"/>
     <w:rsid w:val="00273206"/>
     <w:rsid w:val="002733BF"/>
     <w:rsid w:val="0027525E"/>
     <w:rsid w:val="002752A6"/>
     <w:rsid w:val="002763B5"/>
     <w:rsid w:val="00277626"/>
     <w:rsid w:val="00281F8D"/>
     <w:rsid w:val="002849B7"/>
     <w:rsid w:val="0029031B"/>
     <w:rsid w:val="002904C6"/>
     <w:rsid w:val="00290BC0"/>
     <w:rsid w:val="0029153E"/>
     <w:rsid w:val="00291661"/>
     <w:rsid w:val="00291A56"/>
     <w:rsid w:val="00291E4A"/>
     <w:rsid w:val="002933E5"/>
     <w:rsid w:val="00294957"/>
     <w:rsid w:val="002962B6"/>
     <w:rsid w:val="00297744"/>
+    <w:rsid w:val="00297CA8"/>
     <w:rsid w:val="002A1E4D"/>
     <w:rsid w:val="002A2DCB"/>
     <w:rsid w:val="002A4442"/>
     <w:rsid w:val="002A7643"/>
     <w:rsid w:val="002A7663"/>
     <w:rsid w:val="002B01AD"/>
     <w:rsid w:val="002B1070"/>
     <w:rsid w:val="002B1285"/>
     <w:rsid w:val="002B16F5"/>
     <w:rsid w:val="002B2506"/>
     <w:rsid w:val="002B2F8B"/>
     <w:rsid w:val="002B328A"/>
     <w:rsid w:val="002B3E08"/>
     <w:rsid w:val="002B4999"/>
     <w:rsid w:val="002B54E0"/>
     <w:rsid w:val="002B56B5"/>
     <w:rsid w:val="002B5FAF"/>
     <w:rsid w:val="002B6201"/>
     <w:rsid w:val="002B66CC"/>
     <w:rsid w:val="002C054E"/>
     <w:rsid w:val="002C1A7E"/>
     <w:rsid w:val="002C2804"/>
     <w:rsid w:val="002C3804"/>
     <w:rsid w:val="002C3CB6"/>
     <w:rsid w:val="002C62E2"/>
@@ -23792,87 +24961,89 @@
     <w:rsid w:val="00437354"/>
     <w:rsid w:val="004375F3"/>
     <w:rsid w:val="004400BF"/>
     <w:rsid w:val="004419E9"/>
     <w:rsid w:val="00441F6B"/>
     <w:rsid w:val="00442323"/>
     <w:rsid w:val="00442420"/>
     <w:rsid w:val="00443AC4"/>
     <w:rsid w:val="00445468"/>
     <w:rsid w:val="004454BB"/>
     <w:rsid w:val="0044598D"/>
     <w:rsid w:val="00446547"/>
     <w:rsid w:val="00450251"/>
     <w:rsid w:val="004502B7"/>
     <w:rsid w:val="00450C71"/>
     <w:rsid w:val="0045382B"/>
     <w:rsid w:val="00453D2E"/>
     <w:rsid w:val="00454360"/>
     <w:rsid w:val="00454B11"/>
     <w:rsid w:val="00454E50"/>
     <w:rsid w:val="00456953"/>
     <w:rsid w:val="00461DC8"/>
     <w:rsid w:val="0046229E"/>
     <w:rsid w:val="00462F00"/>
     <w:rsid w:val="00470438"/>
+    <w:rsid w:val="004711C8"/>
     <w:rsid w:val="0047152B"/>
     <w:rsid w:val="00472B71"/>
     <w:rsid w:val="00473974"/>
     <w:rsid w:val="00476FB8"/>
     <w:rsid w:val="004778BD"/>
     <w:rsid w:val="004821D1"/>
     <w:rsid w:val="00484B2C"/>
     <w:rsid w:val="00486E99"/>
     <w:rsid w:val="00487FE4"/>
     <w:rsid w:val="00490EF5"/>
     <w:rsid w:val="004910A5"/>
     <w:rsid w:val="0049373A"/>
     <w:rsid w:val="00493C69"/>
     <w:rsid w:val="00493E1E"/>
     <w:rsid w:val="004941E6"/>
     <w:rsid w:val="0049475E"/>
     <w:rsid w:val="004954CF"/>
     <w:rsid w:val="004A0FF6"/>
     <w:rsid w:val="004A14DA"/>
     <w:rsid w:val="004A16CD"/>
     <w:rsid w:val="004A1E69"/>
     <w:rsid w:val="004A2501"/>
     <w:rsid w:val="004A3C4F"/>
     <w:rsid w:val="004A5EA3"/>
     <w:rsid w:val="004A6240"/>
     <w:rsid w:val="004A66FF"/>
     <w:rsid w:val="004B04AD"/>
     <w:rsid w:val="004B0EDA"/>
     <w:rsid w:val="004B2361"/>
     <w:rsid w:val="004B3DE3"/>
     <w:rsid w:val="004B43A3"/>
     <w:rsid w:val="004B5847"/>
     <w:rsid w:val="004B7296"/>
     <w:rsid w:val="004B763E"/>
     <w:rsid w:val="004C1408"/>
     <w:rsid w:val="004C2829"/>
     <w:rsid w:val="004C2E6C"/>
+    <w:rsid w:val="004C3A2A"/>
     <w:rsid w:val="004C3BAF"/>
     <w:rsid w:val="004C4570"/>
     <w:rsid w:val="004C46DA"/>
     <w:rsid w:val="004C4A9E"/>
     <w:rsid w:val="004C6408"/>
     <w:rsid w:val="004C6FAA"/>
     <w:rsid w:val="004C7C28"/>
     <w:rsid w:val="004C7DBA"/>
     <w:rsid w:val="004D2837"/>
     <w:rsid w:val="004D491A"/>
     <w:rsid w:val="004D4C79"/>
     <w:rsid w:val="004D5FCF"/>
     <w:rsid w:val="004D6ADF"/>
     <w:rsid w:val="004E07E7"/>
     <w:rsid w:val="004E16A5"/>
     <w:rsid w:val="004E17DC"/>
     <w:rsid w:val="004E1F2F"/>
     <w:rsid w:val="004E685E"/>
     <w:rsid w:val="004F0706"/>
     <w:rsid w:val="004F0F23"/>
     <w:rsid w:val="004F11B3"/>
     <w:rsid w:val="004F11E3"/>
     <w:rsid w:val="004F1688"/>
     <w:rsid w:val="004F1EB3"/>
     <w:rsid w:val="004F2198"/>
@@ -25461,50 +26632,51 @@
     <w:rsid w:val="00F52614"/>
     <w:rsid w:val="00F54816"/>
     <w:rsid w:val="00F57ED6"/>
     <w:rsid w:val="00F602B4"/>
     <w:rsid w:val="00F6106D"/>
     <w:rsid w:val="00F6130D"/>
     <w:rsid w:val="00F63B0B"/>
     <w:rsid w:val="00F65991"/>
     <w:rsid w:val="00F6659A"/>
     <w:rsid w:val="00F66969"/>
     <w:rsid w:val="00F71014"/>
     <w:rsid w:val="00F7108B"/>
     <w:rsid w:val="00F72095"/>
     <w:rsid w:val="00F7217F"/>
     <w:rsid w:val="00F72423"/>
     <w:rsid w:val="00F7334C"/>
     <w:rsid w:val="00F738B2"/>
     <w:rsid w:val="00F73A49"/>
     <w:rsid w:val="00F74011"/>
     <w:rsid w:val="00F7443A"/>
     <w:rsid w:val="00F75348"/>
     <w:rsid w:val="00F76D16"/>
     <w:rsid w:val="00F8081B"/>
     <w:rsid w:val="00F80FD6"/>
     <w:rsid w:val="00F82BD3"/>
+    <w:rsid w:val="00F84EDB"/>
     <w:rsid w:val="00F86736"/>
     <w:rsid w:val="00F87CFD"/>
     <w:rsid w:val="00F90878"/>
     <w:rsid w:val="00F912DE"/>
     <w:rsid w:val="00F91C51"/>
     <w:rsid w:val="00F92517"/>
     <w:rsid w:val="00F92645"/>
     <w:rsid w:val="00F9379A"/>
     <w:rsid w:val="00F95678"/>
     <w:rsid w:val="00F95CA9"/>
     <w:rsid w:val="00F96112"/>
     <w:rsid w:val="00F97C66"/>
     <w:rsid w:val="00FA0623"/>
     <w:rsid w:val="00FA2C5F"/>
     <w:rsid w:val="00FA2F71"/>
     <w:rsid w:val="00FA345F"/>
     <w:rsid w:val="00FA3BA2"/>
     <w:rsid w:val="00FA4C8F"/>
     <w:rsid w:val="00FA5983"/>
     <w:rsid w:val="00FA6113"/>
     <w:rsid w:val="00FA6F49"/>
     <w:rsid w:val="00FA744E"/>
     <w:rsid w:val="00FA755E"/>
     <w:rsid w:val="00FA7708"/>
     <w:rsid w:val="00FA7F47"/>
@@ -27214,51 +28386,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F1474904120966422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.14507/epaa.25.2730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugeeresearchonline.org/its-all-in-the-bag-refugees-and-materiality/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psmag.com/navigation/health-and-behavior/many-immigrant-kids-going-hungry-79344/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/about/announcements/12626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msmagazine.com/blog/2014/08/25/feminism-in-china-risky-but-rising/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/jill-koyama-phd/dont-forget-refugees_b_4646377.html?utm_hp_ref=impact&amp;ir=Impact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0013161X20914703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeradivisiona.org/the-conversation-8203supporting-refugee-students-and-families-8203in-prek-12-schools.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01596306.2023.2250273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnkd.in/gMP-7dE6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hias.org/meeting-schooling-needs-unaccompanied-central-american-children" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.reuters.com/great-debate/2014/04/21/the-right-way-to-help-minority-boys-2/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theguardian.com/commentisfree/2014/feb/26/gay-rights-arizona-bill-religious-discrimination" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14507/epaa.28.5078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnkd.in/gbTb6aE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/futures-of-equity-in-education/id1540165859?i=1000571196578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psmag.com/navigation/books-and-culture/donald-sterling-need-talk-racism-americas-public-schools-81162/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00220620.2023.2259813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.14507/epaa.24.2379" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mgiep.unesco.org/fetishizing-the-global-citizen-in-times-of-great-unrest-and-uncertainty/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/socsci13060314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/2175-623699889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yidanprize.org/events-and-news/news/learning-environments-that-unlock-students-potential?utm_campaign=2025-yidan-prize-conference&amp;utm_content=334889830&amp;utm_medium=social&amp;utm_source=linkedin&amp;hss_channel=lcp-7958666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/responses-to-the-unesco-report-reimagining-our-futures-together-a-new-social-contract-for-education/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://live-principled-innovation.ws.asu.edu/experiences/flourish/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://america.aljazeera.com/profiles/k/jill-koyama.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.asu.edu/clic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33682/92bg-4dmm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.linged.2021.101010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1466138119845395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/dr-elise-collins-shields/isis-torture-and-world-si_b_5843968.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnn.com/2014/04/18/opinion/koyama-gun-control/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jceps.com/?pageID=article&amp;articleID=328" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/jill-koyama-phd/stop-performing-random-ac_b_4854045.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00220620.2023.2259813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14507/epaa.28.5078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnkd.in/gbTb6aE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psmag.com/navigation/books-and-culture/donald-sterling-need-talk-racism-americas-public-schools-81162/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.14507/epaa.25.2730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mgiep.unesco.org/fetishizing-the-global-citizen-in-times-of-great-unrest-and-uncertainty/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psmag.com/navigation/health-and-behavior/many-immigrant-kids-going-hungry-79344/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F1474904120966422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugeeresearchonline.org/its-all-in-the-bag-refugees-and-materiality/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33682/92bg-4dmm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/about/announcements/12626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aeradivisiona.org/the-conversation-8203supporting-refugee-students-and-families-8203in-prek-12-schools.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msmagazine.com/blog/2014/08/25/feminism-in-china-risky-but-rising/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.reuters.com/great-debate/2014/04/21/the-right-way-to-help-minority-boys-2/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/jill-koyama-phd/dont-forget-refugees_b_4646377.html?utm_hp_ref=impact&amp;ir=Impact" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/socsci/special_issues/YF7WWQ7Z91" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0013161X20914703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/futures-of-equity-in-education/id1540165859?i=1000571196578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/jill-koyama-phd/stop-performing-random-ac_b_4854045.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/socsci/special_issues/64ADQHG1S0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01596306.2023.2250273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.14507/epaa.24.2379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnkd.in/gMP-7dE6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/responses-to-the-unesco-report-reimagining-our-futures-together-a-new-social-contract-for-education/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hias.org/meeting-schooling-needs-unaccompanied-central-american-children" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theguardian.com/commentisfree/2014/feb/26/gay-rights-arizona-bill-religious-discrimination" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09518398.2025.2502056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/socsci13060314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/2175-623699889" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yidanprize.org/events-and-news/news/learning-environments-that-unlock-students-potential?utm_campaign=2025-yidan-prize-conference&amp;utm_content=334889830&amp;utm_medium=social&amp;utm_source=linkedin&amp;hss_channel=lcp-7958666" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://live-principled-innovation.ws.asu.edu/experiences/flourish/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://america.aljazeera.com/profiles/k/jill-koyama.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.asu.edu/clic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1466138119845395" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnn.com/2014/04/18/opinion/koyama-gun-control/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.linged.2021.101010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jceps.com/?pageID=article&amp;articleID=328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningfutures.education.asu.edu/lfc/learning-and-educating-across-refugee-immigrant-networks-learn/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huffingtonpost.com/dr-elise-collins-shields/isis-torture-and-world-si_b_5843968.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -27523,75 +28695,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFD71E9-A528-4FA9-9390-91D1C6708125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6525</Words>
-  <Characters>37196</Characters>
+  <Words>6677</Words>
+  <Characters>38064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>309</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>317</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Francesca Adelisa López</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Marquette University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43634</CharactersWithSpaces>
+  <CharactersWithSpaces>44652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="90" baseType="variant">
       <vt:variant>
         <vt:i4>3801150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://cloakinginequity.com/2015/04/22/senate-testimony-does-pre-k-have-1700-more-impact-than-charters/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1376338</vt:i4>
       </vt:variant>
       <vt:variant>