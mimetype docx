--- v0 (2026-01-18)
+++ v1 (2026-08-18)
@@ -1,2575 +1,2353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35661A06" w14:textId="77777777" w:rsidR="00E67A94" w:rsidRPr="002C0FCB" w:rsidRDefault="00E67A94" w:rsidP="00EC13F8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:p w14:paraId="24E8887F" w14:textId="0DDE838D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Richard E. Stewart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CB2E25" w14:textId="3DA34F8F" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vestal, NY | (602) 832-1324 | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="7E3CD864">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>restew8@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C7899F3" w14:textId="3C55593A" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="63768303" w14:textId="7C80104D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A526C9" w14:textId="7125EC9D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Master of Arts in English</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Binghamton University, Binghamton, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4EE606" w14:textId="7C0C9724" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...120 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts in Journalism</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>University of South Carolina, Columbia, SC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2D8635" w14:textId="681BB26B" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="638C1634" w14:textId="03A784F0" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TEACHING EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1E7AF8" w14:textId="56939B8F" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Arizona State University Online — Writers' Studio, Faculty Associate</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Arizona State University Online</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t>January 2022 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BC97EB" w14:textId="31089C28" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Teach asynchronous online first-year composition courses to diverse student populations, including first-generation and nontraditional learners, via Canvas LMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB00B8F" w14:textId="76178725" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Design and continuously refine course curriculum in collaboration with Writers' Studio administration, Instructional Designers, and the Faculty Head</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0AB4BA" w14:textId="55FB7974" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Deliver individualized, multimodal feedback to promote student engagement, retention, and academic success in a fully asynchronous environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260D6C3C" w14:textId="452D084E" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Apply innovative, student-centered strategies — including Canvas Notes, peer review scaffolding, and multimodal communication — to build community in digitally mediated spaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B66C24E" w14:textId="7180FAF9" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Achieved course evaluation response rates averaging </w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>0%</w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>, with a high of 67% in Fall 2023B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD4D64A" w14:textId="78A3F10D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GateWay Community College — Adjunct English Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t>2012 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBF2B13" w14:textId="74513069" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Teach first-year composition and developmental English courses at a Hispanic-Serving Institution to early-college and first-generation students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D440A8" w14:textId="0F6EA7EE" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Dual Enrollment Coordinator — Glendale Union School District, Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783F9345" w14:textId="0586B4E6" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Design writing workshops integrating critical thinking, academic research, and professional communication skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEECDAF" w14:textId="6787286D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DeVry University, Phoenix, AZ — Visiting Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>01/22</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t>2010 – 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC786C9" w14:textId="2D96087D" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Delivered English composition, professional writing, and communication skills courses to first-year students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F77D66" w14:textId="7B8F7728" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Supported student success through academic advisement and skills development workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221BA9AB" w14:textId="7BD6009F" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maricopa Community Colleges (Glendale, GateWay, and Mesa) — Adjunct Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-present)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>2005 – 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72405367" w14:textId="6CA33E3A" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Taught developmental writing and English composition courses across multiple HSI campuses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198F4B71" w14:textId="5E7395CE" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>'e institute' Charter High School, Phoenix, AZ — Principal and Language Arts Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2006 – 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31660AE4" w14:textId="413B50D9" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Led academic programs and school operations at alternative charter high school for at-risk youth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF0979" w14:textId="78FE59EC" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Supervised and mentored student-teachers during clinical field experiences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC0973C" w14:textId="2F5CD056" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Gow School, South Wales, NY — Phonics Specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1992 – 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3ADA2B" w14:textId="5BEE13D1" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...98 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Taught phonics remediation, English, and journalism to grades 9–12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741C8F79" w14:textId="0268DBD4" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Advised student newspaper and literary magazine staffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7EE55C" w14:textId="41C9E853" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="4262DCDF" w14:textId="3B089953" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL DEVELOPMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE7CF33" w14:textId="0C185B7D" w:rsidR="00F6595E" w:rsidRDefault="0FEB24DA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CISA AI Upskilling Essentials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>, College of Integrative Sciences and Arts, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4B4201" w14:textId="3168F8C2" w:rsidR="00F6595E" w:rsidRDefault="0FEB24DA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASU Veteran &amp; Military Champion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>, EdPlus Digital Learning, Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6ABAAF" w14:textId="5DAC35CF" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ACUE Certificate in Effective Online Teaching Practices, Association of College and University Educators (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022E921C" w14:textId="1FDAA6E5" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participant, "Writing Instructor Support Hub" (J. Harnisch, dissertation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>project) —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peer-supported composition pedagogy community (Ongoing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B033AE" w14:textId="3FF5D2B6" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GSOLE (Global Society of Online Literacy Educators) Annual Conference — Attendee/Participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023-25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27932F7E" w14:textId="47C33BC0" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ASU Learning Experience Design (LED) Lab — Workshops in instructional design and digital pedagogy (Ongoing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2981BD" w14:textId="4905F865" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Maricopa College System — Professional development coursework</w:t>
+      </w:r>
+      <w:r w:rsidR="00C553EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ongoing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C94A9F0" w14:textId="1843A113" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="79DC88EE" w14:textId="5FE031E8" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SERVICE AND PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E98EF6E" w14:textId="1BB3FE6C" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Faculty Engagement Committee Member, ASU Writers' Studio (2024–2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C7752F" w14:textId="472C20BB" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="44F9BF2A" w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Eye Yoga” - Wellness Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Invited Talk, ASU Writers' Studio (202</w:t>
+      </w:r>
+      <w:r w:rsidR="6C9B4844" w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153E93A4" w14:textId="2EA76826" w:rsidR="00F6595E" w:rsidRPr="00C553EB" w:rsidRDefault="0DD01FBA" w:rsidP="00C553EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Eye </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Yoga" —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wellness Presentation, 7@7 Community Connection</w:t>
+      </w:r>
+      <w:r w:rsidR="2C7A53FC" w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>, Brooklyn, NY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BD0226" w14:textId="11CCE165" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="0F565FA2" w14:textId="734F0747" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FELLOWSHIPS AND HONORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C03AE32" w14:textId="6691951C" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Klingenstein Scholar Fellowship, Columbia University, New York, NY (1996)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0070DC98" w14:textId="1BB5F342" w:rsidR="00F6595E" w:rsidRDefault="2B906A46" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Teacher of the Year, The Gow School, South Wales, NY (1995-96)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648DDA89" w14:textId="7C66C104" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:p w14:paraId="74DF3174" w14:textId="19567794" w:rsidR="00F6595E" w:rsidRDefault="0DD01FBA" w:rsidP="7E3CD864">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7E3CD864">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">DeVry University, </w:t>
-[...1391 lines deleted...]
-    <w:sectPr w:rsidR="00321A37" w:rsidRPr="00D36723">
+        <w:t>References available upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C078E63" w14:textId="6C1B75C8" w:rsidR="00F6595E" w:rsidRDefault="00F6595E"/>
+    <w:sectPr w:rsidR="00F6595E">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...7 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6F5115"/>
+    <w:nsid w:val="0B24E4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D1C4DE96"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="66962694"/>
+    <w:lvl w:ilvl="0" w:tplc="89AADF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A914D806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1D303B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96247C70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3DEC051C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4A5AE508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="05F6E87A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4A587E80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9000" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99943A9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9720" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8569E2"/>
+    <w:nsid w:val="103FEC1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5EA446F2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="3C5C136E"/>
+    <w:lvl w:ilvl="0" w:tplc="EB84C27A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3F8408BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C9F441BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8FD8FD08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A2064A88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B8B46BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72E8AF4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FA0C2E92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9000" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FD263C8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9720" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF37312"/>
+    <w:nsid w:val="1AB4347E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4782A8B0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="CD56D6B4"/>
+    <w:lvl w:ilvl="0" w:tplc="6C78C7A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13C01C5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6BC629D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BD34EECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E424F872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D576D0FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CA689142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FEDABCB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27D0CA34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CA5FFA"/>
+    <w:nsid w:val="23586044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6486CC86"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="120221F4"/>
+    <w:lvl w:ilvl="0" w:tplc="033C520C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="128261CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FD069004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="945AB5F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85D2651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B3147B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="525E35FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4C0CDFEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9000" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37D65620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9720" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23D0B11F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78D88FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="27BEEF7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B050896C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="76F87E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="794CD9BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9DEAC8D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F0C427FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B29A708C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3F1C6A9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="871CD61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2754B3AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AEC28E6"/>
+    <w:lvl w:ilvl="0" w:tplc="4A8E84EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="205269D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B778FA6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1658B424">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3AAE8560">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3F3AFED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2D5C7348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="21AC49C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A67EB894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5EF025"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEAE7442"/>
+    <w:lvl w:ilvl="0" w:tplc="ACF60244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="325E8E9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B96A14A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="321472AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="67E2E0F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5880B9D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EF0A10E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE6C82E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B418A83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415FC69A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A86A96F2"/>
+    <w:lvl w:ilvl="0" w:tplc="4AECD38E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="972A9F50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4A58735C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0316DD02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4BE4DBBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8E7A67AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="67E09DE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B38C8474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E94E1576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EDF65EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3B2D52C"/>
+    <w:lvl w:ilvl="0" w:tplc="AFF85DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4CF4C30C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E686E7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B83EAAA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="572A3BEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7FC8BD9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E060466E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7346E202">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FEE4870">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1535117284">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="861479119">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="896354441">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1574927392">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="79789364">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1192263249">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1374308385">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1952130653">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="9" w16cid:durableId="898788291">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF2743"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FF2743"/>
+    <w:rsidRoot w:val="6312C3E3"/>
+    <w:rsid w:val="00961CF0"/>
+    <w:rsid w:val="00C553EB"/>
+    <w:rsid w:val="00EE8BBE"/>
+    <w:rsid w:val="00F6595E"/>
+    <w:rsid w:val="0DD01FBA"/>
+    <w:rsid w:val="0FEB24DA"/>
+    <w:rsid w:val="13875597"/>
+    <w:rsid w:val="24F25E3A"/>
+    <w:rsid w:val="265FF2F4"/>
+    <w:rsid w:val="2B906A46"/>
+    <w:rsid w:val="2C7A53FC"/>
+    <w:rsid w:val="44F9BF2A"/>
+    <w:rsid w:val="59D8A8A8"/>
+    <w:rsid w:val="6312C3E3"/>
+    <w:rsid w:val="65BCBBCA"/>
+    <w:rsid w:val="6C9B4844"/>
+    <w:rsid w:val="7B945261"/>
+    <w:rsid w:val="7E3CD864"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="020B3D9C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3E7E018B-1DA0-4820-B9D6-7E48AA690CD4}"/>
+  <w14:docId w14:val="6312C3E3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{49CA40B1-1442-4878-8933-F602417E0240}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2746,1065 +2524,430 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="7E3CD864"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="7E3CD864"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...6 lines deleted...]
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent3Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF2743"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="7E3CD864"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...37 lines deleted...]
-      <w:ind w:left="240" w:hanging="240"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00766A0A"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="7E3CD864"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...321 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.google.com/?q=108+N.+40th+Street+Phoenix,+AZ+85034&amp;entry=gmail&amp;source=g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yena@gatewaycc.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.google.com/?q=108+N.+40th+Street+Phoenix,+AZ+85034&amp;entry=gmail&amp;source=g" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shannon.mcgrath@gatewaycc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.google.com/?q=108+N.+40th+Street+Phoenix,+AZ+85034&amp;entry=gmail&amp;source=g" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jolly@gatewaycc.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:restew8@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...199 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1825</Characters>
+  <Pages>3</Pages>
+  <Words>448</Words>
+  <Characters>3164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Learning Matters Education Group</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2141</CharactersWithSpaces>
+  <CharactersWithSpaces>3562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ellen</dc:creator>
+  <dc:creator>Stewart,Richard E</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>