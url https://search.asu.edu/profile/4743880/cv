--- v0 (2026-02-25)
+++ v1 (2026-05-01)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="367967C0" w14:textId="491CC896" w:rsidR="00A4623E" w:rsidRPr="00575659" w:rsidRDefault="0027528B" w:rsidP="00ED0D6C">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Madeline J. Boersma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB4D970" w14:textId="500FD395" w:rsidR="00ED0D6C" w:rsidRDefault="00ED0D6C" w:rsidP="00ED0D6C">
@@ -121,368 +117,472 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="006C7F2F" w:rsidRPr="00BE4AEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>maddieboersma@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2228F42D" w14:textId="666EEBF1" w:rsidR="000A2E28" w:rsidRDefault="000A2E28" w:rsidP="00575659">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2228F42D" w14:textId="15B960F6" w:rsidR="000A2E28" w:rsidRDefault="000A2E28" w:rsidP="003A7F8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73675857" w14:textId="1A14FB24" w:rsidR="00866192" w:rsidRDefault="00866192" w:rsidP="00575659">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="39ACC005" w14:textId="207057CD" w:rsidR="00357101" w:rsidRDefault="00866192" w:rsidP="00357101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="00357101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Expected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00357101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ph.D. Criminology and Criminal Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186F910" w14:textId="0796EE45" w:rsidR="00357101" w:rsidRDefault="00357101" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73675857" w14:textId="66B8A873" w:rsidR="00866192" w:rsidRDefault="00357101" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00866192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...27 lines deleted...]
-      <w:r>
+        <w:t>M.S. Criminology and Criminal Justice</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>M.S. Criminology and Criminal Justice</w:t>
-[...31 lines deleted...]
-        <w:tab/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAF97A2" w14:textId="782B8AD0" w:rsidR="006C7F2F" w:rsidRDefault="00A36DF3" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575659" w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4EA0" w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Putting the community in community corrections: What happens when community members invest in the lives of those leaving prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659" w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervised by </w:t>
       </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Arizona State University</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> supervised by </w:t>
+        <w:t>Dr. Kevin Wright (chair); Dr. Marva Goodson; Dr. Danielle Wallace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94BD2B" w14:textId="2DFF9180" w:rsidR="00866192" w:rsidRDefault="00EE5E07" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dr. Kevin Wright (chair); Dr. Marva Goodson; Dr. Danielle Wallace</w:t>
-[...20 lines deleted...]
-        <w:t>202</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">B.A. Criminology and Criminal Justice, </w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summa Cum Laude</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B.A. Criminology and Criminal Justice, </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>Whitworth University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E3E8E2" w14:textId="3DD7D9E9" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="04E3E8E2" w14:textId="3DD7D9E9" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="003A7F8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GRANTS &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6593">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> HONORS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3669E903" w14:textId="317E9CA5" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+    <w:p w14:paraId="2C0FB200" w14:textId="77777777" w:rsidR="00357101" w:rsidRDefault="00357101" w:rsidP="00357101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Distinguished Graduate Student, Faculty Women’s Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC98C6B" w14:textId="712C8616" w:rsidR="00357101" w:rsidRDefault="00357101" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3669E903" w14:textId="7FDC8AE6" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -792,2109 +892,2632 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00575659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitworth University </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B18413E" w14:textId="31194E3C" w:rsidR="000A2E28" w:rsidRDefault="00575659" w:rsidP="00575659">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3B18413E" w14:textId="31194E3C" w:rsidR="000A2E28" w:rsidRDefault="00575659" w:rsidP="003A7F8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESEARCH EXPERIENCE</w:t>
       </w:r>
       <w:r w:rsidR="000A2E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9572A9" w14:textId="233432D5" w:rsidR="00C530E9" w:rsidRDefault="00C530E9" w:rsidP="00575659">
+    <w:p w14:paraId="5D9572A9" w14:textId="5B02CF3C" w:rsidR="00C530E9" w:rsidRPr="003A7F8C" w:rsidRDefault="00C530E9" w:rsidP="00575659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="0030244E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduate </w:t>
+      </w:r>
+      <w:r w:rsidR="00632D3E" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistant, Center for Correctional Solutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00532829" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, Kevin Wright, PhD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C44E74" w14:textId="546F92FC" w:rsidR="00E83E04" w:rsidRPr="003A7F8C" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Project Thrive Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C634E" w14:textId="602346C8" w:rsidR="00E83E04" w:rsidRPr="003A7F8C" w:rsidRDefault="0030244E" w:rsidP="003A7F8C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Thrive </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7F8C" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">will implement a coaching model of staff-resident interactions within a prison unit in Tennessee. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation will be completed based on needs assessment to determine if Project Thrive impacts culture, behavior, environment, and leadership within a prison setting, as compared to another similar unit. Role will include designing and conducting the evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFF2018" w14:textId="77777777" w:rsidR="007D009E" w:rsidRPr="003A7F8C" w:rsidRDefault="00575659" w:rsidP="007D009E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Open Table Reentry Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3773E963" w14:textId="5F8F727C" w:rsidR="00575659" w:rsidRPr="00ED0D6C" w:rsidRDefault="007D009E" w:rsidP="007D009E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Open Table Reentry Program allows community members to invest their social capital in the lives of those returning from prison. Role included participating in program development with Open Table administration, table member training, and regular program meetings. Additional responsibilities to include giving feedback and guidelines for future program directions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499638A2" w14:textId="2E1AE193" w:rsidR="00EE5E07" w:rsidRDefault="00060ADC" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undergraduate </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Assistant, </w:t>
+      </w:r>
+      <w:r w:rsidR="00532829">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dept. of Sociology, </w:t>
+      </w:r>
       <w:r w:rsidR="006C7F2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="008E6FC8">
+        <w:t xml:space="preserve">Whitworth University, Jacqueline </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an Wormer</w:t>
+      </w:r>
+      <w:r w:rsidR="00621696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0D1DAA" w14:textId="04D06A68" w:rsidR="007D009E" w:rsidRDefault="00575659" w:rsidP="007D009E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluating US Juvenile Justice Policies, Dept. of Criminal Justice</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...117 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Criminology, Washington State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02435542" w14:textId="61F7D0AB" w:rsidR="00575659" w:rsidRPr="00ED0D6C" w:rsidRDefault="00575659" w:rsidP="007D009E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Open Table Reentry Program allows community members to invest their social capital in the lives of those returning from prison. Role included participating in program development with Open Table administration, table member training, and regular program meetings. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Under a $3.5 million grant from the Department of Justice, this project aimed to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>survey the juvenile justice field, determine training needs, develop curriculum and create guidebooks and interactive maps. Role involved analyzing state juvenile justice department websites, mission statements, and guidelines to determine department values and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70785599" w14:textId="4B84E3F5" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Social Research, Dept of Sociology, Whitworth University, Jason Wollschleger, PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F912ADA" w14:textId="3BD7A845" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Impacts of Incarceration on Mental Health, Dept. of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sociology, Whitworth University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5F78C2" w14:textId="18765928" w:rsidR="007D009E" w:rsidRPr="00ED0D6C" w:rsidRDefault="007D009E" w:rsidP="007D009E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00ED0D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Project developed for Social Research course. Work included analysis of National Longitudinal Survey of Youth 1997 (NLSY97) data to examine the short-term impacts of incarceration on mental health while in prison. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DF99BE" w14:textId="5A696963" w:rsidR="00575659" w:rsidRPr="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+    <w:p w14:paraId="0A72930A" w14:textId="77777777" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00E83E04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7B7033D9" w14:textId="058CED27" w:rsidR="00E83E04" w:rsidRPr="00575659" w:rsidRDefault="00E83E04" w:rsidP="00E83E04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TEACHING ASSISTANT EXPERIENCE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2E66">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...134 lines deleted...]
-        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:t>TEACHING EXPERIENCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D2E66">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B167D6C" w14:textId="4732D6BF" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00E83E04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PUBLICATIONS:</w:t>
-[...107 lines deleted...]
-    <w:p w14:paraId="0BB1C4BC" w14:textId="3085D3C6" w:rsidR="003A1E73" w:rsidRDefault="00575659" w:rsidP="00575659">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CRJ 318: Inside Out Prison Exchange Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>School of Criminology and Criminal Justice, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440817FC" w14:textId="77777777" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2265" w:hanging="2265"/>
-        <w:rPr>
-[...63 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRESENTATIONS:</w:t>
-[...94 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DF99BE" w14:textId="75BBE333" w:rsidR="00575659" w:rsidRPr="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>MENTORSHI</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00575659">
+        <w:t>TEACHING ASSISTANT EXPERIENCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3246A655" w14:textId="41E442AE" w:rsidR="009B2942" w:rsidRPr="00EE5E07" w:rsidRDefault="009B2942" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SO 338: Statistical Analysis in Sociology</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dept. of Sociology, Whitworth University, Mark Killian, PhD</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEBB3CA" w14:textId="44F61651" w:rsidR="007D2E66" w:rsidRDefault="007D2E66" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...105 lines deleted...]
-        <w:ind w:left="2265" w:hanging="2265"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>PUBLICATIONS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD6F1F" w14:textId="1B068743" w:rsidR="00E83E04" w:rsidRPr="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boersma, M (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in prep</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Considering jails: Access to programming and officer safety </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0EAEE6" w14:textId="687F9E01" w:rsidR="001D5501" w:rsidRDefault="006C7F2F" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boersma, M</w:t>
+      </w:r>
+      <w:r w:rsidR="007348AA" w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in prep</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Putting the community in community corrections: What happens when</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>community members</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invest in the lives of those leaving prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB1C4BC" w14:textId="3085D3C6" w:rsidR="003A1E73" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boersma, M. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in prep</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The impact of family support on mental health for juveniles in reentry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19699C02" w14:textId="77777777" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ACADEMIC AND PROFESSIONAL DEVELOPMENT:</w:t>
-[...317 lines deleted...]
-    <w:p w14:paraId="3396176A" w14:textId="5D4FB1CB" w:rsidR="001513DD" w:rsidRPr="001513DD" w:rsidRDefault="00EB6593" w:rsidP="00575659">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0612DAEE" w14:textId="647FE463" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>PRESENTATIONS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F85BA4D" w14:textId="6EB1C1D8" w:rsidR="00E83E04" w:rsidRPr="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boersma, M. &amp; Wallace, D. (2026) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID-19 in Federal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risons: Reciprocal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elationships </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etween </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rison </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taff and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncarcerated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ersons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Panel presentation at the Western Society of Criminology Annual Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F7F8BB" w14:textId="7531521C" w:rsidR="00575659" w:rsidRPr="00E83E04" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boersma, M. (2025). Putting the community in community corrections: What happens when community members invest in the lives of those leaving prison.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Panel presentation at the American Society of Criminology Annual Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A764AB" w14:textId="3466724E" w:rsidR="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boersma, M. (2023). The impact of Incarceration on Mental Health. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roundtable presentation at the Pacific Sociological Association Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185DEB63" w14:textId="77777777" w:rsidR="00992B96" w:rsidRDefault="00992B96" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AA7EE3" w14:textId="55FE5312" w:rsidR="00A36DF3" w:rsidRDefault="00A36DF3" w:rsidP="00ED0D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SERVICE:</w:t>
-[...558 lines deleted...]
-        <w:ind w:left="2265" w:hanging="2265"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>MENTORSHI</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035C4909" w14:textId="60064E37" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nadia Celaya-Alcala, Watts Undergraduate Research Fellow, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8BEE96" w14:textId="6D408A4B" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>McKenna Hale, Watts Undergraduate Research Fellow, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271E7FB6" w14:textId="136EEB0F" w:rsidR="00A36DF3" w:rsidRDefault="00A36DF3" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Catrin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shmaeil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Watts Undergraduate Research Fellow, Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F2DB4D" w14:textId="05274755" w:rsidR="003E19DE" w:rsidRPr="00A36DF3" w:rsidRDefault="00A36DF3" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Marcella Fuller, Watts Undergraduate Research Fellow, Arizona State University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DA222F" w14:textId="77777777" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB9E251" w14:textId="6CF36E44" w:rsidR="003A1E73" w:rsidRPr="003A1E73" w:rsidRDefault="00935CE7" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ACADEMIC AND PROFESSIONAL DEVELOPMENT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2557EF3E" w14:textId="77777777" w:rsidR="007D009E" w:rsidRDefault="00B24547" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona Adverse Childhood Experiences Consortium (AZ ACES) </w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Training of the Trainers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581F860B" w14:textId="49D048AB" w:rsidR="00B24547" w:rsidRPr="00ED0D6C" w:rsidRDefault="00575659" w:rsidP="007D009E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250" w:hanging="2340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Included 25 hours of training on the science and impact of ACES and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B642C8" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trauma, resilience</w:t>
+      </w:r>
+      <w:r w:rsidR="007D009E" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and healing-focused strategies, the importance of trauma-informed environments, and how to create engaging training sessions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B642C8" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Upon completion of training, classified as Certified ACES Trainer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68220881" w14:textId="7385AEA2" w:rsidR="00532829" w:rsidRDefault="00532829" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction to R Workshop, Arizona State University, Dr. Jacob Youn</w:t>
+      </w:r>
+      <w:r w:rsidR="007D009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D1F364" w14:textId="79FEB5F0" w:rsidR="007D009E" w:rsidRPr="00ED0D6C" w:rsidRDefault="007D009E" w:rsidP="007D009E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Workshop included</w:t>
+      </w:r>
+      <w:r w:rsidR="00B642C8" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 hours of content on working with R and RStudio for statistical analysis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5248B0F1" w14:textId="4F67F85F" w:rsidR="00C11F1F" w:rsidRDefault="00C11F1F" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A22C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Open Table: Core Model Table Member Training</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9EB380" w14:textId="75C6F188" w:rsidR="007D009E" w:rsidRPr="00ED0D6C" w:rsidRDefault="007D009E" w:rsidP="00B642C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Training include</w:t>
+      </w:r>
+      <w:r w:rsidR="00B642C8" w:rsidRPr="00ED0D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d information on Open Table history, the Core Table Model, relationship building and trauma-informed best practices, and guidelines for implementing a virtual table. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3396176A" w14:textId="5D4FB1CB" w:rsidR="001513DD" w:rsidRPr="001513DD" w:rsidRDefault="00EB6593" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SERVICE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E73C03" w14:textId="77777777" w:rsidR="00ED0D6C" w:rsidRDefault="00310E01" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="735"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007348AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64071">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Co-curator, {Ink}arcerated Art Show</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4AB057" w14:textId="65ACAED7" w:rsidR="00B64071" w:rsidRPr="00992B96" w:rsidRDefault="00575659" w:rsidP="00ED0D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00992B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00992B96" w:rsidRPr="00992B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">{Ink}arcerated is an annual art show hosted by the Center for Correctional Solutions that sells art created by incarcerated artists across the state of Arizona for charity. Role included event planning, including venue search, collaboration with Department of Corrections officials, meeting with incarcerated artists, and data management. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7448B0FD" w14:textId="314F1641" w:rsidR="00B64071" w:rsidRDefault="00B64071" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Facilitator, ASU POINT Signature Series workshops, ASPC-Perryville</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E80B3E" w14:textId="4EFC41BF" w:rsidR="00ED0D6C" w:rsidRPr="00ED0D6C" w:rsidRDefault="00992B96" w:rsidP="00992B96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature Series is a course that takes place in prison facilities consisting of two workshops. Each session encourages participants to embrace their wellbeing and foster personal growth. Role includes leading small and large group conversations, encouraging discussion and personal reflection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5215BF3B" w14:textId="449F139E" w:rsidR="00A36DF3" w:rsidRDefault="00A36DF3" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendee, Fair Chance Employment Symposium, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arouet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6403F84D" w14:textId="74D54C9A" w:rsidR="00ED0D6C" w:rsidRPr="00ED0D6C" w:rsidRDefault="00992B96" w:rsidP="00992B96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Attended event celebrating those who encourage Fair Chance hiring. Engaged with community leaders and learned about Fair Chance hiring practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323D8C87" w14:textId="62D01C11" w:rsidR="007348AA" w:rsidRDefault="007348AA" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volunteer, {Ink}arcerated Art Show</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C33B791" w14:textId="564AEC53" w:rsidR="00ED0D6C" w:rsidRPr="00ED0D6C" w:rsidRDefault="00ED0D6C" w:rsidP="00ED0D6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="1530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:r w:rsidR="00992B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in planning and organizing of art pieces, ran sales table during event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D73CA2" w14:textId="588D3F8A" w:rsidR="00B64071" w:rsidRDefault="00B64071" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007348AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Volunteer, Program Associate, Arizona Department of Corrections, </w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rehabilitation and Reentry</w:t>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00575659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4417F2FC" w14:textId="1FF99C1A" w:rsidR="00ED0D6C" w:rsidRPr="00ED0D6C" w:rsidRDefault="00992B96" w:rsidP="00992B96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2250"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Received departmental clearance to facilitate programs within Arizona correctional facilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302789C8" w14:textId="6D478B2B" w:rsidR="00DD64EE" w:rsidRPr="00300AC9" w:rsidRDefault="00EB6593" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ACADEMIC AND PROFESSIONAL AFFILIATIONS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036D35DE" w14:textId="1ED226FC" w:rsidR="00B24547" w:rsidRDefault="00B24547" w:rsidP="00575659">
+    <w:p w14:paraId="149A51EC" w14:textId="7FE855DE" w:rsidR="00E83E04" w:rsidRDefault="00E83E04" w:rsidP="00575659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2265"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2265" w:hanging="2265"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2025-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Western Society of Criminology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036D35DE" w14:textId="385E4C1A" w:rsidR="00B24547" w:rsidRDefault="00B24547" w:rsidP="00575659">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2265"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2265" w:hanging="2265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003E19DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00473EFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3058,313 +3681,273 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alpha Kappa Delta</w:t>
       </w:r>
       <w:r w:rsidR="00C37B1D" w:rsidRPr="00C37B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> International Honor Society of </w:t>
       </w:r>
       <w:r w:rsidR="00D80653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sociology</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB327C" w:rsidRPr="007E4D73">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465E004B" w14:textId="77777777" w:rsidR="007C4DC9" w:rsidRDefault="007C4DC9" w:rsidP="00EA4908">
+    <w:p w14:paraId="7BE77897" w14:textId="77777777" w:rsidR="00465F3C" w:rsidRDefault="00465F3C" w:rsidP="00EA4908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B1423A9" w14:textId="77777777" w:rsidR="007C4DC9" w:rsidRDefault="007C4DC9" w:rsidP="00EA4908">
+    <w:p w14:paraId="76F0B289" w14:textId="77777777" w:rsidR="00465F3C" w:rsidRDefault="00465F3C" w:rsidP="00EA4908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-148436999"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0DFC09CE" w14:textId="24317DA1" w:rsidR="00EA4908" w:rsidRPr="00EA4908" w:rsidRDefault="00EA4908">
+      <w:p w14:paraId="0DFC09CE" w14:textId="3637E8B3" w:rsidR="00EA4908" w:rsidRPr="00EA4908" w:rsidRDefault="00EA4908">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EA4908">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EA4908">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EA4908">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007A2C3D">
+        <w:r w:rsidRPr="00EA4908">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EA4908">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A963274" w14:textId="77777777" w:rsidR="00EA4908" w:rsidRDefault="00EA4908">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6806BBF3" w14:textId="77777777" w:rsidR="007C4DC9" w:rsidRDefault="007C4DC9" w:rsidP="00EA4908">
+    <w:p w14:paraId="4F4628C5" w14:textId="77777777" w:rsidR="00465F3C" w:rsidRDefault="00465F3C" w:rsidP="00EA4908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7874DFE7" w14:textId="77777777" w:rsidR="007C4DC9" w:rsidRDefault="007C4DC9" w:rsidP="00EA4908">
+    <w:p w14:paraId="2851AEC3" w14:textId="77777777" w:rsidR="00465F3C" w:rsidRDefault="00465F3C" w:rsidP="00EA4908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="16BB0E77" w14:textId="17996A7C" w:rsidR="00575659" w:rsidRPr="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="16BB0E77" w14:textId="3E5A22CF" w:rsidR="00575659" w:rsidRPr="00575659" w:rsidRDefault="00575659" w:rsidP="00575659">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated: </w:t>
     </w:r>
-    <w:r w:rsidR="007A2C3D">
+    <w:r w:rsidR="0030244E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve">January </w:t>
+      <w:t>March</w:t>
     </w:r>
-    <w:r w:rsidR="007A2C3D">
+    <w:r w:rsidR="00357101">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...10 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00E83E04">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E8439B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="063C63DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3470,286 +4053,296 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1714108852">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="145"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B1087D"/>
     <w:rsid w:val="0005153B"/>
     <w:rsid w:val="00060ADC"/>
     <w:rsid w:val="00062643"/>
     <w:rsid w:val="0007251A"/>
     <w:rsid w:val="000A2E28"/>
     <w:rsid w:val="000C21D7"/>
     <w:rsid w:val="000F410B"/>
     <w:rsid w:val="00112628"/>
     <w:rsid w:val="00133C3F"/>
     <w:rsid w:val="0015072E"/>
     <w:rsid w:val="001513DD"/>
     <w:rsid w:val="001562E2"/>
     <w:rsid w:val="001705BD"/>
     <w:rsid w:val="001853CF"/>
     <w:rsid w:val="001D5501"/>
     <w:rsid w:val="001E695D"/>
     <w:rsid w:val="001F46F2"/>
     <w:rsid w:val="00205AB9"/>
     <w:rsid w:val="00244A7F"/>
     <w:rsid w:val="00244E4A"/>
     <w:rsid w:val="002548D1"/>
     <w:rsid w:val="0027528B"/>
     <w:rsid w:val="00282AA0"/>
     <w:rsid w:val="002A149E"/>
     <w:rsid w:val="00300AC9"/>
+    <w:rsid w:val="0030244E"/>
     <w:rsid w:val="00310E01"/>
     <w:rsid w:val="00324B6D"/>
+    <w:rsid w:val="00357101"/>
     <w:rsid w:val="003869D6"/>
     <w:rsid w:val="003A1E73"/>
+    <w:rsid w:val="003A7F8C"/>
     <w:rsid w:val="003B4C88"/>
     <w:rsid w:val="003D56FB"/>
     <w:rsid w:val="003E19DE"/>
+    <w:rsid w:val="004032E1"/>
     <w:rsid w:val="00417E01"/>
     <w:rsid w:val="004209E7"/>
     <w:rsid w:val="00423D99"/>
+    <w:rsid w:val="00465F3C"/>
     <w:rsid w:val="00473EFD"/>
     <w:rsid w:val="0049301A"/>
     <w:rsid w:val="004D028F"/>
     <w:rsid w:val="004E3BE8"/>
     <w:rsid w:val="00524B1D"/>
     <w:rsid w:val="00525BC8"/>
     <w:rsid w:val="00526746"/>
     <w:rsid w:val="00532829"/>
     <w:rsid w:val="005413A3"/>
     <w:rsid w:val="00544484"/>
     <w:rsid w:val="005751D4"/>
     <w:rsid w:val="00575659"/>
     <w:rsid w:val="005A6F5C"/>
     <w:rsid w:val="005C552A"/>
     <w:rsid w:val="005E230A"/>
     <w:rsid w:val="005F43BE"/>
     <w:rsid w:val="00604D0A"/>
     <w:rsid w:val="006200A2"/>
     <w:rsid w:val="00621696"/>
     <w:rsid w:val="00632D3E"/>
     <w:rsid w:val="00661216"/>
     <w:rsid w:val="0069758B"/>
     <w:rsid w:val="006A696B"/>
     <w:rsid w:val="006C7F2F"/>
     <w:rsid w:val="006D2A0A"/>
     <w:rsid w:val="006D7C3D"/>
     <w:rsid w:val="006E2967"/>
     <w:rsid w:val="007066FD"/>
     <w:rsid w:val="0072089D"/>
     <w:rsid w:val="00725689"/>
     <w:rsid w:val="007348AA"/>
     <w:rsid w:val="0073596A"/>
     <w:rsid w:val="0074097D"/>
+    <w:rsid w:val="00743308"/>
     <w:rsid w:val="00763536"/>
-    <w:rsid w:val="007A2C3D"/>
     <w:rsid w:val="007C4DC9"/>
     <w:rsid w:val="007D009E"/>
     <w:rsid w:val="007D1480"/>
     <w:rsid w:val="007D2E66"/>
     <w:rsid w:val="007D67BF"/>
     <w:rsid w:val="007E4D73"/>
     <w:rsid w:val="00866192"/>
     <w:rsid w:val="00881468"/>
     <w:rsid w:val="008B7E7B"/>
     <w:rsid w:val="008E6FC8"/>
     <w:rsid w:val="008F3BA9"/>
     <w:rsid w:val="00911410"/>
     <w:rsid w:val="00931933"/>
     <w:rsid w:val="00935CE7"/>
     <w:rsid w:val="0094320B"/>
     <w:rsid w:val="00975547"/>
-    <w:rsid w:val="00981241"/>
     <w:rsid w:val="0098389F"/>
     <w:rsid w:val="00991BF8"/>
     <w:rsid w:val="00992B96"/>
     <w:rsid w:val="009951F1"/>
     <w:rsid w:val="009B2942"/>
     <w:rsid w:val="009E12A5"/>
     <w:rsid w:val="00A17BFD"/>
     <w:rsid w:val="00A22C34"/>
     <w:rsid w:val="00A36DF3"/>
+    <w:rsid w:val="00A44E28"/>
     <w:rsid w:val="00A4623E"/>
     <w:rsid w:val="00A61DCE"/>
     <w:rsid w:val="00A67278"/>
     <w:rsid w:val="00AC4EA0"/>
     <w:rsid w:val="00AC5A9E"/>
+    <w:rsid w:val="00AD06CE"/>
     <w:rsid w:val="00AD511A"/>
     <w:rsid w:val="00AE4B3F"/>
     <w:rsid w:val="00B1087D"/>
     <w:rsid w:val="00B24547"/>
     <w:rsid w:val="00B368C6"/>
     <w:rsid w:val="00B50024"/>
     <w:rsid w:val="00B64071"/>
     <w:rsid w:val="00B642C8"/>
     <w:rsid w:val="00B96172"/>
     <w:rsid w:val="00BE5CD1"/>
     <w:rsid w:val="00C03511"/>
     <w:rsid w:val="00C0501B"/>
     <w:rsid w:val="00C11F1F"/>
     <w:rsid w:val="00C37B1D"/>
     <w:rsid w:val="00C530E9"/>
     <w:rsid w:val="00C82FF5"/>
     <w:rsid w:val="00C9237F"/>
     <w:rsid w:val="00CB06C0"/>
     <w:rsid w:val="00CB6C93"/>
     <w:rsid w:val="00CC0EA9"/>
     <w:rsid w:val="00CC7E87"/>
+    <w:rsid w:val="00CD4778"/>
     <w:rsid w:val="00CF758F"/>
     <w:rsid w:val="00D16317"/>
     <w:rsid w:val="00D3683A"/>
     <w:rsid w:val="00D64213"/>
     <w:rsid w:val="00D80653"/>
     <w:rsid w:val="00D81B37"/>
     <w:rsid w:val="00D947E1"/>
     <w:rsid w:val="00DA0903"/>
     <w:rsid w:val="00DA2CF5"/>
     <w:rsid w:val="00DB2A4F"/>
     <w:rsid w:val="00DB327C"/>
     <w:rsid w:val="00DB4AC0"/>
     <w:rsid w:val="00DC3A07"/>
     <w:rsid w:val="00DD64EE"/>
     <w:rsid w:val="00DE11C4"/>
     <w:rsid w:val="00E013EE"/>
     <w:rsid w:val="00E1623D"/>
     <w:rsid w:val="00E50EC8"/>
     <w:rsid w:val="00E52951"/>
     <w:rsid w:val="00E54D00"/>
     <w:rsid w:val="00E752B0"/>
+    <w:rsid w:val="00E83E04"/>
     <w:rsid w:val="00E8487E"/>
     <w:rsid w:val="00E87D22"/>
+    <w:rsid w:val="00E9724C"/>
     <w:rsid w:val="00EA4908"/>
     <w:rsid w:val="00EA49F4"/>
     <w:rsid w:val="00EB6593"/>
     <w:rsid w:val="00ED0D6C"/>
     <w:rsid w:val="00EE5E07"/>
     <w:rsid w:val="00F00A23"/>
     <w:rsid w:val="00F304BB"/>
     <w:rsid w:val="00F31D3D"/>
     <w:rsid w:val="00F53673"/>
     <w:rsid w:val="00F95EF7"/>
     <w:rsid w:val="00FC30B2"/>
     <w:rsid w:val="00FC4ED0"/>
     <w:rsid w:val="00FF0024"/>
     <w:rsid w:val="00FF5A88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AE88A27"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D6CA4CB9-2A59-4604-834F-7187C2C7F088}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4077,94 +4670,100 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E83E04"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A2E28"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A2E28"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA4908"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -4192,86 +4791,86 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA4908"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C7F2F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="444692015">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1300186999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maddieboersma@asu.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maddieboersma@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4527,72 +5126,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5056</Characters>
+  <Pages>5</Pages>
+  <Words>1080</Words>
+  <Characters>6160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5932</CharactersWithSpaces>
+  <CharactersWithSpaces>7226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>alexis klemm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>